--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -274,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4121,415 +4124,421 @@
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
         <v>85</v>
       </c>
       <c r="D1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
         <v>88</v>
       </c>
       <c r="H1" t="s">
+        <v>89</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
         <v>91</v>
       </c>
       <c r="L1" t="s">
+        <v>92</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
         <v>94</v>
       </c>
       <c r="P1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
         <v>97</v>
       </c>
       <c r="T1" t="s">
+        <v>98</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
         <v>100</v>
       </c>
       <c r="X1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
         <v>103</v>
       </c>
       <c r="AB1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
         <v>106</v>
       </c>
       <c r="AF1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
         <v>109</v>
       </c>
       <c r="AJ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
         <v>112</v>
       </c>
       <c r="AN1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
         <v>115</v>
       </c>
       <c r="AR1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
         <v>118</v>
       </c>
       <c r="AV1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
         <v>121</v>
       </c>
       <c r="AZ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
         <v>124</v>
       </c>
       <c r="BD1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2">
+        <v>143803000.0</v>
+      </c>
+      <c r="C2">
         <v>132723999.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>102186000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>96223000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>172029000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>155420000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>116561000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>106347000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>159018000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>116544000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>94010000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>92333000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>163598000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>164700000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>138862000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>127143000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>120449000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>89749000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>40410000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>37642000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>78386000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>96117000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>81080000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>57973000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>98720000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>147396000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>102255000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>102422000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>109409000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>161852000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>116192000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>134282000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>128280000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>138878000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>111764000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>136391000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>97546000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>141546000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>114190000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>160795000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>112139000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>133380000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>103701000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>95399000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>91978000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>83439000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>69098000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>81919000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>89934000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>124347000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>108262000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>69445000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>59764000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>72269000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>63111000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>55574000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>67765000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>109431000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4546,52 +4555,53 @@
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4608,146 +4618,150 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5">
+        <v>3643000.0</v>
+      </c>
+      <c r="C5">
         <v>4104000.0</v>
       </c>
-      <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>7798000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>7948000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>7373000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>7587000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>7711000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>5973000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>5965000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6961000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>5704000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>4684000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4512000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4475000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>4752000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4975000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>4507000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4764,168 +4778,176 @@
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
         <v>28</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>618235000.0</v>
+      </c>
       <c r="C7">
+        <v>646640000.0</v>
+      </c>
+      <c r="D7">
         <v>676487000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>706833000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>644704000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>494023000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>519732000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>550419000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>407244000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>416782000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>439032000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>458209000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>366489000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>381399000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>400022000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>391245000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>387748000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>354814000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>373227000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>393536000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>413255000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>446201000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>486457000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>521397000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>531183000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>541673000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>559930000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
         <v>29</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>69563000.0</v>
+      </c>
       <c r="C8">
         <v>69563000.0</v>
       </c>
       <c r="D8">
         <v>69563000.0</v>
       </c>
       <c r="E8">
         <v>69563000.0</v>
       </c>
       <c r="F8">
         <v>69563000.0</v>
       </c>
       <c r="G8">
         <v>69563000.0</v>
       </c>
       <c r="H8">
         <v>69563000.0</v>
       </c>
       <c r="I8">
         <v>69563000.0</v>
       </c>
       <c r="J8">
         <v>69563000.0</v>
       </c>
       <c r="K8">
@@ -4936,90 +4958,93 @@
       </c>
       <c r="M8">
         <v>69563000.0</v>
       </c>
       <c r="N8">
         <v>69563000.0</v>
       </c>
       <c r="O8">
         <v>69563000.0</v>
       </c>
       <c r="P8">
         <v>69563000.0</v>
       </c>
       <c r="Q8">
         <v>69563000.0</v>
       </c>
       <c r="R8">
         <v>69563000.0</v>
       </c>
       <c r="S8">
         <v>69563000.0</v>
       </c>
       <c r="T8">
         <v>69563000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>69563000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -5036,228 +5061,232 @@
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10">
+        <v>904780000.0</v>
+      </c>
+      <c r="C10">
         <v>818866000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>748016000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>730992000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>810648000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>781095000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>765916000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>791040000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>803717000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>743811000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>625396000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>605315000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>627506000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>738293000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>745248000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>808853000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>721840000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>722594000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>517764000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>523758000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>548501000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>520686000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>512851000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>441474000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>451870000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>586058000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>450134000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>472031000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>398022000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>426224000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>324968000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>451389000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>405787000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>438554000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>294179000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>416891000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>246882000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>384016000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>186208000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>237069000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>220789000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>247852000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>174978000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>137092000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>218598000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>194050000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>137449000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>97450000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>174812000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>212896000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>227430000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>206214000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>198010000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>187844000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>164432000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>137584000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>144711000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>161988000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5274,228 +5303,232 @@
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12">
+        <v>904780000.0</v>
+      </c>
+      <c r="C12">
         <v>818866000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>748016000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>756506000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>835932000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>836176000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>795916000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>821040000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>803717000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>743811000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>625396000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>605315000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>627506000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>738293000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>745248000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>808853000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>721840000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>722594000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>517764000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>523758000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>548501000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>520686000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>512851000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>441474000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>451870000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>586058000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>450134000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>472031000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>398022000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>426224000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>324968000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>451389000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>405787000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>438650000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>344193000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>466901000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>341846000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>414016000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>298968000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>349719000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>320584000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>346960000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>273135000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>246257000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>253606000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>228732000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>171827000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>171231000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>187396000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>225386000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>239825000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>218537000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>210601000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>200339000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>166845000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>139970000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>147067000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>162339000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13">
         <v>69563000.0</v>
       </c>
       <c r="C13">
         <v>69563000.0</v>
       </c>
       <c r="D13">
         <v>69563000.0</v>
       </c>
       <c r="E13">
         <v>69563000.0</v>
       </c>
       <c r="F13">
         <v>69563000.0</v>
       </c>
       <c r="G13">
         <v>69563000.0</v>
       </c>
       <c r="H13">
         <v>69563000.0</v>
       </c>
       <c r="I13">
@@ -5561,51 +5594,51 @@
       <c r="AC13">
         <v>69563000.0</v>
       </c>
       <c r="AD13">
         <v>69563000.0</v>
       </c>
       <c r="AE13">
         <v>69563000.0</v>
       </c>
       <c r="AF13">
         <v>69563000.0</v>
       </c>
       <c r="AG13">
         <v>69563000.0</v>
       </c>
       <c r="AH13">
         <v>69563000.0</v>
       </c>
       <c r="AI13">
         <v>69563000.0</v>
       </c>
       <c r="AJ13">
         <v>69563000.0</v>
       </c>
       <c r="AK13">
-        <v>65791000.0</v>
+        <v>69563000.0</v>
       </c>
       <c r="AL13">
         <v>65791000.0</v>
       </c>
       <c r="AM13">
         <v>65791000.0</v>
       </c>
       <c r="AN13">
         <v>65791000.0</v>
       </c>
       <c r="AO13">
         <v>65791000.0</v>
       </c>
       <c r="AP13">
         <v>65791000.0</v>
       </c>
       <c r="AQ13">
         <v>65791000.0</v>
       </c>
       <c r="AR13">
         <v>65791000.0</v>
       </c>
       <c r="AS13">
         <v>65791000.0</v>
       </c>
@@ -5626,75 +5659,78 @@
       </c>
       <c r="AY13">
         <v>65791000.0</v>
       </c>
       <c r="AZ13">
         <v>65791000.0</v>
       </c>
       <c r="BA13">
         <v>65791000.0</v>
       </c>
       <c r="BB13">
         <v>65791000.0</v>
       </c>
       <c r="BC13">
         <v>65791000.0</v>
       </c>
       <c r="BD13">
         <v>65791000.0</v>
       </c>
       <c r="BE13">
         <v>65791000.0</v>
       </c>
       <c r="BF13">
         <v>65791000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13">
+        <v>65791000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
         <v>986864000.0</v>
       </c>
       <c r="C14">
         <v>986864000.0</v>
       </c>
       <c r="D14">
         <v>986864000.0</v>
       </c>
       <c r="E14">
         <v>986864000.0</v>
       </c>
       <c r="F14">
         <v>986864000.0</v>
       </c>
       <c r="G14">
+        <v>986864000.0</v>
+      </c>
+      <c r="H14">
         <v>986865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>657910000.0</v>
       </c>
       <c r="I14">
         <v>657910000.0</v>
       </c>
       <c r="J14">
         <v>657910000.0</v>
       </c>
       <c r="K14">
         <v>657910000.0</v>
       </c>
       <c r="L14">
         <v>657910000.0</v>
       </c>
       <c r="M14">
         <v>657910000.0</v>
       </c>
       <c r="N14">
         <v>657910000.0</v>
       </c>
       <c r="O14">
         <v>657910000.0</v>
       </c>
       <c r="P14">
         <v>657910000.0</v>
       </c>
@@ -5725,72 +5761,72 @@
       <c r="Y14">
         <v>657910000.0</v>
       </c>
       <c r="Z14">
         <v>657910000.0</v>
       </c>
       <c r="AA14">
         <v>657910000.0</v>
       </c>
       <c r="AB14">
         <v>657910000.0</v>
       </c>
       <c r="AC14">
         <v>657910000.0</v>
       </c>
       <c r="AD14">
         <v>657910000.0</v>
       </c>
       <c r="AE14">
         <v>657910000.0</v>
       </c>
       <c r="AF14">
         <v>657910000.0</v>
       </c>
       <c r="AG14">
-        <v>657909000.0</v>
+        <v>657910000.0</v>
       </c>
       <c r="AH14">
         <v>657909000.0</v>
       </c>
       <c r="AI14">
         <v>657909000.0</v>
       </c>
       <c r="AJ14">
         <v>657909000.0</v>
       </c>
       <c r="AK14">
+        <v>657909000.0</v>
+      </c>
+      <c r="AL14">
         <v>657909500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>657909000.0</v>
       </c>
       <c r="AM14">
         <v>657909000.0</v>
       </c>
       <c r="AN14">
-        <v>657909500.0</v>
+        <v>657909000.0</v>
       </c>
       <c r="AO14">
         <v>657909500.0</v>
       </c>
       <c r="AP14">
         <v>657909500.0</v>
       </c>
       <c r="AQ14">
         <v>657909500.0</v>
       </c>
       <c r="AR14">
         <v>657909500.0</v>
       </c>
       <c r="AS14">
         <v>657909500.0</v>
       </c>
       <c r="AT14">
         <v>657909500.0</v>
       </c>
       <c r="AU14">
         <v>657909500.0</v>
       </c>
       <c r="AV14">
         <v>657909500.0</v>
       </c>
@@ -5802,52 +5838,55 @@
       </c>
       <c r="AY14">
         <v>657909500.0</v>
       </c>
       <c r="AZ14">
         <v>657909500.0</v>
       </c>
       <c r="BA14">
         <v>657909500.0</v>
       </c>
       <c r="BB14">
         <v>657909500.0</v>
       </c>
       <c r="BC14">
         <v>657909500.0</v>
       </c>
       <c r="BD14">
         <v>657909500.0</v>
       </c>
       <c r="BE14">
         <v>657909500.0</v>
       </c>
       <c r="BF14">
         <v>657909500.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14">
+        <v>657909500.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5864,162 +5903,166 @@
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16">
+        <v>955000.0</v>
+      </c>
+      <c r="C16">
         <v>761000.0</v>
       </c>
-      <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>590000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>532000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6851000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7301000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>7833000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8378000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8823000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8090000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7917000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7068000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8751000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7994000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8045999.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4082000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5992000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6079000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>7222000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6559000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7035000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5897000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5449000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>5389000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-      <c r="BA16">
+      <c r="BA16"/>
+      <c r="BB16">
         <v>27628000.0</v>
       </c>
-      <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6036,52 +6079,53 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -6098,52 +6142,53 @@
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6160,52 +6205,53 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
         <v>41</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -6222,840 +6268,855 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21">
+        <v>5407000.0</v>
+      </c>
+      <c r="C21">
         <v>5836000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5981000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3699000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3814000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4095000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3827000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3246000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3404000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3550000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3745000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3943000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3800000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3789000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3722000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3271000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3579000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3732000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3916000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3805000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3838000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4093000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4335000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4635000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4902000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5239000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5267000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5659000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5630000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5984000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>6256000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>6280000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>6513000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>6433000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>6378000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6695000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6845000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7107000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7379000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7326000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>43405000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>49858000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>50076000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>6685000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>52724000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>58643000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>50142000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>6267000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>54037000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>62221000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>47611000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6673000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>42010000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>47337000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>44534000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>7179000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>37338000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>49761000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22">
+        <v>341163000.0</v>
+      </c>
+      <c r="C22">
         <v>377527000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>387577000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>387184000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>404747000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>371753000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>317826000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>288212000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>324133000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>339853000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>387317000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>433232000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>513533000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>374765000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>277192000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>137302000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>147722000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>132450000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>212896000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>218565000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>240004000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>280161000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>255302000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>273870000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>319006000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>291169000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>284087000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>277236000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>346010000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>372158000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>319530000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>257022000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>265260000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>240530000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>239767000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>193212000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>259959000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>284078000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>285174000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>263266000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>217389000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>210925000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>201796000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>168931000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>156652000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>183517000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>202276000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>222066000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>228398000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>231872000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>188754000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>143838000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>141312000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>160284000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>177323000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>192285000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>213354000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>228175000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23">
+        <v>2082974000.0</v>
+      </c>
+      <c r="C23">
         <v>2051154000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2010073000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2051200000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2114807000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1892539000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1800759000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1829239000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1750885000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1714474000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1639305000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1666119000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1665278000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1659424000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1569403000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1494031000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1413367000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1341285000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1242876000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1274483000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1343534000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1389591000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1400784000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1397535000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1457496000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1596247000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1478567000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>955581000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>950891000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1002494000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>856222000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>924000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>893109000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>909767000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>801560000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>881259000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>803712000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>901808000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>770994000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>799813000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>717473000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>746872000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>655497000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>602772000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>601762000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>604668000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>550008000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>568890000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>583156000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>621832000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>581425000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>512345000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>491458000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>510060000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>490454000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>482305000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>495469000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>539069000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
         <v>45</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
-[...1 lines deleted...]
-      </c>
+      <c r="U24"/>
       <c r="V24">
         <v>0.0</v>
       </c>
       <c r="W24">
         <v>0.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="X24">
+        <v>0.0</v>
+      </c>
+      <c r="Y24"/>
+      <c r="Z24">
         <v>231000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>699000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1160000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1617000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2075000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
-[...1 lines deleted...]
-      </c>
+      <c r="AO24"/>
       <c r="AP24">
         <v>10000000.0</v>
       </c>
       <c r="AQ24">
+        <v>10000000.0</v>
+      </c>
+      <c r="AR24">
         <v>11000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>12000000.0</v>
       </c>
-      <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
         <v>46</v>
       </c>
       <c r="B25"/>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="C25">
+        <v>534710000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>590708000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>531439000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>390050000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>415202000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>366917000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>284910000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>301827000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>320359000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>317510000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>312881000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>285204000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>299777000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>317087000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>333313000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>362858000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>399927000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>443827000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>498139000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>499091000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2459000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2988000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
-[...1 lines deleted...]
-      </c>
+      <c r="AO26"/>
       <c r="AP26">
         <v>1000000.0</v>
       </c>
       <c r="AQ26">
         <v>1000000.0</v>
       </c>
       <c r="AR26">
         <v>1000000.0</v>
       </c>
-      <c r="AS26"/>
+      <c r="AS26">
+        <v>1000000.0</v>
+      </c>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
         <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7072,860 +7133,881 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28">
-        <v>361188999.0</v>
+        <v>-286545000.0</v>
       </c>
       <c r="C28">
+        <v>-172226000.0</v>
+      </c>
+      <c r="D28">
         <v>-71529000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-24159000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-165944000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-287072000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-246184000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-240621000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-396473000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-327029000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-186364000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-143914000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-261017000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-356894000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-345226000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-417608000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-334092000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-367780000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-144537000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-130222000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-135018000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-73789000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-25234000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>81542000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>81383000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-34371000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>112748000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-448128000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-353972000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-385961000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-317286000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-414367000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-346188000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-382299000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-257267000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-334593000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-164933000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-267889000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-97792000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-167249000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-155296000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-177366000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-127789000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-98126000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-164478000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-121639000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-84375000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-45243000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-141525000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-155144000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-178123000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-170250000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-166299000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-153698000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-122395000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-86840000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-86074000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-100384000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
         <v>50</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1252404000.0</v>
+      </c>
       <c r="C29">
+        <v>1210086000.0</v>
+      </c>
+      <c r="D29">
         <v>1187549000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1184838000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1206846000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1152856000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1102763000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1111110000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1111271000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1086622000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1050181000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1043280000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1007362000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>980422000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>924721000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>891050000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>845467000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>829127000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>784645000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>801786000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>808190000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>796000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>786199000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>767399000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>786142000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30">
+        <v>60846000.0</v>
+      </c>
+      <c r="C30">
         <v>68753000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>55995000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>65407000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>104957000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>82701000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>69918000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27574000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>85190000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>78078000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>72199000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>29149000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>61273000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>71426000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>49133000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>27965000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>55075000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>57773000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>59880000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>29244000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>57015000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>51311000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>46045000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>29487000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>43439000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>47709000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>48475000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-560000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>63892000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>56877000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>57013000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>30164000.0</v>
       </c>
-      <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
-      <c r="AJ30">
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>23340000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>53750000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>65196000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>47555000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>17742000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>43405000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>49858000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>50076000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>20142000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>52724000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>58643000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>50142000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>21761000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>54037000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>62221000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>47611000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>23202000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>42010000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>47337000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>44534000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>24090000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>37338000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>49761000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
         <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1036145000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1003562000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>976633000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>920999000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-    </row>
-    <row r="32" spans="1:58">
+      <c r="BG31"/>
+    </row>
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
         <v>53</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>993778000.0</v>
+      </c>
       <c r="C32">
+        <v>967404000.0</v>
+      </c>
+      <c r="D32">
         <v>940869000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>942534000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>976466000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>948111000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>911420000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>912985000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>897428000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>872309000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>856861000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>857516000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>837744000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>815550000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>755360000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>726864000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>676683000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>692825000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>638958000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>652031000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>650494000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>628014000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>605799000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>575398000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>586161000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
-    </row>
-    <row r="33" spans="1:58">
+      <c r="BG32"/>
+    </row>
+    <row r="33" spans="1:59">
       <c r="A33" t="s">
         <v>54</v>
       </c>
       <c r="B33">
+        <v>776185000.0</v>
+      </c>
+      <c r="C33">
         <v>786008000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>817990000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>841968000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>769171000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>601909000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>613678000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>646486000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>537845000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>552732000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>554393000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>561620000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>462966000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>474940000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>497830000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>490105000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>488730000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>428468000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>452336000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>474111000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>498014000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>537433000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>586586000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>630704000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>642621000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>670751000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>695311000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>146908000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>142967000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>147235000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>154711000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>158587000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>159049000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>162758000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>153921000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>156166000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>148157000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>138518000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>139297000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>137272000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>135821000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>138828000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>130444000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>135637000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>134144000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>130656000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>123794000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>119475000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>113131000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>101949000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>104834000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>99906000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>97504000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>101541000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>101620000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>105133000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>97266000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>98231000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:58">
+    <row r="34" spans="1:59">
       <c r="A34" t="s">
         <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -7942,396 +8024,401 @@
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-    </row>
-    <row r="35" spans="1:58">
+      <c r="BG34"/>
+    </row>
+    <row r="35" spans="1:59">
       <c r="A35" t="s">
         <v>56</v>
       </c>
       <c r="B35">
+        <v>517558999.0</v>
+      </c>
+      <c r="C35">
         <v>543326000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>571310000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>599664000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>538791000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>397164000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>422335000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>448361000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>324002000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>338419000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>361073000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>379048000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>293348000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>310068000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>328469000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>325919000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>319946000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>292166000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>306649000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>324356000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>340546000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>370143000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>407346000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>440322000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>444710000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>504326000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>505248000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>8962000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>8959000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>9435000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>8862000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>9370000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>16294000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>16877000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>17923000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>18425000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>16632000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>17469000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>18166000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>18870000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>18444000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>19278000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>19911000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>20456000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>21120000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>22133000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>21830000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>22401000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>21974000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>22196000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>22299000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>23501000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>19532000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>19978000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>20274000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>25445000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>20687000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>21328000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:58">
+    <row r="36" spans="1:59">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>5292000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>59794000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>34330000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>34951000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3404000.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36">
+      <c r="K36"/>
+      <c r="L36">
         <v>36180000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>36163000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>36071000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>36106000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>36338000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>36052000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>35933000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>5914000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>5942000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>5911000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>5294000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>5173000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>5312000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>5455000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>5707000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>5379000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>5442000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>5975000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>5777000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>5870000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>5879000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>5736000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>5105000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>4738000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>54851000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>54928000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>99575000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>34684000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>117090000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>116845000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>103892000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>103595000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>102805000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>113109000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>38594000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>38060000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>37543000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>76889000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>15569000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>15500000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>15377000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>15234000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>15097000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>15544000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>5464000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>5142000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>5168000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>3242000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:58">
+    <row r="37" spans="1:59">
       <c r="A37" t="s">
         <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8348,742 +8435,756 @@
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
-    </row>
-    <row r="38" spans="1:58">
+      <c r="BG37"/>
+    </row>
+    <row r="38" spans="1:59">
       <c r="A38" t="s">
         <v>59</v>
       </c>
       <c r="B38"/>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="C38">
+        <v>14710000.0</v>
+      </c>
+      <c r="D38"/>
+      <c r="E38">
         <v>14490000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>13782000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>13593000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>15147000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>13268000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>14175000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>14151000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>12812000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>11963000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>12041000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>12286000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>16785000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>11346000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>9943000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>10125000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>9961000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>8706000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>7352000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>6694000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4945000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3245000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3555000.0</v>
       </c>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
-    </row>
-    <row r="39" spans="1:58">
+      <c r="BG38"/>
+    </row>
+    <row r="39" spans="1:59">
       <c r="A39" t="s">
         <v>60</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>495000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>135000.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>82701000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3421000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>45927000.0</v>
       </c>
-      <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
-      <c r="L39">
+      <c r="L39"/>
+      <c r="M39">
         <v>36803000.0</v>
       </c>
-      <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>71426000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>49133000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>29806000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>55075000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>57773000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>59880000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>28805000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>57015000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>51311000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>46045000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>560000.0</v>
       </c>
       <c r="Z39">
         <v>560000.0</v>
       </c>
       <c r="AA39">
         <v>560000.0</v>
       </c>
       <c r="AB39">
+        <v>560000.0</v>
+      </c>
+      <c r="AC39">
         <v>59966000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>63892000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>56877000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>57013000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>26838000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>63013000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>67829000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>63679000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>41640000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>53750000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>65196000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>47555000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>31814000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>274000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>301000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>46000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>31805000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>4636000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>3120000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1969000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>34357000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>194000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>404000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>401000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>26862000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>31000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>559000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>132000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>23921000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>444000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>563000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:58">
+    <row r="40" spans="1:59">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
+        <v>58574000.0</v>
+      </c>
+      <c r="C40">
         <v>52327000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>30604000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-72272000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-49436000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>74019000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>51453000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>47627000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>55786000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>65463000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>31020000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>34739000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>80408000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>83281000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>73808000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>52814000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>39431000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>48167000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>28767000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>33991000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>31766000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>37330000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>52727000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>47581000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>49627000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>89311000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>100326000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>67759000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>69840000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>86839000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>60827000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>78004000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>67157000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>94252000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>67987000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>86667000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>58290000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>90439000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>64045000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>76230000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>53950000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>75288000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>58959000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>47326000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>32360000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>40255000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>22056000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>32235000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>33977000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>29682000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>21434000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>20009000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>17944000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>28544000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>18671000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>23326000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>16916000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>26807000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:58">
+    <row r="41" spans="1:59">
       <c r="A41" t="s">
         <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>12131000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>8438000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>8241000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>8110000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
-    </row>
-    <row r="42" spans="1:58">
+      <c r="BG41"/>
+    </row>
+    <row r="42" spans="1:59">
       <c r="A42" t="s">
         <v>63</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>3643000.0</v>
+      </c>
       <c r="C42">
+        <v>4104000.0</v>
+      </c>
+      <c r="D42">
         <v>5123000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>5030000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>6387000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>6604000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>4377000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>7798000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>7948000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>7373000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>7587000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>7711000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>5973000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>5965000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>6961000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>5704000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>4684000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>4512000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>4475000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>4752000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>4975000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>4507000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>4895000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>6355000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>7810000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>5804000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>6775000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>6750000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>4915000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>5387000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>5393000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>4141000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2864000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>4250000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>5182000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>482539000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>10092000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>10459000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>8629000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>403165000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>7379000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>9585000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>10531000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>339843000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>5955000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>4562000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>3160000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>321873000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>3066000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>3236000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>3052000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>306435000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>2117000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1867000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1879000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>274318000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1884000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>2428000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:58">
+    <row r="43" spans="1:59">
       <c r="A43" t="s">
         <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9100,52 +9201,53 @@
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
-    </row>
-    <row r="44" spans="1:58">
+      <c r="BG43"/>
+    </row>
+    <row r="44" spans="1:59">
       <c r="A44" t="s">
         <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -9162,588 +9264,603 @@
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
-    </row>
-    <row r="45" spans="1:58">
+      <c r="BG44"/>
+    </row>
+    <row r="45" spans="1:59">
       <c r="A45" t="s">
         <v>66</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>751455000.0</v>
+      </c>
       <c r="C45">
+        <v>760994000.0</v>
+      </c>
+      <c r="D45">
         <v>793957000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>819181000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>746283000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>578884000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>589750000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>889554000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>485906000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>498872000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>500419000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>777582000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>408920000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>420894000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>444958000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
-    </row>
-    <row r="46" spans="1:58">
+      <c r="BG45"/>
+    </row>
+    <row r="46" spans="1:59">
       <c r="A46" t="s">
         <v>67</v>
       </c>
       <c r="B46">
+        <v>751455000.0</v>
+      </c>
+      <c r="C46">
         <v>760994000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>793957000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>819181000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>746283000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>578884000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>589750000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>624907000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>485906000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>498872000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>500419000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>508246000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>408920000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>420894000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>444958000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>438819000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>437177000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>406536000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>425693000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>453049000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>478939000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>518042000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>566978000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>611908000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>624660000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>653439000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>679657000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>132029000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>128005000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>132509000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>139967000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>143685000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>143004000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>146987000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>137048000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>136675000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>133973000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>124322000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>125177000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>122838000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>122243000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>125278000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>117665000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>123113000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>123399000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>120330000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>113147000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>108717000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>102030000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>90785000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>93647000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>88281000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>86884000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>90222000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>89987000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>93190000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>84220000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>85011000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:58">
+    <row r="47" spans="1:59">
       <c r="A47" t="s">
         <v>68</v>
       </c>
       <c r="B47"/>
-      <c r="C47"/>
-      <c r="D47">
+      <c r="C47">
+        <v>760994000.0</v>
+      </c>
+      <c r="D47"/>
+      <c r="E47">
         <v>824181000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>746283000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>578884000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>589750000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>508246000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>408920000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>420894000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>444958000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>438819000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>437177000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>406536000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>425693000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>453049000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>478939000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>518042000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>566978000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>611908000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>624660000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>653439000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>679657000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>132029000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>128005000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
-    </row>
-    <row r="48" spans="1:58">
+      <c r="BG47"/>
+    </row>
+    <row r="48" spans="1:59">
       <c r="A48" t="s">
         <v>69</v>
       </c>
       <c r="B48">
+        <v>1179198000.0</v>
+      </c>
+      <c r="C48">
         <v>1136419000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1112863000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1110245000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1130896000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1076689000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1028823000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1033749000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1033760000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1009686000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>973031000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>962814000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>931826000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>904894000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>848197000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>815783000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>771220000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>755052000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>710607000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>727471000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>733424000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>721234000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>710581000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>689862000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>706699000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>706534000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>667191000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>664031000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>635972000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>617768000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>581012000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>579496000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>548607000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>525275000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>491754000.0</v>
       </c>
-      <c r="AJ48"/>
-      <c r="AK48">
+      <c r="AK48"/>
+      <c r="AL48">
         <v>463818000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>445449000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>407422000.0</v>
       </c>
-      <c r="AN48"/>
-      <c r="AO48">
+      <c r="AO48"/>
+      <c r="AP48">
         <v>384216000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>365533000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>348911000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>334000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>331798000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>321653000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>321892000.0</v>
       </c>
-      <c r="AV48"/>
-      <c r="AW48">
+      <c r="AW48"/>
+      <c r="AX48">
         <v>321882000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>317217000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>315133000.0</v>
       </c>
-      <c r="AZ48"/>
-      <c r="BA48">
+      <c r="BA48"/>
+      <c r="BB48">
         <v>301992000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>290377000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>284167000.0</v>
       </c>
-      <c r="BD48"/>
-      <c r="BE48">
+      <c r="BE48"/>
+      <c r="BF48">
         <v>268721000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>257592000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:58">
+    <row r="49" spans="1:59">
       <c r="A49" t="s">
         <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9760,656 +9877,665 @@
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
-    </row>
-    <row r="50" spans="1:58">
+      <c r="BG49"/>
+    </row>
+    <row r="50" spans="1:59">
       <c r="A50" t="s">
         <v>71</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
-[...1 lines deleted...]
-      </c>
+      <c r="D50"/>
       <c r="E50">
         <v>0.0</v>
       </c>
       <c r="F50">
         <v>0.0</v>
       </c>
       <c r="G50">
         <v>0.0</v>
       </c>
       <c r="H50">
         <v>0.0</v>
       </c>
       <c r="I50">
         <v>0.0</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
+        <v>0.0</v>
+      </c>
+      <c r="M50">
         <v>3192000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>0.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>228000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>696000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>1160000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>1619000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>1839000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>9315000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1792000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50">
         <v>65000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>70000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>47000000.0</v>
       </c>
-      <c r="AR50">
+      <c r="AS50">
         <v>39000000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
-    </row>
-    <row r="51" spans="1:58">
+      <c r="BG50"/>
+    </row>
+    <row r="51" spans="1:59">
       <c r="A51" t="s">
         <v>72</v>
       </c>
       <c r="B51">
-        <v>1180054999.0</v>
+        <v>618235000.0</v>
       </c>
       <c r="C51">
+        <v>646640000.0</v>
+      </c>
+      <c r="D51">
         <v>676487000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>706833000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>644704000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>494023000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>519732000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>550419000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>407244000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>416782000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>439032000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>461401000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>366489000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>381399000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>400022000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>391245000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>387748000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>354814000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>373227000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>393536000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>413483000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>446897000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>487617000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>523016000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>533253000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>551687000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>562882000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>23903000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>44050000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>40263000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>7682000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>37022000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>59599000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>56255000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>36912000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>82298000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>81949000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>116127000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>88416000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>69820000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>65493000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>70486000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>47189000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>38966000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>54120000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>72411000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>53074000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>52207000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>33287000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>57752000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>49307000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>35964000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>31711000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>34146000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>42037000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>50772000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>58637000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>61604000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:58">
+    <row r="52" spans="1:59">
       <c r="A52" t="s">
         <v>73</v>
       </c>
       <c r="B52">
+        <v>109679000.0</v>
+      </c>
+      <c r="C52">
         <v>111930000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>113644000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>232248000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>226530000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>103973000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>104530000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>110287000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>95064000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>90695000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>89169000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>94484000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>81579000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>79572000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>79663000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>73735000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>74867000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>69610000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>73450000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>76449000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>80170000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>84039000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>87690000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>91330000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>89426000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>53548000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>63791000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>21444000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>41062000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>36761000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>7682000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>33461000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>55555000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>51440000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>31402000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>75959000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>74778000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>108148000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>79641000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>60176000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>55132000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>59337000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>35440000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>26462000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>40845000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>58426000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>38763000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>37193000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>33287000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>42261000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>33544000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>18726000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>14635000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>16420000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>24008000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>31218000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>39338000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>41668000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:58">
+    <row r="53" spans="1:59">
       <c r="A53" t="s">
         <v>74</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>25514000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>25284000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>55081000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="H53">
         <v>30000000.0</v>
       </c>
-      <c r="I53"/>
+      <c r="I53">
+        <v>30000000.0</v>
+      </c>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>-5556000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>-5539000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>-5447000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>-5482000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>-5714000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>-5428000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>-5228000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>-5209000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>-5237000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>-5206000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>-4589000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>-4468000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>705000.0</v>
       </c>
-      <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>96000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>50014000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>50010000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>94964000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>30000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>112760000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>112650000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>99795000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>99108000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>98157000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>109165000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>35008000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>34682000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>34378000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>73781000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>12584000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>12490000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>12395000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>12323000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>12591000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>12495000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>2413000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>2386000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>2356000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>351000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:58">
+    <row r="54" spans="1:59">
       <c r="A54" t="s">
         <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10426,756 +10552,769 @@
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
-    </row>
-    <row r="55" spans="1:58">
+      <c r="BG54"/>
+    </row>
+    <row r="55" spans="1:59">
       <c r="A55" t="s">
         <v>76</v>
       </c>
       <c r="B55">
+        <v>2082974000.0</v>
+      </c>
+      <c r="C55">
         <v>2051154000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2010073000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2051200000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2114807000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1892539000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1800759000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1829239000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1750885000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1714474000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1639305000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1666119000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1665278000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1659424000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1569403000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1494031000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1413367000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1341285000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1242876000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1274483000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1343534000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1389591000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1400784000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1397535000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1457496000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1596247000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1478567000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>955581000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>950891000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1002494000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>856222000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>924000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>893109000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>909767000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>801560000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>881259000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>803712000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>901808000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>770994000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>799813000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>717473000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>746872000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>655497000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>602772000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>601762000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>604668000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>550008000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>568890000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>583156000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>621832000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>581425000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>512345000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>491458000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>510060000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>490454000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>485399000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>495469000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>539069000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:58">
+    <row r="56" spans="1:59">
       <c r="A56" t="s">
         <v>77</v>
       </c>
       <c r="B56">
+        <v>1306789000.0</v>
+      </c>
+      <c r="C56">
         <v>1265146000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1192083000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1209232000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1345636000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1290630000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1187081000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1182753000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1213040000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1161742000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1084912000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1104499000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1202312000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1184484000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1071573000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1003926000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>924637000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>912817000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>790540000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>800372000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>845520000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>852158000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>814198000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>766831000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>814875000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>925496000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>783256000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>808673000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>807924000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>855259000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>701511000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>765413000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>734060000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>747009000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>647639000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>725093000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>655555000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>763290000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>631697000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>662541000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>581652000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>608044000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>525053000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>467135000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>467618000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>474012000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>426214000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>449415000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>470025000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>519883000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>476591000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>412439000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>393954000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>408519000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>388834000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>380266000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>398203000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>440838000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:58">
+    <row r="57" spans="1:59">
       <c r="A57" t="s">
         <v>78</v>
       </c>
       <c r="B57">
+        <v>313011000.0</v>
+      </c>
+      <c r="C57">
         <v>297742000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>251214000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>266698000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>369170000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>342519000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>275661000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>269768000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>315612000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>289433000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>228051000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>246983000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>364568000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>368934000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>316213000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>277062000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>247954000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>219992000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>151582000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>148341000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>195026000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>224144000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>208399000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>191433000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>228714000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>310020000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>229790000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>206275000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>230668000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>299479000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>191394000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>261430000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>255781000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>293802000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>217138000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>310732000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>247379000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>362640000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>270986000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>311987000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>241643000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>286685000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>210353000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>176682000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>177098000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>190529000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>137335000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>158825000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>170443000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>213392000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>175150000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>116618000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>102026000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>132047000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>118343000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>120393000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>138386000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>191930000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:58">
+    <row r="58" spans="1:59">
       <c r="A58" t="s">
         <v>79</v>
       </c>
       <c r="B58">
+        <v>830570000.0</v>
+      </c>
+      <c r="C58">
         <v>841068000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>822524000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>866362000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>907961000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>739683000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>697996000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>718129000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>639614000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>627852000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>589124000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>626031000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>657916000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>679002000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>644682000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>602981000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>567900000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>512158000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>458231000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>472697000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>535572000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>594287000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>615745000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>631755000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>673424000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>814346000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>735038000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>215237000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>239627000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>308914000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>200256000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>270800000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>272075000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>310679000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>235061000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>329157000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>264011000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>380109000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>289152000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>330857000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>260087000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>305963000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>230264000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>197138000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>198218000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>212662000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>159165000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>181226000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>192417000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>235588000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>197449000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>140119000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>121558000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>152025000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>138617000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>145986000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>159073000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>213258000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:58">
+    <row r="59" spans="1:59">
       <c r="A59" t="s">
         <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -11192,228 +11331,232 @@
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
-    </row>
-    <row r="60" spans="1:58">
+      <c r="BG59"/>
+    </row>
+    <row r="60" spans="1:59">
       <c r="A60" t="s">
         <v>81</v>
       </c>
       <c r="B60">
+        <v>1252404000.0</v>
+      </c>
+      <c r="C60">
         <v>1210086000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1187549000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1184838000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1206846000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1152856000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1102763000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1111110000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1111271000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1086622000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1050181000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1040088000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1007362000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>980422000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>924721000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>891050000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>845467000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>829127000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>784645000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>801786000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>807962000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>795304000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>785039000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>765780000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>784072000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>781901000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>743529000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>740344000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>710450000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>692718000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>655968000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>653200000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>621034000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>599088000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>566499000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>552102000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>539701000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>521699000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>481842000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>468956000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>457386000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>440909000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>425233000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>405634000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>403544000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>392006000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>390843000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>387664000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>390739000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>386244000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>383976000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>372226000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>369900000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>358035000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>351837000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>340109000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>336396000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>325811000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:58">
+    <row r="61" spans="1:59">
       <c r="A61" t="s">
         <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -11430,52 +11573,53 @@
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
-    </row>
-    <row r="62" spans="1:58">
+      <c r="BG61"/>
+    </row>
+    <row r="62" spans="1:59">
       <c r="A62" t="s">
         <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11492,50 +11636,51 @@
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
+      <c r="BG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11620,51 +11765,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
         <v>1184803000.0</v>
       </c>
       <c r="C2">
         <v>1223743000.0</v>
       </c>
       <c r="D2">
         <v>1104374000.0</v>
       </c>
       <c r="E2">
         <v>811584000.0</v>
       </c>
       <c r="F2">
         <v>639917000.0</v>
       </c>
       <c r="G2">
         <v>817075000.0</v>
       </c>
       <c r="H2">
         <v>1085182000.0</v>
       </c>
       <c r="I2">
         <v>991288000.0</v>
       </c>
@@ -11691,51 +11836,51 @@
       </c>
       <c r="Q2">
         <v>259547000.0</v>
       </c>
       <c r="R2">
         <v>241958000.0</v>
       </c>
       <c r="S2">
         <v>192353000.0</v>
       </c>
       <c r="T2">
         <v>163719000.0</v>
       </c>
       <c r="U2">
         <v>152250000.0</v>
       </c>
       <c r="V2">
         <v>130003991.0</v>
       </c>
       <c r="W2">
         <v>109665252.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>163299000.0</v>
       </c>
       <c r="C3">
         <v>143662000.0</v>
       </c>
       <c r="D3">
         <v>113935000.0</v>
       </c>
       <c r="E3">
         <v>115114000.0</v>
       </c>
       <c r="F3">
         <v>122063000.0</v>
       </c>
       <c r="G3">
         <v>143009000.0</v>
       </c>
       <c r="H3">
         <v>43594000.0</v>
       </c>
       <c r="I3">
         <v>41520000.0</v>
       </c>
@@ -11762,78 +11907,78 @@
       </c>
       <c r="Q3">
         <v>21799000.0</v>
       </c>
       <c r="R3">
         <v>19691000.0</v>
       </c>
       <c r="S3">
         <v>12494000.0</v>
       </c>
       <c r="T3">
         <v>8081000.0</v>
       </c>
       <c r="U3">
         <v>8041000.0</v>
       </c>
       <c r="V3">
         <v>8853604.0</v>
       </c>
       <c r="W3">
         <v>8783246.0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5">
         <v>238029000.0</v>
       </c>
       <c r="C5">
         <v>221965000.0</v>
       </c>
       <c r="D5">
         <v>316281000.0</v>
       </c>
       <c r="E5">
         <v>223321000.0</v>
       </c>
       <c r="F5">
         <v>94385000.0</v>
       </c>
       <c r="G5">
         <v>132747000.0</v>
       </c>
       <c r="H5">
         <v>220552000.0</v>
       </c>
       <c r="I5">
         <v>241839000.0</v>
       </c>
@@ -11860,51 +12005,51 @@
       </c>
       <c r="Q5">
         <v>87374000.0</v>
       </c>
       <c r="R5">
         <v>69135000.0</v>
       </c>
       <c r="S5">
         <v>58428000.0</v>
       </c>
       <c r="T5">
         <v>44346000.0</v>
       </c>
       <c r="U5">
         <v>39691000.0</v>
       </c>
       <c r="V5">
         <v>25883702.0</v>
       </c>
       <c r="W5">
         <v>10340134.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
         <v>401328000.0</v>
       </c>
       <c r="C6">
         <v>365627000.0</v>
       </c>
       <c r="D6">
         <v>430216000.0</v>
       </c>
       <c r="E6">
         <v>338435000.0</v>
       </c>
       <c r="F6">
         <v>216448000.0</v>
       </c>
       <c r="G6">
         <v>275756000.0</v>
       </c>
       <c r="H6">
         <v>264146000.0</v>
       </c>
       <c r="I6">
         <v>283359000.0</v>
       </c>
@@ -11931,105 +12076,105 @@
       </c>
       <c r="Q6">
         <v>109173000.0</v>
       </c>
       <c r="R6">
         <v>88826000.0</v>
       </c>
       <c r="S6">
         <v>70922000.0</v>
       </c>
       <c r="T6">
         <v>52427000.0</v>
       </c>
       <c r="U6">
         <v>47732000.0</v>
       </c>
       <c r="V6">
         <v>34737306.0</v>
       </c>
       <c r="W6">
         <v>19123380.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9">
         <v>752872000.0</v>
       </c>
       <c r="C9">
         <v>695104000.0</v>
       </c>
       <c r="D9">
         <v>717755000.0</v>
       </c>
       <c r="E9">
         <v>507513000.0</v>
       </c>
       <c r="F9">
         <v>389470000.0</v>
       </c>
       <c r="G9">
         <v>537604000.0</v>
       </c>
       <c r="H9">
         <v>697840000.0</v>
       </c>
       <c r="I9">
         <v>687502000.0</v>
       </c>
@@ -12056,51 +12201,51 @@
       </c>
       <c r="Q9">
         <v>261333000.0</v>
       </c>
       <c r="R9">
         <v>233519000.0</v>
       </c>
       <c r="S9">
         <v>190953000.0</v>
       </c>
       <c r="T9">
         <v>153147000.0</v>
       </c>
       <c r="U9">
         <v>133857000.0</v>
       </c>
       <c r="V9">
         <v>113259172.0</v>
       </c>
       <c r="W9">
         <v>98047230.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
         <v>209005000.0</v>
       </c>
       <c r="C10">
         <v>196738000.0</v>
       </c>
       <c r="D10">
         <v>295891000.0</v>
       </c>
       <c r="E10">
         <v>205110000.0</v>
       </c>
       <c r="F10">
         <v>74146000.0</v>
       </c>
       <c r="G10">
         <v>107321000.0</v>
       </c>
       <c r="H10">
         <v>219265000.0</v>
       </c>
       <c r="I10">
         <v>239696000.0</v>
       </c>
@@ -12127,51 +12272,51 @@
       </c>
       <c r="Q10">
         <v>86280000.0</v>
       </c>
       <c r="R10">
         <v>67610000.0</v>
       </c>
       <c r="S10">
         <v>57659000.0</v>
       </c>
       <c r="T10">
         <v>44007000.0</v>
       </c>
       <c r="U10">
         <v>39519000.0</v>
       </c>
       <c r="V10">
         <v>25573312.0</v>
       </c>
       <c r="W10">
         <v>11572370.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11">
         <v>54218000.0</v>
       </c>
       <c r="C11">
         <v>50143000.0</v>
       </c>
       <c r="D11">
         <v>73200000.0</v>
       </c>
       <c r="E11">
         <v>51007000.0</v>
       </c>
       <c r="F11">
         <v>20089000.0</v>
       </c>
       <c r="G11">
         <v>32147000.0</v>
       </c>
       <c r="H11">
         <v>59099000.0</v>
       </c>
       <c r="I11">
         <v>61522000.0</v>
       </c>
@@ -12198,51 +12343,51 @@
       </c>
       <c r="Q11">
         <v>25306000.0</v>
       </c>
       <c r="R11">
         <v>18077000.0</v>
       </c>
       <c r="S11">
         <v>15909000.0</v>
       </c>
       <c r="T11">
         <v>12565000.0</v>
       </c>
       <c r="U11">
         <v>11779000.0</v>
       </c>
       <c r="V11">
         <v>7389291.0</v>
       </c>
       <c r="W11">
         <v>5210126.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12">
         <v>29024000.0</v>
       </c>
       <c r="C12">
         <v>25227000.0</v>
       </c>
       <c r="D12">
         <v>21551000.0</v>
       </c>
       <c r="E12">
         <v>19210000.0</v>
       </c>
       <c r="F12">
         <v>21012000.0</v>
       </c>
       <c r="G12">
         <v>25921000.0</v>
       </c>
       <c r="H12">
         <v>1651000.0</v>
       </c>
       <c r="I12">
         <v>2670000.0</v>
       </c>
@@ -12269,129 +12414,129 @@
       </c>
       <c r="Q12">
         <v>1094000.0</v>
       </c>
       <c r="R12">
         <v>1525000.0</v>
       </c>
       <c r="S12">
         <v>769000.0</v>
       </c>
       <c r="T12">
         <v>339000.0</v>
       </c>
       <c r="U12">
         <v>172000.0</v>
       </c>
       <c r="V12">
         <v>310385.0</v>
       </c>
       <c r="W12">
         <v>247500.0</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13">
         <v>28355000.0</v>
       </c>
       <c r="C13">
         <v>24302000.0</v>
       </c>
       <c r="D13">
         <v>20196000.0</v>
       </c>
       <c r="E13">
         <v>18078000.0</v>
       </c>
       <c r="F13">
         <v>20151000.0</v>
       </c>
       <c r="G13">
         <v>25238000.0</v>
       </c>
       <c r="H13">
         <v>1836000.0</v>
       </c>
       <c r="I13">
         <v>2670000.0</v>
       </c>
       <c r="J13">
         <v>4572000.0</v>
       </c>
       <c r="K13">
         <v>3711000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>-79000.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15">
         <v>154787000.0</v>
       </c>
       <c r="C15">
         <v>146595000.0</v>
       </c>
       <c r="D15">
         <v>222691000.0</v>
       </c>
       <c r="E15">
         <v>154103000.0</v>
       </c>
       <c r="F15">
         <v>54057000.0</v>
       </c>
       <c r="G15">
         <v>75174000.0</v>
       </c>
       <c r="H15">
         <v>160166000.0</v>
       </c>
       <c r="I15">
         <v>178174000.0</v>
       </c>
@@ -12418,244 +12563,244 @@
       </c>
       <c r="Q15">
         <v>60974000.0</v>
       </c>
       <c r="R15">
         <v>49533000.0</v>
       </c>
       <c r="S15">
         <v>41715000.0</v>
       </c>
       <c r="T15">
         <v>31403000.0</v>
       </c>
       <c r="U15">
         <v>27691000.0</v>
       </c>
       <c r="V15">
         <v>18079271.0</v>
       </c>
       <c r="W15">
         <v>6340211.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
         <v>154788000.0</v>
       </c>
       <c r="C16">
         <v>146595000.0</v>
       </c>
       <c r="D16">
         <v>222691000.0</v>
       </c>
       <c r="E16">
         <v>154103000.0</v>
       </c>
       <c r="F16">
         <v>54057000.0</v>
       </c>
       <c r="G16">
         <v>75174000.0</v>
       </c>
       <c r="H16">
         <v>160166000.0</v>
       </c>
       <c r="I16">
         <v>178174000.0</v>
       </c>
       <c r="J16">
         <v>157388000.0</v>
       </c>
       <c r="K16">
         <v>137385000.0</v>
       </c>
       <c r="L16">
         <v>80223000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17">
         <v>154787000.0</v>
       </c>
       <c r="C17">
         <v>146595000.0</v>
       </c>
       <c r="D17">
         <v>222691000.0</v>
       </c>
       <c r="E17">
         <v>154103000.0</v>
       </c>
       <c r="F17">
         <v>54057000.0</v>
       </c>
       <c r="G17">
         <v>75174000.0</v>
       </c>
       <c r="H17">
         <v>160166000.0</v>
       </c>
       <c r="I17">
         <v>178174000.0</v>
       </c>
       <c r="J17">
         <v>157388000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
         <v>-29024000.0</v>
       </c>
       <c r="C18">
         <v>-25428000.0</v>
       </c>
       <c r="D18">
         <v>-21745000.0</v>
       </c>
       <c r="E18">
         <v>-19343000.0</v>
       </c>
       <c r="F18">
         <v>-21100000.0</v>
       </c>
       <c r="G18">
         <v>-26109000.0</v>
       </c>
       <c r="H18">
         <v>-1836000.0</v>
       </c>
       <c r="I18">
         <v>-2670000.0</v>
       </c>
       <c r="J18">
         <v>-4663000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21">
         <v>207060000.0</v>
       </c>
       <c r="C21">
         <v>222166000.0</v>
       </c>
       <c r="D21">
         <v>317636000.0</v>
       </c>
       <c r="E21">
         <v>224453000.0</v>
       </c>
       <c r="F21">
         <v>95246000.0</v>
       </c>
       <c r="G21">
         <v>133430000.0</v>
       </c>
       <c r="H21">
         <v>221101000.0</v>
       </c>
       <c r="I21">
         <v>242366000.0</v>
       </c>
@@ -12682,78 +12827,78 @@
       </c>
       <c r="Q21">
         <v>87374000.0</v>
       </c>
       <c r="R21">
         <v>69135000.0</v>
       </c>
       <c r="S21">
         <v>58428000.0</v>
       </c>
       <c r="T21">
         <v>44346000.0</v>
       </c>
       <c r="U21">
         <v>39754000.0</v>
       </c>
       <c r="V21">
         <v>21965535.0</v>
       </c>
       <c r="W21">
         <v>10340130.0</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
         <v>1730615000.0</v>
       </c>
       <c r="C23">
         <v>1696681000.0</v>
       </c>
       <c r="D23">
         <v>1504493000.0</v>
       </c>
       <c r="E23">
         <v>1094644000.0</v>
       </c>
       <c r="F23">
         <v>934141000.0</v>
       </c>
       <c r="G23">
         <v>1221249000.0</v>
       </c>
       <c r="H23">
         <v>1561921000.0</v>
       </c>
       <c r="I23">
         <v>1436424000.0</v>
       </c>
@@ -12780,150 +12925,150 @@
       </c>
       <c r="Q23">
         <v>433506000.0</v>
       </c>
       <c r="R23">
         <v>406342000.0</v>
       </c>
       <c r="S23">
         <v>324878000.0</v>
       </c>
       <c r="T23">
         <v>272520000.0</v>
       </c>
       <c r="U23">
         <v>246353000.0</v>
       </c>
       <c r="V23">
         <v>221297628.0</v>
       </c>
       <c r="W23">
         <v>197372352.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
         <v>163299000.0</v>
       </c>
       <c r="C25">
         <v>143662000.0</v>
       </c>
       <c r="D25">
         <v>116054000.0</v>
       </c>
       <c r="E25">
         <v>116518000.0</v>
       </c>
       <c r="F25">
         <v>124330000.0</v>
       </c>
       <c r="G25">
         <v>144161000.0</v>
       </c>
       <c r="H25">
         <v>43045000.0</v>
       </c>
       <c r="I25">
         <v>40993000.0</v>
       </c>
       <c r="J25">
         <v>38682000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27">
         <v>441340000.0</v>
       </c>
       <c r="C27">
         <v>416846000.0</v>
       </c>
       <c r="D27">
         <v>344449000.0</v>
       </c>
       <c r="E27">
         <v>259629000.0</v>
       </c>
       <c r="F27">
         <v>266034000.0</v>
       </c>
       <c r="G27">
         <v>353655000.0</v>
       </c>
       <c r="H27">
         <v>407702000.0</v>
       </c>
       <c r="I27">
         <v>389627000.0</v>
       </c>
@@ -12946,51 +13091,51 @@
         <v>170883000.0</v>
       </c>
       <c r="P27">
         <v>149834000.0</v>
       </c>
       <c r="Q27">
         <v>135177000.0</v>
       </c>
       <c r="R27">
         <v>128126000.0</v>
       </c>
       <c r="S27">
         <v>106113000.0</v>
       </c>
       <c r="T27">
         <v>86301000.0</v>
       </c>
       <c r="U27">
         <v>70829000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
         <v>104472000.0</v>
       </c>
       <c r="C28">
         <v>91715000.0</v>
       </c>
       <c r="D28">
         <v>82294000.0</v>
       </c>
       <c r="E28">
         <v>61826000.0</v>
       </c>
       <c r="F28">
         <v>67871000.0</v>
       </c>
       <c r="G28">
         <v>78977000.0</v>
       </c>
       <c r="H28">
         <v>85844000.0</v>
       </c>
       <c r="I28">
         <v>81821000.0</v>
       </c>
@@ -13013,100 +13158,100 @@
         <v>55376000.0</v>
       </c>
       <c r="P28">
         <v>41876000.0</v>
       </c>
       <c r="Q28">
         <v>44571000.0</v>
       </c>
       <c r="R28">
         <v>41196000.0</v>
       </c>
       <c r="S28">
         <v>31040000.0</v>
       </c>
       <c r="T28">
         <v>27696000.0</v>
       </c>
       <c r="U28">
         <v>26577000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
         <v>54218000.0</v>
       </c>
       <c r="C29">
         <v>50143000.0</v>
       </c>
       <c r="D29">
         <v>73200000.0</v>
       </c>
       <c r="E29">
         <v>51007000.0</v>
       </c>
       <c r="F29">
         <v>20089000.0</v>
       </c>
       <c r="G29">
         <v>32147000.0</v>
       </c>
       <c r="H29">
         <v>59099000.0</v>
       </c>
       <c r="I29">
         <v>61522000.0</v>
       </c>
       <c r="J29">
         <v>55801000.0</v>
       </c>
       <c r="K29">
         <v>49280000.0</v>
       </c>
       <c r="L29">
         <v>31612000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
         <v>545812000.0</v>
       </c>
       <c r="C30">
         <v>472938000.0</v>
       </c>
       <c r="D30">
         <v>400119000.0</v>
       </c>
       <c r="E30">
         <v>283060000.0</v>
       </c>
       <c r="F30">
         <v>294224000.0</v>
       </c>
       <c r="G30">
         <v>404174000.0</v>
       </c>
       <c r="H30">
         <v>476739000.0</v>
       </c>
       <c r="I30">
         <v>445136000.0</v>
       </c>
@@ -13133,51 +13278,51 @@
       </c>
       <c r="Q30">
         <v>173959000.0</v>
       </c>
       <c r="R30">
         <v>164384000.0</v>
       </c>
       <c r="S30">
         <v>132525000.0</v>
       </c>
       <c r="T30">
         <v>108801000.0</v>
       </c>
       <c r="U30">
         <v>94103000.0</v>
       </c>
       <c r="V30">
         <v>91293635.0</v>
       </c>
       <c r="W30">
         <v>87707100.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B31">
         <v>1945000.0</v>
       </c>
       <c r="C31">
         <v>-25428000.0</v>
       </c>
       <c r="D31">
         <v>-21745000.0</v>
       </c>
       <c r="E31">
         <v>-19343000.0</v>
       </c>
       <c r="F31">
         <v>-21100000.0</v>
       </c>
       <c r="G31">
         <v>-26109000.0</v>
       </c>
       <c r="H31">
         <v>-1836000.0</v>
       </c>
       <c r="I31">
         <v>-2670000.0</v>
       </c>
@@ -13204,51 +13349,51 @@
       </c>
       <c r="Q31">
         <v>-1094000.0</v>
       </c>
       <c r="R31">
         <v>-1525000.0</v>
       </c>
       <c r="S31">
         <v>-769000.0</v>
       </c>
       <c r="T31">
         <v>-339000.0</v>
       </c>
       <c r="U31">
         <v>-235000.0</v>
       </c>
       <c r="V31">
         <v>3607777.0</v>
       </c>
       <c r="W31">
         <v>1232240.0</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B32">
         <v>1937675000.0</v>
       </c>
       <c r="C32">
         <v>1918847000.0</v>
       </c>
       <c r="D32">
         <v>1822129000.0</v>
       </c>
       <c r="E32">
         <v>1319097000.0</v>
       </c>
       <c r="F32">
         <v>1029387000.0</v>
       </c>
       <c r="G32">
         <v>1354679000.0</v>
       </c>
       <c r="H32">
         <v>1783022000.0</v>
       </c>
       <c r="I32">
         <v>1678790000.0</v>
       </c>
@@ -13294,591 +13439,600 @@
       <c r="W32">
         <v>207712482.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
         <v>85</v>
       </c>
       <c r="D1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
         <v>88</v>
       </c>
       <c r="H1" t="s">
+        <v>89</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
         <v>91</v>
       </c>
       <c r="L1" t="s">
+        <v>92</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
         <v>94</v>
       </c>
       <c r="P1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
         <v>97</v>
       </c>
       <c r="T1" t="s">
+        <v>98</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
         <v>100</v>
       </c>
       <c r="X1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
         <v>103</v>
       </c>
       <c r="AB1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
         <v>106</v>
       </c>
       <c r="AF1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
         <v>109</v>
       </c>
       <c r="AJ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
         <v>112</v>
       </c>
       <c r="AN1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
         <v>115</v>
       </c>
       <c r="AR1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
         <v>118</v>
       </c>
       <c r="AV1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
         <v>121</v>
       </c>
       <c r="AZ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
         <v>124</v>
       </c>
       <c r="BD1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>403518000.0</v>
+      </c>
+      <c r="C2">
         <v>322385000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>240850000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>246434000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>370065000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>315223000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>253081000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>293987000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>372150000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>309900000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>247965000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>290243000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>274782000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>308753000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>230596000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>290040000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>199386000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>267556000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>54602000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>128636000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>166223000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>152027000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>193031000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>120077000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>198991000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>296705000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>201302000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>316391000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>296342000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>274117000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>198332000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>285527000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>246615000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>279826000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>179320000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>302269000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>220242000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>248165000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>181459000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>209222000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>200031000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>204470000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>144912000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>128511000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>157700000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>145494000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>123983000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>109125000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>117720000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>124476000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>114903000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>96816000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>103752000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>113123000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>107241000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>96415000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>84924000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>103319000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>42572000.0</v>
+      </c>
+      <c r="C3">
         <v>42913000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>43736000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>46707000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>44878000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>35761000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>35953000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>52575000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>31114000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>30744000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>30060000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>35794000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>26523000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>26311000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>28546000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>29375000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>32847000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>27311000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>28117000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>30521000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>28085000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>32027000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>34406000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>39711000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>34323000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>35030000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>35097000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>11009000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>10352000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>10640000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>11044000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>10371000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>10779000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>10188000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>9655000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>10756000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>27926000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>9227000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>9039000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>9527000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>8874000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>8542000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>7997000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>8467000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>7778000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>7450000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>6917000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>6805000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>6347000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>4987000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5491000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5550000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5898000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>5715000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>5634000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>4741000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>5062000.0</v>
       </c>
-      <c r="BF3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13893,404 +14047,411 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5">
+        <v>79983000.0</v>
+      </c>
+      <c r="C5">
         <v>58758000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>38703000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>19531000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>104417000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>91617000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>22464000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>45576000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>59528000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>75902000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>40128000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>84160000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>62135000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>101694000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>68527000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>106883000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>47000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>85943000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-16505000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>18239000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>21551000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>21069000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>34036000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-11616000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>30181000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>81350000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>33327000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>73697000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>47643000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>72724000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>26853000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>81197000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>50783000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>67805000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>42581000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>55502000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>47462000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>74013000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>40875000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>52546000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>47200000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>45692000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>44938000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>22822000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>39788000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>24801000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>27281000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>20015000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>28595000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>39882000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>39443000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>22650000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>33711000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>27663000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>34991000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>23652000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>32577000.0</v>
       </c>
-      <c r="BF5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>122555000.0</v>
+      </c>
+      <c r="C6">
         <v>101671000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>82439000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>66238000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>149295000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>127378000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>58417000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>98151000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>90642000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>106646000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>70188000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>119954000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>88658000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>128005000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>97073000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>136258000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>79847000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>113254000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>11612000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>48760000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>49636000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>53096000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>68442000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>28095000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>64504000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>116380000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>68424000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>84706000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>57995000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>83364000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>37897000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>91568000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>61562000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>77993000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>52236000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>66258000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>75388000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>83240000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>49914000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>62073000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>56074000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>54234000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>52935000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>31289000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>47566000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>32251000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>34198000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>26820000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>34942000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>44869000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>44934000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>28200000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>39609000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>33378000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>40625000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>28393000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>37639000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>39536000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -14305,54 +14466,55 @@
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14367,860 +14529,876 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>220936000.0</v>
+      </c>
+      <c r="C9">
         <v>161650000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>160215000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>145667000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>256744000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>210399000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>140062000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>161186000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>203223000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>190205000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>140231000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>186087000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>182452000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>200722000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>148494000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>191160000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>129954000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>159617000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>26782000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>81199000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>96651000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>93931000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>117689000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>54123000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>148325000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>198418000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>136738000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>200079000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>177846000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>188460000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>131455000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>192385000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>178654000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>180608000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>135855000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>158036000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>153495000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>178482000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>128574000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>139653000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>142336000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>135908000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>124661000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>93433000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>125922000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>100096000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>102765000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>86884000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>101134000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>109699000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>102317000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>80221000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>100238000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>94559000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>93815000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>70422000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>91082000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>99134000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>82767000.0</v>
+      </c>
+      <c r="C10">
         <v>56381000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>31178000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>11148000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>95672000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>85852000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>16333000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>36185000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>54681000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>70941000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>34931000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>76442000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>58061000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>97243000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>64145000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>102213000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>41883000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>81831000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-20817000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>13245000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>16804000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>15904000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>28193000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-18843000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>24118000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>75171000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>26875000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>73354000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>47086000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>72202000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>26624000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>80772000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>50041000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>66974000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>41909000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>54409000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>46401000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>72740000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>39639000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>51552000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>46281000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>44526000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>44306000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>22011000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>38970000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>24116000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>26738000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>19460000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>28061000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>39236000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>38962000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>21845000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>33234000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>27166000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>34480000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>23113000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>31928000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>38868000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11">
+        <v>22224000.0</v>
+      </c>
+      <c r="C11">
         <v>15062000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>10797000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4167000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>23701000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>21539000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4811000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>9879000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>14159000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>17839000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>8266000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>19137000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>14681000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>24099000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>15283000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>24754000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>9268000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>20938000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-3953000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2750000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4614000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5251000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>7474000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2006000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>7505000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>19381000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7267000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>18928000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>12480000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>19028000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>8662000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>23566000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>10262000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>17005000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>10689000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>14928000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>11584000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>18266000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>11023000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>14197000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>11151000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>11456000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>12476000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3833000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>12377000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>7907000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>7495000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>5797000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>6948000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>10836000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>11225000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>6139000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>8694000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>8030000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>9168000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>6896000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>7641000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>10317000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12">
+        <v>6736000.0</v>
+      </c>
+      <c r="C12">
         <v>7182000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7525000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8383000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8745000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5765000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6131000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9391000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5093000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5220000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5523000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8113000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4286000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4451000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4701000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5088000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5268000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4297000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4557000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4994000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4870000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5305000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5843000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7227000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6063000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6179000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6452000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>343000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>557000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>522000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>229000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>425000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>742000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>831000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>672000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1093000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1061000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1273000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1236000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>994000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>919000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1166000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>632000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>811000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>818000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>685000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>543000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>555000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>534000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>646000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>481000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>805000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>477000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>497000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>511000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>539000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>649000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>668000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>7082000.0</v>
+      </c>
+      <c r="D13">
         <v>7402000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8284000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>8577000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5592000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5902000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>8307000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4286000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4451000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4701000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5221000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5268000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4297000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4557000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>5082000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4870000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>5305000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5843000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>7415000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>6063000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>6179000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -15235,562 +15413,579 @@
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15">
+        <v>60543000.0</v>
+      </c>
+      <c r="C15">
         <v>41319000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>20381000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6981000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>71971000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>64313000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>11522000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>26306000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>40522000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>53102000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>26665000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>57305000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>43380000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>73144000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>48862000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>77459000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>32615000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>60893000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-16864000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>10495000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>12190000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10653000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>20719000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-16837000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>16613000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>55790000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>19608000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>54347000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>34654000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>53203000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>17964000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>57206000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>39779000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>49969000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>31220000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>39481000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>34817000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>54474000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>28616000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>37355000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>35130000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>33070000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>31830000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>18178000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>26593000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>16209000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>19243000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>13663000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>21113000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>28400000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>27737000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>15706000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>24540000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>19136000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>25312000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>16217000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>24287000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>28551000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>41319000.0</v>
+      </c>
+      <c r="D16">
         <v>20381000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6982000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>71971000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>64313000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11522000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>57305000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>43380000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>73144000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>48862000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>77459000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>32615000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>60893000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-16864000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10495000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>12190000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10653000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>20719000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-16837000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>16613000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>55790000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>19608000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>54347000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>34654000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>143</v>
+      </c>
+      <c r="B17">
+        <v>60543000.0</v>
+      </c>
       <c r="C17">
+        <v>41319000.0</v>
+      </c>
+      <c r="D17">
         <v>20381000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>6981000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>71971000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>64313000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>11522000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>26306000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>40522000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>53102000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>26665000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>57305000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>43380000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>73144000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>48862000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>77459000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>32615000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>60893000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-16864000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>10495000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>12190000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>10653000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>20719000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-16837000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>16613000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>55790000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>19608000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>144</v>
+      </c>
+      <c r="B18">
+        <v>-6827000.0</v>
+      </c>
       <c r="C18">
+        <v>-7182000.0</v>
+      </c>
+      <c r="D18">
         <v>-7525000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8383000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-8745000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5765000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6131000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9592000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5093000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5220000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5523000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-8307000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4286000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-4451000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4701000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5221000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5268000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4297000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4557000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-5082000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4870000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5305000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-5843000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7415000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-6063000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6179000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-6452000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15805,54 +16000,55 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15867,230 +16063,234 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>79983000.0</v>
+      </c>
+      <c r="C21">
         <v>58758000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>33223000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9087000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>93797000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>88575000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15601000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>63982000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>48712000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>72459000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>40454000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>84555000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>57552000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>100228000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>61453000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>107301000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>41860000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>76395000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-29363000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>39000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>13272000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>15672000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>28756000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-11616000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>24919000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>78095000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>29251000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>73697000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>47643000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>72724000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>26853000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>81197000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>50783000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>67805000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>42581000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>55502000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>47462000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>74013000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>40875000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>52546000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>47200000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>45692000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>44938000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>22822000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>39788000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>24801000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>27281000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>20015000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>28595000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>39882000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>39443000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>22650000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>33711000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>27868000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>35196000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>23652000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>32577000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>39536000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -16105,230 +16305,234 @@
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>544471000.0</v>
+      </c>
+      <c r="C23">
         <v>425277000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>367842000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>383014000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>533012000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>437047000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>377542000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>391191000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>526661000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>427646000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>352289000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>476330000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>400026000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>406446000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>317637000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>345639000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>288011000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>350805000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>111249000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>209835000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>250844000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>229170000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>280344000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>173035000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>322397000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>416775000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>309382000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>442588000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>429353000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>389853000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>302934000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>396715000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>375663000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>392629000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>272594000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>404803000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>328955000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>357726000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>269158000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>296329000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>295167000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>340378000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>224635000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>199122000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>243834000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>220789000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>199467000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>175994000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>190259000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>234175000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>177777000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>154387000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>170074000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>179814000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>165860000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>143185000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>143429000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>162917000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16343,226 +16547,232 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>151</v>
+      </c>
+      <c r="B25">
+        <v>42481000.0</v>
+      </c>
       <c r="C25">
+        <v>42813000.0</v>
+      </c>
+      <c r="D25">
         <v>43736000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>46707000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>44878000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>35761000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>35953000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>52575000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>30868000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>30485000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>29734000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>35205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26311000.0</v>
       </c>
       <c r="N25">
         <v>26311000.0</v>
       </c>
       <c r="O25">
+        <v>26311000.0</v>
+      </c>
+      <c r="P25">
         <v>28227000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>28824000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>32696000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>27126000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>27872000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>30075000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>27962000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>31887000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>34406000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>39711000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>34323000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>35030000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>35097000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>11009000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10352000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>10640000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>11044000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>10371000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>10779000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>10188000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>9655000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>10756000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>27926000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>9227000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>9039000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>9527000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>8874000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>8542000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>7997000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>8467000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>7778000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>7450000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>6917000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>6805000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>6347000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>4987000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5491000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>5550000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>5693000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>5510000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5429000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4741000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>5062000.0</v>
       </c>
-      <c r="BF25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -16577,1040 +16787,1065 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>153</v>
+      </c>
+      <c r="B27">
+        <v>131173000.0</v>
+      </c>
       <c r="C27">
+        <v>111034000.0</v>
+      </c>
+      <c r="D27">
         <v>101952000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>111220000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>126142000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>109137000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>94841000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>112157000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>119260000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>99708000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>85721000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>98037000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>94182000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>81768000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>70462000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>78764000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>66857000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>69529000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>44479000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>66451000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>62938000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>63517000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>73128000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>65110000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>96951000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>101908000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>89686000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>109788000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>105062000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>100904000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>91948000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>104575000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>103607000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>97062000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>84383000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>91584000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>87294000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>88751000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>77329000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>76371000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>77745000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>75331000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>69738000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>61872000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>70607000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>63666000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>60447000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>56865000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>57685000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>56870000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>52545000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>49403000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>53389000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>55254000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>46938000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>34497000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>46324000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>49493000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:58">
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>154</v>
+      </c>
+      <c r="B28">
+        <v>39522000.0</v>
+      </c>
       <c r="C28">
+        <v>25460000.0</v>
+      </c>
+      <c r="D28">
         <v>25040000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>25360000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>36805000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12687000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>29620000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>20670000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>33068000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19374000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>18603000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16271000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>30718000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>18726000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>16579000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15230000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>21237000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>13693000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>11666000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>16883000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>20441000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14742000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>15805000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>16306000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>26455000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>18415000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>17801000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>22289000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>28541000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>18087000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>16926000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>21248000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>26894000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>17858000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>15821000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>17026000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>21304000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>20652000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>14270000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>15594000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>18513000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>15805000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>14891000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>13439000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>18167000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>14037000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>17105000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>12525000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>16918000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>15439000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>12551000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>11279000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>14613000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>12877000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>12963000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>14961000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>13237000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>11780000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>155</v>
+      </c>
+      <c r="B29">
+        <v>22224000.0</v>
+      </c>
       <c r="C29">
+        <v>15062000.0</v>
+      </c>
+      <c r="D29">
         <v>10797000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4167000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>23701000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>21539000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4811000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9879000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14159000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>17839000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8266000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>19137000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>14681000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>24099000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>15283000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>24754000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>9268000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>20938000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-3953000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2750000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4614000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5251000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7474000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2006000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7505000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>19381000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>7267000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>18928000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>12480000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>140953000.0</v>
+      </c>
+      <c r="C30">
         <v>102892000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>126992000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>136580000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>162947000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>121824000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>124461000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>97204000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>152328000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>117746000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>104324000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>186087000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>124900000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>100494000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>87041000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>55599000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>88094000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>83222000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>56145000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>81199000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>96651000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>78259000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>88933000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>52958000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>123406000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>120323000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>107487000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>126197000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>130203000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>115736000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>104602000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>111188000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>127871000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>112803000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>93274000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>102534000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>106033000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>178482000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>87699000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>87107000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>142336000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>135908000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>124661000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>70611000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>125922000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>100096000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>102765000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>66869000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>101134000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>109699000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>102317000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>57571000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>100238000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>66691000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>58619000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>46770000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>58505000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>59598000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B31">
+        <v>2784000.0</v>
+      </c>
+      <c r="C31">
         <v>-2377000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2045000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2061000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1875000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2723000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>732000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-27797000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>5969000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1518000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-5523000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-8113000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>509000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-2985000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2692000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-5088000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>23000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>5436000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>8546000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>13206000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3532000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>232000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-563000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-7227000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-801000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2924000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2376000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-343000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-557000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-522000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-229000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-425000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-742000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-831000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-672000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1093000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1061000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1273000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1236000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-994000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-919000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1166000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-632000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-811000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-818000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-685000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-543000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-555000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-534000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-646000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-481000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-805000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-477000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-702000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-716000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-539000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-649000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-668000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B32">
+        <v>624454000.0</v>
+      </c>
+      <c r="C32">
         <v>484035000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>401065000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>392101000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>626809000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>525622000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>393143000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>455173000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>575373000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>500105000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>388196000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>476330000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>457234000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>509475000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>379090000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>481200000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>329340000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>427173000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>81384000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>209835000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>262874000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>245958000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>310720000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>174200000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>347316000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>495123000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>338040000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>516470000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>474188000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>462577000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>329787000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>477912000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>425269000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>460434000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>315175000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>460305000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>373737000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>426647000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>310033000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>348875000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>342367000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>340378000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>269573000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>221944000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>283622000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>245590000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>226748000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>196009000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>218854000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>234175000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>217220000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>177037000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>203990000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>207682000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>201056000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>166837000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>176006000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>202453000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -17697,51 +17932,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
         <v>791040000.0</v>
       </c>
       <c r="C2">
         <v>602123000.0</v>
       </c>
       <c r="D2">
         <v>808853000.0</v>
       </c>
       <c r="E2">
         <v>523758000.0</v>
       </c>
       <c r="F2">
         <v>441474000.0</v>
       </c>
       <c r="G2">
         <v>472031000.0</v>
       </c>
       <c r="H2">
         <v>451389000.0</v>
       </c>
       <c r="I2">
         <v>416891000.0</v>
       </c>
@@ -17766,51 +18001,51 @@
       <c r="P2">
         <v>135025000.0</v>
       </c>
       <c r="Q2">
         <v>65621000.0</v>
       </c>
       <c r="R2">
         <v>21796000.0</v>
       </c>
       <c r="S2">
         <v>52098000.0</v>
       </c>
       <c r="T2">
         <v>44464000.0</v>
       </c>
       <c r="U2">
         <v>33340000.0</v>
       </c>
       <c r="V2">
         <v>21594404.0</v>
       </c>
       <c r="W2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
         <v>77161000</v>
       </c>
       <c r="C3">
         <v>55478000</v>
       </c>
       <c r="D3">
         <v>28596000</v>
       </c>
       <c r="E3">
         <v>16480000</v>
       </c>
       <c r="F3">
         <v>5619000</v>
       </c>
       <c r="G3">
         <v>11855000</v>
       </c>
       <c r="H3">
         <v>27951000</v>
       </c>
       <c r="I3">
         <v>51986000</v>
       </c>
@@ -17837,105 +18072,105 @@
       </c>
       <c r="Q3">
         <v>27677000</v>
       </c>
       <c r="R3">
         <v>22465000</v>
       </c>
       <c r="S3">
         <v>32657000</v>
       </c>
       <c r="T3">
         <v>24174000</v>
       </c>
       <c r="U3">
         <v>14118000</v>
       </c>
       <c r="V3">
         <v>8227879</v>
       </c>
       <c r="W3">
         <v>14273694</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
         <v>-60048000.0</v>
       </c>
       <c r="C6">
         <v>188917000.0</v>
       </c>
       <c r="D6">
         <v>-206730000.0</v>
       </c>
       <c r="E6">
         <v>285095000.0</v>
       </c>
       <c r="F6">
         <v>82284000.0</v>
       </c>
       <c r="G6">
         <v>-30557000.0</v>
       </c>
       <c r="H6">
         <v>20642000.0</v>
       </c>
       <c r="I6">
         <v>34498000.0</v>
       </c>
@@ -17958,51 +18193,51 @@
         <v>-1011000.0</v>
       </c>
       <c r="P6">
         <v>3597000.0</v>
       </c>
       <c r="Q6">
         <v>69404000.0</v>
       </c>
       <c r="R6">
         <v>43825000.0</v>
       </c>
       <c r="S6">
         <v>-10434000.0</v>
       </c>
       <c r="T6">
         <v>7634000.0</v>
       </c>
       <c r="U6">
         <v>11124000.0</v>
       </c>
       <c r="V6"/>
       <c r="W6"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7">
         <v>-116734000.0</v>
       </c>
       <c r="C7">
         <v>148361000.0</v>
       </c>
       <c r="D7">
         <v>-367371000.0</v>
       </c>
       <c r="E7">
         <v>187628000.0</v>
       </c>
       <c r="F7">
         <v>25801000.0</v>
       </c>
       <c r="G7">
         <v>-79349000.0</v>
       </c>
       <c r="H7">
         <v>-72200000.0</v>
       </c>
       <c r="I7">
         <v>-45119000.0</v>
       </c>
@@ -18029,78 +18264,78 @@
       </c>
       <c r="Q7">
         <v>24745000.0</v>
       </c>
       <c r="R7">
         <v>4754000.0</v>
       </c>
       <c r="S7">
         <v>-46914000.0</v>
       </c>
       <c r="T7">
         <v>564000.0</v>
       </c>
       <c r="U7">
         <v>-13571000.0</v>
       </c>
       <c r="V7">
         <v>-1943228.0</v>
       </c>
       <c r="W7">
         <v>4820184.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
         <v>3896000.0</v>
       </c>
       <c r="C9">
         <v>-8125000.0</v>
       </c>
       <c r="D9">
         <v>-9188000.0</v>
       </c>
       <c r="E9">
         <v>-8814000.0</v>
       </c>
       <c r="F9">
         <v>1296000.0</v>
       </c>
       <c r="G9">
         <v>9602000.0</v>
       </c>
       <c r="H9">
         <v>-895000.0</v>
       </c>
       <c r="I9">
         <v>9182000.0</v>
       </c>
@@ -18115,51 +18350,51 @@
       </c>
       <c r="M9">
         <v>-6000000.0</v>
       </c>
       <c r="N9">
         <v>-2000000.0</v>
       </c>
       <c r="O9">
         <v>-8000000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9">
         <v>-2032248.0</v>
       </c>
       <c r="W9">
         <v>980647.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
         <v>-106118000.0</v>
       </c>
       <c r="C10">
         <v>137948000.0</v>
       </c>
       <c r="D10">
         <v>-304480000.0</v>
       </c>
       <c r="E10">
         <v>80481000.0</v>
       </c>
       <c r="F10">
         <v>53701000.0</v>
       </c>
       <c r="G10">
         <v>-8897000.0</v>
       </c>
       <c r="H10">
         <v>-28669000.0</v>
       </c>
       <c r="I10">
         <v>-49801000.0</v>
       </c>
@@ -18186,148 +18421,148 @@
       </c>
       <c r="Q10">
         <v>10751000.0</v>
       </c>
       <c r="R10">
         <v>22542000.0</v>
       </c>
       <c r="S10">
         <v>-54616000.0</v>
       </c>
       <c r="T10">
         <v>-13376000.0</v>
       </c>
       <c r="U10">
         <v>-9792000.0</v>
       </c>
       <c r="V10">
         <v>-7413762.0</v>
       </c>
       <c r="W10">
         <v>1287231.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-53709000.0</v>
       </c>
       <c r="E11">
         <v>115961000.0</v>
       </c>
       <c r="F11">
         <v>-29196000.0</v>
       </c>
       <c r="G11">
         <v>-80054000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>9391000.0</v>
       </c>
       <c r="E12">
         <v>15735000.0</v>
       </c>
       <c r="F12">
         <v>-18193000.0</v>
       </c>
       <c r="G12">
         <v>3874000.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
         <v>163299000.0</v>
       </c>
       <c r="C14">
         <v>143662000.0</v>
       </c>
       <c r="D14">
         <v>116054000.0</v>
       </c>
       <c r="E14">
         <v>116518000.0</v>
       </c>
       <c r="F14">
         <v>124330000.0</v>
       </c>
       <c r="G14">
         <v>144161000.0</v>
       </c>
       <c r="H14">
         <v>43594000.0</v>
       </c>
       <c r="I14">
         <v>41520000.0</v>
       </c>
@@ -18354,51 +18589,51 @@
       </c>
       <c r="Q14">
         <v>21799000.0</v>
       </c>
       <c r="R14">
         <v>19691000.0</v>
       </c>
       <c r="S14">
         <v>12494000.0</v>
       </c>
       <c r="T14">
         <v>8081000.0</v>
       </c>
       <c r="U14">
         <v>8093000.0</v>
       </c>
       <c r="V14">
         <v>8853604.0</v>
       </c>
       <c r="W14">
         <v>8783246.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
         <v>78291000.0</v>
       </c>
       <c r="C15">
         <v>75660000.0</v>
       </c>
       <c r="D15">
         <v>75660000.0</v>
       </c>
       <c r="E15">
         <v>65791000.0</v>
       </c>
       <c r="F15">
         <v>16448000.0</v>
       </c>
       <c r="G15">
         <v>49343000.0</v>
       </c>
       <c r="H15">
         <v>75660000.0</v>
       </c>
       <c r="I15">
         <v>75660000.0</v>
       </c>
@@ -18419,51 +18654,51 @@
       </c>
       <c r="O15">
         <v>52632000.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15">
         <v>22000.0</v>
       </c>
       <c r="T15">
         <v>18000.0</v>
       </c>
       <c r="U15">
         <v>20000.0</v>
       </c>
       <c r="V15">
         <v>4484283.0</v>
       </c>
       <c r="W15">
         <v>2949193.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
         <v>730992000.0</v>
       </c>
       <c r="C16">
         <v>791040000.0</v>
       </c>
       <c r="D16">
         <v>602123000.0</v>
       </c>
       <c r="E16">
         <v>808853000.0</v>
       </c>
       <c r="F16">
         <v>523758000.0</v>
       </c>
       <c r="G16">
         <v>441474000.0</v>
       </c>
       <c r="H16">
         <v>472031000.0</v>
       </c>
       <c r="I16">
         <v>451389000.0</v>
       </c>
@@ -18490,78 +18725,78 @@
       </c>
       <c r="Q16">
         <v>135025000.0</v>
       </c>
       <c r="R16">
         <v>65621000.0</v>
       </c>
       <c r="S16">
         <v>41664000.0</v>
       </c>
       <c r="T16">
         <v>52098000.0</v>
       </c>
       <c r="U16">
         <v>44464000.0</v>
       </c>
       <c r="V16">
         <v>15321691.0</v>
       </c>
       <c r="W16">
         <v>21594404.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
         <v>144618000.0</v>
       </c>
       <c r="C18">
         <v>372368000.0</v>
       </c>
       <c r="D18">
         <v>-47837000.0</v>
       </c>
       <c r="E18">
         <v>457504000.0</v>
       </c>
       <c r="F18">
         <v>180376000.0</v>
       </c>
       <c r="G18">
         <v>140775000.0</v>
       </c>
       <c r="H18">
         <v>99190000.0</v>
       </c>
       <c r="I18">
         <v>99003000.0</v>
       </c>
@@ -18588,158 +18823,158 @@
       </c>
       <c r="Q18">
         <v>65836000.0</v>
       </c>
       <c r="R18">
         <v>40488000.0</v>
       </c>
       <c r="S18">
         <v>-27491000.0</v>
       </c>
       <c r="T18">
         <v>3078000.0</v>
       </c>
       <c r="U18">
         <v>3266000.0</v>
       </c>
       <c r="V18">
         <v>17253600.0</v>
       </c>
       <c r="W18">
         <v>5782290.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19">
         <v>-49374000.0</v>
       </c>
       <c r="C19">
         <v>-35329000.0</v>
       </c>
       <c r="D19">
         <v>-11728000.0</v>
       </c>
       <c r="E19">
         <v>-35389000.0</v>
       </c>
       <c r="F19">
         <v>2236000.0</v>
       </c>
       <c r="G19">
         <v>-767000.0</v>
       </c>
       <c r="H19">
         <v>-17019000.0</v>
       </c>
       <c r="I19">
         <v>8905000.0</v>
       </c>
       <c r="J19">
         <v>23566000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>-81416000.0</v>
       </c>
       <c r="E21">
         <v>-72688000.0</v>
       </c>
       <c r="F21">
         <v>-69611000.0</v>
       </c>
       <c r="G21">
         <v>-99723000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22">
         <v>209005000.0</v>
       </c>
       <c r="C22">
         <v>196738000.0</v>
       </c>
       <c r="D22">
         <v>295891000.0</v>
       </c>
       <c r="E22">
         <v>205110000.0</v>
       </c>
       <c r="F22">
         <v>74146000.0</v>
       </c>
       <c r="G22">
         <v>107321000.0</v>
       </c>
       <c r="H22">
         <v>219265000.0</v>
       </c>
       <c r="I22">
         <v>239696000.0</v>
       </c>
@@ -18766,51 +19001,51 @@
       </c>
       <c r="Q22">
         <v>86280000.0</v>
       </c>
       <c r="R22">
         <v>67610000.0</v>
       </c>
       <c r="S22">
         <v>57659000.0</v>
       </c>
       <c r="T22">
         <v>44007000.0</v>
       </c>
       <c r="U22">
         <v>39519000.0</v>
       </c>
       <c r="V22">
         <v>18079271.0</v>
       </c>
       <c r="W22">
         <v>6340211.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
         <v>-145719000.0</v>
       </c>
       <c r="C23">
         <v>-128464000.0</v>
       </c>
       <c r="D23">
         <v>-104688000.0</v>
       </c>
       <c r="E23">
         <v>-89147000.0</v>
       </c>
       <c r="F23">
         <v>-88143000.0</v>
       </c>
       <c r="G23">
         <v>-96568000.0</v>
       </c>
       <c r="H23">
         <v>-1506000.0</v>
       </c>
       <c r="I23">
         <v>-2321000.0</v>
       </c>
@@ -18837,51 +19072,51 @@
       </c>
       <c r="Q23">
         <v>-1983000.0</v>
       </c>
       <c r="R23">
         <v>-1930000.0</v>
       </c>
       <c r="S23">
         <v>-391000.0</v>
       </c>
       <c r="T23">
         <v>3067000.0</v>
       </c>
       <c r="U23">
         <v>925000.0</v>
       </c>
       <c r="V23">
         <v>-7200.0</v>
       </c>
       <c r="W23">
         <v>-541213.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24">
         <v>20689000.0</v>
       </c>
       <c r="C24">
         <v>395000.0</v>
       </c>
       <c r="D24">
         <v>16868000.0</v>
       </c>
       <c r="E24">
         <v>-18909000.0</v>
       </c>
       <c r="F24">
         <v>7855000.0</v>
       </c>
       <c r="G24">
         <v>11088000.0</v>
       </c>
       <c r="H24">
         <v>10455000.0</v>
       </c>
       <c r="I24">
         <v>8311000.0</v>
       </c>
@@ -18904,51 +19139,51 @@
         <v>2405000.0</v>
       </c>
       <c r="P24">
         <v>2346000.0</v>
       </c>
       <c r="Q24">
         <v>1326000.0</v>
       </c>
       <c r="R24">
         <v>3085000.0</v>
       </c>
       <c r="S24">
         <v>115000.0</v>
       </c>
       <c r="T24">
         <v>672000.0</v>
       </c>
       <c r="U24">
         <v>985000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
         <v>-33791000.0</v>
       </c>
       <c r="C25">
         <v>-60915000.0</v>
       </c>
       <c r="D25">
         <v>-63815000.0</v>
       </c>
       <c r="E25">
         <v>-35272000.0</v>
       </c>
       <c r="F25">
         <v>-38282000.0</v>
       </c>
       <c r="G25">
         <v>-19503000.0</v>
       </c>
       <c r="H25">
         <v>-63518000.0</v>
       </c>
       <c r="I25">
         <v>-85108000.0</v>
       </c>
@@ -18975,105 +19210,105 @@
       </c>
       <c r="Q25">
         <v>-39311000.0</v>
       </c>
       <c r="R25">
         <v>-29102000.0</v>
       </c>
       <c r="S25">
         <v>-18073000.0</v>
       </c>
       <c r="T25">
         <v>-25400000.0</v>
       </c>
       <c r="U25">
         <v>-16657000.0</v>
       </c>
       <c r="V25">
         <v>491832.0</v>
       </c>
       <c r="W25">
         <v>-687547.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>-224010000.0</v>
       </c>
       <c r="C28">
         <v>-204124000.0</v>
       </c>
       <c r="D28">
         <v>-180348000.0</v>
       </c>
       <c r="E28">
         <v>-156557000.0</v>
       </c>
       <c r="F28">
         <v>-106210000.0</v>
       </c>
       <c r="G28">
         <v>-183074000.0</v>
       </c>
       <c r="H28">
         <v>-90961000.0</v>
       </c>
       <c r="I28">
         <v>-123073000.0</v>
       </c>
@@ -19100,51 +19335,51 @@
       </c>
       <c r="Q28">
         <v>3084000.0</v>
       </c>
       <c r="R28">
         <v>-290000.0</v>
       </c>
       <c r="S28">
         <v>19555000.0</v>
       </c>
       <c r="T28">
         <v>4273000.0</v>
       </c>
       <c r="U28">
         <v>5566000.0</v>
       </c>
       <c r="V28">
         <v>-5353127.0</v>
       </c>
       <c r="W28">
         <v>-3490406.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
         <v>221779000.0</v>
       </c>
       <c r="C29">
         <v>427846000.0</v>
       </c>
       <c r="D29">
         <v>-19241000.0</v>
       </c>
       <c r="E29">
         <v>473984000.0</v>
       </c>
       <c r="F29">
         <v>185995000.0</v>
       </c>
       <c r="G29">
         <v>152630000.0</v>
       </c>
       <c r="H29">
         <v>127141000.0</v>
       </c>
       <c r="I29">
         <v>150989000.0</v>
       </c>
@@ -19171,51 +19406,51 @@
       </c>
       <c r="Q29">
         <v>93513000.0</v>
       </c>
       <c r="R29">
         <v>62953000.0</v>
       </c>
       <c r="S29">
         <v>5166000.0</v>
       </c>
       <c r="T29">
         <v>27252000.0</v>
       </c>
       <c r="U29">
         <v>17384000.0</v>
       </c>
       <c r="V29">
         <v>25481479.0</v>
       </c>
       <c r="W29">
         <v>19256094.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>-49374000.0</v>
       </c>
       <c r="C30">
         <v>-55083000.0</v>
       </c>
       <c r="D30">
         <v>-11728000.0</v>
       </c>
       <c r="E30">
         <v>-35389000.0</v>
       </c>
       <c r="F30">
         <v>2236000.0</v>
       </c>
       <c r="G30">
         <v>-767000.0</v>
       </c>
       <c r="H30">
         <v>-17019000.0</v>
       </c>
       <c r="I30">
         <v>8905000.0</v>
       </c>
@@ -19261,584 +19496,593 @@
       <c r="W30">
         <v>-13917295.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
         <v>85</v>
       </c>
       <c r="D1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
         <v>88</v>
       </c>
       <c r="H1" t="s">
+        <v>89</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
         <v>91</v>
       </c>
       <c r="L1" t="s">
+        <v>92</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
         <v>94</v>
       </c>
       <c r="P1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
         <v>97</v>
       </c>
       <c r="T1" t="s">
+        <v>98</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
         <v>100</v>
       </c>
       <c r="X1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
         <v>103</v>
       </c>
       <c r="AB1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
         <v>106</v>
       </c>
       <c r="AF1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
         <v>109</v>
       </c>
       <c r="AJ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
         <v>112</v>
       </c>
       <c r="AN1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
         <v>115</v>
       </c>
       <c r="AR1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
         <v>118</v>
       </c>
       <c r="AV1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
         <v>121</v>
       </c>
       <c r="AZ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
         <v>124</v>
       </c>
       <c r="BD1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
       </c>
-      <c r="BE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>818866000.0</v>
+      </c>
+      <c r="C2">
         <v>748016000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>756506000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>810648000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>781095000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>765916000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>791040000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>803717000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>743811000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>625396000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>605315000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>627506000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>738293000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>745248000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>808853000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>721840000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>722594000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>517764000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>523758000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>548501000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>520686000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>512851000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>441474000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>451870000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>586058000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>450134000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>472031000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>398022000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>426224000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>324968000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>451389000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>405787000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>438554000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>294179000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>416891000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>246882000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>237069000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>186208000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>237069000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>220789000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>247852000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>174978000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>137092000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>218598000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>194050000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>137449000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>97462000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>174812000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>212896000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>227430000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>206226000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>198010000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>187844000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>164432100.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>137612000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>144711000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>161988000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>32530000</v>
+      </c>
+      <c r="C3">
         <v>10276000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>15775000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>21115000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>28101000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>22978000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4967000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6007000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3385000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>28357000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17729000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12537000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9299000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1690000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5070000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4213000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4942000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6437000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>888000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>486000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2463000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>866000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1804000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>538000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>960000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>6733000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3624000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>11908000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5719000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3207000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>7117000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>13739000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7183000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>20575000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>10489000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>10156000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>38471000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>7659000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>11549000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>8241000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6281000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>16816000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1478000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>6279000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>10825000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>14842000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>11279000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>11540000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>17663000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2179000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>10737000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3905000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1685000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>5646000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>5163000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>9713000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4093000</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19852,54 +20096,55 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19913,400 +20158,407 @@
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>85914000.0</v>
+      </c>
+      <c r="C6">
         <v>70850000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-8490000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-79656000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>29553000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>15179000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-25124000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-12677000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>59906000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>118415000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>20081000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-25383000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-110787000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-6955000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-63605000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>87013000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-754000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>204830000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-5994000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-24743000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>27815000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>7835000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>71377000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-10396000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-134188000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>135924000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-21897000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>74009000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-28202000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>101256000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-126421000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>45602000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-32767000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>144375000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-122712000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>170009000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>9813000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>197808000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-50861000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>16280000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-27063000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>72874000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>37886000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-81506000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>24548000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>56601000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>39987000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-77362000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-38084000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-14534000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>21204000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>8204000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>10166000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>23411900.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>26820100.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-7099000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-17277000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7">
+        <v>51184000.0</v>
+      </c>
+      <c r="C7">
         <v>37358000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-5801000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-42817000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-50063000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-5397000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-18457000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-13239000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>31725000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>94925000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>34950000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-45029000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-134414000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-86797000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-101131000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>24354000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4819000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>148538000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>9917000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-24391000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>15608000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-5164000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>39748000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-7167000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-133099000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>71426000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-10509000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>66825000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-51094000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>15779000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-103710000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>56633000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-58533000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>66889000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-89255000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>96651000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-88587000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>35024000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-80787000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>14322000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-45318000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>34716000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-13401000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>5055000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>30288000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>40869000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-1093000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-5803000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-20603000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-35458000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-4880000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-905000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-824000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>30427000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>17898000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>2200000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-24826000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20320,482 +20572,491 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>8067000.0</v>
+      </c>
+      <c r="C9">
         <v>-12758000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4623000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>37988000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-21910000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-12352000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>170000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6857000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-3145000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-5572000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-6265000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-4338000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>9205000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-21807000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>7752000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-6519000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>169000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-4680000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2216000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-4687000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1658000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-449000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4774000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>4801000.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9">
+      <c r="AF9"/>
+      <c r="AG9">
         <v>6412000.0</v>
       </c>
-      <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
-      <c r="AO9">
-[...1 lines deleted...]
-      </c>
+      <c r="AO9"/>
       <c r="AP9">
         <v>6000000.0</v>
       </c>
       <c r="AQ9">
+        <v>6000000.0</v>
+      </c>
+      <c r="AR9">
         <v>1000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2000000.0</v>
       </c>
-      <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>32290999.0</v>
+      </c>
+      <c r="C10">
         <v>6916000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2179000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13945000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-34465000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-54434000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-31164000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>39644000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9038000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>44037000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>45229000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>76081000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-140280000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-99649000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-140632000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>9213000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-15690000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>83737000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3221000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>20741000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>39742000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-24166000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>17384000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>37174000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-29262000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-8712000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-8097000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>66025000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>24174000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-54424000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-64444000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>26802000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-26365000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>19022000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-48407000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>40782000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>21824000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-911000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-23806000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-49579000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-9273000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-11505000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-33870000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-14958000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>23730000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>16837000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>16904000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5069000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1319000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-45494000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-46593000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-4439000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>17246000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>13554000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>12115000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>16810000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>14821000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-116778000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-3339000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>34659000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>31749000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-9940000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-803000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>20882000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-748000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -20809,565 +21070,575 @@
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>42572000.0</v>
+      </c>
+      <c r="C14">
         <v>42913000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>43736000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>46707000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>44878000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>35761000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>35953000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>52575000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>31114000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>30744000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>29734000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>35205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26311000.0</v>
       </c>
       <c r="N14">
         <v>26311000.0</v>
       </c>
       <c r="O14">
+        <v>26311000.0</v>
+      </c>
+      <c r="P14">
         <v>28546000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>29375000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>32847000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>27311000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>27872000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>30075000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>28085000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>32027000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>34559000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>39711000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>34440000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>35158000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>35097000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>11253000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>10446000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>10743000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>11153000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>10371000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>10779000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>10385000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>9884000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>11115000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>27926000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>9385000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>9221000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>9842000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>8874000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>8542000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>7997000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>8467000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>7778000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>7450000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>6917000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>6805000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>6347000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>4987000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>5491000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>5550000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>5693000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>5510000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>5429000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>4741000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>5062000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>17764000.0</v>
+      </c>
+      <c r="C15">
         <v>17763000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>17764000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>27632000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>17764000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>16447000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>16448000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>26317000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>16448000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>16447000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>16448000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>26317000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>16448000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>16447000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>16448000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>32896000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>16447000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>16448000.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>16448000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>0.0</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>49343000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>16448000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>16447000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>16448000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>26317000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>16448000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>16447000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>16448000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>26317000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>16447000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16448000.0</v>
       </c>
       <c r="AI15">
         <v>16448000.0</v>
       </c>
       <c r="AJ15">
+        <v>16448000.0</v>
+      </c>
+      <c r="AK15">
         <v>26317000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>49343000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>16447000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>16448000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>26317000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>16447000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16448000.0</v>
       </c>
       <c r="AQ15">
         <v>16448000.0</v>
       </c>
       <c r="AR15">
+        <v>16448000.0</v>
+      </c>
+      <c r="AS15">
         <v>16447000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16448000.0</v>
       </c>
       <c r="AT15">
         <v>16448000.0</v>
       </c>
       <c r="AU15">
         <v>16448000.0</v>
       </c>
       <c r="AV15">
         <v>16448000.0</v>
       </c>
       <c r="AW15">
         <v>16448000.0</v>
       </c>
       <c r="AX15">
+        <v>16448000.0</v>
+      </c>
+      <c r="AY15">
         <v>26317000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>16447000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>13159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13158000.0</v>
       </c>
       <c r="BB15">
         <v>13158000.0</v>
       </c>
       <c r="BC15">
         <v>13158000.0</v>
       </c>
-      <c r="BD15"/>
-      <c r="BE15">
+      <c r="BD15">
         <v>13158000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BE15"/>
+      <c r="BF15">
+        <v>13158000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
+        <v>904780000.0</v>
+      </c>
+      <c r="C16">
         <v>818866000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>748016000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>730992000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>810648000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>781095000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>765916000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>791040000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>803717000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>743811000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>625396000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>602123000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>627506000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>738293000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>745248000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>808853000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>721840000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>722594000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>517764000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>523758000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>548501000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>520686000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>512851000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>441474000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>451870000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>586058000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>450134000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>472031000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>398022000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>426224000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>324968000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>451389000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>405787000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>438554000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>294179000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>416891000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>246882000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>384016000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>186208000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>237069000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>220789000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>247852000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>174978000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>137092000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>218598000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>194050000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>137449000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>97450000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>174812000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>212896000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>227430000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>206214000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>198010000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>187844000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>164432100.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>137612000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>144711000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21381,338 +21652,343 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>138949000.0</v>
+      </c>
+      <c r="C18">
         <v>128377999.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>42015000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-15201000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>52038000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>78069000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>29712000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>52266000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>103129000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>163227000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>63726000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>24998000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-74825000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>31850000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-29860000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>137746000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>71713000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>238388000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>9657000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1880000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>49801000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>34378000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>98077000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>22373000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-87429000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>168689000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>37142000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>117240000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-14889000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>84036000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-87197000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>90208000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-19939000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>92004000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-63270000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>150642000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>21792000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>99732000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-55288000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>49301000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-4585000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>66987000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>31415000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>24678000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>57485000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>51635000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>14824000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-1784000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-13110000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>2061000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>22670000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>17696000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>24749000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>53982000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>48803000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-37510000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>577000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-10569000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-15145000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>7794000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-42496000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>473000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-374000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>2072000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-23536000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-13491000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-8422000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5022000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>2541000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-825000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-518000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-32043000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-3883000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1055000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1723000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-573000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1013000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>73000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1258000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>2285000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-3617000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-693000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21726,813 +22002,827 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-3536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-21299000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-20061000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-19452000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-20604000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22">
+        <v>60543000.0</v>
+      </c>
+      <c r="C22">
         <v>41319000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>31178000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11148000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>95672000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>85852000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>16333000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>36185000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>54681000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>53102000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>34931000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>76442000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>58061000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>97243000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>64145000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>102213000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>41883000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>81831000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-20817000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>13245000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>16804000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>15904000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>28193000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-18843000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>24118000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>75171000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>26875000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>73354000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>47085000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>72202000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>26624000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>80772000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>50041000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>66974000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>41909000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>54409000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>158780000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>72740000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>39639000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>51552000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>46281000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>44526000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>44306000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>22011000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>38970000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>24116000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>26738000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>19460000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>28061000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>39236000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>38962000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>21845000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>33545000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>27477000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>34791000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>23113000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>31928000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>-34834000.0</v>
+      </c>
+      <c r="C23">
         <v>-36255000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-37761000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-42335000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-36434000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-32986000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-33964000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-40779000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-28450000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-27762000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-28281000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-32061000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-24082000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-23620000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-24925000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-23924000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-29191000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-36011000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-18088000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-25145000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-24233000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-27049000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-28088000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-32026000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-26765000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-35068000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-17560000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1300000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-467000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-362000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-174000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-586000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-642000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-568000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-525000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-740000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-3371000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1210000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1148000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-621000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-897000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1157000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-618000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-2337000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-820000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-698000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-95000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-2651000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-584000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>431000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-66000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-2052000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-105000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>343000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-87000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>37073000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-74000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>10503000.0</v>
+      </c>
+      <c r="D24">
         <v>2574000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5560000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5748000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-20206000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4456000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>4142000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>16868000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>12753000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>8476000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4245000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3694000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-27111000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2554000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1943000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2209000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1890000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1878000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1867000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1796000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3245000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3116000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2931000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3253000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2673000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2414000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2592000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2549000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3044000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>52610000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2560000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1576000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>7210000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2380000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2284000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-96626000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1081000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>840000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>837000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-94885000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>597000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1350000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>433000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>135000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1828000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1297000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1056000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>974000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>805000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-9564000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>597000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>618000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-1306000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>17180000.0</v>
+      </c>
+      <c r="C25">
         <v>17064000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-11323000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-9124000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-10348000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-15169000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>850000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-17248000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-11006000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>12813000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-18160000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-29083000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-15484000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-3217000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-16350000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-13983000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-2894000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-12855000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-6427000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-20323000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-8233000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-7523000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-2619000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9210000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-11928000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-6333000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-10697000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-22284000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-15607000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-11481000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-14147000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-43829000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-15043000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-31669000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-15319000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1377000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-37856000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-9758000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-11812000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-18174000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-8141000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-3981000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-6009000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-4576000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-8011000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-5378000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-6459000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-10706000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-9252000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-4525000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-6166000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-4889000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-11980000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-3786000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-4152000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-57851000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-7494000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -22546,54 +22836,55 @@
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -22607,567 +22898,577 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>-52598000.0</v>
+      </c>
+      <c r="C28">
         <v>-54018000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-55525000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-66431000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-57734000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-49433000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-50412000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-67096000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-44898000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-44209000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-47921000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-58378000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-40530000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-40067000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-41373000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-56820000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-45638000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-36011000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-18088000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-25373000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-24702000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-27513000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-28622000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-33555000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-51227000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-35863000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-62429000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-47642000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-15407000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>14865000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-42777000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-49395000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-13662000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2260000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-62276000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-26611000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-40300000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10149000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1094000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-22518000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-22246000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5588000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-8735000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-33831000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-35454000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1826000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-15581000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-15156000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-26623000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-17871000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-3090000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-10832000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-15637000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-21023000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-21893000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>29281000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-16127000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>171479000.0</v>
+      </c>
+      <c r="C29">
         <v>138654000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>57790000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5914000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>80139000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>101047000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>34679000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>58273000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>106514000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>191584000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>81455000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>37535000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-65526000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>33540000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-24790000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>141959000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>76655000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>244825000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>10545000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1394000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>52264000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>35244000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>99881000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>22911000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-86469000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>175422000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>40766000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>129148000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-9170000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>87243000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-80080000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>103947000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-12756000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>112579000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-52781000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>160798000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>60263000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>107391000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-43739000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>57542000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1696000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>83803000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>32893000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>30957000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>69025000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>67057000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>26103000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>9756000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>4553000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>4240000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>33407000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>21601000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>26434000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>59628000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>53966000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-27797000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>4670000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>-32557000.0</v>
+      </c>
+      <c r="C30">
         <v>-10587000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-10569000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-15145000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7794000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-42496000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>473000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6006000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3385000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-28059000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-13491000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-11728000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-3306000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1716000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-825000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-518000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-32043000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3883000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1055000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1723000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-573000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1013000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>73000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1258000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2285000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-3617000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-693000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-8655000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3046000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-793000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-4525000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-10848000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-4353000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>32035000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-7929000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>37111000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-13545000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>77417000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-9265000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-18565000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-5200000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-15976000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>11359000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-79041000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-10228000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-13492000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>29154000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-71724000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-15835000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-883000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-9680000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-2560000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-880000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-15210000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-4566000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-9095000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-5399000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>