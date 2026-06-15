--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1223,94 +1226,98 @@
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>26</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>5838000.0</v>
+      </c>
       <c r="C7">
         <v>2385000.0</v>
       </c>
       <c r="D7">
         <v>3461000.0</v>
       </c>
       <c r="E7">
         <v>4758000.0</v>
       </c>
       <c r="F7">
         <v>3979000.0</v>
       </c>
       <c r="G7">
         <v>4451000.0</v>
       </c>
       <c r="H7">
         <v>4295000.0</v>
       </c>
       <c r="I7">
         <v>1741000.0</v>
       </c>
       <c r="J7">
         <v>2241000.0</v>
       </c>
       <c r="K7">
         <v>1707000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>271989000.0</v>
+      </c>
       <c r="C8">
         <v>271988000.0</v>
       </c>
       <c r="D8">
         <v>262840000.0</v>
       </c>
       <c r="E8">
         <v>255516000.0</v>
       </c>
       <c r="F8">
         <v>246454000.0</v>
       </c>
       <c r="G8">
         <v>237089000.0</v>
       </c>
       <c r="H8">
         <v>220327000.0</v>
       </c>
       <c r="I8">
         <v>145260000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1962,51 +1969,53 @@
         <v>394034604.0</v>
       </c>
       <c r="P23">
         <v>368496936.0</v>
       </c>
       <c r="Q23">
         <v>323175583.0</v>
       </c>
       <c r="R23">
         <v>288998044.0</v>
       </c>
       <c r="S23">
         <v>297774290.0</v>
       </c>
       <c r="T23">
         <v>336394226.0</v>
       </c>
       <c r="U23">
         <v>312038028.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>43</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>18411000.0</v>
+      </c>
       <c r="C24">
         <v>44194000.0</v>
       </c>
       <c r="D24">
         <v>56498000.0</v>
       </c>
       <c r="E24">
         <v>61722000.0</v>
       </c>
       <c r="F24">
         <v>61981000.0</v>
       </c>
       <c r="G24">
         <v>56743000.0</v>
       </c>
       <c r="H24">
         <v>47866000.0</v>
       </c>
       <c r="I24">
         <v>37512000.0</v>
       </c>
       <c r="J24">
         <v>15363000.0</v>
       </c>
       <c r="K24">
@@ -2177,51 +2186,53 @@
         <v>-36382548.0</v>
       </c>
       <c r="P28">
         <v>189803.0</v>
       </c>
       <c r="Q28">
         <v>-26233659.0</v>
       </c>
       <c r="R28">
         <v>-16470261.0</v>
       </c>
       <c r="S28">
         <v>42269473.0</v>
       </c>
       <c r="T28">
         <v>34017819.0</v>
       </c>
       <c r="U28">
         <v>55714175.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>48</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1106175000.0</v>
+      </c>
       <c r="C29">
         <v>1169032000.0</v>
       </c>
       <c r="D29">
         <v>1120757000.0</v>
       </c>
       <c r="E29">
         <v>1042810000.0</v>
       </c>
       <c r="F29">
         <v>918571000.0</v>
       </c>
       <c r="G29">
         <v>790176000.0</v>
       </c>
       <c r="H29">
         <v>715326000.0</v>
       </c>
       <c r="I29">
         <v>620033000.0</v>
       </c>
       <c r="J29">
         <v>539705000.0</v>
       </c>
       <c r="K29"/>
@@ -2314,51 +2325,53 @@
       </c>
       <c r="G31">
         <v>645342000.0</v>
       </c>
       <c r="H31">
         <v>576585000.0</v>
       </c>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
         <v>51</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>530640000.0</v>
+      </c>
       <c r="C32">
         <v>566460000.0</v>
       </c>
       <c r="D32">
         <v>519261000.0</v>
       </c>
       <c r="E32">
         <v>498460000.0</v>
       </c>
       <c r="F32">
         <v>461170000.0</v>
       </c>
       <c r="G32">
         <v>420349000.0</v>
       </c>
       <c r="H32">
         <v>382496000.0</v>
       </c>
       <c r="I32">
         <v>324307000.0</v>
       </c>
       <c r="J32">
         <v>293102000.0</v>
       </c>
       <c r="K32"/>
@@ -2813,51 +2826,51 @@
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
         <v>-12320000.0</v>
       </c>
       <c r="C42">
         <v>45645000.0</v>
       </c>
       <c r="D42">
         <v>67671000.0</v>
       </c>
       <c r="E42">
         <v>-5135000.0</v>
       </c>
       <c r="F42">
-        <v>28235000.0</v>
+        <v>-5135000.0</v>
       </c>
       <c r="G42">
         <v>-1305000.0</v>
       </c>
       <c r="H42">
         <v>-1305000.0</v>
       </c>
       <c r="I42">
         <v>349588000.0</v>
       </c>
       <c r="J42">
         <v>322348000.0</v>
       </c>
       <c r="K42">
         <v>311606000.0</v>
       </c>
       <c r="L42">
         <v>77249000.0</v>
       </c>
       <c r="M42">
         <v>63930000.0</v>
       </c>
       <c r="N42">
         <v>3938000.0</v>
       </c>
@@ -2915,51 +2928,53 @@
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>64</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>860915000.0</v>
+      </c>
       <c r="C45">
         <v>889066000.0</v>
       </c>
       <c r="D45">
         <v>875355000.0</v>
       </c>
       <c r="E45">
         <v>766354000.0</v>
       </c>
       <c r="F45">
         <v>667236000.0</v>
       </c>
       <c r="G45">
         <v>602540000.0</v>
       </c>
       <c r="H45">
         <v>543447000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
@@ -3138,51 +3153,53 @@
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" t="s">
         <v>69</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>157309000.0</v>
+      </c>
       <c r="C50">
         <v>165101000.0</v>
       </c>
       <c r="D50">
         <v>140300000.0</v>
       </c>
       <c r="E50">
         <v>164105000.0</v>
       </c>
       <c r="F50">
         <v>120423000.0</v>
       </c>
       <c r="G50">
         <v>89016000.0</v>
       </c>
       <c r="H50">
         <v>90875000.0</v>
       </c>
       <c r="I50">
         <v>87673000.0</v>
       </c>
       <c r="J50">
         <v>58089000.0</v>
       </c>
       <c r="K50">
@@ -3816,409 +3833,415 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>160321000.0</v>
+      </c>
+      <c r="C2">
         <v>251676000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>162543000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>167737000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>146636000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>213520000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>139357000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>153932000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>140432000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>158235000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>123709000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>150991000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>155777000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>142851000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>163839000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>174568000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>170516000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>182897000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>131978000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>126384000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>145620000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>134341000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>97560000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>89877000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>102812000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>103857000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>114222000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>120790000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>88620000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>76651000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>99684000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>104944000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>101717000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>99715000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>93340000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>78940000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>107272000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>97755000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>72197000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>81418000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>62036000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>84694000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>66461000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>55955000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>59354000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>87273000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>88784000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>79343000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>92656000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>85033000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>76208000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>80982000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>69120000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>67310000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>65661000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>67020000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>63438000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4234,52 +4257,53 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4295,149 +4319,153 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
+        <v>-3004000.0</v>
+      </c>
+      <c r="C5">
         <v>-2634000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>49672000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>49214000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>53288000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>71607000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>73674000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>72806000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>38147000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>39196000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>36333000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>34845000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>36602000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>35732000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>34791000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>33370000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>31125000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>28441000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>27309000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4453,260 +4481,271 @@
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
         <v>26</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>5764000.0</v>
+      </c>
       <c r="C7">
+        <v>5838000.0</v>
+      </c>
+      <c r="D7">
         <v>4164000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2417000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2118000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2385000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2670000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3175000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3584000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3461000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3717000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4239000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4750000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4758000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>4901000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3660000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3852000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3979000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>4201000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>20271000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>4145000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4451000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3173000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3629000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>4064000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>4295000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2097000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>271989000.0</v>
+      </c>
       <c r="C8">
         <v>271989000.0</v>
       </c>
       <c r="D8">
         <v>271989000.0</v>
       </c>
       <c r="E8">
         <v>271989000.0</v>
       </c>
       <c r="F8">
-        <v>271988000.0</v>
+        <v>271989000.0</v>
       </c>
       <c r="G8">
         <v>271988000.0</v>
       </c>
       <c r="H8">
+        <v>271988000.0</v>
+      </c>
+      <c r="I8">
         <v>271248000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>269081000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>262840000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>261729000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>257238000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>256855000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>255516000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>253296000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>248305000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>247401000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>246454000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>244162000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>238345000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4722,827 +4761,841 @@
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>333107000.0</v>
+      </c>
+      <c r="C10">
         <v>337405000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>320855000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>314368000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>321454000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>313436000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>299999000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>349559000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>339576000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>291262000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>265864000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>272032000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>288058000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>273955000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>271974000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>247511000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>277979000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>292884000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>280317000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>267217000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>285677000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>293728000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>258838000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>244012000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>229533000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>228275000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>212350000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>181136000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>189563000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>169649000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>146183000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>154390000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>137995000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>155764000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>130106000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>136931000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>161800000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>152610000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>112857000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>137706000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>113547000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>103896000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>85140000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>91108000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>98871000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>91560000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>49706000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>54975000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>61548000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>70250000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>71436000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>87517000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>72953000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>79009779.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>53638000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>64753000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>47137000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>314368000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>321454000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>27262000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>299999000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>349559000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>272906000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>271974000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>247511000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>277979000.0</v>
       </c>
-      <c r="R11"/>
-      <c r="S11">
+      <c r="S11"/>
+      <c r="T11">
         <v>280317000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>267217000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>333107000.0</v>
+      </c>
+      <c r="C12">
         <v>337405000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>320855000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>314368000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>321454000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>313436000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>299999000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>349559000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>339576000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>291262000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>265864000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>272032000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>288058000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>273955000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>271974000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>247511000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>277979000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>292884000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>280317000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>267217000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>285677000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>293728000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>258838000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>244012000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>229533000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>228275000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>212380000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>181166000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>189593000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>169679000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>146183000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>154390000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>137995000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>155764000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>130106000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>136931000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>161800000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>152610000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>112857000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>137706000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>113547000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>106419000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>91638000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>97636000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>105345000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>98034000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>61024000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>72565000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>77748000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>82950000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>71436000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>87517000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>72953000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>79009779.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>53638000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>64753000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>47137000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
         <v>271989000.0</v>
       </c>
       <c r="C13">
         <v>271989000.0</v>
       </c>
       <c r="D13">
         <v>271989000.0</v>
       </c>
       <c r="E13">
         <v>271989000.0</v>
       </c>
       <c r="F13">
-        <v>271988000.0</v>
+        <v>271989000.0</v>
       </c>
       <c r="G13">
         <v>271988000.0</v>
       </c>
       <c r="H13">
+        <v>271988000.0</v>
+      </c>
+      <c r="I13">
         <v>271248000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>269081000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>262840000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>261729000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>257238000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>256855000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>255516000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>253296000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>248305000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>247401000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>246454000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>244162000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>238345000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>237547000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>237089000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>235085000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>225893000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>224120000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>220327000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>208525000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>169777000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>146305000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>145260000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>145229000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>145195000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>145105000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>143905000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>140389000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>135731000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>125065000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>118307000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>105286000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105271000.0</v>
       </c>
       <c r="AO13">
         <v>105271000.0</v>
       </c>
       <c r="AP13">
-        <v>105212000.0</v>
+        <v>105271000.0</v>
       </c>
       <c r="AQ13">
         <v>105212000.0</v>
       </c>
       <c r="AR13">
         <v>105212000.0</v>
       </c>
       <c r="AS13">
         <v>105212000.0</v>
       </c>
       <c r="AT13">
         <v>105212000.0</v>
       </c>
       <c r="AU13">
-        <v>105205000.0</v>
+        <v>105212000.0</v>
       </c>
       <c r="AV13">
         <v>105205000.0</v>
       </c>
       <c r="AW13">
         <v>105205000.0</v>
       </c>
       <c r="AX13">
         <v>105205000.0</v>
       </c>
       <c r="AY13">
         <v>105205000.0</v>
       </c>
       <c r="AZ13">
         <v>105205000.0</v>
       </c>
       <c r="BA13">
         <v>105205000.0</v>
       </c>
       <c r="BB13">
+        <v>105205000.0</v>
+      </c>
+      <c r="BC13">
         <v>105204500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105205000.0</v>
       </c>
       <c r="BD13">
         <v>105205000.0</v>
       </c>
       <c r="BE13">
         <v>105205000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13">
+        <v>105205000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
+        <v>391461000.0</v>
+      </c>
+      <c r="C14">
         <v>395357000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>399686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>401639000.0</v>
       </c>
       <c r="E14">
         <v>401639000.0</v>
       </c>
       <c r="F14">
-        <v>400126000.0</v>
+        <v>401639000.0</v>
       </c>
       <c r="G14">
         <v>400126000.0</v>
       </c>
       <c r="H14">
+        <v>400126000.0</v>
+      </c>
+      <c r="I14">
         <v>400759000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>400362000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>395736000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>396068000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>396864000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>397338000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>393244000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>394795000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>394557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>394766000.0</v>
       </c>
       <c r="R14">
         <v>394766000.0</v>
       </c>
       <c r="S14">
+        <v>394766000.0</v>
+      </c>
+      <c r="T14">
         <v>395518000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>396121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>394288000.0</v>
       </c>
       <c r="V14">
         <v>394288000.0</v>
       </c>
       <c r="W14">
+        <v>394288000.0</v>
+      </c>
+      <c r="X14">
         <v>385073000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>379939000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>379012000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>378774000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>325642000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>325424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>342462000.0</v>
       </c>
       <c r="AD14">
         <v>342462000.0</v>
       </c>
       <c r="AE14">
+        <v>342462000.0</v>
+      </c>
+      <c r="AF14">
         <v>343744000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>340752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>343620000.0</v>
       </c>
       <c r="AH14">
         <v>343620000.0</v>
       </c>
       <c r="AI14">
+        <v>343620000.0</v>
+      </c>
+      <c r="AJ14">
         <v>340732000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>345166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>351156000.0</v>
       </c>
       <c r="AL14">
         <v>351156000.0</v>
       </c>
       <c r="AM14">
+        <v>351156000.0</v>
+      </c>
+      <c r="AN14">
         <v>243760000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>244294000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238242000.0</v>
       </c>
       <c r="AP14">
         <v>238242000.0</v>
       </c>
       <c r="AQ14">
+        <v>238242000.0</v>
+      </c>
+      <c r="AR14">
         <v>219670000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>221712000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>223960000.0</v>
       </c>
       <c r="AT14">
         <v>223960000.0</v>
       </c>
       <c r="AU14">
+        <v>223960000.0</v>
+      </c>
+      <c r="AV14">
         <v>210410000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>270397891.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>210410000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>270397891.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>210410000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>270397891.0</v>
       </c>
       <c r="BA14">
         <v>270397891.0</v>
       </c>
       <c r="BB14">
         <v>270397891.0</v>
       </c>
       <c r="BC14">
         <v>270397891.0</v>
       </c>
       <c r="BD14">
         <v>270397891.0</v>
       </c>
       <c r="BE14">
         <v>270397891.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14">
+        <v>270397891.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5558,133 +5611,135 @@
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>3337000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>2124000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>4242000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>4197000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>2441000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>1680000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>150000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>890000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>1426000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4912000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5700,52 +5755,53 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5761,52 +5817,53 @@
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5822,52 +5879,53 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -5883,796 +5941,811 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>14543000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>14637000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>14233000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>14288000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>14286000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>14376000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>14657000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>14740000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>21097000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>21246000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>20656000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>12906000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>12342000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>12243000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>12193000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>12825000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>13072000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>12254000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>12212000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>11954000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>11685000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>11119000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>11230000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>11381000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>11378000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>11266000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>11188000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>11183140.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22">
+        <v>281070000.0</v>
+      </c>
+      <c r="C22">
         <v>362325000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>293371000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>304827000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>283664000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>379468000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>304720000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>281388000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>247667000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>319911000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>252339000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>260133000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>232595000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>284846000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>295820000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>308317000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>248688000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>257529000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>207429000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>230930000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>200479000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>210169000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>164993000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>163411000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>163924000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>198224000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>181937000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>179487000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>151099000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>172122000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>170741000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>163545000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>162816000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>147298000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>146481000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>156308000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>149328000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>157059000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>134284000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>128314000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>132986000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>158618000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>151161000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>141527000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>167322000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>192830000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>140503000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>139879000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>135035000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>130291000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>115149000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>106528000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>104378000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>111582632.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>105457000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>102157000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>93725000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>1372283000.0</v>
+      </c>
+      <c r="C23">
         <v>1437672000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1413221000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1405458000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1407747000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1462836000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1377753000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1397145000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1384178000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1399917000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1279816000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1289872000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1280170000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1304406000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1332478000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1322470000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1222000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1217758000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1109487000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1074663000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1015011000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1010558000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>909535000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>892932000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>878120000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>881316000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>849204000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>797628000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>734104000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>739312000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>725489000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>708113000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>681075000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>685451000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>649809000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>630442000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>642738000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>619811000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>542990000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>545438000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>514923000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>538428000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>520759000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>491712000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>519553000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>547736000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>462032000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>456915000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>439115000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>447534000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>411216000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>404663000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>389382000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>394034604.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>378331000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>376721000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>359168000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
         <v>43</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>17764000.0</v>
+      </c>
       <c r="C24">
+        <v>18411000.0</v>
+      </c>
+      <c r="D24">
         <v>20240000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>32484000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>22515000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>44194000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>51585000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>54685000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>59375000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>56498000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>66328000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>57790000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>51717000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>61722000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>66800000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>77131000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>65077000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>61981000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>57532000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>51027000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>51191000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>56743000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>54620000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>58913000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>55814000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>47866000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>58601000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>54033000.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>14000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>16000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>19000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>18000000.0</v>
       </c>
-      <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>33734000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>23431000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>24337000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>52590000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>55885000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>63569000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>69862000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>79088000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>67290000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>64314000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>60005000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>54301000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>54651000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>58512000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>56982000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>59930000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>55204000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
-[...1 lines deleted...]
-      </c>
+      <c r="AO26"/>
       <c r="AP26">
         <v>1000000.0</v>
       </c>
-      <c r="AQ26"/>
+      <c r="AQ26">
+        <v>1000000.0</v>
+      </c>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6688,832 +6761,853 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
+        <v>-140332000.0</v>
+      </c>
+      <c r="C28">
         <v>-154736000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-126686000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-122468000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-111740000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-101756000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-96839000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-150196000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-116902000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-91003000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-63438000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-60709000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-71189000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-47447000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10903000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>46094000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-53161000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-104134000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-76583000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-62688000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-126092000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-144443000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-118330000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-93172000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-85014000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-85239000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-55170000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-48565000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-68760000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-42723000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-13765000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-46897000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-47892000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-80071000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-60936000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-62058000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-85772000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-95870000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-76320000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-99866000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-69238000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-52304000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-21391000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-26005000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-198000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5323000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>11028000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>8153000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-21853000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-20593000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-31406000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-51183000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-31876000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-36382548.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-4682000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-20725000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-6239000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
         <v>48</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1131500000.0</v>
+      </c>
       <c r="C29">
+        <v>1106175000.0</v>
+      </c>
+      <c r="D29">
         <v>1169601000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1157351000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1181787000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1169032000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1157696000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1160179000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1162080000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1120757000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1078617000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1061650000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1046751000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1042810000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1089552000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1073360000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>981730000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>918571000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>914259000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>877576000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>820866000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>790176000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>768522000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>765817000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>740858000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>270128000.0</v>
+      </c>
+      <c r="C30">
         <v>245066000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>268244000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>275518000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>286745000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>247141000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>247652000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>233737000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>269451000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>244527000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>284586000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>295617000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>294978000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>288375000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>356819000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>364966000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>331378000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>263266000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>295884000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>265462000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>216791000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>178392000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>208107000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>206870000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>204132000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>179718000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>217755000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>209246000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>171670000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>170838000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>207737000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>189740000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>178926000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>163869000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>186538000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>175369000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>168740000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>148869000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>141013000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>122210000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>113000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>117000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>127000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>117000000.0</v>
       </c>
-      <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>111542000.0</v>
       </c>
-      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30">
         <v>106389000.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30">
         <v>466.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
-    </row>
-    <row r="31" spans="1:57">
+      <c r="BF30"/>
+    </row>
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>854566000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>821618000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>811576000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
-    </row>
-    <row r="32" spans="1:57">
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
         <v>51</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>549875000.0</v>
+      </c>
       <c r="C32">
+        <v>530640000.0</v>
+      </c>
+      <c r="D32">
         <v>552995000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>573392000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>563455000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>566460000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>558932000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>561822000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>551357000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>519261000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>542479000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>521591000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>493730000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>498460000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>542794000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>525154000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>525815000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>461170000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>500270000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>482799000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>451854000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>420349000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>446732000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>432509000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>407240000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
-    </row>
-    <row r="33" spans="1:57">
+      <c r="BF32"/>
+    </row>
+    <row r="33" spans="1:58">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>487977999.0</v>
+      </c>
+      <c r="C33">
         <v>492876000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>524996000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>503103000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>509283000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>515118000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>525382000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>532461000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>527484000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>534269000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>477027000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>462090000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>464539000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>450976000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>407865000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>401676000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>363955000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>400154000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>325857000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>311054000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>312064000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>323752000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>277597000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>278639000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>280531000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>272082000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>237132000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>227729000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>221742000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>223791000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>200828000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>200438000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>201338000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>204877000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>186684000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>161834000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>162870000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>153521000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>154836000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>157208000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>155336000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>150459000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>151222000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>135813000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>138902000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>139856000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>115349000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>117968000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>121092000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>123912000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>116861000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>118260000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>120233000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>121969359.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>123379000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>125272000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>126796000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:57">
+    <row r="34" spans="1:58">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -7529,390 +7623,395 @@
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
-    </row>
-    <row r="35" spans="1:57">
+      <c r="BF34"/>
+    </row>
+    <row r="35" spans="1:58">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>64848999.0</v>
+      </c>
+      <c r="C35">
         <v>65353000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>68966000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>78991000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>69239000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>91698000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>96305000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>99605000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>105292000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>99716000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>110433000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>100338000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>93794000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>99111000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>110189000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>114784000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>100868000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>99722000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>84518000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>74986000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>74246000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>75793000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>71460000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>72313000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>67884000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>59984000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>67541000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>61069000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>43659000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>43472000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>45235000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>29733000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>29291000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>21876000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>12998000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>14193000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>16761000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>17803000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>17023000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>18090000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>19621000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>22246000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>25774000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>23787000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>25429000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>25694000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>17591000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>18639000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>12657000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>13772000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>14363000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>15613000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>16092000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>16404020.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>20521000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>13245000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>13883000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:57">
+    <row r="36" spans="1:58">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>61641000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>61800000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>61979000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>62157000.0</v>
       </c>
-      <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36">
         <v>5837000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>63313000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>64135000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>64176000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>50447000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>29016000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>28811000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>57780000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>71296000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>21314000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>19838000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>19888000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>28923000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>8728000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>8505000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>8462000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>8226000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>7306000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>7365000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>7425000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>7485000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>8111000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>8171000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>8230000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>8290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>597000.0</v>
       </c>
       <c r="AJ36">
         <v>597000.0</v>
       </c>
       <c r="AK36">
         <v>597000.0</v>
       </c>
       <c r="AL36">
         <v>597000.0</v>
       </c>
       <c r="AM36">
+        <v>597000.0</v>
+      </c>
+      <c r="AN36">
         <v>12939000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>12840000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>12790000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2553000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-6544000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>6558000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6504000.0</v>
       </c>
       <c r="AT36">
         <v>6504000.0</v>
       </c>
       <c r="AU36">
+        <v>6504000.0</v>
+      </c>
+      <c r="AV36">
         <v>23003000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>28709000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>27430000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>24081000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>12576000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>12643000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>12625000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1622508.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>12968000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>13192000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>13174000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:57">
+    <row r="37" spans="1:58">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7928,713 +8027,723 @@
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
-    </row>
-    <row r="38" spans="1:57">
+      <c r="BF37"/>
+    </row>
+    <row r="38" spans="1:58">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>1730000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1453000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1445000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>499000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>387000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>60562000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>376000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="P38">
         <v>200000.0</v>
       </c>
       <c r="Q38">
-        <v>238000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="R38">
         <v>238000.0</v>
       </c>
       <c r="S38">
-        <v>38000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="T38">
         <v>38000.0</v>
       </c>
       <c r="U38">
         <v>38000.0</v>
       </c>
       <c r="V38">
         <v>38000.0</v>
       </c>
-      <c r="W38"/>
-      <c r="X38">
+      <c r="W38">
+        <v>38000.0</v>
+      </c>
+      <c r="X38"/>
+      <c r="Y38">
         <v>61000.0</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38">
+      <c r="Z38"/>
+      <c r="AA38">
         <v>185000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>14635000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>14730000.0</v>
       </c>
-      <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
-    </row>
-    <row r="39" spans="1:57">
+      <c r="BF38"/>
+    </row>
+    <row r="39" spans="1:58">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>5755000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7642000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6601000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>7673000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>247652000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>233737000.0</v>
       </c>
-      <c r="I39"/>
-      <c r="J39">
+      <c r="J39"/>
+      <c r="K39">
         <v>9948000.0</v>
       </c>
-      <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>6254000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>356819000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>364966000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>331378000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3925000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>295884000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>265462000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>216791000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>4517000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>208107000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>206870000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>204132000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3017000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>217755000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>209246000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>171670000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2882000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>207737000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>189740000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>178926000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>13643000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>186538000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>175369000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>168740000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>7752000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>141013000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>122210000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>113054000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>122932000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>126738000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>116736000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>107984000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>5474000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>145156000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>126503000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>105240000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>3992000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>107770000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>92358000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>91818000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>81473000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>95857000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>84539000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>91510000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:57">
+    <row r="40" spans="1:58">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
+        <v>3038000.0</v>
+      </c>
+      <c r="C40">
         <v>2884000.0</v>
       </c>
-      <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-      <c r="H40">
+      <c r="H40"/>
+      <c r="I40">
         <v>5452000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4490000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>39402000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2210000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3865000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3657000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>43991000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-1000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>6555000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>4186000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>46151000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>7653000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>539000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>34764000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2628000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1010000.0</v>
       </c>
-      <c r="Y40"/>
-      <c r="Z40">
+      <c r="Z40"/>
+      <c r="AA40">
         <v>25191000.0</v>
       </c>
-      <c r="AA40"/>
-      <c r="AB40">
+      <c r="AB40"/>
+      <c r="AC40">
         <v>87000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>25366000.0</v>
       </c>
-      <c r="AE40"/>
-      <c r="AF40">
+      <c r="AF40"/>
+      <c r="AG40">
         <v>493000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>65747000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>26893000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-1000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>2446000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1283000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>19713000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>3711000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>3605000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1580000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>234000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>396000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>268000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>163000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>10898000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>373000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>415000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>632000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>12840000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>3764000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>2096000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1805000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>12559800.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>565000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>215000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>247000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:57">
+    <row r="41" spans="1:58">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>40350000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>39426000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>40327000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
-    </row>
-    <row r="42" spans="1:57">
+      <c r="BF41"/>
+    </row>
+    <row r="42" spans="1:58">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
+        <v>-17070000.0</v>
+      </c>
+      <c r="C42">
         <v>-12320000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-7303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5135000.0</v>
       </c>
       <c r="E42">
         <v>-5135000.0</v>
       </c>
       <c r="F42">
+        <v>-5135000.0</v>
+      </c>
+      <c r="G42">
         <v>45645000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>54001000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>66472000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5135000.0</v>
       </c>
       <c r="J42">
         <v>-5135000.0</v>
       </c>
       <c r="K42">
         <v>-5135000.0</v>
       </c>
       <c r="L42">
         <v>-5135000.0</v>
       </c>
       <c r="M42">
         <v>-5135000.0</v>
       </c>
       <c r="N42">
         <v>-5135000.0</v>
       </c>
       <c r="O42">
         <v>-5135000.0</v>
       </c>
       <c r="P42">
         <v>-5135000.0</v>
       </c>
       <c r="Q42">
         <v>-5135000.0</v>
       </c>
       <c r="R42">
-        <v>28235000.0</v>
+        <v>-5135000.0</v>
       </c>
       <c r="S42">
         <v>-5135000.0</v>
       </c>
       <c r="T42">
         <v>-5135000.0</v>
       </c>
       <c r="U42">
-        <v>22174000.0</v>
+        <v>-5135000.0</v>
       </c>
       <c r="V42">
-        <v>-1305000.0</v>
+        <v>-5135000.0</v>
       </c>
       <c r="W42">
         <v>-1305000.0</v>
       </c>
       <c r="X42">
         <v>-1305000.0</v>
       </c>
       <c r="Y42">
+        <v>-1305000.0</v>
+      </c>
+      <c r="Z42">
         <v>376283000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-1305000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>344840000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>353379000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>363095000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>349588000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>334118000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>336251000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>328504000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>322348000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>326554000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>322912000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>317751000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>311606000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>312666000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>304644000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>289613000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>77249000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>272903000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>254512000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>246097000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>63930000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>196687000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>198426000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>190830000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>17291000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>15923000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>13579000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>11330000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>10342809.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>147710000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>150327000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>140523000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:57">
+    <row r="43" spans="1:58">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8650,52 +8759,53 @@
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
-    </row>
-    <row r="44" spans="1:57">
+      <c r="BF43"/>
+    </row>
+    <row r="44" spans="1:58">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8711,530 +8821,541 @@
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
-    </row>
-    <row r="45" spans="1:57">
+      <c r="BF44"/>
+    </row>
+    <row r="45" spans="1:58">
       <c r="A45" t="s">
         <v>64</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>860915000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>889066000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>875355000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>766354000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
-    </row>
-    <row r="46" spans="1:57">
+      <c r="BF45"/>
+    </row>
+    <row r="46" spans="1:58">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>416220000.0</v>
+      </c>
+      <c r="C46">
         <v>421355000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>462789000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>440143000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>446189000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>451873000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>462904000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>469917000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>464679000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>462944000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>413388000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>397647000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>399990000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>400153000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>378649000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>372665000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>334827000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>328620000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>315162000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>301097000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>302082000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>294791000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>268869000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>270073000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>272069000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>263671000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>213985000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>205097000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>199179000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>200966000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>178431000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>177088000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>175510000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>178630000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>162409000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>139318000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>140558000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>138905000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>139636000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>141019000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>138907000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>133187000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>145964000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>118399000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>121559000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>123583000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>103175000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>106173000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>108846000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>111515000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>104285000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>105617000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>107608000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>109163711.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>110411000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>112080000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>113622000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:57">
+    <row r="47" spans="1:58">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>440143000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>446189000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>451627000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>462904000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>469917000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>397647000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>400898000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>378649000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>372665000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>334827000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>328597000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>315162000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>301097000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>302082000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>294791000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>268869000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>270073000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>272069000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>263671000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>213985000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>205097000.0</v>
       </c>
-      <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
-    </row>
-    <row r="48" spans="1:57">
+      <c r="BF47"/>
+    </row>
+    <row r="48" spans="1:58">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>692574000.0</v>
+      </c>
+      <c r="C48">
         <v>673420000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>665238000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>651800000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>654049000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>642104000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>631217000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>626271000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>605370000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>593448000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>585167000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>563267000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>546579000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>535834000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>526813000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>504513000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>483707000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>459111000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>444574000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>431667000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>405705000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>408253000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>375986000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>372422000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>356122000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>339548000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>325239000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>331321000.0</v>
       </c>
-      <c r="AC48"/>
       <c r="AD48"/>
       <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
       <c r="AM48"/>
       <c r="AN48"/>
-      <c r="AO48">
+      <c r="AO48"/>
+      <c r="AP48">
         <v>224000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>207239000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>196000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>189000000.0</v>
       </c>
-      <c r="AS48"/>
-      <c r="AT48">
+      <c r="AT48"/>
+      <c r="AU48">
         <v>172937000.0</v>
       </c>
-      <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
-      <c r="AX48">
+      <c r="AX48"/>
+      <c r="AY48">
         <v>167027000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>160700000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>157006000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>151695000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>146210742.0</v>
       </c>
-      <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
-    </row>
-    <row r="49" spans="1:57">
+      <c r="BF48"/>
+    </row>
+    <row r="49" spans="1:58">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9250,640 +9371,653 @@
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
-    </row>
-    <row r="50" spans="1:57">
+      <c r="BF49"/>
+    </row>
+    <row r="50" spans="1:58">
       <c r="A50" t="s">
         <v>69</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>169247000.0</v>
+      </c>
       <c r="C50">
+        <v>157309000.0</v>
+      </c>
+      <c r="D50">
         <v>169765000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>156999000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>185081000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>165101000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>148905000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>141503000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>159715000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>140300000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>132381000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>149294000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>160402000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>164105000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>211176000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>212814000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>155889000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>120423000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>142001000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>149603000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>104249000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>89016000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>82715000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>88298000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>84641000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>90875000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>96482000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50">
         <v>44000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>52000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>64000000.0</v>
       </c>
-      <c r="AR50">
+      <c r="AS50">
         <v>65000000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
-    </row>
-    <row r="51" spans="1:57">
+      <c r="BF50"/>
+    </row>
+    <row r="51" spans="1:58">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
+        <v>192775000.0</v>
+      </c>
+      <c r="C51">
         <v>182669000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>194169000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>191900000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>209714000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>211680000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>203160000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>199363000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>222674000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>200259000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>202426000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>211323000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>216869000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>229573000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>282877000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>293605000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>224818000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>188750000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>203734000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>204529000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>159585000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>149285000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>140508000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>150840000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>144519000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>143036000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>157180000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>132571000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>120803000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>126926000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>132418000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>107493000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>90103000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>75693000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>69170000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>74873000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>76028000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>56740000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>36537000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>37840000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>44309000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>51592000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>63749000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>65103000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>98673000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>96883000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>60734000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>63128000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>39695000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>49657000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>40030000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>36334000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>41077000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>42627231.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>48956000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>44028000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>40898000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:57">
+    <row r="52" spans="1:58">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
+        <v>171071000.0</v>
+      </c>
+      <c r="C52">
         <v>159596000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>170180000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>158166000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>186283000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>166536000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>150570000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>143478000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>160415000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>142279000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>134391000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>151335000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>162467000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>166004000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>213015000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>214517000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>157528000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>122071000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>143729000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>150228000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>104934000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>90773000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>85018000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>90897000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>87537000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>92699000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>97250000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>77367000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>82442000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>88307000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>90928000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>81465000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>65747000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>58745000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>62194000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>67172000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>65892000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>45368000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>23755000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>24482000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>29346000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>34758000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>43858000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>46496000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>78173000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>76324000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>47925000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>49703000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>33256000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>42233000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>31464000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>26897000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>31093000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>32460000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>36217000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>38492000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>34891000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:57">
+    <row r="53" spans="1:58">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>104410000.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>-60098000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>-60254000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>-60409000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>-24567000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>-24723000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>-24878000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>-25033000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>-25189000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>-7469000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>-6860000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>-6919000.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
-[...1 lines deleted...]
-      </c>
+      <c r="AA53"/>
       <c r="AB53">
         <v>30000.0</v>
       </c>
       <c r="AC53">
         <v>30000.0</v>
       </c>
       <c r="AD53">
         <v>30000.0</v>
       </c>
-      <c r="AE53"/>
+      <c r="AE53">
+        <v>30000.0</v>
+      </c>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
-      <c r="AM53">
+      <c r="AM53"/>
+      <c r="AN53">
         <v>12909000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>12810000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>12760000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>2523000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>6498000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>6528000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6474000.0</v>
       </c>
       <c r="AT53">
         <v>6474000.0</v>
       </c>
       <c r="AU53">
+        <v>6474000.0</v>
+      </c>
+      <c r="AV53">
         <v>11318000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>17590000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>16200000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>12700000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>27977000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>23107000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>27829000.0</v>
       </c>
-      <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
-    </row>
-    <row r="54" spans="1:57">
+      <c r="BF53"/>
+    </row>
+    <row r="54" spans="1:58">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9899,744 +10033,757 @@
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
-    </row>
-    <row r="55" spans="1:57">
+      <c r="BF54"/>
+    </row>
+    <row r="55" spans="1:58">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>1372283000.0</v>
+      </c>
+      <c r="C55">
         <v>1437672000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1413221000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1405458000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1407747000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1462836000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1377753000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1397145000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1384178000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1399917000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1279816000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1289872000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1280170000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1304406000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1332478000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1322470000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1222000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1217758000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1109487000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1074663000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1015011000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1010558000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>909535000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>892932000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>878120000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>881316000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>849204000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>797628000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>734104000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>739312000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>725489000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>708113000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>681075000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>685451000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>649809000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>630442000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>642738000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>619811000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>542990000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>545438000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>514923000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>538428000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>520759000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>491712000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>519553000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>547736000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>462032000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>456915000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>439115000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>447534000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>411216000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>404663000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>389382000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>394034604.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>378331000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>376721000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>359168000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:57">
+    <row r="56" spans="1:58">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>884305000.0</v>
+      </c>
+      <c r="C56">
         <v>944796000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>888225000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>902355000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>898464000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>947718000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>852371000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>864684000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>856694000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>865648000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>802789000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>827782000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>815631000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>853430000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>924613000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>920794000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>858045000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>817604000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>783630000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>763609000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>702947000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>686806000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>631938000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>614293000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>597589000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>609234000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>612072000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>569899000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>512362000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>515521000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>524661000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>507675000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>479737000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>480574000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>463125000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>468608000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>479868000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>466290000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>388154000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>388230000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>359587000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>387969000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>369537000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>355899000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>380651000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>407880000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>346683000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>338947000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>318023000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>323622000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>294355000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>286403000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>269149000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>272065245.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>254952000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>251449000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>232372000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:57">
+    <row r="57" spans="1:58">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>334430000.0</v>
+      </c>
+      <c r="C57">
         <v>414156000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>335230000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>328963000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>335009000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>381258000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>293439000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>302862000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>305337000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>346387000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>260310000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>306191000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>321901000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>354970000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>381819000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>395640000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>332230000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>356434000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>283360000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>280810000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>251093000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>266457000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>185206000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>181784000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>190349000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>226738000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>211472000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>198244000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>171213000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>191214000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>190612000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>186902000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>168190000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>187472000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>160445000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>148558000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>174447000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>163725000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>99663000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>109505000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>92962000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>119686000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>110715000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>102719000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>137690000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>174550000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>137082000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>129461000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>126544000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>140641000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>111436000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>109975000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>102018000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>112933540.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>102443000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>105727000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>98576000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:57">
+    <row r="58" spans="1:58">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>399279000.0</v>
+      </c>
+      <c r="C58">
         <v>479509000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>404196000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>407954000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>404248000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>472956000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>389744000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>402467000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>410629000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>446103000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>370743000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>406529000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>415695000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>454081000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>492008000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>510424000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>433098000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>456156000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>367878000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>355796000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>325339000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>342250000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>256666000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>254097000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>258233000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>286722000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>279013000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>259313000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>214872000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>234686000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>235847000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>216635000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>197481000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>209348000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>173443000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>162751000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>191208000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>181528000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>116686000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>127595000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>112583000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>141932000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>136489000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>126506000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>163119000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>200244000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>154673000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>148100000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>139201000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>154413000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>125799000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>125588000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>118110000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>129337560.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>122964000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>118972000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>112459000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:57">
+    <row r="59" spans="1:58">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10652,308 +10799,313 @@
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
-    </row>
-    <row r="60" spans="1:57">
+      <c r="BF59"/>
+    </row>
+    <row r="60" spans="1:58">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>944489000.0</v>
+      </c>
+      <c r="C60">
         <v>930455000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>979596000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>967868000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>974191000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>959737000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>957206000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>963991000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>942990000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>923959000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>879908000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>854566000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>834632000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>821060000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>811576000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>783415000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>760764000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>733800000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>714726000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>693318000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>665426000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>645342000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>631187000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>618606000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>600403000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>576585000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>553365000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>523156000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>509400000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>494848000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>479347000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>481446000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>473609000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>466253000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>466943000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>458643000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>442816000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>429913000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>417952000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>409915000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>394884000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>389700000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>378115000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>359724000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>351309000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>342079000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>301892000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>303631000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>296035000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>289523000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>281828000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>275790000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>268230000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>261758809.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>252915000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>255532000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>245728000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:57">
+    <row r="61" spans="1:58">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
-[...1 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-5135000.0</v>
       </c>
       <c r="U61">
         <v>-5135000.0</v>
       </c>
       <c r="V61">
-        <v>-1305000.0</v>
+        <v>-5135000.0</v>
       </c>
       <c r="W61">
         <v>-1305000.0</v>
       </c>
       <c r="X61">
         <v>-1305000.0</v>
       </c>
       <c r="Y61">
         <v>-1305000.0</v>
       </c>
       <c r="Z61">
         <v>-1305000.0</v>
       </c>
       <c r="AA61">
-        <v>-1304000.0</v>
+        <v>-1305000.0</v>
       </c>
       <c r="AB61">
         <v>-1304000.0</v>
       </c>
       <c r="AC61">
+        <v>-1304000.0</v>
+      </c>
+      <c r="AD61">
         <v>-579000.0</v>
       </c>
-      <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
-    </row>
-    <row r="62" spans="1:57">
+      <c r="BF61"/>
+    </row>
+    <row r="62" spans="1:58">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10969,50 +11121,51 @@
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
+      <c r="BF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11089,51 +11242,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
         <v>1024532999.0</v>
       </c>
       <c r="C2">
         <v>1115369000.0</v>
       </c>
       <c r="D2">
         <v>1049366000.0</v>
       </c>
       <c r="E2">
         <v>1179361000.0</v>
       </c>
       <c r="F2">
         <v>1027851000.0</v>
       </c>
       <c r="G2">
         <v>802517000.0</v>
       </c>
       <c r="H2">
         <v>803634000.0</v>
       </c>
       <c r="I2">
         <v>741805000.0</v>
       </c>
@@ -11154,51 +11307,51 @@
       </c>
       <c r="O2">
         <v>561945402.0</v>
       </c>
       <c r="P2">
         <v>474657391.0</v>
       </c>
       <c r="Q2">
         <v>431754796.0</v>
       </c>
       <c r="R2">
         <v>357058528.0</v>
       </c>
       <c r="S2">
         <v>526247910.0</v>
       </c>
       <c r="T2">
         <v>471959192.0</v>
       </c>
       <c r="U2">
         <v>414228617.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
         <v>37325000.0</v>
       </c>
       <c r="C3">
         <v>38100000.0</v>
       </c>
       <c r="D3">
         <v>35050000.0</v>
       </c>
       <c r="E3">
         <v>30747000.0</v>
       </c>
       <c r="F3">
         <v>30170000.0</v>
       </c>
       <c r="G3">
         <v>27457000.0</v>
       </c>
       <c r="H3">
         <v>24333000.0</v>
       </c>
       <c r="I3">
         <v>20190000.0</v>
       </c>
@@ -11219,76 +11372,76 @@
       </c>
       <c r="O3">
         <v>16966209.0</v>
       </c>
       <c r="P3">
         <v>16500684.0</v>
       </c>
       <c r="Q3">
         <v>14655356.0</v>
       </c>
       <c r="R3">
         <v>14723517.0</v>
       </c>
       <c r="S3">
         <v>14718034.0</v>
       </c>
       <c r="T3">
         <v>14516804.0</v>
       </c>
       <c r="U3">
         <v>12981253.0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5">
         <v>87210000.0</v>
       </c>
       <c r="C5">
         <v>98089000.0</v>
       </c>
       <c r="D5">
         <v>101346000.0</v>
       </c>
       <c r="E5">
         <v>128764000.0</v>
       </c>
       <c r="F5">
         <v>126597000.0</v>
       </c>
       <c r="G5">
         <v>101393000.0</v>
       </c>
       <c r="H5">
         <v>79356000.0</v>
       </c>
       <c r="I5">
         <v>55456000.0</v>
       </c>
@@ -11309,51 +11462,51 @@
       </c>
       <c r="O5">
         <v>30130403.0</v>
       </c>
       <c r="P5">
         <v>28735284.0</v>
       </c>
       <c r="Q5">
         <v>23301229.0</v>
       </c>
       <c r="R5">
         <v>19334767.0</v>
       </c>
       <c r="S5">
         <v>18307022.0</v>
       </c>
       <c r="T5">
         <v>19025174.0</v>
       </c>
       <c r="U5">
         <v>29850855.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
         <v>124535000.0</v>
       </c>
       <c r="C6">
         <v>136189000.0</v>
       </c>
       <c r="D6">
         <v>136396000.0</v>
       </c>
       <c r="E6">
         <v>159511000.0</v>
       </c>
       <c r="F6">
         <v>156767000.0</v>
       </c>
       <c r="G6">
         <v>128850000.0</v>
       </c>
       <c r="H6">
         <v>103689000.0</v>
       </c>
       <c r="I6">
         <v>75646000.0</v>
       </c>
@@ -11374,101 +11527,101 @@
       </c>
       <c r="O6">
         <v>47096612.0</v>
       </c>
       <c r="P6">
         <v>45235968.0</v>
       </c>
       <c r="Q6">
         <v>37956585.0</v>
       </c>
       <c r="R6">
         <v>34058284.0</v>
       </c>
       <c r="S6">
         <v>33025056.0</v>
       </c>
       <c r="T6">
         <v>33541978.0</v>
       </c>
       <c r="U6">
         <v>42832108.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
         <v>175980000.0</v>
       </c>
       <c r="C9">
         <v>166095000.0</v>
       </c>
       <c r="D9">
         <v>191215000.0</v>
       </c>
       <c r="E9">
         <v>207162000.0</v>
       </c>
       <c r="F9">
         <v>187093000.0</v>
       </c>
       <c r="G9">
         <v>158064000.0</v>
       </c>
       <c r="H9">
         <v>135570000.0</v>
       </c>
       <c r="I9">
         <v>119810000.0</v>
       </c>
@@ -11489,51 +11642,51 @@
       </c>
       <c r="O9">
         <v>69247708.0</v>
       </c>
       <c r="P9">
         <v>65356086.0</v>
       </c>
       <c r="Q9">
         <v>56844159.0</v>
       </c>
       <c r="R9">
         <v>51719702.0</v>
       </c>
       <c r="S9">
         <v>38309920.0</v>
       </c>
       <c r="T9">
         <v>46255926.0</v>
       </c>
       <c r="U9">
         <v>55089546.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
         <v>78749000.0</v>
       </c>
       <c r="C10">
         <v>87706000.0</v>
       </c>
       <c r="D10">
         <v>91402000.0</v>
       </c>
       <c r="E10">
         <v>124435000.0</v>
       </c>
       <c r="F10">
         <v>125218000.0</v>
       </c>
       <c r="G10">
         <v>99912000.0</v>
       </c>
       <c r="H10">
         <v>75452000.0</v>
       </c>
       <c r="I10">
         <v>51972000.0</v>
       </c>
@@ -11554,51 +11707,51 @@
       </c>
       <c r="O10">
         <v>29297975.0</v>
       </c>
       <c r="P10">
         <v>28057799.0</v>
       </c>
       <c r="Q10">
         <v>22658709.0</v>
       </c>
       <c r="R10">
         <v>18540752.0</v>
       </c>
       <c r="S10">
         <v>3814936.0</v>
       </c>
       <c r="T10">
         <v>16013672.0</v>
       </c>
       <c r="U10">
         <v>26710005.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11">
         <v>16501000.0</v>
       </c>
       <c r="C11">
         <v>20402000.0</v>
       </c>
       <c r="D11">
         <v>19461000.0</v>
       </c>
       <c r="E11">
         <v>22774000.0</v>
       </c>
       <c r="F11">
         <v>27206000.0</v>
       </c>
       <c r="G11">
         <v>19653000.0</v>
       </c>
       <c r="H11">
         <v>11559000.0</v>
       </c>
       <c r="I11">
         <v>8362000.0</v>
       </c>
@@ -11619,51 +11772,51 @@
       </c>
       <c r="O11">
         <v>1299739.0</v>
       </c>
       <c r="P11">
         <v>932246.0</v>
       </c>
       <c r="Q11">
         <v>2863889.0</v>
       </c>
       <c r="R11">
         <v>3379624.0</v>
       </c>
       <c r="S11">
         <v>-830982.0</v>
       </c>
       <c r="T11">
         <v>4032085.0</v>
       </c>
       <c r="U11">
         <v>5639763.0</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12">
         <v>8164000.0</v>
       </c>
       <c r="C12">
         <v>10446000.0</v>
       </c>
       <c r="D12">
         <v>10000000.0</v>
       </c>
       <c r="E12">
         <v>5164000.0</v>
       </c>
       <c r="F12">
         <v>1884000.0</v>
       </c>
       <c r="G12">
         <v>2540000.0</v>
       </c>
       <c r="H12">
         <v>4393000.0</v>
       </c>
       <c r="I12">
         <v>3484000.0</v>
       </c>
@@ -11684,135 +11837,139 @@
       </c>
       <c r="O12">
         <v>832432.0</v>
       </c>
       <c r="P12">
         <v>677483.0</v>
       </c>
       <c r="Q12">
         <v>642523.0</v>
       </c>
       <c r="R12">
         <v>794018.0</v>
       </c>
       <c r="S12">
         <v>2265558.0</v>
       </c>
       <c r="T12">
         <v>3011505.0</v>
       </c>
       <c r="U12">
         <v>3132429.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>136</v>
+      </c>
+      <c r="B13">
+        <v>4780000.0</v>
+      </c>
       <c r="C13">
         <v>5266000.0</v>
       </c>
       <c r="D13">
         <v>2727000.0</v>
       </c>
       <c r="E13">
         <v>2829000.0</v>
       </c>
       <c r="F13">
         <v>1823000.0</v>
       </c>
       <c r="G13">
         <v>1059000.0</v>
       </c>
       <c r="H13">
         <v>489000.0</v>
       </c>
       <c r="I13">
         <v>3105000.0</v>
       </c>
       <c r="J13">
         <v>907000.0</v>
       </c>
       <c r="K13">
         <v>348000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>137</v>
+      </c>
+      <c r="B14">
+        <v>1781000.0</v>
+      </c>
       <c r="C14">
         <v>-588000.0</v>
       </c>
       <c r="D14">
         <v>-571000.0</v>
       </c>
       <c r="E14">
         <v>-1713000.0</v>
       </c>
       <c r="F14">
         <v>-5136000.0</v>
       </c>
       <c r="G14">
         <v>-4957000.0</v>
       </c>
       <c r="H14">
         <v>-2044000.0</v>
       </c>
       <c r="I14">
         <v>72000.0</v>
       </c>
       <c r="J14">
         <v>-810000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15">
         <v>64029000.0</v>
       </c>
       <c r="C15">
         <v>67175000.0</v>
       </c>
       <c r="D15">
         <v>71315000.0</v>
       </c>
       <c r="E15">
         <v>99948000.0</v>
       </c>
       <c r="F15">
         <v>92876000.0</v>
       </c>
       <c r="G15">
         <v>75302000.0</v>
       </c>
       <c r="H15">
         <v>61849000.0</v>
       </c>
       <c r="I15">
         <v>43682000.0</v>
       </c>
@@ -11833,232 +11990,238 @@
       </c>
       <c r="O15">
         <v>27216414.0</v>
       </c>
       <c r="P15">
         <v>27036472.0</v>
       </c>
       <c r="Q15">
         <v>19794820.0</v>
       </c>
       <c r="R15">
         <v>15161128.0</v>
       </c>
       <c r="S15">
         <v>4645918.0</v>
       </c>
       <c r="T15">
         <v>12007944.0</v>
       </c>
       <c r="U15">
         <v>21071180.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>139</v>
+      </c>
+      <c r="B16">
+        <v>64029000.0</v>
+      </c>
       <c r="C16">
         <v>67175000.0</v>
       </c>
       <c r="D16">
         <v>71315000.0</v>
       </c>
       <c r="E16">
         <v>100478000.0</v>
       </c>
       <c r="F16">
         <v>92968000.0</v>
       </c>
       <c r="G16">
         <v>75302000.0</v>
       </c>
       <c r="H16">
         <v>61849000.0</v>
       </c>
       <c r="I16">
         <v>43682000.0</v>
       </c>
       <c r="J16">
         <v>41897000.0</v>
       </c>
       <c r="K16">
         <v>55854000.0</v>
       </c>
       <c r="L16">
         <v>38510000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>140</v>
+      </c>
+      <c r="B17">
+        <v>62248000.0</v>
+      </c>
       <c r="C17">
         <v>71275000.0</v>
       </c>
       <c r="D17">
         <v>82370000.0</v>
       </c>
       <c r="E17">
         <v>101661000.0</v>
       </c>
       <c r="F17">
         <v>98012000.0</v>
       </c>
       <c r="G17">
         <v>80259000.0</v>
       </c>
       <c r="H17">
         <v>63893000.0</v>
       </c>
       <c r="I17">
         <v>43610000.0</v>
       </c>
       <c r="J17">
         <v>42707000.0</v>
       </c>
       <c r="K17">
         <v>57428000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>141</v>
+      </c>
+      <c r="B18">
+        <v>-3384000.0</v>
+      </c>
       <c r="C18">
         <v>-5180000.0</v>
       </c>
       <c r="D18">
         <v>-6597000.0</v>
       </c>
       <c r="E18">
         <v>-3715000.0</v>
       </c>
       <c r="F18">
         <v>1326000.0</v>
       </c>
       <c r="G18">
         <v>1629000.0</v>
       </c>
       <c r="H18">
         <v>-278000.0</v>
       </c>
       <c r="I18">
         <v>-379000.0</v>
       </c>
       <c r="J18">
         <v>907000.0</v>
       </c>
       <c r="K18">
         <v>348000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
         <v>87210000.0</v>
       </c>
       <c r="C21">
         <v>86153000.0</v>
       </c>
       <c r="D21">
         <v>100632000.0</v>
       </c>
       <c r="E21">
         <v>127315000.0</v>
       </c>
       <c r="F21">
         <v>123387000.0</v>
       </c>
       <c r="G21">
         <v>98853000.0</v>
       </c>
       <c r="H21">
         <v>75241000.0</v>
       </c>
       <c r="I21">
         <v>52351000.0</v>
       </c>
@@ -12079,76 +12242,76 @@
       </c>
       <c r="O21">
         <v>29512653.0</v>
       </c>
       <c r="P21">
         <v>28320342.0</v>
       </c>
       <c r="Q21">
         <v>23164230.0</v>
       </c>
       <c r="R21">
         <v>19289181.0</v>
       </c>
       <c r="S21">
         <v>5914263.0</v>
       </c>
       <c r="T21">
         <v>18806183.0</v>
       </c>
       <c r="U21">
         <v>29665046.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
         <v>1113303000.0</v>
       </c>
       <c r="C23">
         <v>1193614000.0</v>
       </c>
       <c r="D23">
         <v>1139949000.0</v>
       </c>
       <c r="E23">
         <v>1259185000.0</v>
       </c>
       <c r="F23">
         <v>1091275000.0</v>
       </c>
       <c r="G23">
         <v>865331000.0</v>
       </c>
       <c r="H23">
         <v>866523000.0</v>
       </c>
       <c r="I23">
         <v>809264000.0</v>
       </c>
@@ -12169,142 +12332,144 @@
       </c>
       <c r="O23">
         <v>601680457.0</v>
       </c>
       <c r="P23">
         <v>511693135.0</v>
       </c>
       <c r="Q23">
         <v>465434725.0</v>
       </c>
       <c r="R23">
         <v>389489049.0</v>
       </c>
       <c r="S23">
         <v>558643567.0</v>
       </c>
       <c r="T23">
         <v>499408935.0</v>
       </c>
       <c r="U23">
         <v>439653117.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>148</v>
+      </c>
+      <c r="B25">
+        <v>37950000.0</v>
+      </c>
       <c r="C25">
         <v>38100000.0</v>
       </c>
       <c r="D25">
         <v>32554000.0</v>
       </c>
       <c r="E25">
         <v>31369000.0</v>
       </c>
       <c r="F25">
         <v>30506000.0</v>
       </c>
       <c r="G25">
         <v>27695000.0</v>
       </c>
       <c r="H25">
         <v>24571000.0</v>
       </c>
       <c r="I25">
         <v>20700000.0</v>
       </c>
       <c r="J25">
         <v>18310000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>39884000.0</v>
       </c>
       <c r="D27">
         <v>33988000.0</v>
       </c>
       <c r="E27">
         <v>27076000.0</v>
       </c>
       <c r="F27">
         <v>23602000.0</v>
       </c>
       <c r="G27">
         <v>24943000.0</v>
       </c>
       <c r="H27">
         <v>25073000.0</v>
       </c>
       <c r="I27">
         <v>35417000.0</v>
       </c>
       <c r="J27">
         <v>33190000.0</v>
@@ -12323,53 +12488,55 @@
       </c>
       <c r="O27">
         <v>21545981.0</v>
       </c>
       <c r="P27">
         <v>20052646.0</v>
       </c>
       <c r="Q27">
         <v>18375978.0</v>
       </c>
       <c r="R27">
         <v>15369564.0</v>
       </c>
       <c r="S27">
         <v>19429807.0</v>
       </c>
       <c r="T27">
         <v>16117428.0</v>
       </c>
       <c r="U27">
         <v>13987968.0</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>151</v>
+      </c>
+      <c r="B28">
+        <v>88770000.0</v>
+      </c>
       <c r="C28">
         <v>49213000.0</v>
       </c>
       <c r="D28">
         <v>47779000.0</v>
       </c>
       <c r="E28">
         <v>44765000.0</v>
       </c>
       <c r="F28">
         <v>41119000.0</v>
       </c>
       <c r="G28">
         <v>37871000.0</v>
       </c>
       <c r="H28">
         <v>37816000.0</v>
       </c>
       <c r="I28">
         <v>33967000.0</v>
       </c>
       <c r="J28">
         <v>32995000.0</v>
       </c>
       <c r="K28">
@@ -12386,96 +12553,98 @@
       </c>
       <c r="O28">
         <v>21045868.0</v>
       </c>
       <c r="P28">
         <v>19126013.0</v>
       </c>
       <c r="Q28">
         <v>16945128.0</v>
       </c>
       <c r="R28">
         <v>18848078.0</v>
       </c>
       <c r="S28">
         <v>15635191.0</v>
       </c>
       <c r="T28">
         <v>16592190.0</v>
       </c>
       <c r="U28">
         <v>16374646.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>152</v>
+      </c>
+      <c r="B29">
+        <v>16501000.0</v>
+      </c>
       <c r="C29">
         <v>18964000.0</v>
       </c>
       <c r="D29">
         <v>16467000.0</v>
       </c>
       <c r="E29">
         <v>23593000.0</v>
       </c>
       <c r="F29">
         <v>27097000.0</v>
       </c>
       <c r="G29">
         <v>19653000.0</v>
       </c>
       <c r="H29">
         <v>11559000.0</v>
       </c>
       <c r="I29">
         <v>8362000.0</v>
       </c>
       <c r="J29">
         <v>7975000.0</v>
       </c>
       <c r="K29">
         <v>10716000.0</v>
       </c>
       <c r="L29">
         <v>3469000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
         <v>88770000.0</v>
       </c>
       <c r="C30">
         <v>78245000.0</v>
       </c>
       <c r="D30">
         <v>90583000.0</v>
       </c>
       <c r="E30">
         <v>79824000.0</v>
       </c>
       <c r="F30">
         <v>63424000.0</v>
       </c>
       <c r="G30">
         <v>62814000.0</v>
       </c>
       <c r="H30">
         <v>62889000.0</v>
       </c>
       <c r="I30">
         <v>67459000.0</v>
       </c>
@@ -12496,51 +12665,51 @@
       </c>
       <c r="O30">
         <v>39735055.0</v>
       </c>
       <c r="P30">
         <v>37035744.0</v>
       </c>
       <c r="Q30">
         <v>33679929.0</v>
       </c>
       <c r="R30">
         <v>32430521.0</v>
       </c>
       <c r="S30">
         <v>32395657.0</v>
       </c>
       <c r="T30">
         <v>27449743.0</v>
       </c>
       <c r="U30">
         <v>25424500.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B31">
         <v>-8461000.0</v>
       </c>
       <c r="C31">
         <v>1553000.0</v>
       </c>
       <c r="D31">
         <v>-9230000.0</v>
       </c>
       <c r="E31">
         <v>-2880000.0</v>
       </c>
       <c r="F31">
         <v>1326000.0</v>
       </c>
       <c r="G31">
         <v>1629000.0</v>
       </c>
       <c r="H31">
         <v>211000.0</v>
       </c>
       <c r="I31">
         <v>-379000.0</v>
       </c>
@@ -12561,51 +12730,51 @@
       </c>
       <c r="O31">
         <v>-214678.0</v>
       </c>
       <c r="P31">
         <v>-262543.0</v>
       </c>
       <c r="Q31">
         <v>-505521.0</v>
       </c>
       <c r="R31">
         <v>-748429.0</v>
       </c>
       <c r="S31">
         <v>-2099327.0</v>
       </c>
       <c r="T31">
         <v>-2792511.0</v>
       </c>
       <c r="U31">
         <v>-2955041.0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B32">
         <v>1200513000.0</v>
       </c>
       <c r="C32">
         <v>1281918000.0</v>
       </c>
       <c r="D32">
         <v>1240581000.0</v>
       </c>
       <c r="E32">
         <v>1386523000.0</v>
       </c>
       <c r="F32">
         <v>1214944000.0</v>
       </c>
       <c r="G32">
         <v>960581000.0</v>
       </c>
       <c r="H32">
         <v>939204000.0</v>
       </c>
       <c r="I32">
         <v>861615000.0</v>
       </c>
@@ -12645,584 +12814,591 @@
       <c r="U32">
         <v>469318163.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>265565000.0</v>
+      </c>
+      <c r="C2">
         <v>243769000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>257274000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>248629000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>274861000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>273122000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>282209000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>255422000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>290522000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>265481000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>268867000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>246448000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>267900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>267409000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>306467000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>320491000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>284994000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>281236000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>251628000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>257450000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>237537000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>204766000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>202013000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>188814000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>202156000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>210317000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>212787000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>195966000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>184564000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>184681000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>191386000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>177715000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>188023000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>189154000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>183867000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>172733000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>167515000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>160381000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>158412000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>157574000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>148452000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>160568000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>150743000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>152454000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>141225000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>155085000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>175308000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>175009000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>156467000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>166124000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>165504000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>162423000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>150716000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>158569402.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>138622000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>134491000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>130263000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>126</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>9354000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9439000.0</v>
       </c>
       <c r="D3">
         <v>9439000.0</v>
       </c>
       <c r="E3">
+        <v>9439000.0</v>
+      </c>
+      <c r="F3">
         <v>9563000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9838000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9491000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8872000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9588000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9227000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8769000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8818000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8238000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7052000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8329000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8217000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8119000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8081000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7139000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7511000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7450000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7354000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6631000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6904000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6806000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7623000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5896000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5431000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5621000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6343000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5026000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4552000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4779000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6057000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4438000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3885000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3930000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4237000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4528000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>4069000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3885000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3602000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>6246000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>5055000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4876000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>4873000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4562000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4558000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4356000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>4389000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>4384000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>8809000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>4291000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>4175209.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3982000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>4392000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4417000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13236,400 +13412,405 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>128</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>20739000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>19049000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>22472000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>24576000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>16124000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>21873000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>28614000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>34190000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>16285000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>30899000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>27185000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>26713000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>24290000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>35814000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>38583000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>31390000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>31809000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>31345000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>34889000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>28877000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>24395000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>27902000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>26642000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>23513000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>22230000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>24308000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>16778000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>16529000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>20566000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>13339000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>11000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>10169000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>95000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>17777000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>17404000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>16876000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>17380000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>17654000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>18466000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>15944000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>18434000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>13022000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>8876000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>4123000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4175000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>4348000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>9185000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>9993000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>4497000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>13311000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2388000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>7696000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>8756407.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>6643000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>7816000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>6915000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>35102000.0</v>
+      </c>
+      <c r="C6">
         <v>30093000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>28488000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>31911000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>34139000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>25962000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>31364000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>37486000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>43778000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>25512000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>39668000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>36003000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>34951000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>31342000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>44143000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>46800000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>39509000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>39890000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>38484000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>42400000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>36327000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>31749000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>34533000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>33546000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>30319000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>29853000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>30204000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>22209000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>22150000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>26909000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>18365000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>15552000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>14948000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>6152000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>22215000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>21289000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>20806000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>21617000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>22182000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>22535000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>19829000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>22036000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>19268000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>13931000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>8999000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>698000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>8910000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>13743000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>14349000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>8886000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>17695000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>11197000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>11987000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>12931616.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>10625000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>12208000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>11332000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13643,54 +13824,55 @@
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13704,1462 +13886,1501 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>51752000.0</v>
+      </c>
+      <c r="C9">
         <v>43495000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>40001000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>48331000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>44153000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>31570000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>47129000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>47814000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>54130000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>52966000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>48512000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>44243000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>45701000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>50316000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>50033000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>58805000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>48008000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>47440000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>45201000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>49850000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>44602000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>37969000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>43778000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>39220000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>41865000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>25440000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>43760000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>33745000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>32625000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>34420000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>30204000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>28000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>27186000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>21330000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>33350000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>32524000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>31673000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>31380000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>29504000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>25947000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>31218000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>34064000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>31606000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>20775000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>19563000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>19533000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>16567000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>20965000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>21293000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>18477000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>22619000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>16521000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>17892000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>19646708.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>16728000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>17780000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>15093000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>26180000.0</v>
+      </c>
+      <c r="C10">
         <v>19164000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>17141000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20146000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>22298000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13671000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19301000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>26037000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>31230000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13641000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>28213000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>24846000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>24566000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>21212000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>34237000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>37676000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>31310000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>31185000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>30955000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>34452000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>28626000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>23972000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>27435000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>25921000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>22584000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>21270000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>23180000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>15579000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>15423000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>19429000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12459000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>10358000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9726000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-542000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>17473000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>17053000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>16698000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>16842000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>17518000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>18069000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>15715000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>18086000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>12742000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>8529000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3768000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-4517000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4398000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>9000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>9938000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4341000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>13494000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6579000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>7423000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>8508975.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>6413000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>7630000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>6746000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11">
+        <v>5913000.0</v>
+      </c>
+      <c r="C11">
         <v>3836000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3910000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3973000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4782000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3144000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4198000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>5008000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>6614000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4788000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>5925000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4328000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4437000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1777000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6903000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7716000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6378000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6796000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>7243000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7587000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5580000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5650000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5641000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4714000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3648000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2580000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4176000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2250000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2553000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>3419000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2151000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1696000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1096000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-597000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2348000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2953000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>3271000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4134000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1525000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3068000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1989000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1910000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1061000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1071000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-573000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-293000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-800000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>570000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>944000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-1994000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2132000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1025000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1834000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-373261.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>229000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>238000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1206000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12">
+        <v>1946000.0</v>
+      </c>
+      <c r="C12">
         <v>1652000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1908000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2326000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2278000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2453000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2572000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2461000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2960000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2644000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2708000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2453000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2195000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1968000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1653000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>983000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>560000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>477000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>522000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>469000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>416000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>423000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>467000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>721000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>929000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>960000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1128000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1199000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1106000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1137000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1006000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>769000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>572000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>637000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>429000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>477000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>306000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>538000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>203000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>397000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>229000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>47000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>280000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>347000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>355000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>342000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>311000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>257000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>236000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>253000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>93000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>287000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>273000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>247432.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>230000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>186000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>169000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>136</v>
+      </c>
+      <c r="B13">
+        <v>1415000.0</v>
+      </c>
       <c r="C13">
+        <v>1002000.0</v>
+      </c>
+      <c r="D13">
         <v>754000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1142000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1496000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1328000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1335000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1357000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1246000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1144000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>852000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>830000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>516000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1185000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1110000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>337000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>116000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>553000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>230000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>434000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>606000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>860000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>500000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1328000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>603000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>344000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1070000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>137</v>
+      </c>
+      <c r="B14">
+        <v>499000.0</v>
+      </c>
       <c r="C14">
+        <v>761000.0</v>
+      </c>
+      <c r="D14">
         <v>207000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>437000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>376000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>360000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-116000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-128000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-704000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-990000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-388000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1066000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-578000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-671000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-213000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-493000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-336000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-1219000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-1334000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-1303000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-1280000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-1284000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-2198000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15">
+        <v>20766000.0</v>
+      </c>
+      <c r="C15">
         <v>16088999.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>13438000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>16610000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>17892000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10887000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>14987000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>20901000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>23912000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>8280000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>21900000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>21584000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>19551000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>18764000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>27121000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>29467000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>24596000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>23170000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>22378000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>25562000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>21766000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>17038000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>19596000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>20462000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>17461000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>17814000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>17337000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>13774000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>12816000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>16527000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>10045000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>8615000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>8495000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>298000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>14750000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>13766000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>13083000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>12690000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>15569000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>14529000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>13066000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>15524000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>11256000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>7101000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4629000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-4170000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>4915000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>8025000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>8713000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>6326000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>11058000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>5311000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>5485000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>8396414.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>5949000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>7325000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>5546000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>16089000.0</v>
+      </c>
+      <c r="D16">
         <v>13438000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16610000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>17892000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7375000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>14987000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>21584000.0</v>
       </c>
       <c r="N16">
+        <v>21584000.0</v>
+      </c>
+      <c r="O16">
         <v>19294000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>27121000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>29467000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>24596000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>23262000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>22378000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>25562000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>21766000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>17038000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>19596000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>38668000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>17461000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>17814000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>17337000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>13774000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>12924000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>140</v>
+      </c>
+      <c r="B17">
+        <v>20267000.0</v>
+      </c>
       <c r="C17">
+        <v>15328000.0</v>
+      </c>
+      <c r="D17">
         <v>13231000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>16173000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>17516000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>10527000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>15103000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>21029000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>24616000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>9270000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>22288000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>20518000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>20129000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>19435000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>27334000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>29960000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>24932000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>24389000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>23712000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>26865000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>23046000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>18322000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>21794000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>21207000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>18936000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>18690000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>19004000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>141</v>
+      </c>
+      <c r="B18">
+        <v>-531000.0</v>
+      </c>
       <c r="C18">
+        <v>-650000.0</v>
+      </c>
+      <c r="D18">
         <v>-768000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1184000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-782000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1125000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1237000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1104000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1714000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1500000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1856000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1623000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1679000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1439000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1186000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-646000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-444000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>385000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>98000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>402000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>441000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>482000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>217000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>623000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>307000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>4000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-58000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15173,54 +15394,55 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15234,227 +15456,231 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>35102000.0</v>
+      </c>
+      <c r="C21">
         <v>20739000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>19513000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>21352000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>23080000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14796000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>20561000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>27257000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>32920000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>33744000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>30047000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>26355000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>26197000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>22448000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>35347000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>38246000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>31274000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>30624000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>30725000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>34018000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>28020000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>24741000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>26935000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>25196000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>21981000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>20926000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>23089000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>15634000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>15592000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>19644000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>12612000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>10437000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>9658000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-711000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>17185000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>16822000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>16479000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>16999000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>17222000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>18013000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>15562000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>17616000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>12653000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>8407000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3710000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-4183000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4348000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>9185000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>9993000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4497000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>13311000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6631000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>7578000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>8584653.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>6436000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>7704000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>6788000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15468,227 +15694,231 @@
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>282215000.0</v>
+      </c>
+      <c r="C23">
         <v>266524999.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>277762000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>275608000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>295934000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>289896000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>308777000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>275979000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>311732000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>284703000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>287332000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>264336000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>287404000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>295254000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>321153000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>341050000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>301728000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>297770000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>266104000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>273282000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>254119000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>221597000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>218856000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>202838000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>222040000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>217391000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>233458000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>214077000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>201597000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>199457000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>208978000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>195278000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>205551000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>211195000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>200032000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>188435000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>182709000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>174762000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>170694000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>165508000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>164108000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>177016000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>169696000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>164822000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>157078000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>178801000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>187527000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>186789000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>167767000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>180104000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>174812000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>172313000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>161030000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>169631457.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>148914000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>144567000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>138568000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15702,225 +15932,231 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>148</v>
+      </c>
+      <c r="B25">
+        <v>9998000.0</v>
+      </c>
       <c r="C25">
-        <v>9439000.0</v>
+        <v>9509000.0</v>
       </c>
       <c r="D25">
         <v>9439000.0</v>
       </c>
       <c r="E25">
+        <v>9439000.0</v>
+      </c>
+      <c r="F25">
         <v>9563000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9838000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9491000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9028000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9743000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>9382000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8924000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>8974000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8393000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6263000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8476000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>8364000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8266000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8228000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7198000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7571000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7509000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7354000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6631000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6904000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6806000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7623000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5896000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5431000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5621000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6343000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5026000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4552000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4779000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>6057000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4438000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3885000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3930000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4237000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4528000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4069000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3885000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3602000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6246000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>5055000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>4876000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>4873000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4562000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4558000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4356000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>4389000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4384000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>8809000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>4291000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>4175209.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3982000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4392000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>4417000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15934,1024 +16170,1045 @@
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>10974000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10291000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8998000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11227000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10316000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9391000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8950000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9151000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>9112000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7894000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7478000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7426000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6912000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6633000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6105000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6564000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5102000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5564000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>6372000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6718000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6142000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6049000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>10802000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4666000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>10628000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>10449000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>8662000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>9008000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>9250000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>8568000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>8591000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>9683000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>7972000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>8202000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>7333000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>7759000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>6212000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>6865000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>6241000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>7748000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>6232000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>5701000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>5553000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>6265000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>6008000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>6319000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>5933000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>6261000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>5561000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>5783000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>5238000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>5751981.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>5431000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>5354000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>5009000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:57">
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>151</v>
+      </c>
+      <c r="B28">
+        <v>23116000.0</v>
+      </c>
       <c r="C28">
+        <v>22756000.0</v>
+      </c>
+      <c r="D28">
         <v>11931000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11948000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11872000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12613000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12167000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12173000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12260000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12513000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11891000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11852000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11264000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>11152000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11472000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11092000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11049000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11060000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9883000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10142000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10034000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9520000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>11149000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8615000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8587000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>10365000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10234000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8849000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8368000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>8841000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8230000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8304000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>8592000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>10275000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>8088000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>7070000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>7562000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7899000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>8574000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5767000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>7194000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7375000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6762000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>6312000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6295000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6090000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>5832000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5752000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5687000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5566000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5484000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4650000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>5725000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5555868.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5017000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5372000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5101000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>152</v>
+      </c>
+      <c r="B29">
+        <v>5913000.0</v>
+      </c>
       <c r="C29">
+        <v>3836000.0</v>
+      </c>
+      <c r="D29">
         <v>3910000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3973000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4782000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3144000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4198000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5008000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6614000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4771000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5925000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4328000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4437000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2596000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6903000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7716000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6378000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6687000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7243000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7587000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5580000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5650000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5641000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8362000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3648000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2580000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4176000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2250000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2553000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>16649999.0</v>
+      </c>
+      <c r="C30">
         <v>22756000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>20488000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>26979000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>21073000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16774000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>26568000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20557000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>21210000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>19222000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>18465000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>17888000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>19504000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>27845000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>14686000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20559000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>16734000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16534000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14476000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15832000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16582000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>16831000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>16843000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>14024000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>19884000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7074000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>20671000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>18111000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>17033000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>14776000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>17592000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>17563000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>17528000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>22041000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>16165000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>15702000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>15194000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>14381000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>12282000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7934000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>15656000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>16448000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>18953000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>12368000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>15853000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>23716000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>12219000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>11780000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>11300000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>13980000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>9308000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>9890000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>10314000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>11062055.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>10292000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>10076000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>8305000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B31">
+        <v>-8922000.0</v>
+      </c>
+      <c r="C31">
         <v>-1575000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2372000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1206000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-782000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1125000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1260000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1220000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1690000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-20103000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1834000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1509000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1631000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1236000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1110000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-570000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-444000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>561000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>98000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>402000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>441000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1997000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>217000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>623000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>307000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>344000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-58000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-55000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-169000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-215000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-153000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-79000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>68000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1669000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>288000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>231000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>219000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-157000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>296000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>56000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>153000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>470000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>89000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>122000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>58000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-334000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>50000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-185000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-55000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-156000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>183000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-52000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-155000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-75678.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-23000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-74000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-42000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:57">
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B32">
+        <v>317317000.0</v>
+      </c>
+      <c r="C32">
         <v>287264000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>297275000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>296960000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>319014000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>304692000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>329338000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>303236000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>344652000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>318447000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>317379000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>290691000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>313601000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>317725000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>356500000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>379296000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>333002000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>328676000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>296829000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>307300000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>282139000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>242735000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>245791000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>228034000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>244021000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>235757000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>256547000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>229711000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>217189000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>219101000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>221590000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>205715000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>215209000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>210484000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>217217000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>205257000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>199188000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>191761000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>187916000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>183521000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>179670000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>194632000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>182349000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>173229000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>160788000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>174618000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>191875000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>195974000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>177760000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>184601000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>188123000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>178944000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>168608000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>178216110.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>155350000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>152271000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>145356000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -17030,51 +17287,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
         <v>313322000.0</v>
       </c>
       <c r="C2">
         <v>290782000.0</v>
       </c>
       <c r="D2">
         <v>273955000.0</v>
       </c>
       <c r="E2">
         <v>292657000.0</v>
       </c>
       <c r="F2">
         <v>292333000.0</v>
       </c>
       <c r="G2">
         <v>227217000.0</v>
       </c>
       <c r="H2">
         <v>167654000.0</v>
       </c>
       <c r="I2">
         <v>154916000.0</v>
       </c>
@@ -17095,51 +17352,51 @@
       </c>
       <c r="O2">
         <v>36682262.0</v>
       </c>
       <c r="P2">
         <v>50730412.0</v>
       </c>
       <c r="Q2">
         <v>34870509.0</v>
       </c>
       <c r="R2">
         <v>7631259.0</v>
       </c>
       <c r="S2">
         <v>17643916.0</v>
       </c>
       <c r="T2">
         <v>10537133.0</v>
       </c>
       <c r="U2">
         <v>12045143.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
         <v>38602000</v>
       </c>
       <c r="C3">
         <v>38095000</v>
       </c>
       <c r="D3">
         <v>57943000</v>
       </c>
       <c r="E3">
         <v>103601000</v>
       </c>
       <c r="F3">
         <v>60781000</v>
       </c>
       <c r="G3">
         <v>55846000</v>
       </c>
       <c r="H3">
         <v>70064000</v>
       </c>
       <c r="I3">
         <v>47095000</v>
       </c>
@@ -17160,101 +17417,101 @@
       </c>
       <c r="O3">
         <v>8848107</v>
       </c>
       <c r="P3">
         <v>31222938</v>
       </c>
       <c r="Q3">
         <v>18040160</v>
       </c>
       <c r="R3">
         <v>5906873</v>
       </c>
       <c r="S3">
         <v>4931522</v>
       </c>
       <c r="T3">
         <v>15370682</v>
       </c>
       <c r="U3">
         <v>24170585</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
         <v>24083000.0</v>
       </c>
       <c r="C6">
         <v>21476000.0</v>
       </c>
       <c r="D6">
         <v>17307000.0</v>
       </c>
       <c r="E6">
         <v>-19296000.0</v>
       </c>
       <c r="F6">
         <v>324000.0</v>
       </c>
       <c r="G6">
         <v>65116000.0</v>
       </c>
       <c r="H6">
         <v>59563000.0</v>
       </c>
       <c r="I6">
         <v>12738000.0</v>
       </c>
@@ -17275,51 +17532,51 @@
       </c>
       <c r="O6">
         <v>38672037.0</v>
       </c>
       <c r="P6">
         <v>-14048150.0</v>
       </c>
       <c r="Q6">
         <v>15859903.0</v>
       </c>
       <c r="R6">
         <v>27239250.0</v>
       </c>
       <c r="S6">
         <v>-10012657.0</v>
       </c>
       <c r="T6">
         <v>7106783.0</v>
       </c>
       <c r="U6">
         <v>-1508010.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7">
         <v>38429000.0</v>
       </c>
       <c r="C7">
         <v>-34263000.0</v>
       </c>
       <c r="D7">
         <v>29859000.0</v>
       </c>
       <c r="E7">
         <v>-84183000.0</v>
       </c>
       <c r="F7">
         <v>-90855000.0</v>
       </c>
       <c r="G7">
         <v>8528000.0</v>
       </c>
       <c r="H7">
         <v>-5605000.0</v>
       </c>
       <c r="I7">
         <v>-46869000.0</v>
       </c>
@@ -17340,76 +17597,76 @@
       </c>
       <c r="O7">
         <v>6108216.0</v>
       </c>
       <c r="P7">
         <v>-33770895.0</v>
       </c>
       <c r="Q7">
         <v>1728531.0</v>
       </c>
       <c r="R7">
         <v>40586530.0</v>
       </c>
       <c r="S7">
         <v>-19864099.0</v>
       </c>
       <c r="T7">
         <v>8832723.0</v>
       </c>
       <c r="U7">
         <v>-17804844.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
         <v>28516000.0</v>
       </c>
       <c r="C9">
         <v>20090000.0</v>
       </c>
       <c r="D9">
         <v>42716000.0</v>
       </c>
       <c r="E9">
         <v>-8773000.0</v>
       </c>
       <c r="F9">
         <v>-96487000.0</v>
       </c>
       <c r="G9">
         <v>-18777000.0</v>
       </c>
       <c r="H9">
         <v>-9551000.0</v>
       </c>
       <c r="I9">
         <v>3743000.0</v>
       </c>
@@ -17418,51 +17675,51 @@
       </c>
       <c r="K9">
         <v>-35083000.0</v>
       </c>
       <c r="L9">
         <v>-1445000.0</v>
       </c>
       <c r="M9">
         <v>-5000000.0</v>
       </c>
       <c r="N9">
         <v>-24000000.0</v>
       </c>
       <c r="O9">
         <v>-4000000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10">
         <v>4518000.0</v>
       </c>
       <c r="C10">
         <v>-63743000.0</v>
       </c>
       <c r="D10">
         <v>-33354000.0</v>
       </c>
       <c r="E10">
         <v>-28331000.0</v>
       </c>
       <c r="F10">
         <v>-45930000.0</v>
       </c>
       <c r="G10">
         <v>-10594000.0</v>
       </c>
       <c r="H10">
         <v>-26642000.0</v>
       </c>
       <c r="I10">
         <v>-25758000.0</v>
       </c>
@@ -17483,142 +17740,142 @@
       </c>
       <c r="O10">
         <v>7949376.0</v>
       </c>
       <c r="P10">
         <v>-39145565.0</v>
       </c>
       <c r="Q10">
         <v>-8961011.0</v>
       </c>
       <c r="R10">
         <v>8505401.0</v>
       </c>
       <c r="S10">
         <v>17095271.0</v>
       </c>
       <c r="T10">
         <v>-19279000.0</v>
       </c>
       <c r="U10">
         <v>1222859.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-58795000.0</v>
       </c>
       <c r="F11">
         <v>58080000.0</v>
       </c>
       <c r="G11">
         <v>37899000.0</v>
       </c>
       <c r="H11">
         <v>30588000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>17205000.0</v>
       </c>
       <c r="F12">
         <v>20195000.0</v>
       </c>
       <c r="G12">
         <v>14302000.0</v>
       </c>
       <c r="H12">
         <v>9278000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14">
         <v>37325000.0</v>
       </c>
       <c r="C14">
         <v>38100000.0</v>
       </c>
       <c r="D14">
         <v>35673000.0</v>
       </c>
       <c r="E14">
         <v>31369000.0</v>
       </c>
       <c r="F14">
         <v>30506000.0</v>
       </c>
       <c r="G14">
         <v>27695000.0</v>
       </c>
       <c r="H14">
         <v>24571000.0</v>
       </c>
       <c r="I14">
         <v>20700000.0</v>
       </c>
@@ -17639,51 +17896,51 @@
       </c>
       <c r="O14">
         <v>16966209.0</v>
       </c>
       <c r="P14">
         <v>16500684.0</v>
       </c>
       <c r="Q14">
         <v>14655356.0</v>
       </c>
       <c r="R14">
         <v>14723517.0</v>
       </c>
       <c r="S14">
         <v>14718034.0</v>
       </c>
       <c r="T14">
         <v>14516804.0</v>
       </c>
       <c r="U14">
         <v>12981253.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15">
         <v>18434000.0</v>
       </c>
       <c r="C15">
         <v>22331000.0</v>
       </c>
       <c r="D15">
         <v>18582000.0</v>
       </c>
       <c r="E15">
         <v>23148000.0</v>
       </c>
       <c r="F15">
         <v>17100000.0</v>
       </c>
       <c r="G15">
         <v>24490000.0</v>
       </c>
       <c r="H15">
         <v>14041000.0</v>
       </c>
       <c r="I15">
         <v>10897000.0</v>
       </c>
@@ -17704,51 +17961,51 @@
       </c>
       <c r="O15">
         <v>6312270.0</v>
       </c>
       <c r="P15">
         <v>5260225.0</v>
       </c>
       <c r="Q15">
         <v>4208180.0</v>
       </c>
       <c r="R15">
         <v>2104090.0</v>
       </c>
       <c r="S15">
         <v>3156135.0</v>
       </c>
       <c r="T15">
         <v>3156135.0</v>
       </c>
       <c r="U15">
         <v>5260225.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16">
         <v>337405000.0</v>
       </c>
       <c r="C16">
         <v>312258000.0</v>
       </c>
       <c r="D16">
         <v>291262000.0</v>
       </c>
       <c r="E16">
         <v>273361000.0</v>
       </c>
       <c r="F16">
         <v>292657000.0</v>
       </c>
       <c r="G16">
         <v>292333000.0</v>
       </c>
       <c r="H16">
         <v>227217000.0</v>
       </c>
       <c r="I16">
         <v>167654000.0</v>
       </c>
@@ -17769,76 +18026,76 @@
       </c>
       <c r="O16">
         <v>75354299.0</v>
       </c>
       <c r="P16">
         <v>36682262.0</v>
       </c>
       <c r="Q16">
         <v>50730412.0</v>
       </c>
       <c r="R16">
         <v>34870509.0</v>
       </c>
       <c r="S16">
         <v>7631259.0</v>
       </c>
       <c r="T16">
         <v>17643916.0</v>
       </c>
       <c r="U16">
         <v>10537133.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
         <v>95522000.0</v>
       </c>
       <c r="C18">
         <v>33838000.0</v>
       </c>
       <c r="D18">
         <v>89422000.0</v>
       </c>
       <c r="E18">
         <v>-38737000.0</v>
       </c>
       <c r="F18">
         <v>-9687000.0</v>
       </c>
       <c r="G18">
         <v>69981000.0</v>
       </c>
       <c r="H18">
         <v>20029000.0</v>
       </c>
       <c r="I18">
         <v>-22177000.0</v>
       </c>
@@ -17859,170 +18116,176 @@
       </c>
       <c r="O18">
         <v>42334024.0</v>
       </c>
       <c r="P18">
         <v>-20330154.0</v>
       </c>
       <c r="Q18">
         <v>19375075.0</v>
       </c>
       <c r="R18">
         <v>61713561.0</v>
       </c>
       <c r="S18">
         <v>-5368971.0</v>
       </c>
       <c r="T18">
         <v>21653012.0</v>
       </c>
       <c r="U18">
         <v>-3188926.0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>173</v>
+      </c>
+      <c r="B19">
+        <v>-9673000.0</v>
+      </c>
       <c r="C19">
         <v>-32163000.0</v>
       </c>
       <c r="D19">
         <v>-100912000.0</v>
       </c>
       <c r="E19">
         <v>-100523000.0</v>
       </c>
       <c r="F19">
         <v>-76572000.0</v>
       </c>
       <c r="G19">
         <v>-51510000.0</v>
       </c>
       <c r="H19">
         <v>-66324000.0</v>
       </c>
       <c r="I19">
         <v>-43636000.0</v>
       </c>
       <c r="J19">
         <v>-64587000.0</v>
       </c>
       <c r="K19">
         <v>-15573000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>174</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>7009000.0</v>
       </c>
       <c r="D20">
         <v>6462000.0</v>
       </c>
       <c r="E20">
         <v>6942000.0</v>
       </c>
       <c r="F20">
         <v>7175000.0</v>
       </c>
       <c r="G20">
         <v>12841000.0</v>
       </c>
       <c r="H20">
         <v>34728000.0</v>
       </c>
       <c r="I20">
         <v>241000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>175</v>
+      </c>
+      <c r="B21">
+        <v>-33221000.0</v>
+      </c>
       <c r="C21">
         <v>18175000.0</v>
       </c>
       <c r="D21">
         <v>-28611000.0</v>
       </c>
       <c r="E21">
         <v>35544000.0</v>
       </c>
       <c r="F21">
         <v>34826000.0</v>
       </c>
       <c r="G21">
         <v>4719000.0</v>
       </c>
       <c r="H21">
         <v>16427000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22">
         <v>64029000.0</v>
       </c>
       <c r="C22">
         <v>90239000.0</v>
       </c>
       <c r="D22">
         <v>71315000.0</v>
       </c>
       <c r="E22">
         <v>124435000.0</v>
       </c>
       <c r="F22">
         <v>125218000.0</v>
       </c>
       <c r="G22">
         <v>99912000.0</v>
       </c>
       <c r="H22">
         <v>75452000.0</v>
       </c>
       <c r="I22">
         <v>51972000.0</v>
       </c>
@@ -18043,51 +18306,51 @@
       </c>
       <c r="O22">
         <v>29297975.0</v>
       </c>
       <c r="P22">
         <v>28057799.0</v>
       </c>
       <c r="Q22">
         <v>22658709.0</v>
       </c>
       <c r="R22">
         <v>18540752.0</v>
       </c>
       <c r="S22">
         <v>3814936.0</v>
       </c>
       <c r="T22">
         <v>16013672.0</v>
       </c>
       <c r="U22">
         <v>26710005.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
         <v>-1483000.0</v>
       </c>
       <c r="C23">
         <v>-17558000.0</v>
       </c>
       <c r="D23">
         <v>-1631000.0</v>
       </c>
       <c r="E23">
         <v>30907000.0</v>
       </c>
       <c r="F23">
         <v>36358000.0</v>
       </c>
       <c r="G23">
         <v>2179000.0</v>
       </c>
       <c r="H23">
         <v>19453000.0</v>
       </c>
       <c r="I23">
         <v>-5394000.0</v>
       </c>
@@ -18108,53 +18371,55 @@
       </c>
       <c r="O23">
         <v>1525766.0</v>
       </c>
       <c r="P23">
         <v>-1193736.0</v>
       </c>
       <c r="Q23">
         <v>-1196401.0</v>
       </c>
       <c r="R23">
         <v>-794018.0</v>
       </c>
       <c r="S23">
         <v>172415.0</v>
       </c>
       <c r="T23">
         <v>-6540814.0</v>
       </c>
       <c r="U23">
         <v>-3264826.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>177</v>
+      </c>
+      <c r="B24">
+        <v>-3127000.0</v>
+      </c>
       <c r="C24">
         <v>5932000.0</v>
       </c>
       <c r="D24">
         <v>-35898000.0</v>
       </c>
       <c r="E24">
         <v>3080000.0</v>
       </c>
       <c r="F24">
         <v>2788000.0</v>
       </c>
       <c r="G24">
         <v>4336000.0</v>
       </c>
       <c r="H24">
         <v>3740000.0</v>
       </c>
       <c r="I24">
         <v>3459000.0</v>
       </c>
       <c r="J24">
         <v>-5015000.0</v>
       </c>
       <c r="K24">
@@ -18171,51 +18436,51 @@
       </c>
       <c r="O24">
         <v>1861538.0</v>
       </c>
       <c r="P24">
         <v>-746054.0</v>
       </c>
       <c r="Q24">
         <v>-2773593.0</v>
       </c>
       <c r="R24">
         <v>213038.0</v>
       </c>
       <c r="S24">
         <v>2771455.0</v>
       </c>
       <c r="T24">
         <v>7120169.0</v>
       </c>
       <c r="U24">
         <v>480526.0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
         <v>-5659000.0</v>
       </c>
       <c r="C25">
         <v>-22772000.0</v>
       </c>
       <c r="D25">
         <v>9035000.0</v>
       </c>
       <c r="E25">
         <v>-8877000.0</v>
       </c>
       <c r="F25">
         <v>-1326000.0</v>
       </c>
       <c r="G25">
         <v>-1629000.0</v>
       </c>
       <c r="H25">
         <v>278000.0</v>
       </c>
       <c r="I25">
         <v>379000.0</v>
       </c>
@@ -18236,139 +18501,141 @@
       </c>
       <c r="O25">
         <v>-1190269.0</v>
       </c>
       <c r="P25">
         <v>105196.0</v>
       </c>
       <c r="Q25">
         <v>-1627361.0</v>
       </c>
       <c r="R25">
         <v>-6230365.0</v>
       </c>
       <c r="S25">
         <v>893680.0</v>
       </c>
       <c r="T25">
         <v>-2339505.0</v>
       </c>
       <c r="U25">
         <v>-904755.0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26">
         <v>-7185000.0</v>
       </c>
       <c r="C26">
         <v>7009000.0</v>
       </c>
       <c r="D26">
         <v>5611000.0</v>
       </c>
       <c r="E26">
         <v>6943000.0</v>
       </c>
       <c r="F26">
         <v>-3830000.0</v>
       </c>
       <c r="G26">
         <v>12841000.0</v>
       </c>
       <c r="H26">
         <v>-726000.0</v>
       </c>
       <c r="I26">
         <v>-579000.0</v>
       </c>
       <c r="J26">
         <v>5073000.0</v>
       </c>
       <c r="K26">
         <v>1067000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26">
         <v>89259000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>180</v>
+      </c>
+      <c r="B27">
+        <v>404000.0</v>
+      </c>
       <c r="C27">
         <v>629000.0</v>
       </c>
       <c r="D27">
         <v>1483000.0</v>
       </c>
       <c r="E27">
         <v>2120000.0</v>
       </c>
       <c r="F27">
         <v>2291000.0</v>
       </c>
       <c r="G27">
         <v>4616000.0</v>
       </c>
       <c r="H27">
         <v>2915000.0</v>
       </c>
       <c r="I27">
         <v>204000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27">
         <v>1085000.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
         <v>-58302000.0</v>
       </c>
       <c r="C28">
         <v>-15450000.0</v>
       </c>
       <c r="D28">
         <v>-43932000.0</v>
       </c>
       <c r="E28">
         <v>10477000.0</v>
       </c>
       <c r="F28">
         <v>22603000.0</v>
       </c>
       <c r="G28">
         <v>-9470000.0</v>
       </c>
       <c r="H28">
         <v>37484000.0</v>
       </c>
       <c r="I28">
         <v>32566000.0</v>
       </c>
@@ -18389,51 +18656,51 @@
       </c>
       <c r="O28">
         <v>-5305016.0</v>
       </c>
       <c r="P28">
         <v>6180687.0</v>
       </c>
       <c r="Q28">
         <v>175869.0</v>
       </c>
       <c r="R28">
         <v>-34666452.0</v>
       </c>
       <c r="S28">
         <v>-8708736.0</v>
       </c>
       <c r="T28">
         <v>-20817214.0</v>
       </c>
       <c r="U28">
         <v>1579036.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
         <v>134124000.0</v>
       </c>
       <c r="C29">
         <v>71933000.0</v>
       </c>
       <c r="D29">
         <v>147365000.0</v>
       </c>
       <c r="E29">
         <v>64864000.0</v>
       </c>
       <c r="F29">
         <v>51094000.0</v>
       </c>
       <c r="G29">
         <v>125827000.0</v>
       </c>
       <c r="H29">
         <v>90093000.0</v>
       </c>
       <c r="I29">
         <v>24918000.0</v>
       </c>
@@ -18454,51 +18721,51 @@
       </c>
       <c r="O29">
         <v>51182131.0</v>
       </c>
       <c r="P29">
         <v>10892784.0</v>
       </c>
       <c r="Q29">
         <v>37415235.0</v>
       </c>
       <c r="R29">
         <v>67620434.0</v>
       </c>
       <c r="S29">
         <v>-437449.0</v>
       </c>
       <c r="T29">
         <v>37023694.0</v>
       </c>
       <c r="U29">
         <v>20981659.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
         <v>-46509000.0</v>
       </c>
       <c r="C30">
         <v>-32163000.0</v>
       </c>
       <c r="D30">
         <v>-93841000.0</v>
       </c>
       <c r="E30">
         <v>-98255000.0</v>
       </c>
       <c r="F30">
         <v>-77255000.0</v>
       </c>
       <c r="G30">
         <v>-51510000.0</v>
       </c>
       <c r="H30">
         <v>-66324000.0</v>
       </c>
       <c r="I30">
         <v>-43636000.0</v>
       </c>
@@ -18538,584 +18805,593 @@
       <c r="U30">
         <v>-23690059.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>338534000.0</v>
+      </c>
+      <c r="C2">
         <v>320855000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>313289000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>320389000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>312145000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>299305000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>349150000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>339048000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>291262000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>265864000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>271361000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>287428000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>273360000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>270399000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>246600000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>277592000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>292656000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>279597000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>266221000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>284719000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>292332000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>257614000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>242746000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>228178000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>227217000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>210030000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>178860000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>187666000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>167654000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>144669000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>153444000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>137675000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>154916000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>129623000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>135615000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>161463000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>151538000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>112459000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>137501000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>112841000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>103026000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>84183000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>89742000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>98044000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>88497000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>46639000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>51649000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>58848000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>66302000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>68572000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>84876000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>36682000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>75354000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>52093000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>62394000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>44489000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>36682000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>4564999</v>
+      </c>
+      <c r="C3">
         <v>694000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>30226000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4585000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4485000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6967000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6281000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14411000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10436000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>15720000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>24878000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5408000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>43377000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>31866000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12496000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>45534000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>13705000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>19669000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>20830000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6083000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>14199000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>31407000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5534000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4796000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>14109000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>39232000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>15195000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>11893000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3744000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>30900000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6572000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>9093000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>530000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>16217000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>27362000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3678000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>12315000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3742000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2580000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5748000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>11754000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4672000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>17456000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1443000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1143000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>23536000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>977000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2092000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2332000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>9553000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2122000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3186000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2297000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2287107</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3375000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1693000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1493000</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19129,54 +19405,55 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19190,400 +19467,407 @@
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>-5427000.0</v>
+      </c>
+      <c r="C6">
         <v>16550000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>6487000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-7100000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>8244000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>12953000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-49845000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>10102000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>48314000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>25398000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-6026000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-16067000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>14068000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2962000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>23799000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-30992000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-15064000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>13060000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>13376000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-18498000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-7613000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>34719000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>14868000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>14568000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>961000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>17187000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>31170000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-8806000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>20012000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>22985000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-8775000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>15769000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-17241000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>25293000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-5992000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-25848000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>9925000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>39079000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-25042000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>24660000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>9815000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>18843000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-5559000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-8302000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>9547000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>41858000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-5010000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-7199000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-7454000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-2270000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-16304000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>25712000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-5663000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>23261299.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-10301000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>17905000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>7807000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7">
+        <v>-30047000.0</v>
+      </c>
+      <c r="C7">
         <v>27288000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>31366000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7826000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-12399000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-5681000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-54747000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>26689000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-6718000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>25556000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-8110000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-28399000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>40812000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>70132000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>8818000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-89320000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-73813000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>38015000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2294000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-101893000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-29271000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>34643000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>6344000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-16021000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-16438000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>39236000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-19741000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-34422000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>9322000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>34084000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-30441000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-8578000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-41934000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>42436000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>13219000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-42813000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-14582000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>9344000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-32880000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>15226000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>7536000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>9016000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-2897000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>14439000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-1132000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-13748000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-8344000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-40203000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-5041000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>6176000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-28295000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>740000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-13874000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>21515216.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-16147000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>3021000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-2281000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19597,474 +19881,483 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>-20395000.0</v>
+      </c>
+      <c r="C9">
         <v>26480000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7212000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>10102000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-15278000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1989000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-16083000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>35177000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-5137000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>7098000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>11770000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>467000.0</v>
       </c>
       <c r="M9">
         <v>467000.0</v>
       </c>
       <c r="N9">
+        <v>467000.0</v>
+      </c>
+      <c r="O9">
         <v>35605000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>9204000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-34184000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-19398000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-10062000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-26126000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-49085000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-19294000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
-      <c r="AO9">
+      <c r="AO9"/>
+      <c r="AP9">
         <v>5000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-5000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-8000000.0</v>
       </c>
-      <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10">
+        <v>91579000.0</v>
+      </c>
+      <c r="C10">
         <v>-81349000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11363000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-22806000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>97310000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-76545000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-27449000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-34255000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>72810000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-66517000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7287000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-26942000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>52818000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>9960000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11900000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-59629000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>9438000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-49918000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>23916000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-30034000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>10106000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-48067000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2966000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>401000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>40038000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-16167000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-3135000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-28667000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>21327000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2882000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-11875000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-976000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-15789000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1357000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>9910000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-7322000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>7580000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-21754000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-5438000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4791000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>23345000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-8598000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-5552000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>26272000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>27174000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-50836000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-35000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-4989000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-5518000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-14623000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-7659000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>18442000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>7616000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-5934624.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-4558000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-7023000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>25465000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-1924000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>12851000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-12286000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>1584000.0</v>
       </c>
       <c r="N12">
+        <v>1584000.0</v>
+      </c>
+      <c r="O12">
         <v>1519000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6964000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -20078,513 +20371,523 @@
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14">
+        <v>9998000.0</v>
+      </c>
+      <c r="C14">
         <v>9354000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9439000.0</v>
       </c>
       <c r="D14">
         <v>9439000.0</v>
       </c>
       <c r="E14">
+        <v>9439000.0</v>
+      </c>
+      <c r="F14">
         <v>9563000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9838000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9491000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9028000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>9588000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9227000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8924000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8974000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>8393000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6263000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8476000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>8364000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8266000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8228000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7198000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7571000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7509000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>7354000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>6631000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>6904000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>6806000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>7623000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5896000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5431000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5621000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>6343000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>5026000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4552000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4779000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>6057000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>4438000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3885000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3930000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>4237000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>4528000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>4069000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3885000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>3602000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>6246000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>5055000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>4876000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4873000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4562000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>4558000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>4356000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>4389000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>4384000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>8809000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>4291000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>4175209.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>3982000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>4392000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>4417000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15">
+        <v>7907000.0</v>
+      </c>
+      <c r="C15">
         <v>360000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>18074000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>0.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>300000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10041000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>11990000.0</v>
       </c>
-      <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>4880000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8821000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4881000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>9666000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4821000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>8661000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>0.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>7629000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>9471000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3798000.0</v>
       </c>
       <c r="U15">
         <v>3798000.0</v>
       </c>
       <c r="V15">
+        <v>3798000.0</v>
+      </c>
+      <c r="W15">
         <v>3785000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>16983000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3722000.0</v>
       </c>
-      <c r="Y15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z15"/>
       <c r="AA15">
         <v>14041000.0</v>
       </c>
-      <c r="AB15"/>
+      <c r="AB15">
+        <v>14041000.0</v>
+      </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>6317000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>3157000.0</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>730.0</v>
       </c>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16">
+        <v>333107000.0</v>
+      </c>
+      <c r="C16">
         <v>337405000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>319406000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>313289000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>320389000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>312258000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>299305000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>349150000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>339576000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>291262000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>265335000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>271361000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>287428000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>273361000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>270399000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>246600000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>277592000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>292657000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>279597000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>266221000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>284719000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>292333000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>257614000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>242746000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>228178000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>227217000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>210030000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>178860000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>187666000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>167654000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>144669000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>153444000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>137675000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>154916000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>129623000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>135615000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>161463000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>151538000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>112459000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>137501000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>112841000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>103026000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>84183000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>89742000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>98044000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>88497000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>46639000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>51649000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>58848000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>66302000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>68572000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>62394000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>69691000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>75354299.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>52093000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>62394000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>44489000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20598,1901 +20901,1945 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>-4014999.0</v>
+      </c>
+      <c r="C18">
         <v>47735000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>25328000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>13511000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>10914000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4280000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-37427000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>44289000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>19878000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>65954000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1517000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1665000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>28774000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>65337000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>38883000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-91604000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-51353000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>50912000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>19035000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-68641000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-10993000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>29258000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>34856000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>9860000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3993000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>26668000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-5357000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-26827000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>25545000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>33334000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-22029000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-2794000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-30688000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>17827000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>5033000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-27293000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-9486000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>22545000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-14533000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>28713000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>14791000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>26223000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-1044000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>25553000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>5202000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-36334000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-640000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-29398000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>5179000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>3144000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-13203000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>19542000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-4569000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>32116024.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-9324000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>12749000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>6793000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>173</v>
+      </c>
+      <c r="B19">
+        <v>-70000.0</v>
+      </c>
       <c r="C19">
+        <v>-9624000.0</v>
+      </c>
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2453000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2902000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5379000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4792000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-12950000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-9042000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-19140000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-23974000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-4535000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-42850000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-29553000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-12226000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-45175000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-13569000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-37355000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-20099000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-5080000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-14038000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-30397000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4825000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-3445000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-12843000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-44104000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-14615000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>568000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1660000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>4781000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>851000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>3441000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>293000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1026000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1702000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>3822000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>692000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>726000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1756000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>4457000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>611000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>175</v>
+      </c>
+      <c r="B21">
+        <v>10966000.0</v>
+      </c>
       <c r="C21">
+        <v>-13661000.0</v>
+      </c>
+      <c r="D21">
         <v>152000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-18126000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1586000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14698000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4016000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-22783000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-5586000.0</v>
       </c>
       <c r="N21">
+        <v>-5586000.0</v>
+      </c>
+      <c r="O21">
         <v>-55403000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-13067000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22">
+        <v>20766000.0</v>
+      </c>
+      <c r="C22">
         <v>16088999.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>17141000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>20146000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>22298000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>13671000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>19301000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>26037000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>23912000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7960000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>28213000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>24846000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>24566000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>21212000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>34237000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>37676000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>31310000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>31185000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>30955000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>34452000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>28626000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>23972000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>27435000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>25921000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>22584000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>21270000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>23180000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>15579000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>15423000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>19429000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>12459000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>10358000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9726000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-542000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>17473000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>17053000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>16698000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>16842000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>17518000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>18069000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>15715000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>18086000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>12742000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>8529000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>3768000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-4517000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>4398000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>9000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>9938000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4341000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>13494000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>14376000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>7423000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>8508975.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>6413000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>7630000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>6746000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>10530000.0</v>
+      </c>
+      <c r="C23">
         <v>1734000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-478000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2770000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2640000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2971000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3075000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-581000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3299000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-638000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-3042000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-8039000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-12012000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-61068000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2086000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1206000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-814000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1668000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-10336000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6900000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-891000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1165000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-924000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1150000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1177000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1560000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-916000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1867000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-907000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1759000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1110000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>10756000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1870000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-805000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-10524000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1405000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1361000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-2011000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-9678000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1619000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-234000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1875000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-4465000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-1793000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-849000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>52008000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-8881000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-179000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-380000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1791000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-7636000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>8662000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>661000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-659777.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-6272000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-156000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-298000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>177</v>
+      </c>
+      <c r="B24">
+        <v>665000.0</v>
+      </c>
       <c r="C24">
+        <v>-3127000.0</v>
+      </c>
+      <c r="D24">
         <v>5520000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1093000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1496000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1588000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1489000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>104000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>852000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>830000.0</v>
       </c>
       <c r="M24">
         <v>830000.0</v>
       </c>
       <c r="N24">
+        <v>830000.0</v>
+      </c>
+      <c r="O24">
         <v>3080000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>272000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>337000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>138000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-17688000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>728000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1005000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>961000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1010000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>709000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1351000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1266000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1008000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1100000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>7061000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>971000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-814000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>952000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2652000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>669000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-7101000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>803000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>732000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>551000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2311000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>464000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2275000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>647000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>867000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>391000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>558000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>537000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1217000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>6205000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1110000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>195000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-12447000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>374000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1622000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>119000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>37538.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>202000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1501000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>121000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>9831000.0</v>
+      </c>
+      <c r="C25">
         <v>-5689999.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-2392000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-3663000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-4063000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-6581000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-5191000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-3054000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>29426000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1602000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2632000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1678000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1620000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-658000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-152000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2790000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3411000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-385000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-98000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-2688000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-3658000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-482000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-217000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-2148000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-2836000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-2229000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>503000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-1522000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1077000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4378000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-2501000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-33000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-2729000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-13907000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-2735000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1740000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-3217000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-4136000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1119000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-2903000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-591000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>191000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>321000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-1027000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1167000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>594000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-279000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-661000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-1742000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-2209000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-664000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-1197000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-112000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>203731.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-197000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-601000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-596000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26">
+        <v>-4750000.0</v>
+      </c>
+      <c r="C26">
         <v>-5017000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-2168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
-        <v>7009000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G26">
         <v>7009000.0</v>
       </c>
-      <c r="H26"/>
+      <c r="H26">
+        <v>7009000.0</v>
+      </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>5255000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>9489000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6943000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>12695000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1418000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>726000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>3344000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1589000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-2868000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-3830000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>12841000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>11306000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4263000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2906000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>0.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-725000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>730000.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>-579000.0</v>
       </c>
-      <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>128000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>254000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>514000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1777000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>2285000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2356000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>2345000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>-2095000.0</v>
+      </c>
+      <c r="C28">
         <v>-17304000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-20568000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-20896000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-4138000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5050000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-8532000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-33694000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>27147000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-10833000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-8021000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-16567000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-15867000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-69032000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-15719000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>59279000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>35949000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-22439000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-6699000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>48866000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2875000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4752000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-20697000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3329000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3146000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3265000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>36310000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>11108000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-6669000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-8765000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>12447000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>16004000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>12880000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>15788000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-11897000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>995000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>18986000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>13853000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-11149000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-6366000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-7399000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-12566000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-5432000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-34457000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3341000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>73418000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-10863000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>22551000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-8949000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>6759000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-3985000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4441000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1431000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-8946016.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-800000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3232000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1209000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>550000.0</v>
+      </c>
+      <c r="C29">
         <v>47041000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>55554000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18096000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15399000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11247000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-31146000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>58700000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>30314000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>50234000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>26395000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3743000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>72151000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>97203000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>51379000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-46070000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-37648000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>70581000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>39865000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-62558000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3206000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>60665000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>40390000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>14656000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>10116000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>65900000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>9838000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-14934000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>29289000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>64234000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-15457000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>6299000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-30158000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>34044000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>32395000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-23615000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2829000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>26287000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-11953000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>34461000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>26545000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>30895000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>16412000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>26996000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>6345000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-12798000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>337000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-27306000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>7511000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>12697000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-11081000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>22728000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-2272000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>34403131.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-5949000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>14442000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>8286000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>-3897000.0</v>
+      </c>
+      <c r="C30">
         <v>-8955000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-29561000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2453000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2902000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5379000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4792000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-14307000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-10288000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-20284000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-23974000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4535000.0</v>
       </c>
       <c r="M30">
         <v>-4535000.0</v>
       </c>
       <c r="N30">
+        <v>-4535000.0</v>
+      </c>
+      <c r="O30">
         <v>-98255000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-12226000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-45175000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-13569000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-37355000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-20099000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5080000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-14038000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-30397000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4825000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3445000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-12843000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-44104000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-14615000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-4832000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2773000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-31714000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-5620000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-6441000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>139000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-23322000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-26559000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2942000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-11764000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1400000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-2116000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3473000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-8584000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>283000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-17682000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-974000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-606000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-19496000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5228000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2372000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-5637000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-22000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1748000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1564000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-2178000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-2249569.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-3173000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-192000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1372000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>