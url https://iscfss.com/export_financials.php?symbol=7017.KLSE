--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-04-30</t>
   </si>
   <si>
     <t>2022-04-30</t>
   </si>
   <si>
     <t>2021-04-30</t>
   </si>
   <si>
     <t>2020-04-30</t>
   </si>
   <si>
     <t>2019-04-30</t>
   </si>
   <si>
@@ -247,50 +247,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-10-31</t>
   </si>
@@ -2783,3680 +2789,3904 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-      <c r="Z1" t="s">
-[...2 lines deleted...]
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>13759000.0</v>
+      </c>
+      <c r="C2">
+        <v>13595000.0</v>
+      </c>
+      <c r="D2">
         <v>11698000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3485000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>10409000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>9338000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>8251000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>8274000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>9065000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14472000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>14966000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>13112000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>15203000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>22803000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>17605000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>13375000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>16008000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>8108000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>9957000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>14439000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>8986000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6584000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>8090000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>9037000.0</v>
       </c>
-      <c r="X2"/>
-      <c r="Y2"/>
       <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2">
         <v>10000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>43000000.0</v>
       </c>
       <c r="AD2">
         <v>37000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2">
+        <v>43000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>37000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>5491000.0</v>
+      </c>
+      <c r="C7">
+        <v>6068000.0</v>
+      </c>
+      <c r="D7">
         <v>6636000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>7197000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>13015000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>6306000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>6610000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2351000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2695000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3090000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3593000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>4261000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>4904000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>6270000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>5541000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>6448000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>5001000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>5885000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>7176000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>7316000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>8293000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>8367000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>9044000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>8412000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
         <v>173277000.0</v>
       </c>
       <c r="C8">
         <v>173277000.0</v>
       </c>
       <c r="D8">
         <v>173277000.0</v>
       </c>
       <c r="E8">
         <v>173277000.0</v>
       </c>
       <c r="F8">
         <v>173277000.0</v>
       </c>
       <c r="G8">
-        <v>178088000.0</v>
+        <v>173277000.0</v>
       </c>
       <c r="H8">
-        <v>178088000.0</v>
+        <v>173277000.0</v>
       </c>
       <c r="I8">
         <v>178088000.0</v>
       </c>
       <c r="J8">
-        <v>132927000.0</v>
+        <v>178088000.0</v>
       </c>
       <c r="K8">
-        <v>132927000.0</v>
+        <v>178088000.0</v>
       </c>
       <c r="L8">
         <v>132927000.0</v>
       </c>
       <c r="M8">
         <v>132927000.0</v>
       </c>
       <c r="N8">
         <v>132927000.0</v>
       </c>
       <c r="O8">
+        <v>132927000.0</v>
+      </c>
+      <c r="P8">
+        <v>132927000.0</v>
+      </c>
+      <c r="Q8">
         <v>132960000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>133099000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>120166000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>17466000.0</v>
+      </c>
+      <c r="C10">
+        <v>19316000.0</v>
+      </c>
+      <c r="D10">
         <v>18892000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>13940000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>23674000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>24272000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>24260000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>24462000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>26734000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>46157000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1994000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1946000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2430000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2676000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>8155000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>20163000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>39043000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>9150000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>55260000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2626000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>2081000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>2001000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>4458000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>4393000.0</v>
       </c>
-      <c r="X10"/>
-      <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10">
         <v>3000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>8000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>12000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>24</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
+        <v>19316000.0</v>
+      </c>
+      <c r="D12">
         <v>18892000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>22207000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>23674000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>24272000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>24260000.0</v>
       </c>
-      <c r="G12"/>
-[...1 lines deleted...]
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>46157000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2025000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1946000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2430000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2676000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>8155000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>20163000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>39043000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>39909000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>55260000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2626000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2926000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2846000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>5274000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>4393000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3028000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2938000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2308000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>25</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>173277000.0</v>
       </c>
       <c r="D13">
         <v>173277000.0</v>
       </c>
       <c r="E13">
         <v>173277000.0</v>
       </c>
       <c r="F13">
         <v>173277000.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-      <c r="I13">
+      <c r="G13">
+        <v>173277000.0</v>
+      </c>
+      <c r="H13">
+        <v>173277000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13">
         <v>178088000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>132927000.0</v>
       </c>
       <c r="L13">
         <v>132927000.0</v>
       </c>
       <c r="M13">
         <v>132927000.0</v>
       </c>
       <c r="N13">
         <v>132927000.0</v>
       </c>
       <c r="O13">
+        <v>132927000.0</v>
+      </c>
+      <c r="P13">
+        <v>132927000.0</v>
+      </c>
+      <c r="Q13">
         <v>132960000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>133099000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>120166000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>120131000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>62789000.0</v>
       </c>
       <c r="U13">
         <v>62789000.0</v>
       </c>
       <c r="V13">
+        <v>62789000.0</v>
+      </c>
+      <c r="W13">
+        <v>62789000.0</v>
+      </c>
+      <c r="X13">
         <v>57891000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>53155000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>48663000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>48425000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>48426000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="AC13">
         <v>48000000.0</v>
       </c>
       <c r="AD13">
         <v>48000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13">
+        <v>48000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>48000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>230917776.0</v>
+      </c>
+      <c r="C14">
+        <v>230917780.0</v>
+      </c>
+      <c r="D14">
         <v>230917000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>230917000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>230917780.0</v>
       </c>
       <c r="F14">
         <v>230917780.0</v>
       </c>
       <c r="G14">
+        <v>230917780.0</v>
+      </c>
+      <c r="H14">
+        <v>230917780.0</v>
+      </c>
+      <c r="I14">
         <v>230917776.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>230919067.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>230919070.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>115467800.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>115467710.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>577338550.0</v>
       </c>
       <c r="N14">
         <v>577338550.0</v>
       </c>
       <c r="O14">
         <v>577338550.0</v>
       </c>
       <c r="P14">
         <v>577338550.0</v>
       </c>
       <c r="Q14">
+        <v>577338550.0</v>
+      </c>
+      <c r="R14">
+        <v>577338550.0</v>
+      </c>
+      <c r="S14">
         <v>481115550.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>481052867.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>370037867.0</v>
       </c>
       <c r="U14">
         <v>370037867.0</v>
       </c>
       <c r="V14">
         <v>370037867.0</v>
       </c>
       <c r="W14">
+        <v>370037867.0</v>
+      </c>
+      <c r="X14">
+        <v>370037867.0</v>
+      </c>
+      <c r="Y14">
         <v>177183100.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>165891500.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>197425100.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>154482800.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>256410300.0</v>
       </c>
-      <c r="AB14"/>
-      <c r="AC14">
+      <c r="AD14"/>
+      <c r="AE14">
         <v>166666700.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>169491500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1749000.0</v>
       </c>
       <c r="T20">
         <v>1750000.0</v>
       </c>
       <c r="U20">
-        <v>1750000.0</v>
+        <v>1749000.0</v>
       </c>
       <c r="V20">
         <v>1750000.0</v>
       </c>
       <c r="W20">
         <v>1750000.0</v>
       </c>
       <c r="X20">
         <v>1750000.0</v>
       </c>
       <c r="Y20">
         <v>1750000.0</v>
       </c>
       <c r="Z20">
         <v>1750000.0</v>
       </c>
       <c r="AA20">
-        <v>2000000.0</v>
+        <v>1750000.0</v>
       </c>
       <c r="AB20">
-        <v>2000000.0</v>
+        <v>1750000.0</v>
       </c>
       <c r="AC20">
         <v>2000000.0</v>
       </c>
       <c r="AD20">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF20">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>33</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
+        <v>2000.0</v>
+      </c>
+      <c r="D21">
         <v>7000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>13000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>18000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>23000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>29000.0</v>
       </c>
-      <c r="G21"/>
-[...1 lines deleted...]
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21">
         <v>55000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>61000.0</v>
       </c>
-      <c r="K21"/>
-      <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>82000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21">
         <v>1042000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>1082000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="W21"/>
+      <c r="X21">
         <v>1296000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>3748000.0</v>
+      </c>
+      <c r="C22">
+        <v>3377000.0</v>
+      </c>
+      <c r="D22">
         <v>3744000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>3826000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>4702000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>5039000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>4914000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>7370000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>9210000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>8279000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>9209000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>10619000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>13784000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>16474000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>11913000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>11736000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>9549000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>5782000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>4571000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>8226000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3647000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>3624000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>3737000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>3641000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>3923000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>3534000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3891000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>8000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>19000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>21000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>35</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
+        <v>104867000.0</v>
+      </c>
+      <c r="D23">
         <v>104759000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>111037000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>122456000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>119255000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>121622000.0</v>
       </c>
-      <c r="G23"/>
-[...1 lines deleted...]
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23">
         <v>160290000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>118821000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>118749000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>127167000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>133933000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>136349000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>137013000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>139588000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>127157000.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>3070000.0</v>
+      </c>
+      <c r="C24">
+        <v>3169000.0</v>
+      </c>
+      <c r="D24">
         <v>3261000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>3312000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>3435000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>3528000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>3620000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>3890000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>3978000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>4064000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>4151000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>4571000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>6316000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>4826000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>5033000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>5150000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>5235000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>5373000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>6516000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>7695000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>5747000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>5840000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>5911000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>6008000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>6104000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>5447000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>5494000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="AC24">
         <v>7000000.0</v>
       </c>
       <c r="AD24">
         <v>7000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24">
+        <v>7000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>7000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>37</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
+        <v>7486000.0</v>
+      </c>
+      <c r="D25">
         <v>7826000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>8216000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>14436000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>8586000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>8987000.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25">
         <v>5710000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>6150000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>7043000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>7496000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>8083000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>7566000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>8066000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6787000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>7824000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>9794000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>12497000.0</v>
       </c>
-      <c r="T25"/>
-[...1 lines deleted...]
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25">
         <v>12061000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>11946000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>12834000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>12532000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>13466000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28">
         <v>2978000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3099000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2750000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2614000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28">
         <v>8464000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>6886000.0</v>
       </c>
-      <c r="U28"/>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>85266000.0</v>
+      </c>
+      <c r="C29">
+        <v>88873000.0</v>
+      </c>
+      <c r="D29">
         <v>90049000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>95263000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>101818000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>106310000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>109365000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>140700000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>143798000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>143157000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>100717000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>101138000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>101877000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>103930000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>110916000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>114985000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>116355000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>106647000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>116377000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>63645000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>64480000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>65580000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>65005000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>4342000.0</v>
+      </c>
+      <c r="C30">
+        <v>4789000.0</v>
+      </c>
+      <c r="D30">
         <v>4086000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>4945000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>11145000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>9929000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>9793000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>23350000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>28960000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>13412000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>12668000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>11058000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>11099000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>18019000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>32101000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>26896000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>19115000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>14542000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>9563000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>9422000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>8910000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8935000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>9135000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>9181000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>9447000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>9290000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>12164000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>13000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>39000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>40000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>37000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
-      <c r="I31">
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31">
         <v>138685000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>96577000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>96093000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>96697000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>5043000.0</v>
+      </c>
+      <c r="C32">
+        <v>6908000.0</v>
+      </c>
+      <c r="D32">
         <v>8092000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>8206000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>18791000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>20352000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>22062000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>41564000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>52267000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>52877000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>7330000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>8248000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>14693000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>10997000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>30628000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>40387000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>45495000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>41144000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>52336000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-106000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-290000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>935000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>3790000.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>75195000.0</v>
+      </c>
+      <c r="C33">
+        <v>77326000.0</v>
+      </c>
+      <c r="D33">
         <v>77980000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>79996000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>82872000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>79950000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>82595000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>95349000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>90011000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>91144000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>94142000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>95126000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>89774000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>96656000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>84133000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>78211000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>71769000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>66831000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>67640000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>66940000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>67998000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>68954000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>66298000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>66387000.0</v>
       </c>
-      <c r="X33"/>
-      <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>7083000.0</v>
+      </c>
+      <c r="C35">
+        <v>7486000.0</v>
+      </c>
+      <c r="D35">
         <v>7826000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>8216000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>14436000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>8586000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>8987000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>4810000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>5264000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>5710000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>6150000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>7423000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>7876000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>9131000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>9160000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>9658000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>8398000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>9439000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>10686000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>14326000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>12195000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>12959000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>13813000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>12861000.0</v>
       </c>
-      <c r="X35"/>
-      <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>1300000.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
-[...4 lines deleted...]
-      </c>
+      <c r="N38"/>
+      <c r="O38"/>
       <c r="P38">
         <v>112000.0</v>
       </c>
       <c r="Q38">
+        <v>112000.0</v>
+      </c>
+      <c r="R38">
+        <v>112000.0</v>
+      </c>
+      <c r="S38">
         <v>110000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>55000.0</v>
       </c>
       <c r="T38">
         <v>55000.0</v>
       </c>
       <c r="U38">
         <v>55000.0</v>
       </c>
       <c r="V38">
-        <v>75000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="W38">
-        <v>75000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="X38">
         <v>75000.0</v>
       </c>
       <c r="Y38">
+        <v>75000.0</v>
+      </c>
+      <c r="Z38">
+        <v>75000.0</v>
+      </c>
+      <c r="AA38">
         <v>74000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>68000.0</v>
       </c>
-      <c r="AA38"/>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39"/>
+      <c r="K39">
         <v>1298000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1321000.0</v>
       </c>
-      <c r="K39"/>
-      <c r="L39">
+      <c r="M39"/>
+      <c r="N39">
         <v>10080000.0</v>
       </c>
-      <c r="M39"/>
-      <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
-      <c r="Q39">
+      <c r="Q39"/>
+      <c r="R39"/>
+      <c r="S39">
         <v>1000.0</v>
       </c>
-      <c r="R39"/>
-      <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39"/>
+      <c r="AC39">
         <v>95000000.0</v>
       </c>
-      <c r="AB39"/>
-      <c r="AC39"/>
       <c r="AD39"/>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+      <c r="AF39"/>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
-      <c r="L40">
+      <c r="L40"/>
+      <c r="M40"/>
+      <c r="N40">
         <v>4910000.0</v>
       </c>
-      <c r="M40"/>
-      <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40"/>
+      <c r="AC40">
         <v>43000000.0</v>
       </c>
-      <c r="AB40"/>
-      <c r="AC40"/>
       <c r="AD40"/>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40"/>
+      <c r="AF40"/>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>380000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>380000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
-      <c r="I42">
+      <c r="I42"/>
+      <c r="J42"/>
+      <c r="K42">
         <v>49259000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>49912000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>49910000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>50006000.0</v>
       </c>
-      <c r="M42"/>
-      <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42"/>
+      <c r="AB42">
         <v>-1000.0</v>
       </c>
-      <c r="AA42"/>
-      <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>69122000.0</v>
+      </c>
+      <c r="C45">
+        <v>70603000.0</v>
+      </c>
+      <c r="D45">
         <v>72085000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>124974000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>78669000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>73357000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>74962000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>87084000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>81448000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>83163000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>106450000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>88374000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>89774000.0</v>
       </c>
-      <c r="M45"/>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>69122000.0</v>
+      </c>
+      <c r="C46">
+        <v>70603000.0</v>
+      </c>
+      <c r="D46">
         <v>72085000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>74668000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>78669000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>73357000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>74962000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>87084000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>81448000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>83163000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>84981000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>88374000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>89774000.0</v>
       </c>
-      <c r="M46"/>
-      <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>59</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
+        <v>70603000.0</v>
+      </c>
+      <c r="D47">
         <v>72085000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>74668000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>78669000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>73357000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>74962000.0</v>
       </c>
-      <c r="G47"/>
-[...1 lines deleted...]
-      <c r="I47">
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47">
         <v>83163000.0</v>
       </c>
-      <c r="J47">
+      <c r="L47">
         <v>85423000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>88374000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>89774000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>96656000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>84021000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>78099000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>71657000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>66721000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>65835000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>65136000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>66193000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>67149000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>64473000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>64562000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>65152000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>65532000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>68247000.0</v>
       </c>
-      <c r="AA47"/>
-      <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>60</v>
       </c>
-      <c r="B48">
+      <c r="B48"/>
+      <c r="C48">
+        <v>-92856000.0</v>
+      </c>
+      <c r="D48">
         <v>-91403000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-89721000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-83260000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-78858000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-74999000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-94604000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-89840000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-88603000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-86197000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-86740000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-86232000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-34283000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-27480000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-24104000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-24316000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-21677000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-12626000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-10230000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-7272000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-5855000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-1612000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>1684000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>4143000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>6045000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>9450000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-4000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-3000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-3000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
+        <v>5336000.0</v>
+      </c>
+      <c r="C50">
+        <v>5287000.0</v>
+      </c>
+      <c r="D50">
         <v>4918000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>8399000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>8370000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>8367000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>7471000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>4071000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>2317000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>353000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>821000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>474000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>459000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>464000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>440000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>983000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>2341000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>2789000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>2360000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>3395000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>3220000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>2810000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>2819000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>4296000.0</v>
       </c>
-      <c r="X50"/>
-      <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50">
         <v>18000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>51000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>57000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>53000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:30">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-      <c r="O51">
+      <c r="O51"/>
+      <c r="P51"/>
+      <c r="Q51">
         <v>8604000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>8683000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>10191000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>11744000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>15824000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>10371000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>11159000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>14497000.0</v>
       </c>
-      <c r="W51"/>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>64</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
+        <v>4911000.0</v>
+      </c>
+      <c r="D52">
         <v>4541000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>7982000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>7987000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>7988000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>7096000.0</v>
       </c>
-      <c r="G52"/>
-[...6 lines deleted...]
-      </c>
+      <c r="I52"/>
+      <c r="J52"/>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
+        <v>0.0</v>
+      </c>
+      <c r="P52">
+        <v>0.0</v>
+      </c>
+      <c r="Q52">
         <v>538000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1896000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>2367000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1950000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>3327000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>2823000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>2435000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>2436000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52">
         <v>18000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>51000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>57000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>53000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:30">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53">
         <v>8267000.0</v>
       </c>
-      <c r="D53"/>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>31000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
         <v>3010000.0</v>
       </c>
-      <c r="O53"/>
-[...1 lines deleted...]
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53">
         <v>30056000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>100811000.0</v>
+      </c>
+      <c r="C55">
+        <v>104867000.0</v>
+      </c>
+      <c r="D55">
         <v>104759000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>111037000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>122456000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>119255000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>121622000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>150689000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>155069000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>160290000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>118821000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>118749000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>127167000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>133933000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>136349000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>137013000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>139588000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>127157000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>137034000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>87388000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>83655000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>84533000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>84444000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>83607000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>83380000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>83435000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>88428000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>184000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>201000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>216000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>203000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>25616000.0</v>
+      </c>
+      <c r="C56">
+        <v>27541000.0</v>
+      </c>
+      <c r="D56">
         <v>26779000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>31041000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>39584000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>39305000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>39027000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>55340000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>65058000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>69146000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>25192000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>23623000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>37393000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>37277000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>52216000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>58802000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>67819000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>60326000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>69394000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>20448000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>15657000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>15579000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>18146000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>17220000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>16403000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>16079000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>18363000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>120000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>66000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>73000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>67000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>20573000.0</v>
+      </c>
+      <c r="C57">
+        <v>20633000.0</v>
+      </c>
+      <c r="D57">
         <v>18687000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>22835000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>20793000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>18953000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>16965000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>13776000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>12791000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>16269000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>17362000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>15375000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>22700000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>26280000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>21588000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>18415000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>22324000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>19182000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>17058000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>20554000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>15947000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>14644000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>14356000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>15910000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>16622000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>13971000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>17698000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>65000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>79000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>91000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>80000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>27656000.0</v>
+      </c>
+      <c r="C58">
+        <v>24450000.0</v>
+      </c>
+      <c r="D58">
         <v>22889000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>27485000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>32443000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>24840000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>23348000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>18586000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>18055000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>21550000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>23076000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>22656000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>30470000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>35293000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>30906000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>28161000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>30809000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>28672000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>27533000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>34833000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>28142000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>27603000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>28169000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>28771000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>30574000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>28965000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>33134000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>73000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>88000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>101000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>92000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>76860000.0</v>
+      </c>
+      <c r="C60">
+        <v>80417000.0</v>
+      </c>
+      <c r="D60">
         <v>81870000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>83552000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>90013000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>94415000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>98274000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>132739000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>137503000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>138740000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>95745000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>96093000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>96697000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>98640000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>105443000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>108852000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>108779000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>98485000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>109501000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>52555000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>55513000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>56930000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>56275000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>54836000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>52806000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>54470000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>55294000.0</v>
       </c>
-      <c r="AA60"/>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60"/>
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-      <c r="N61">
-[...4 lines deleted...]
-      </c>
+      <c r="N61"/>
+      <c r="O61"/>
       <c r="P61">
         <v>-4000.0</v>
       </c>
       <c r="Q61">
         <v>-4000.0</v>
       </c>
       <c r="R61">
         <v>-4000.0</v>
       </c>
       <c r="S61">
         <v>-4000.0</v>
       </c>
       <c r="T61">
         <v>-4000.0</v>
       </c>
       <c r="U61">
         <v>-4000.0</v>
       </c>
       <c r="V61">
         <v>-4000.0</v>
       </c>
       <c r="W61">
+        <v>-4000.0</v>
+      </c>
+      <c r="X61">
+        <v>-4000.0</v>
+      </c>
+      <c r="Y61">
         <v>-3000.0</v>
       </c>
-      <c r="X61"/>
-[...1 lines deleted...]
-      <c r="Z61">
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61">
         <v>-2581000.0</v>
       </c>
-      <c r="AA61"/>
-      <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6505,983 +6735,983 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
         <v>20716000.0</v>
       </c>
       <c r="C2">
         <v>28009000.0</v>
       </c>
       <c r="D2">
         <v>38561000.0</v>
       </c>
       <c r="E2">
         <v>44146000.0</v>
       </c>
       <c r="F2">
         <v>37770000.0</v>
       </c>
       <c r="G2">
         <v>36416000.0</v>
       </c>
       <c r="H2">
         <v>43050000.0</v>
       </c>
       <c r="I2">
         <v>56648000.0</v>
       </c>
       <c r="J2">
         <v>47243000.0</v>
       </c>
       <c r="K2">
         <v>48936000.0</v>
       </c>
       <c r="L2">
         <v>95000000.0</v>
       </c>
       <c r="M2">
         <v>85000000.0</v>
       </c>
       <c r="N2">
         <v>74000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4">
         <v>-1344000.0</v>
       </c>
       <c r="E4">
         <v>-1344000.0</v>
       </c>
       <c r="F4">
         <v>-1344000.0</v>
       </c>
       <c r="G4">
         <v>-1344000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>-8213000.0</v>
       </c>
       <c r="E5">
         <v>-10496726.0</v>
       </c>
       <c r="F5">
         <v>-15060000.0</v>
       </c>
       <c r="G5">
         <v>-8865000.0</v>
       </c>
       <c r="H5">
         <v>-5366000.0</v>
       </c>
       <c r="I5">
         <v>-13841000.0</v>
       </c>
       <c r="J5">
         <v>-4393000.0</v>
       </c>
       <c r="K5">
         <v>3000000.0</v>
       </c>
       <c r="L5">
         <v>-15000000.0</v>
       </c>
       <c r="M5">
         <v>-24000000.0</v>
       </c>
       <c r="N5">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
         <v>-10284000.0</v>
       </c>
       <c r="G6">
         <v>-4491000.0</v>
       </c>
       <c r="H6">
         <v>-5366000.0</v>
       </c>
       <c r="I6">
         <v>-13841000.0</v>
       </c>
       <c r="J6">
         <v>-4393000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>-1344000.0</v>
       </c>
       <c r="E8">
         <v>-2437000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-4406000.0</v>
       </c>
       <c r="K8">
         <v>1542000.0</v>
       </c>
       <c r="L8">
         <v>-9425000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
         <v>-795000.0</v>
       </c>
       <c r="C9">
         <v>1348000.0</v>
       </c>
       <c r="D9">
         <v>2180000.0</v>
       </c>
       <c r="E9">
         <v>4176000.0</v>
       </c>
       <c r="F9">
         <v>-143000.0</v>
       </c>
       <c r="G9">
         <v>3131000.0</v>
       </c>
       <c r="H9">
         <v>4693000.0</v>
       </c>
       <c r="I9">
         <v>301000.0</v>
       </c>
       <c r="J9">
         <v>18145000.0</v>
       </c>
       <c r="K9">
         <v>12638000.0</v>
       </c>
       <c r="L9">
         <v>44000000.0</v>
       </c>
       <c r="M9">
         <v>57000000.0</v>
       </c>
       <c r="N9">
         <v>62000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
         <v>-27318000.0</v>
       </c>
       <c r="C10">
         <v>-41637000.0</v>
       </c>
       <c r="D10">
         <v>-4133000.0</v>
       </c>
       <c r="E10">
         <v>-7940000.0</v>
       </c>
       <c r="F10">
         <v>-16131000.0</v>
       </c>
       <c r="G10">
         <v>-10357000.0</v>
       </c>
       <c r="H10">
         <v>-11090000.0</v>
       </c>
       <c r="I10">
         <v>-20942000.0</v>
       </c>
       <c r="J10">
         <v>-12197000.0</v>
       </c>
       <c r="K10">
         <v>1343000.0</v>
       </c>
       <c r="L10">
         <v>-2590000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-380000.0</v>
       </c>
       <c r="E11">
         <v>-153818.0</v>
       </c>
       <c r="F11">
         <v>-176000.0</v>
       </c>
       <c r="G11">
         <v>349000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11">
         <v>1000000.0</v>
       </c>
       <c r="L11">
         <v>2000000.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
         <v>1165000.0</v>
       </c>
       <c r="C12"/>
       <c r="D12">
         <v>2348000.0</v>
       </c>
       <c r="E12">
         <v>850000.0</v>
       </c>
       <c r="F12">
         <v>911000.0</v>
       </c>
       <c r="G12">
         <v>1492000.0</v>
       </c>
       <c r="H12">
         <v>1322000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13">
         <v>1165000.0</v>
       </c>
       <c r="C13">
         <v>949000.0</v>
       </c>
       <c r="D13">
         <v>599000.0</v>
       </c>
       <c r="E13">
         <v>547000.0</v>
       </c>
       <c r="F13">
         <v>1071000.0</v>
       </c>
       <c r="G13">
         <v>1492000.0</v>
       </c>
       <c r="H13">
         <v>1322000.0</v>
       </c>
       <c r="I13">
         <v>1020000.0</v>
       </c>
       <c r="J13">
         <v>1158000.0</v>
       </c>
       <c r="K13">
         <v>1475000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14">
         <v>1025000.0</v>
       </c>
       <c r="C14"/>
       <c r="D14">
         <v>337000.0</v>
       </c>
       <c r="E14">
         <v>-368000.0</v>
       </c>
       <c r="F14">
         <v>121000.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
         <v>-25454000.0</v>
       </c>
       <c r="C15">
         <v>-39523000.0</v>
       </c>
       <c r="D15">
         <v>-4760000.0</v>
       </c>
       <c r="E15">
         <v>-10099000.0</v>
       </c>
       <c r="F15">
         <v>-15834000.0</v>
       </c>
       <c r="G15">
         <v>-10706000.0</v>
       </c>
       <c r="H15">
         <v>-9847000.0</v>
       </c>
       <c r="I15">
         <v>-21669000.0</v>
       </c>
       <c r="J15">
         <v>-18098000.0</v>
       </c>
       <c r="K15">
         <v>1913000.0</v>
       </c>
       <c r="L15">
         <v>-13000000.0</v>
       </c>
       <c r="M15">
         <v>-29000000.0</v>
       </c>
       <c r="N15">
         <v>-5000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16">
         <v>-25454000.0</v>
       </c>
       <c r="C16">
         <v>-39523000.0</v>
       </c>
       <c r="D16">
         <v>-4510000.0</v>
       </c>
       <c r="E16">
         <v>-10966908.0</v>
       </c>
       <c r="F16">
         <v>-15834000.0</v>
       </c>
       <c r="G16">
         <v>-10706000.0</v>
       </c>
       <c r="H16">
         <v>-9847000.0</v>
       </c>
       <c r="I16">
         <v>-21669000.0</v>
       </c>
       <c r="J16">
         <v>-18098000.0</v>
       </c>
       <c r="K16">
         <v>1913000.0</v>
       </c>
       <c r="L16">
         <v>-12781000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
         <v>-26479000.0</v>
       </c>
       <c r="C17"/>
       <c r="D17">
         <v>-3753000.0</v>
       </c>
       <c r="E17">
         <v>-14572000.0</v>
       </c>
       <c r="F17">
         <v>-15955000.0</v>
       </c>
       <c r="G17">
         <v>-10706000.0</v>
       </c>
       <c r="H17">
         <v>-9847000.0</v>
       </c>
       <c r="I17">
         <v>-21496000.0</v>
       </c>
       <c r="J17">
         <v>-13692000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
         <v>-1165000.0</v>
       </c>
       <c r="C18"/>
       <c r="D18">
         <v>-599000.0</v>
       </c>
       <c r="E18">
         <v>-1010000.0</v>
       </c>
       <c r="F18">
         <v>-911000.0</v>
       </c>
       <c r="G18">
         <v>-1492000.0</v>
       </c>
       <c r="H18">
         <v>-1322000.0</v>
       </c>
       <c r="I18">
         <v>-1020000.0</v>
       </c>
       <c r="J18">
         <v>-1158000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
         <v>-26153000.0</v>
       </c>
       <c r="C21">
         <v>-40688000.0</v>
       </c>
       <c r="D21">
         <v>-3534000.0</v>
       </c>
       <c r="E21">
         <v>-7393000.0</v>
       </c>
       <c r="F21">
         <v>-15060000.0</v>
       </c>
       <c r="G21">
         <v>-8865000.0</v>
       </c>
       <c r="H21">
         <v>-9768000.0</v>
       </c>
       <c r="I21">
         <v>-19922000.0</v>
       </c>
       <c r="J21">
         <v>-11039000.0</v>
       </c>
       <c r="K21">
         <v>2818000.0</v>
       </c>
       <c r="L21">
         <v>-15000000.0</v>
       </c>
       <c r="M21">
         <v>-24000000.0</v>
       </c>
       <c r="N21">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>6326000.0</v>
       </c>
       <c r="E23">
         <v>15524726.0</v>
       </c>
       <c r="F23">
         <v>14917000.0</v>
       </c>
       <c r="G23">
         <v>11996000.0</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
         <v>7877000.0</v>
       </c>
       <c r="C25"/>
       <c r="D25">
         <v>7965000.0</v>
       </c>
       <c r="E25">
         <v>5871000.0</v>
       </c>
       <c r="F25">
         <v>4936000.0</v>
       </c>
       <c r="G25">
         <v>4374000.0</v>
       </c>
       <c r="H25">
         <v>4402000.0</v>
       </c>
       <c r="I25">
         <v>5908000.0</v>
       </c>
       <c r="J25">
         <v>6646000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
         <v>412000.0</v>
       </c>
       <c r="C28">
         <v>9830000.0</v>
       </c>
       <c r="D28">
         <v>551000.0</v>
       </c>
       <c r="E28">
         <v>101000.0</v>
       </c>
       <c r="F28">
         <v>6938000.0</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28">
         <v>9345000.0</v>
       </c>
       <c r="K28">
         <v>8598000.0</v>
       </c>
       <c r="L28">
         <v>7059000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>-839000.0</v>
       </c>
       <c r="C29">
         <v>4000.0</v>
       </c>
       <c r="D29">
         <v>-380000.0</v>
       </c>
       <c r="E29">
         <v>-141000.0</v>
       </c>
       <c r="F29">
         <v>-176000.0</v>
       </c>
       <c r="G29">
         <v>349000.0</v>
       </c>
       <c r="H29">
         <v>-1243000.0</v>
       </c>
       <c r="I29">
         <v>727000.0</v>
       </c>
       <c r="J29">
         <v>1495000.0</v>
       </c>
       <c r="K29">
         <v>972000.0</v>
       </c>
       <c r="L29">
         <v>766000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
         <v>46074000.0</v>
       </c>
       <c r="C30">
         <v>70045000.0</v>
       </c>
       <c r="D30">
         <v>43724000.0</v>
       </c>
       <c r="E30">
         <v>74349000.0</v>
       </c>
       <c r="F30">
         <v>52687000.0</v>
       </c>
       <c r="G30">
         <v>48412000.0</v>
       </c>
       <c r="H30">
         <v>57511000.0</v>
       </c>
       <c r="I30">
         <v>76698000.0</v>
       </c>
       <c r="J30">
         <v>76427000.0</v>
       </c>
       <c r="K30">
         <v>153000000.0</v>
       </c>
       <c r="L30">
         <v>155000000.0</v>
       </c>
       <c r="M30">
         <v>165000000.0</v>
       </c>
       <c r="N30">
         <v>134000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
         <v>19921000.0</v>
       </c>
       <c r="C32">
         <v>29357000.0</v>
       </c>
       <c r="D32">
         <v>40741000.0</v>
       </c>
       <c r="E32">
         <v>48322000.0</v>
       </c>
       <c r="F32">
         <v>37627000.0</v>
       </c>
       <c r="G32">
         <v>39547000.0</v>
       </c>
       <c r="H32">
         <v>47743000.0</v>
       </c>
       <c r="I32">
         <v>56949000.0</v>
       </c>
@@ -7500,2080 +7730,2206 @@
       <c r="N32">
         <v>136000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-      <c r="Z1" t="s">
-[...2 lines deleted...]
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>4525000.0</v>
+      </c>
+      <c r="C2">
+        <v>4934000.0</v>
+      </c>
+      <c r="D2">
         <v>4654000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4319000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>6820000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4900000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4677000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>7199000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>5572000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7060000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>9512000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>9700000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>6389000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>12960000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>18158000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>15343000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11501000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>12307000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>9529000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7843000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>8091000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>8660000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>9470000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>9366000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8920000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>8422000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>10945000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>26000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>34000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>34000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>31000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-      <c r="J4">
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4">
         <v>-4000.0</v>
       </c>
-      <c r="K4">
+      <c r="M4">
         <v>-215000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-668000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5">
         <v>-960000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-2235000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-4729000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1237000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5">
         <v>-1122000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1628000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-1545000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-970000.0</v>
       </c>
-      <c r="X5"/>
-      <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5">
         <v>-3000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>1000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>2000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6"/>
       <c r="K6">
+        <v>-182000.0</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6">
         <v>342000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1023000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-37000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-1412000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1837000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1144000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-7568000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1621000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1122000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1628000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1545000.0</v>
       </c>
-      <c r="W6"/>
-      <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>-4000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>-215000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-668000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-457000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>-532000.0</v>
+      </c>
+      <c r="C9">
+        <v>-346000.0</v>
+      </c>
+      <c r="D9">
         <v>-396000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-359000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>202000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-590000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-48000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-1570000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>296000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>668000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>494000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-630000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>706000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1610000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-56000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2815000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1908000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-1354000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>208000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>414000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>589000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1025000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>335000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>498000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1273000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1849000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1689000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>5000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>7000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>9000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>-3593000.0</v>
+      </c>
+      <c r="C10">
+        <v>-1498000.0</v>
+      </c>
+      <c r="D10">
         <v>-1740000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-15708000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-4485000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-3954000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-3171000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-4911000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1297000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-2172000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-354000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-329000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1211000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-2239000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-3290000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>99000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-2603000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-9214000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-3055000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-2372000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1490000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-3201000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3005000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2261000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1890000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-4319000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1379000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-380000.0</v>
       </c>
-      <c r="K11"/>
-      <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-      <c r="AA11">
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>201000.0</v>
+      </c>
+      <c r="C12">
+        <v>833000.0</v>
+      </c>
+      <c r="D12">
         <v>217000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>4518000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2386000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1034000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1098000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>146000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>119000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1174000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2348000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>122000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>124000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>171000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>216000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>253000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>190000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>191000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>236000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>235000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>221000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>413000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>318000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>270000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12"/>
       <c r="Z12"/>
-      <c r="AA12">
-[...4 lines deleted...]
-      </c>
+      <c r="AA12"/>
+      <c r="AB12"/>
       <c r="AC12">
         <v>1000000.0</v>
       </c>
       <c r="AD12">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>110</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>212000.0</v>
+      </c>
+      <c r="D13">
         <v>222000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>103000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>539000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>275000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>248000.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13">
         <v>126000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>182000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>122000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>124000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>171000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>216000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>253000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>190000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>351000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>236000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>235000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>221000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>413000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>318000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14">
+        <v>36000.0</v>
+      </c>
+      <c r="C14">
+        <v>45000.0</v>
+      </c>
+      <c r="D14">
         <v>58000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>712000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>87000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>95000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>63000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>147000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>60000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>6000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>281000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>36000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-12000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>32000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-70000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-1000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-36000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-261000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>160000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>222000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>0.0</v>
       </c>
-      <c r="U14"/>
-      <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>-3557000.0</v>
+      </c>
+      <c r="C15">
+        <v>-1453000.0</v>
+      </c>
+      <c r="D15">
         <v>-1682000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-14085000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-4402000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-3859000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-3108000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-4764000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-1237000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-2166000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>303000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-508000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-1891000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-2664000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-3362000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>107000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-2652000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-9032000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-2928000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-2306000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-1568000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-2863000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-3187000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-2516000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-2140000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-3297000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-1344000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-1000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>0.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>113</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-1453000.0</v>
+      </c>
+      <c r="D16">
         <v>-1682000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-14085000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-4402000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-3859000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-3108000.0</v>
       </c>
-      <c r="G16"/>
-[...1 lines deleted...]
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
         <v>-2166000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>589000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-508000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-1891000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-2664000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-3362000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>107000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-2652000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-9032000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-2928000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-2306000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-1568000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-2863000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-3187000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-2516000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-2140000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-3297000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-1344000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>-3593000.0</v>
+      </c>
+      <c r="C17">
+        <v>-1498000.0</v>
+      </c>
+      <c r="D17">
         <v>-1740000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-13675000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-4489000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-3954000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-3171000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-4911000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-1297000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-2172000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>26000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-329000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-1211000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-2239000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-3292000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>108000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-2616000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-8771000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-3088000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-2528000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-1568000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-2863000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-3187000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-2516000.0</v>
       </c>
-      <c r="X17"/>
-      <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-201000.0</v>
+      </c>
+      <c r="C18">
+        <v>-212000.0</v>
+      </c>
+      <c r="D18">
         <v>-222000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-103000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-539000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-275000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-248000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-146000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-119000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-126000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-182000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-122000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-124000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-171000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-216000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-253000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-190000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-191000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-236000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-235000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-221000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-413000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-318000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-270000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>-2949000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1286000.0</v>
+      </c>
+      <c r="D21">
         <v>-1518000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-15605000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-3946000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-3679000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-2923000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-4667000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-1962000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-2046000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-172000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-207000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-1087000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-2068000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-3074000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>352000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-2413000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-8864000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-2818000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-2137000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1269000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-2788000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-2687000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1991000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1399000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-3933000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-1047000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-3000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23">
         <v>640000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1959000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3077000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1168000.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>1483000.0</v>
+      </c>
+      <c r="C25">
+        <v>1489000.0</v>
+      </c>
+      <c r="D25">
         <v>1506000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2235000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2313000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1667000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1662000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1976000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1860000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1864000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3275000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>549000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2110000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2031000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1662000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1485000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1269000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1455000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1198000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1015000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1268000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1160000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1142000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>125</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>595000.0</v>
+      </c>
+      <c r="D28">
         <v>602000.0</v>
       </c>
-      <c r="C28"/>
-      <c r="D28">
+      <c r="E28"/>
+      <c r="F28">
         <v>807000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>725000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>809000.0</v>
       </c>
-      <c r="G28"/>
-[...1 lines deleted...]
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28">
         <v>988000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>9194000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1022000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>775000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1500000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1868000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1788000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2195000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7465000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1661000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1633000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1089000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>5968000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2076000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1926000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1966000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>5955000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1962000.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
         <v>-843000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
-        <v>-380000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
-        <v>0.0</v>
+        <v>-380000.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
+        <v>0.0</v>
+      </c>
+      <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
         <v>2000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-9000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>13000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-443000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>33000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>156000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>78000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-338000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>182000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>255000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>250000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-1022000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-35000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>6942000.0</v>
+      </c>
+      <c r="C30">
+        <v>5874000.0</v>
+      </c>
+      <c r="D30">
         <v>5776000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>19565000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>10968000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>7989000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>6928000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>10296000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>7830000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>8688000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>4663000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>13799000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>8332000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>16930000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>21257000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>18021000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>16087000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>18984000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>12710000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>10643000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>10338000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>11564000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>12547000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>11855000.0</v>
       </c>
-      <c r="X30"/>
-      <c r="Y30"/>
       <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30"/>
+      <c r="AC30">
         <v>35000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>41000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>40000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>37000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>3993000.0</v>
+      </c>
+      <c r="C32">
+        <v>4588000.0</v>
+      </c>
+      <c r="D32">
         <v>4258000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>3960000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>7022000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>4310000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>4629000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>5629000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>5868000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>7728000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>10006000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>9070000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>7095000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>14570000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>18102000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>18158000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>13409000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>10953000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>9737000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>8257000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>8680000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>9685000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>9805000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>9864000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>10193000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>10271000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>12634000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>32000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>41000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>42000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>40000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -9624,961 +9980,961 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
         <v>11340000.0</v>
       </c>
       <c r="C2">
         <v>2025000.0</v>
       </c>
       <c r="D2">
         <v>18642000.0</v>
       </c>
       <c r="E2">
         <v>36839000.0</v>
       </c>
       <c r="F2">
         <v>417000.0</v>
       </c>
       <c r="G2">
         <v>1279000.0</v>
       </c>
       <c r="H2">
         <v>4942000.0</v>
       </c>
       <c r="I2">
         <v>21313000.0</v>
       </c>
       <c r="J2">
         <v>293000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>2993000</v>
       </c>
       <c r="C3">
         <v>7976000</v>
       </c>
       <c r="D3">
         <v>4560000</v>
       </c>
       <c r="E3">
         <v>36049088</v>
       </c>
       <c r="F3">
         <v>4763000</v>
       </c>
       <c r="G3">
         <v>492000</v>
       </c>
       <c r="H3">
         <v>3521000</v>
       </c>
       <c r="I3">
         <v>7182000</v>
       </c>
       <c r="J3">
         <v>1171000</v>
       </c>
       <c r="K3">
         <v>2828000</v>
       </c>
       <c r="L3">
         <v>6000000</v>
       </c>
       <c r="M3">
         <v>3000000</v>
       </c>
       <c r="N3">
         <v>6000000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
         <v>-5349000.0</v>
       </c>
       <c r="C6">
         <v>9315000.0</v>
       </c>
       <c r="D6">
         <v>-3313000.0</v>
       </c>
       <c r="E6">
         <v>-34398543.0</v>
       </c>
       <c r="F6">
         <v>36422000.0</v>
       </c>
       <c r="G6">
         <v>-862000.0</v>
       </c>
       <c r="H6">
         <v>-3663000.0</v>
       </c>
       <c r="I6">
         <v>-16371000.0</v>
       </c>
       <c r="J6">
         <v>21020000.0</v>
       </c>
       <c r="K6">
         <v>-1482000.0</v>
       </c>
       <c r="L6">
         <v>2000000.0</v>
       </c>
       <c r="M6">
         <v>8000000.0</v>
       </c>
       <c r="N6">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
         <v>7768000.0</v>
       </c>
       <c r="C7">
         <v>-11349000.0</v>
       </c>
       <c r="D7">
         <v>6525000.0</v>
       </c>
       <c r="E7">
         <v>-2736000.0</v>
       </c>
       <c r="F7">
         <v>-5311000.0</v>
       </c>
       <c r="G7">
         <v>-560000.0</v>
       </c>
       <c r="H7">
         <v>939000.0</v>
       </c>
       <c r="I7">
         <v>-633000.0</v>
       </c>
       <c r="J7">
         <v>-9230000.0</v>
       </c>
       <c r="K7">
         <v>-795000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>1144000.0</v>
       </c>
       <c r="E9">
         <v>-3411272.0</v>
       </c>
       <c r="F9">
         <v>-6052000.0</v>
       </c>
       <c r="G9">
         <v>888000.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>7000000.0</v>
       </c>
       <c r="M9">
         <v>1000000.0</v>
       </c>
       <c r="N9">
         <v>-7000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10">
         <v>222000.0</v>
       </c>
       <c r="C10"/>
       <c r="D10">
         <v>2349000.0</v>
       </c>
       <c r="E10">
         <v>-9441817.0</v>
       </c>
       <c r="F10">
         <v>-2610000.0</v>
       </c>
       <c r="G10">
         <v>-532000.0</v>
       </c>
       <c r="H10">
         <v>660000.0</v>
       </c>
       <c r="I10">
         <v>1031000.0</v>
       </c>
       <c r="J10">
         <v>1255000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>4000000.0</v>
       </c>
       <c r="M10">
         <v>8000000.0</v>
       </c>
       <c r="N10">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>1632000.0</v>
       </c>
       <c r="E11">
         <v>7120363.0</v>
       </c>
       <c r="F11">
         <v>4260000.0</v>
       </c>
       <c r="G11">
         <v>567000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-3479000.0</v>
       </c>
       <c r="E12">
         <v>1084364.0</v>
       </c>
       <c r="F12">
         <v>2513000.0</v>
       </c>
       <c r="G12">
         <v>214000.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
         <v>7856000.0</v>
       </c>
       <c r="C14">
         <v>9673000.0</v>
       </c>
       <c r="D14">
         <v>8216000.0</v>
       </c>
       <c r="E14">
         <v>6090545.0</v>
       </c>
       <c r="F14">
         <v>4936000.0</v>
       </c>
       <c r="G14">
         <v>4374000.0</v>
       </c>
       <c r="H14">
         <v>4402000.0</v>
       </c>
       <c r="I14">
         <v>5908000.0</v>
       </c>
       <c r="J14">
         <v>5160000.0</v>
       </c>
       <c r="K14">
         <v>5038000.0</v>
       </c>
       <c r="L14">
         <v>10000000.0</v>
       </c>
       <c r="M14">
         <v>12000000.0</v>
       </c>
       <c r="N14">
         <v>11000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>6232000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
         <v>5991000.0</v>
       </c>
       <c r="C16">
         <v>11340000.0</v>
       </c>
       <c r="D16">
         <v>2025000.0</v>
       </c>
       <c r="E16">
         <v>18642000.0</v>
       </c>
       <c r="F16">
         <v>36839000.0</v>
       </c>
       <c r="G16">
         <v>417000.0</v>
       </c>
       <c r="H16">
         <v>1279000.0</v>
       </c>
       <c r="I16">
         <v>4942000.0</v>
       </c>
       <c r="J16">
         <v>21313000.0</v>
       </c>
       <c r="K16">
         <v>293000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
         <v>1200000.0</v>
       </c>
       <c r="C18"/>
       <c r="D18">
         <v>1868000.0</v>
       </c>
       <c r="E18">
         <v>-46823000.0</v>
       </c>
       <c r="F18">
         <v>-17550000.0</v>
       </c>
       <c r="G18">
         <v>-5687000.0</v>
       </c>
       <c r="H18">
         <v>-5779000.0</v>
       </c>
       <c r="I18">
         <v>-22135000.0</v>
       </c>
       <c r="J18">
         <v>-8595000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19">
         <v>-4928000.0</v>
       </c>
       <c r="C19"/>
       <c r="D19">
         <v>-4858000.0</v>
       </c>
       <c r="E19">
         <v>-18583000.0</v>
       </c>
       <c r="F19">
         <v>-4763000.0</v>
       </c>
       <c r="G19">
         <v>-492000.0</v>
       </c>
       <c r="H19">
         <v>-3521000.0</v>
       </c>
       <c r="I19">
         <v>-6233000.0</v>
       </c>
       <c r="J19">
         <v>42268000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>68171000.0</v>
       </c>
       <c r="F20">
         <v>57377000.0</v>
       </c>
       <c r="G20">
         <v>9466000.0</v>
       </c>
       <c r="H20">
         <v>2122000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
         <v>-352000.0</v>
       </c>
       <c r="C21"/>
       <c r="D21">
         <v>-3844000.0</v>
       </c>
       <c r="E21">
         <v>-4323272.0</v>
       </c>
       <c r="F21">
         <v>-3846000.0</v>
       </c>
       <c r="G21">
         <v>-4604000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
         <v>-27318000.0</v>
       </c>
       <c r="C22">
         <v>-41637000.0</v>
       </c>
       <c r="D22">
         <v>-4760000.0</v>
       </c>
       <c r="E22">
         <v>-10966908.0</v>
       </c>
       <c r="F22">
         <v>-15834000.0</v>
       </c>
       <c r="G22">
         <v>-10706000.0</v>
       </c>
       <c r="H22">
         <v>-11090000.0</v>
       </c>
       <c r="I22">
         <v>-20942000.0</v>
       </c>
       <c r="J22">
         <v>-12416000.0</v>
       </c>
       <c r="K22">
         <v>1343000.0</v>
       </c>
       <c r="L22">
         <v>-13000000.0</v>
       </c>
       <c r="M22">
         <v>-29000000.0</v>
       </c>
       <c r="N22">
         <v>-5000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23">
         <v>-640000.0</v>
       </c>
       <c r="C23">
         <v>-732000.0</v>
       </c>
       <c r="D23">
         <v>52000.0</v>
       </c>
       <c r="E23">
         <v>1314545.0</v>
       </c>
       <c r="F23">
         <v>364000.0</v>
       </c>
       <c r="G23">
         <v>-29000.0</v>
       </c>
       <c r="H23">
         <v>-47000.0</v>
       </c>
       <c r="I23">
         <v>-9000.0</v>
       </c>
       <c r="J23">
         <v>-1260000.0</v>
       </c>
       <c r="K23">
         <v>-2194000.0</v>
       </c>
       <c r="L23">
         <v>2000000.0</v>
       </c>
       <c r="M23">
         <v>2000000.0</v>
       </c>
       <c r="N23">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24">
         <v>-1935000.0</v>
       </c>
       <c r="C24">
         <v>-10897000.0</v>
       </c>
       <c r="D24">
         <v>-132000.0</v>
       </c>
       <c r="E24">
         <v>532000.0</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>949000.0</v>
       </c>
       <c r="J24">
         <v>43439000.0</v>
       </c>
       <c r="K24">
         <v>87000.0</v>
       </c>
       <c r="L24">
         <v>3185000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>693000.0</v>
       </c>
       <c r="C25"/>
       <c r="D25">
         <v>341000.0</v>
       </c>
       <c r="E25">
         <v>635000.0</v>
       </c>
       <c r="F25">
         <v>900000.0</v>
       </c>
       <c r="G25">
         <v>1453000.0</v>
       </c>
       <c r="H25">
         <v>1251000.0</v>
       </c>
       <c r="I25">
         <v>715000.0</v>
       </c>
       <c r="J25">
         <v>753000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>45160000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>12761000.0</v>
       </c>
       <c r="F26">
         <v>57377000.0</v>
       </c>
       <c r="G26">
         <v>9462000.0</v>
       </c>
       <c r="H26">
         <v>1568000.0</v>
       </c>
       <c r="I26">
         <v>-652000.0</v>
       </c>
       <c r="J26">
         <v>-1375000.0</v>
       </c>
       <c r="K26">
         <v>606000.0</v>
       </c>
       <c r="L26">
         <v>11866000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
         <v>-3129000.0</v>
       </c>
       <c r="C28">
         <v>41851000.0</v>
       </c>
       <c r="D28">
         <v>-3844000.0</v>
       </c>
       <c r="E28">
         <v>10912363.0</v>
       </c>
       <c r="F28">
         <v>53895000.0</v>
       </c>
       <c r="G28">
         <v>4829000.0</v>
       </c>
       <c r="H28">
         <v>2154000.0</v>
       </c>
       <c r="I28">
         <v>-2235000.0</v>
       </c>
       <c r="J28">
         <v>-10829000.0</v>
       </c>
       <c r="K28">
         <v>-9648000.0</v>
       </c>
       <c r="L28">
         <v>-8000000.0</v>
       </c>
       <c r="M28">
         <v>3000000.0</v>
       </c>
       <c r="N28">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>4193000.0</v>
       </c>
       <c r="C29">
         <v>-13342000.0</v>
       </c>
       <c r="D29">
         <v>5352000.0</v>
       </c>
       <c r="E29">
         <v>-9524726.0</v>
       </c>
       <c r="F29">
         <v>-12787000.0</v>
       </c>
       <c r="G29">
         <v>-5195000.0</v>
       </c>
       <c r="H29">
         <v>-2258000.0</v>
       </c>
       <c r="I29">
         <v>-13678000.0</v>
       </c>
       <c r="J29">
         <v>-6557000.0</v>
       </c>
       <c r="K29">
         <v>14629000.0</v>
       </c>
       <c r="L29">
         <v>14000000.0</v>
       </c>
       <c r="M29">
         <v>10000000.0</v>
       </c>
       <c r="N29">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
         <v>-4928000.0</v>
       </c>
       <c r="C30">
         <v>-18873000.0</v>
       </c>
       <c r="D30">
         <v>-4560000.0</v>
       </c>
       <c r="E30">
         <v>-36194179.0</v>
       </c>
       <c r="F30">
         <v>-4763000.0</v>
       </c>
       <c r="G30">
         <v>-492000.0</v>
       </c>
       <c r="H30">
         <v>-3521000.0</v>
       </c>
       <c r="I30">
         <v>-6233000.0</v>
       </c>
@@ -10597,2026 +10953,2148 @@
       <c r="N30">
         <v>-2000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
-        <v>156</v>
+        <v>79</v>
       </c>
       <c r="H1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>158</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...2 lines deleted...]
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AE1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>9119000.0</v>
+      </c>
+      <c r="C2">
+        <v>9064000.0</v>
+      </c>
+      <c r="D2">
         <v>5991000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>7534000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>8131000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>9011000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>11340000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>15752000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>19774000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>46157000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2025000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1946000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2610000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2676000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>5307000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>19079000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>36456000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>36839000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>52465000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>-25000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>238000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>417000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3028000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2384000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1032000.0</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-    </row>
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>1000</v>
+      </c>
+      <c r="C3">
+        <v>35000</v>
+      </c>
+      <c r="D3">
         <v>17000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2993000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>104000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>79000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>23000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>7607000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>179000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>42000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1922000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>951000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>859000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2730000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>33156000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>14059000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>6167000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>4763000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2159000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>417000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>21000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>492000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1815000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>139000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>285000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>3521000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>6894000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>2000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1000000</v>
       </c>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>-1540000.0</v>
+      </c>
+      <c r="C6">
+        <v>3128000.0</v>
+      </c>
+      <c r="D6">
         <v>3073000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-5349000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-3806000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-3209000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-2329000.0</v>
       </c>
-      <c r="G6"/>
-      <c r="H6">
+      <c r="I6"/>
+      <c r="J6">
         <v>-4022000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-26383000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>44132000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>48000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-664000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-66000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-2631000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-31532000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-17760000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-383000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>36122000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>52048000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-442000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-179000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-862000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1750000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1783000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-246000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-3663000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-1259000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>2000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-4000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>1000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>242000.0</v>
+      </c>
+      <c r="C7">
+        <v>1925000.0</v>
+      </c>
+      <c r="D7">
         <v>370000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>7768000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-455000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-225000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-883000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="I7"/>
+      <c r="J7">
         <v>4994000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-22010000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-917000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>6525000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>3307000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1467000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>621000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-5625000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-17484000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-5583000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-5311000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1391000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>519000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>516000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-560000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-169000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>-828000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-2285000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>115000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>3884000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>-369000.0</v>
+      </c>
+      <c r="C10">
+        <v>547000.0</v>
+      </c>
+      <c r="D10">
         <v>141000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>67000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>329000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-108000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-66000.0</v>
       </c>
-      <c r="G10"/>
-      <c r="H10">
+      <c r="I10"/>
+      <c r="J10">
         <v>109000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-931000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>498000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1986000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>3410000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1127000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-4174000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-34000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1787000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-4210000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-1663000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>3755000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-4747000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>45000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-134000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>47000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-231000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10"/>
+      <c r="AG10"/>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-454000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1664000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1553000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-4014000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>1124000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>-2396000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-2795000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>429000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>1483000.0</v>
+      </c>
+      <c r="C14">
+        <v>2984000.0</v>
+      </c>
+      <c r="D14">
         <v>1500000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>7856000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>5626000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3318000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1657000.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="I14"/>
+      <c r="J14">
         <v>1976000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1860000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1864000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3526000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>549000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>2110000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2031000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>5554000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2754000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1269000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>4936000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3481000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2283000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1268000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>4374000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3214000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1021000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1051000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>4402000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3355000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>3000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>3000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>6000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>7224000.0</v>
+      </c>
+      <c r="C16">
+        <v>9119000.0</v>
+      </c>
+      <c r="D16">
         <v>9064000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>5991000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>7534000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>8131000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>9011000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>11340000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>15752000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>19774000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>46157000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2025000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1946000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2610000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2676000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>8155000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>19079000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>36456000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>36839000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>52465000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-25000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>238000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>417000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3028000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2384000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1032000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>-868000.0</v>
+      </c>
+      <c r="C18">
+        <v>1057000.0</v>
+      </c>
+      <c r="D18">
         <v>-278000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>2495000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>260000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-488000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1067000.0</v>
       </c>
-      <c r="G18"/>
-      <c r="H18">
+      <c r="I18"/>
+      <c r="J18">
         <v>-3593000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-22206000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-4000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>2202000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>169000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>786000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1289000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-10580000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-18670000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-12320000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-11217000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-4616000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1526000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-191000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-350000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-3160000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19">
+        <v>-1000.0</v>
+      </c>
+      <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-355000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-4103000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-26000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-56000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-743000.0</v>
       </c>
-      <c r="G19"/>
-      <c r="H19">
+      <c r="I19"/>
+      <c r="J19">
         <v>-6275000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-179000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-42000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-2220000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>951000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-859000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-2730000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-7611000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-7892000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-6139000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-2627000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1925000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-190000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-21000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>1292000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-1372000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-137000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>45161000.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20">
         <v>33000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>-94000.0</v>
+      </c>
+      <c r="C21">
+        <v>-93000.0</v>
+      </c>
+      <c r="D21">
         <v>-91000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-89000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-89000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-88000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-86000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>-1058000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-1080000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-737000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-800000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>-3557000.0</v>
+      </c>
+      <c r="C22">
+        <v>-3238000.0</v>
+      </c>
+      <c r="D22">
         <v>-1740000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-27318000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-11610000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-7125000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-3171000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-15683000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-4764000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-1237000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-2166000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>303000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-508000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-1891000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-2239000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-10331000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-2504000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-2603000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-16131000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-6917000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-3862000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-1490000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-10357000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-7156000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-2516000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-1890000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-11090000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-6771000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-1000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>0.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>150</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
         <v>2947000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-640000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-153000.0</v>
       </c>
       <c r="F23">
         <v>-153000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
+      <c r="G23">
+        <v>-153000.0</v>
+      </c>
+      <c r="H23">
+        <v>-153000.0</v>
+      </c>
       <c r="I23"/>
-      <c r="J23">
-[...4 lines deleted...]
-      </c>
+      <c r="J23"/>
+      <c r="K23"/>
       <c r="L23">
         <v>33000.0</v>
       </c>
       <c r="M23">
         <v>33000.0</v>
       </c>
-      <c r="N23"/>
+      <c r="N23">
+        <v>33000.0</v>
+      </c>
       <c r="O23">
+        <v>33000.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23">
         <v>1205000.0</v>
       </c>
-      <c r="P23"/>
-[...1 lines deleted...]
-      <c r="R23">
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23">
         <v>364000.0</v>
       </c>
-      <c r="S23"/>
-      <c r="T23"/>
       <c r="U23"/>
-      <c r="V23">
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23">
         <v>-29000.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23"/>
       <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23">
         <v>-47000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AD23">
         <v>2000000.0</v>
       </c>
       <c r="AE23">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23">
+        <v>2000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>151</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>4051000.0</v>
+      </c>
+      <c r="D24">
         <v>1045000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-1935000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-721000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-720000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-720000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>-132000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24">
         <v>-22000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>28000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>28000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>0.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>23000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>206000.0</v>
       </c>
-      <c r="U24"/>
-[...1 lines deleted...]
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24">
         <v>31000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>12000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>10000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>3095000.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>247000.0</v>
+      </c>
+      <c r="C25">
+        <v>184000.0</v>
+      </c>
+      <c r="D25">
         <v>191000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-12000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>293000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>180000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>232000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="I25"/>
+      <c r="J25">
         <v>50000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-56000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>126000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-75000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>132000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>119000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>165000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>191000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>138000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>43000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>385000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>69000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>234000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>212000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>409000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>299000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
         <v>45161000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26">
         <v>12761000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>12794000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>12933000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>57377000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>59342000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2175000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="W26"/>
+      <c r="X26">
         <v>9462000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>9465000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>4730000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>238000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1568000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-554000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>155</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-1313000.0</v>
+      </c>
+      <c r="D28">
         <v>2295000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-3129000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1790000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-934000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-542000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28">
         <v>44136000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1080000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-737000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-800000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1227000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>10003000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>13084000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>11896000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>53895000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>58397000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1311000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-56000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4829000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>7402000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3846000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-100000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2154000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>581000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="AD28">
         <v>-4000000.0</v>
       </c>
       <c r="AE28">
         <v>-4000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-4000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>-867000.0</v>
+      </c>
+      <c r="C29">
+        <v>814000.0</v>
+      </c>
+      <c r="D29">
         <v>-261000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4193000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1191000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-1476000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-1044000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="I29"/>
+      <c r="J29">
         <v>4014000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-22027000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>38000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3048000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-782000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1645000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1441000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-8731000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-16931000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-6153000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-12933000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-4174000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-1300000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-170000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-5195000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-3522000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-2026000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>273000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-2258000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1319000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>3000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>3000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>6000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>157</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>4016000.0</v>
+      </c>
+      <c r="D30">
         <v>1028000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-4928000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-825000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-799000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-743000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30">
         <v>-42000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1922000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>951000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-859000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-2730000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-33178000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-14031000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-6139000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-4763000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-2136000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-211000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-21000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-492000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-1784000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-412000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-275000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-3521000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-3799000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-1000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-1000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>