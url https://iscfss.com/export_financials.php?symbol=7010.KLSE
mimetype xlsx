--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -250,50 +250,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -2899,4042 +2905,4284 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:32">
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>177924000.0</v>
+      </c>
+      <c r="C2">
+        <v>145387000.0</v>
+      </c>
+      <c r="D2">
         <v>169128000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>166895000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>106771000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>121467000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>155682000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>84685427.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>156872000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>144094000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>134262000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>81838000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>81524000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>69509000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>54192000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>0.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>39984000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>14367000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>8624000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>11709631.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>15329000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>17306000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>13711000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>9336965.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>14559000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>14393000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>14085000.0</v>
       </c>
-      <c r="AA2"/>
-[...1 lines deleted...]
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2">
         <v>14000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="AF2">
         <v>18000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2">
+        <v>15000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>18000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>136664000.0</v>
+      </c>
+      <c r="C7">
+        <v>145669000.0</v>
+      </c>
+      <c r="D7">
         <v>155718000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>73497000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>76419000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>86258000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>90004000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>98426280.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>108378000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>110496000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>92062000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>22793709.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>20715000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>21484000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>10732000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>4653735.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>3053000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1320000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1433000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1540480.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1731000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1733000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1833000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1811068.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>352000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>385000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>421000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
-        <v>215733000.0</v>
+        <v>252342000.0</v>
       </c>
       <c r="C8">
-        <v>215733000.0</v>
+        <v>223295000.0</v>
       </c>
       <c r="D8">
         <v>215733000.0</v>
       </c>
       <c r="E8">
         <v>215733000.0</v>
       </c>
       <c r="F8">
         <v>215733000.0</v>
       </c>
       <c r="G8">
+        <v>215733000.0</v>
+      </c>
+      <c r="H8">
+        <v>215733000.0</v>
+      </c>
+      <c r="I8">
         <v>215733084.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>167223000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>164202000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>164277000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>83196408.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>83207000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>73705000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>73704998.0</v>
       </c>
       <c r="P8">
         <v>73705000.0</v>
       </c>
       <c r="Q8">
+        <v>73704998.0</v>
+      </c>
+      <c r="R8">
+        <v>73705000.0</v>
+      </c>
+      <c r="S8">
         <v>73726000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>74114000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>44186166.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>24588000.0</v>
+      </c>
+      <c r="C10">
+        <v>56340000.0</v>
+      </c>
+      <c r="D10">
         <v>11878000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>16120830.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>41261000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>48673000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>22930000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>17932879.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>10186000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>7113000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>26558000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>4320130.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>8709000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>9893000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>3320000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>3595000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>3251000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>9180000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>26867000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1575280.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1218000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>2297000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>724000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>940780.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1884000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1958000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1913000.0</v>
       </c>
-      <c r="AA10"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AC10"/>
+      <c r="AD10"/>
       <c r="AE10">
         <v>3000000.0</v>
       </c>
       <c r="AF10">
+        <v>3000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>3000000.0</v>
+      </c>
+      <c r="AH10">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>25</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
+        <v>128840000.0</v>
+      </c>
+      <c r="D12">
         <v>84576000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>73972590.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>98583000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>87188000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>57825000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>11305810.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>13470000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>14653000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>7898000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>5166000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4716000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>10629000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>28278000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2981900.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2604000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3776000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2229000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2412920.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1884000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1958000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1913000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1811450.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1808000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
-        <v>215733080.0</v>
+        <v>223295000.0</v>
       </c>
       <c r="D13">
         <v>215733000.0</v>
       </c>
       <c r="E13">
-        <v>215733000.0</v>
+        <v>215733080.0</v>
       </c>
       <c r="F13">
         <v>215733000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>215733000.0</v>
+      </c>
+      <c r="H13">
+        <v>215733000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>83196000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>83207000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>73705000.0</v>
       </c>
       <c r="O13">
         <v>73705000.0</v>
       </c>
       <c r="P13">
         <v>73705000.0</v>
       </c>
       <c r="Q13">
+        <v>73705000.0</v>
+      </c>
+      <c r="R13">
+        <v>73705000.0</v>
+      </c>
+      <c r="S13">
         <v>73726000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>74114000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>44186170.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>44186000.0</v>
       </c>
       <c r="V13">
         <v>44186000.0</v>
       </c>
       <c r="W13">
-        <v>44186170.0</v>
+        <v>44186000.0</v>
       </c>
       <c r="X13">
         <v>44186000.0</v>
       </c>
       <c r="Y13">
-        <v>44186000.0</v>
+        <v>44186170.0</v>
       </c>
       <c r="Z13">
         <v>44186000.0</v>
       </c>
       <c r="AA13">
-        <v>44186170.0</v>
+        <v>44186000.0</v>
       </c>
       <c r="AB13">
         <v>44186000.0</v>
       </c>
       <c r="AC13">
-        <v>44000000.0</v>
+        <v>44186170.0</v>
       </c>
       <c r="AD13">
-        <v>44000000.0</v>
+        <v>44186000.0</v>
       </c>
       <c r="AE13">
         <v>44000000.0</v>
       </c>
       <c r="AF13">
         <v>44000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>44000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>44000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
-        <v>432162160.0</v>
+        <v>460451191.0</v>
       </c>
       <c r="C14">
-        <v>432162160.0</v>
+        <v>438038890.0</v>
       </c>
       <c r="D14">
         <v>432162160.0</v>
       </c>
       <c r="E14">
         <v>432162160.0</v>
       </c>
       <c r="F14">
         <v>432162160.0</v>
       </c>
       <c r="G14">
+        <v>432162160.0</v>
+      </c>
+      <c r="H14">
+        <v>432162160.0</v>
+      </c>
+      <c r="I14">
         <v>432162162.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>366270562.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>360162162.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>360162162.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>99000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>90000000.0</v>
       </c>
       <c r="N14">
         <v>90000000.0</v>
       </c>
       <c r="O14">
         <v>90000000.0</v>
       </c>
       <c r="P14">
         <v>90000000.0</v>
       </c>
       <c r="Q14">
         <v>90000000.0</v>
       </c>
       <c r="R14">
         <v>90000000.0</v>
       </c>
       <c r="S14">
+        <v>90000000.0</v>
+      </c>
+      <c r="T14">
+        <v>90000000.0</v>
+      </c>
+      <c r="U14">
         <v>51428420.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="V14">
         <v>40000000.0</v>
       </c>
       <c r="W14">
         <v>40000000.0</v>
       </c>
       <c r="X14">
         <v>40000000.0</v>
       </c>
       <c r="Y14">
         <v>40000000.0</v>
       </c>
       <c r="Z14">
+        <v>40000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>40000000.0</v>
+      </c>
+      <c r="AB14">
         <v>39921900.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>40011200.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>39848500.0</v>
       </c>
-      <c r="AC14"/>
-[...1 lines deleted...]
-      <c r="AE14">
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14">
         <v>38461500.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>46082900.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
         <v>42395000.0</v>
       </c>
       <c r="C20">
-        <v>42394990.0</v>
+        <v>42395000.0</v>
       </c>
       <c r="D20">
         <v>42395000.0</v>
       </c>
       <c r="E20">
+        <v>42394990.0</v>
+      </c>
+      <c r="F20">
+        <v>42395000.0</v>
+      </c>
+      <c r="G20">
         <v>43528000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>43528000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>43527757.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>37089000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>37090000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>33018000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>1132770.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1133000.0</v>
       </c>
       <c r="N20">
         <v>1133000.0</v>
       </c>
       <c r="O20">
         <v>1133000.0</v>
       </c>
       <c r="P20">
-        <v>1151000.0</v>
+        <v>1133000.0</v>
       </c>
       <c r="Q20">
-        <v>1151000.0</v>
+        <v>1133000.0</v>
       </c>
       <c r="R20">
         <v>1151000.0</v>
       </c>
       <c r="S20">
-        <v>1151200.0</v>
+        <v>1151000.0</v>
       </c>
       <c r="T20">
         <v>1151000.0</v>
       </c>
       <c r="U20">
-        <v>1151000.0</v>
+        <v>1151200.0</v>
       </c>
       <c r="V20">
         <v>1151000.0</v>
       </c>
       <c r="W20">
-        <v>1151200.0</v>
+        <v>1151000.0</v>
       </c>
       <c r="X20">
         <v>1151000.0</v>
       </c>
       <c r="Y20">
-        <v>1151000.0</v>
+        <v>1151200.0</v>
       </c>
       <c r="Z20">
         <v>1151000.0</v>
       </c>
       <c r="AA20">
-        <v>1151200.0</v>
+        <v>1151000.0</v>
       </c>
       <c r="AB20">
         <v>1151000.0</v>
       </c>
       <c r="AC20">
-        <v>1000000.0</v>
+        <v>1151200.0</v>
       </c>
       <c r="AD20">
-        <v>1000000.0</v>
+        <v>1151000.0</v>
       </c>
       <c r="AE20">
         <v>1000000.0</v>
       </c>
       <c r="AF20">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH20">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21">
         <v>80000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>82000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>83000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>143481000.0</v>
+      </c>
+      <c r="C22">
+        <v>133105000.0</v>
+      </c>
+      <c r="D22">
         <v>163013000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>188474500.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>125210000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>143083000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>140579000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>139054814.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>165573000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>164979000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>166559000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>231294000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>20914000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>20975000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>19908000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>19567000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>20866000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>21312000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>19188000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>17734840.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>14531000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>13354000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>13970000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>15429010.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>15325000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>15461000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>14501000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>15097620.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>14576000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>18000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>21000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>21000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>36</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
+        <v>1649727000.0</v>
+      </c>
+      <c r="D23">
         <v>1594718000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1511299600.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1288594000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1172310000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1101531000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>422368580.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>268483000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>241529000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>198468000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>157870000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>145417000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>134970000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>124706000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>88149460.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>642154000.0</v>
+      </c>
+      <c r="C24">
+        <v>603870000.0</v>
+      </c>
+      <c r="D24">
         <v>442561000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>372650140.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>416442000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>283811000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>260176000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>257419211.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>118834000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>120436000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>124314000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>30576990.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>26343000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>25445000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>25672000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>6257000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>3788000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>3897000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>3990000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>4082080.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>4164000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>4234000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>2897000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>2868150.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>2788000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>2843000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>2919000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>2973490.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>3095000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>3000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>4000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>5000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>38</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
+        <v>715258000.0</v>
+      </c>
+      <c r="D25">
         <v>564444000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>413533210.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>459002000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>331590000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>311086000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>47790370.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>42304000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>42280000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>33874000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>9591000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5900000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>4779000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>4979000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5177370.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>3002000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>3091000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>3203000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>3291780.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>3444000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>803666000.0</v>
+      </c>
+      <c r="C28">
+        <v>679871000.0</v>
+      </c>
+      <c r="D28">
         <v>617978000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>536367000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>547386000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>407090000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>368710000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>331033568.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>238936000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>217477000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>207219000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>44676625.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>28881000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>20488000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>25407000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>9618927.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>908000.0</v>
       </c>
-      <c r="Q28"/>
-[...1 lines deleted...]
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28">
         <v>10074527.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>10350000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>9859000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>11621000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>10902562.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>1194429000.0</v>
+      </c>
+      <c r="C29">
+        <v>1074056000.0</v>
+      </c>
+      <c r="D29">
         <v>960481000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>839456000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>844014000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>706260000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>637603000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>591941505.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>430387000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>399311000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>407764000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>137788380.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>134785000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>114821000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>107938000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>91457903.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>80147000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>78741000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>87523000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>51960645.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>52300000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>54594000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>54645000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>53720858.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>53409000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>50788000.0</v>
+      </c>
+      <c r="C30">
+        <v>302505000.0</v>
+      </c>
+      <c r="D30">
         <v>300810000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>323082020.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>337391000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>330616000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>323755000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>82397089.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>100991000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>85165000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>83450000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>146658000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>136463000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>106426000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>74346000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>69769000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>60440000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>45803000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>23487000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>23878580.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>29483000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>34003000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>30315000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>25530000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>31203000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>32702000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>31548000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>29746850.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>29610000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>25000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>25000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>22000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>88423000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>96062000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>83307000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>78078000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>218194000.0</v>
+      </c>
+      <c r="C32">
+        <v>231149000.0</v>
+      </c>
+      <c r="D32">
         <v>164127000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>132978000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>163137000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>162966000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>173884000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>221550937.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>160568000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>174696000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>192321000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>195484109.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>56725000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>41936000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>31249000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>45372241.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>44969000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>42814000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>49203000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>16719448.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>17462000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>19784000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>18443000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>17523117.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>20483000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>1106274000.0</v>
+      </c>
+      <c r="C33">
+        <v>1052322000.0</v>
+      </c>
+      <c r="D33">
         <v>965207000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>756514000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>710217000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>594245000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>566145000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>517984725.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>379684000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>365096000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>328930000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>99190019.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>97636000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>99475000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>96316000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>56862059.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>51018000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>49773000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>42164000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>42226057.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>44521000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>44501000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>44175000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>44182274.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>39750000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>39872000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>39982000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
-      <c r="C34"/>
+      <c r="C34">
+        <v>-1000.0</v>
+      </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>958889000.0</v>
+      </c>
+      <c r="C35">
+        <v>945785000.0</v>
+      </c>
+      <c r="D35">
         <v>798698000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>602410000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>617883000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>494262000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>482291000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>484819412.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>345763000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>352241000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>334639000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>192599840.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>44295000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>44271000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>35865000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>11582253.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>7790000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>6669000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>6869000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>7067654.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>9079000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>9172000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>7950000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>7903769.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>6171000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>6260000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>6372000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>49</v>
       </c>
-      <c r="B36">
+      <c r="B36"/>
+      <c r="C36"/>
+      <c r="D36">
         <v>1000.0</v>
       </c>
-      <c r="C36"/>
-      <c r="D36"/>
       <c r="E36"/>
-      <c r="F36">
-[...1 lines deleted...]
-      </c>
+      <c r="F36"/>
       <c r="G36"/>
       <c r="H36">
+        <v>54914000.0</v>
+      </c>
+      <c r="I36"/>
+      <c r="J36">
         <v>66807000.0</v>
       </c>
-      <c r="I36"/>
-      <c r="J36"/>
       <c r="K36"/>
-      <c r="L36">
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36">
         <v>33429000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>33130000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>32800000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>13184380.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>9153000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>9161000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>9161000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>9160976.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>10098000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>10094000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>9703000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>9702746.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8770000.0</v>
       </c>
       <c r="Z36">
         <v>8770000.0</v>
       </c>
-      <c r="AA36"/>
-      <c r="AB36"/>
+      <c r="AA36">
+        <v>8770000.0</v>
+      </c>
+      <c r="AB36">
+        <v>8770000.0</v>
+      </c>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>51</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
+        <v>71659000.0</v>
+      </c>
+      <c r="D38">
         <v>67297000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>66850160.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>63750000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>59161000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>54914000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>53278000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>50860000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>53053000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>52693000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>13184000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>9153000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>9161000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>9161000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>9160980.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>10098000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>10094000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>9703000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>8770290.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>8850000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>8852000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>8853000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>8855100.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>8857000.0</v>
       </c>
-      <c r="AC38"/>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>52</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
+        <v>0.0</v>
+      </c>
+      <c r="D39">
         <v>1000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>133272610.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>0.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1152000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>1152000.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39"/>
+      <c r="M39">
         <v>1152000.0</v>
       </c>
-      <c r="L39"/>
-      <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
-      <c r="T39">
-[...4 lines deleted...]
-      </c>
+      <c r="T39"/>
+      <c r="U39"/>
       <c r="V39">
         <v>360000.0</v>
       </c>
       <c r="W39">
         <v>360000.0</v>
       </c>
-      <c r="X39"/>
-      <c r="Y39"/>
+      <c r="X39">
+        <v>360000.0</v>
+      </c>
+      <c r="Y39">
+        <v>360000.0</v>
+      </c>
       <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39"/>
+      <c r="AC39">
         <v>95000.0</v>
       </c>
-      <c r="AB39"/>
-      <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
-      <c r="AF39">
+      <c r="AF39"/>
+      <c r="AG39"/>
+      <c r="AH39">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:32">
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>1000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
         <v>2000.0</v>
       </c>
-      <c r="C40"/>
-      <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40">
         <v>21358000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>16597000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>21024000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>11126000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>40704501.0</v>
       </c>
-      <c r="P40"/>
-      <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
-      <c r="AC40">
+      <c r="AC40"/>
+      <c r="AD40"/>
+      <c r="AE40">
         <v>2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AF40">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>213305000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1991000.0</v>
       </c>
       <c r="N41">
         <v>1991000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
+      <c r="O41">
+        <v>1991000.0</v>
+      </c>
+      <c r="P41">
+        <v>1991000.0</v>
+      </c>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>55</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
+        <v>4999000.0</v>
+      </c>
+      <c r="D42">
         <v>5000000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>5000000.0</v>
       </c>
-      <c r="D42"/>
-      <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42">
         <v>2308000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8635000.0</v>
       </c>
       <c r="N42">
         <v>8635000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
+      <c r="O42">
+        <v>8635000.0</v>
+      </c>
+      <c r="P42">
+        <v>8635000.0</v>
+      </c>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45">
         <v>193220357.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>137210000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>135593000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>126016000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>54567738.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>45643000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>45289000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>42490000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>124213000.0</v>
+      </c>
+      <c r="C46">
+        <v>126299000.0</v>
+      </c>
+      <c r="D46">
         <v>122135000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>109822000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>111047000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>125840000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>130332000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>132949595.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>137210000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>135593000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>126016000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>44557420.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>45643000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>45289000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>42490000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>60</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
+        <v>126299000.0</v>
+      </c>
+      <c r="D47">
         <v>122135000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>123858900.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>111047000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>125840000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>130332000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>44557000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>45643000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>45289000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>42490000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>23137000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>21556000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>20303000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>12334000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>12395880.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>24987000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>24971000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>25036000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>25043330.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>20849000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>20969000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>21078000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>21191050.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>21323000.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>107669000.0</v>
+      </c>
+      <c r="C48">
+        <v>109550000.0</v>
+      </c>
+      <c r="D48">
         <v>109892000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>67222710.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>39634000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>32192000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>27658000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>24670340.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>11734000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>8211000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>7402000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>4052000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>5353000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>2100000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-3129000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>4768000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>2283000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-266000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-1691000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-3647790.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-3454000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-1748000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-1886000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-1495310.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-1943000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-1186000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-9248000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-471730.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>916000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-5000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-5000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-4000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>186100000.0</v>
+      </c>
+      <c r="C50">
+        <v>132341000.0</v>
+      </c>
+      <c r="D50">
         <v>187295000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>178472000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>172205000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>171952000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>131464000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>91547236.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>130288000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>104154000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>109463000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>17654543.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>11247000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>4936000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>3055000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>6727527.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>371000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>1384000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>11110000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>7340190.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>7404000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>7922000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>9448000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>8975197.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>8378000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>9701000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>9267000.0</v>
       </c>
-      <c r="AA50"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AC50"/>
+      <c r="AD50"/>
       <c r="AE50">
         <v>11000000.0</v>
       </c>
       <c r="AF50">
         <v>11000000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50">
+        <v>11000000.0</v>
+      </c>
+      <c r="AH50">
+        <v>11000000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>13095000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>12517560.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>5398000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>5491000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>4269000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>4222370.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>11005000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>12416000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
+        <v>74599000.0</v>
+      </c>
+      <c r="D52">
         <v>127102000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>159522230.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>114492000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>114954000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>58155000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>17124390.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>5485000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>4134000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>2260000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>2613000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>0.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>938000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>8116000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>7340190.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>7009000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>7527000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>8004000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>8975200.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>8003000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>9325000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
-[...4 lines deleted...]
-      </c>
+      <c r="AC52"/>
+      <c r="AD52"/>
       <c r="AE52">
         <v>11000000.0</v>
       </c>
       <c r="AF52">
         <v>11000000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:32">
+      <c r="AG52">
+        <v>11000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>11000000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>72632000.0</v>
+      </c>
+      <c r="C53">
+        <v>72500000.0</v>
+      </c>
+      <c r="D53">
         <v>72698000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>57851760.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>57322000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>38515000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>34895000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>35000000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>27429000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>26968000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>24138000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>6985680.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>4761000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>4760000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>4578000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>1571000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>1465000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>1449000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>1411000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>1406630.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>1386000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>1479000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>1505000.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
-[...4 lines deleted...]
-      </c>
+      <c r="AC53"/>
+      <c r="AD53"/>
       <c r="AE53">
         <v>1000000.0</v>
       </c>
-      <c r="AF53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:32">
+      <c r="AF53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AG53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>1754082000.0</v>
+      </c>
+      <c r="C55">
+        <v>1649727000.0</v>
+      </c>
+      <c r="D55">
         <v>1594718000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1511299600.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1288594000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1172310000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1101531000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1079315000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>907739000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>879754000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>853094000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>422368580.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>268483000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>241529000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>198468000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>157870000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>145417000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>134970000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>124706000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>88149460.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>92055000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>96310000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>91501000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>87897010.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>88497000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>90323000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>88277000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>87531200.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>87001000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>87000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>90000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>88000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>92000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>647808000.0</v>
+      </c>
+      <c r="C56">
+        <v>597405000.0</v>
+      </c>
+      <c r="D56">
         <v>629511000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>750611830.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>578377000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>578065000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>535386000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>561330275.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>528055000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>514658000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>524164000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>390410000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>170847000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>142054000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>102152000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>101008000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>94399000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>85197000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>82542000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>45923400.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>47534000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>51809000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>47326000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>44287190.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>48747000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>50451000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>48295000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>47335850.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>46605000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>47000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>50000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>48000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>52000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>429614000.0</v>
+      </c>
+      <c r="C57">
+        <v>366256000.0</v>
+      </c>
+      <c r="D57">
         <v>465383000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>581037510.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>415240000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>415099000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>361502000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>339779338.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>367487000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>339962000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>331843000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>126431000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>114122000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>100118000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>70903000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>55636000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>49430000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>42383000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>33339000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>29203960.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>30072000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>32025000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>28883000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>25378270.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>28264000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>29250000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>27079000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>25924470.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>24098000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>23000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>26000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>22000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>24000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>1388503000.0</v>
+      </c>
+      <c r="C58">
+        <v>1311883000.0</v>
+      </c>
+      <c r="D58">
         <v>1264093000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1222180050.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1033227000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>921813000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>855568000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>824598750.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>713250000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>692203000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>666482000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>332811740.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>171288000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>157089000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>119257000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>79397000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>69429000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>61510000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>52283000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>47611090.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>51323000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>53872000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>49201000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>45206140.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>46254000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>47323000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>33451000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>43816770.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>41899000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>30000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="AF58">
         <v>33000000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:32">
+      <c r="AG58">
+        <v>31000000.0</v>
+      </c>
+      <c r="AH58">
+        <v>33000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>366175000.0</v>
+      </c>
+      <c r="C60">
+        <v>337844000.0</v>
+      </c>
+      <c r="D60">
         <v>330625000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>289119550.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>255367000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>250497000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>245963000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>242975058.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>181265000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>174721000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>173987000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>89556850.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>97195000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>84440000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>79211000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>78473000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>75988000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>73460000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>72423000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>40538370.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>40732000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>42438000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>42300000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>42690860.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>42243000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>43000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>43203000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>43714430.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>45102000.0</v>
       </c>
-      <c r="AC60"/>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6987,1027 +7235,1027 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>204332870.0</v>
       </c>
       <c r="C2">
         <v>210270420.0</v>
       </c>
       <c r="D2">
         <v>131945560.0</v>
       </c>
       <c r="E2">
         <v>100898520.0</v>
       </c>
       <c r="F2">
         <v>51140150.0</v>
       </c>
       <c r="G2">
         <v>39699940.0</v>
       </c>
       <c r="H2">
         <v>54401120.0</v>
       </c>
       <c r="I2">
         <v>43507730.0</v>
       </c>
       <c r="J2">
         <v>43611030.0</v>
       </c>
       <c r="K2">
         <v>54744420.0</v>
       </c>
       <c r="L2">
         <v>58000000.0</v>
       </c>
       <c r="M2">
         <v>38000000.0</v>
       </c>
       <c r="N2">
         <v>31000000.0</v>
       </c>
       <c r="O2">
         <v>31000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>9125000.0</v>
       </c>
       <c r="E5">
         <v>12047352.0</v>
       </c>
       <c r="F5">
         <v>-2300050.0</v>
       </c>
       <c r="G5">
         <v>-2610918.0</v>
       </c>
       <c r="H5">
         <v>-256432.0</v>
       </c>
       <c r="I5">
         <v>-95077.0</v>
       </c>
       <c r="J5">
         <v>3458686.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>1000000.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>-2000000.0</v>
       </c>
       <c r="O5">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>14275419.0</v>
       </c>
       <c r="F6">
         <v>-701854.0</v>
       </c>
       <c r="G6">
         <v>-2114242.0</v>
       </c>
       <c r="H6">
         <v>-256432.0</v>
       </c>
       <c r="I6">
         <v>-95077.0</v>
       </c>
       <c r="J6">
         <v>3458686.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8">
         <v>-13480310.0</v>
       </c>
       <c r="C8">
         <v>2502290.0</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>52447380.0</v>
       </c>
       <c r="C9">
         <v>57565780.0</v>
       </c>
       <c r="D9">
         <v>31469040.0</v>
       </c>
       <c r="E9">
         <v>24656830.0</v>
       </c>
       <c r="F9">
         <v>11098470.0</v>
       </c>
       <c r="G9">
         <v>8470640.0</v>
       </c>
       <c r="H9">
         <v>8274920.0</v>
       </c>
       <c r="I9">
         <v>8653430.0</v>
       </c>
       <c r="J9">
         <v>10407770.0</v>
       </c>
       <c r="K9">
         <v>8794950.0</v>
       </c>
       <c r="L9">
         <v>9000000.0</v>
       </c>
       <c r="M9">
         <v>7000000.0</v>
       </c>
       <c r="N9">
         <v>6000000.0</v>
       </c>
       <c r="O9">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>58530080.0</v>
       </c>
       <c r="C10">
         <v>29214630.0</v>
       </c>
       <c r="D10">
         <v>8647880.0</v>
       </c>
       <c r="E10">
         <v>11701070.0</v>
       </c>
       <c r="F10">
         <v>-2138300.0</v>
       </c>
       <c r="G10">
         <v>-3332800.0</v>
       </c>
       <c r="H10">
         <v>-1481820.0</v>
       </c>
       <c r="I10">
         <v>-1200350.0</v>
       </c>
       <c r="J10">
         <v>2249520.0</v>
       </c>
       <c r="K10">
         <v>722210.0</v>
       </c>
       <c r="L10">
         <v>2879530.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>6447000.0</v>
       </c>
       <c r="E11">
         <v>2295707.0</v>
       </c>
       <c r="F11">
         <v>-958025.0</v>
       </c>
       <c r="G11">
         <v>-112798.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>1000000.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>68991600.0</v>
       </c>
       <c r="C12">
         <v>20230640.0</v>
       </c>
       <c r="D12">
         <v>4816880.0</v>
       </c>
       <c r="E12">
         <v>556894.0</v>
       </c>
       <c r="F12">
         <v>660744.0</v>
       </c>
       <c r="G12">
         <v>660387.0</v>
       </c>
       <c r="H12">
         <v>676817.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>208920.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B13">
         <v>27673860.0</v>
       </c>
       <c r="C13">
         <v>22569220.0</v>
       </c>
       <c r="D13">
         <v>4816880.0</v>
       </c>
       <c r="E13">
         <v>556890.0</v>
       </c>
       <c r="F13">
         <v>660740.0</v>
       </c>
       <c r="G13">
         <v>760460.0</v>
       </c>
       <c r="H13">
         <v>676820.0</v>
       </c>
       <c r="I13">
         <v>551820.0</v>
       </c>
       <c r="J13">
         <v>641150.0</v>
       </c>
       <c r="K13">
         <v>662480.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14">
         <v>-245000.0</v>
       </c>
       <c r="C14">
         <v>-610836.0</v>
       </c>
       <c r="D14">
         <v>-608463.0</v>
       </c>
       <c r="E14">
         <v>-989497.0</v>
       </c>
       <c r="F14">
         <v>86074.0</v>
       </c>
       <c r="G14">
         <v>183976.0</v>
       </c>
       <c r="H14">
         <v>-338592.0</v>
       </c>
       <c r="I14">
         <v>-235332.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>39980730.0</v>
       </c>
       <c r="C15">
         <v>20618070.0</v>
       </c>
       <c r="D15">
         <v>1592370.0</v>
       </c>
       <c r="E15">
         <v>8415870.0</v>
       </c>
       <c r="F15">
         <v>-1094200.0</v>
       </c>
       <c r="G15">
         <v>-3036020.0</v>
       </c>
       <c r="H15">
         <v>-2826390.0</v>
       </c>
       <c r="I15">
         <v>-1791040.0</v>
       </c>
       <c r="J15">
         <v>405040.0</v>
       </c>
       <c r="K15">
         <v>-1150470.0</v>
       </c>
       <c r="L15">
         <v>1000000.0</v>
       </c>
       <c r="M15">
         <v>1000000.0</v>
       </c>
       <c r="N15">
         <v>-1000000.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B16">
         <v>39980730.0</v>
       </c>
       <c r="C16">
         <v>20618070.0</v>
       </c>
       <c r="D16">
         <v>1593000.0</v>
       </c>
       <c r="E16">
         <v>8415867.0</v>
       </c>
       <c r="F16">
         <v>-1094199.0</v>
       </c>
       <c r="G16">
         <v>-3036024.0</v>
       </c>
       <c r="H16">
         <v>-2826390.0</v>
       </c>
       <c r="I16">
         <v>-1791040.0</v>
       </c>
       <c r="J16">
         <v>405040.0</v>
       </c>
       <c r="K16">
         <v>-1150470.0</v>
       </c>
       <c r="L16">
         <v>1023620.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>37711000.0</v>
       </c>
       <c r="C17">
         <v>21228901.0</v>
       </c>
       <c r="D17">
         <v>2200831.0</v>
       </c>
       <c r="E17">
         <v>9405364.0</v>
       </c>
       <c r="F17">
         <v>-1180273.0</v>
       </c>
       <c r="G17">
         <v>-3448482.0</v>
       </c>
       <c r="H17">
         <v>-2487801.0</v>
       </c>
       <c r="I17">
         <v>-1555703.0</v>
       </c>
       <c r="J17">
         <v>1254619.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>-26181000.0</v>
       </c>
       <c r="C18">
         <v>-22128034.0</v>
       </c>
       <c r="D18">
         <v>-4471872.0</v>
       </c>
       <c r="E18">
         <v>-556894.0</v>
       </c>
       <c r="F18">
         <v>-660744.0</v>
       </c>
       <c r="G18">
         <v>-656701.0</v>
       </c>
       <c r="H18">
         <v>-622327.0</v>
       </c>
       <c r="I18">
         <v>-466498.0</v>
       </c>
       <c r="J18">
         <v>-531288.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>86203940.0</v>
       </c>
       <c r="C21">
         <v>51783850.0</v>
       </c>
       <c r="D21">
         <v>13464760.0</v>
       </c>
       <c r="E21">
         <v>12257970.0</v>
       </c>
       <c r="F21">
         <v>-1477550.0</v>
       </c>
       <c r="G21">
         <v>-2572340.0</v>
       </c>
       <c r="H21">
         <v>-805000.0</v>
       </c>
       <c r="I21">
         <v>-648530.0</v>
       </c>
       <c r="J21">
         <v>2890670.0</v>
       </c>
       <c r="K21">
         <v>1384700.0</v>
       </c>
       <c r="L21">
         <v>1000000.0</v>
       </c>
       <c r="M21">
         <v>1000000.0</v>
       </c>
       <c r="N21">
         <v>-2000000.0</v>
       </c>
       <c r="O21">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>3740000.0</v>
       </c>
       <c r="E23">
         <v>113011.0</v>
       </c>
       <c r="F23">
         <v>6188089.0</v>
       </c>
       <c r="G23">
         <v>4134551.0</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25">
         <v>22572000.0</v>
       </c>
       <c r="C25">
         <v>20113464.0</v>
       </c>
       <c r="D25">
         <v>5540571.0</v>
       </c>
       <c r="E25">
         <v>2017454.0</v>
       </c>
       <c r="F25">
         <v>775700.0</v>
       </c>
       <c r="G25">
         <v>786651.0</v>
       </c>
       <c r="H25">
         <v>548574.0</v>
       </c>
       <c r="I25">
         <v>553449.0</v>
       </c>
       <c r="J25">
         <v>568011.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28">
         <v>34149290.0</v>
       </c>
       <c r="C28">
         <v>28806490.0</v>
       </c>
       <c r="D28">
         <v>18603970.0</v>
       </c>
       <c r="E28">
         <v>12496470.0</v>
       </c>
       <c r="F28">
         <v>7210430.0</v>
       </c>
       <c r="G28">
         <v>6947010.0</v>
       </c>
       <c r="H28">
         <v>6973290.0</v>
       </c>
       <c r="I28">
         <v>7182690.0</v>
       </c>
       <c r="J28">
         <v>7076470.0</v>
       </c>
       <c r="K28">
         <v>7385320.0</v>
       </c>
       <c r="L28">
         <v>7369070.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>4169570.0</v>
       </c>
       <c r="C29">
         <v>10488020.0</v>
       </c>
       <c r="D29">
         <v>6447040.0</v>
       </c>
       <c r="E29">
         <v>2295710.0</v>
       </c>
       <c r="F29">
         <v>-958030.0</v>
       </c>
       <c r="G29">
         <v>-112800.0</v>
       </c>
       <c r="H29">
         <v>1005980.0</v>
       </c>
       <c r="I29">
         <v>355360.0</v>
       </c>
       <c r="J29">
         <v>994900.0</v>
       </c>
       <c r="K29">
         <v>997360.0</v>
       </c>
       <c r="L29">
         <v>910440.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>170576310.0</v>
       </c>
       <c r="C30">
         <v>216052350.0</v>
       </c>
       <c r="D30">
         <v>154250623.0</v>
       </c>
       <c r="E30">
         <v>113394985.0</v>
       </c>
       <c r="F30">
         <v>65808810.0</v>
       </c>
       <c r="G30">
         <v>51431955.0</v>
       </c>
       <c r="H30">
         <v>64143810.0</v>
       </c>
       <c r="I30">
         <v>53152451.0</v>
       </c>
       <c r="J30">
         <v>51588974.0</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>66000000.0</v>
       </c>
       <c r="M30">
         <v>45000000.0</v>
       </c>
       <c r="N30">
         <v>38000000.0</v>
       </c>
       <c r="O30">
         <v>37000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>256780250.0</v>
       </c>
       <c r="C32">
         <v>267836200.0</v>
       </c>
       <c r="D32">
         <v>163414600.0</v>
       </c>
       <c r="E32">
         <v>125555350.0</v>
       </c>
       <c r="F32">
         <v>62238620.0</v>
       </c>
       <c r="G32">
         <v>48170580.0</v>
       </c>
       <c r="H32">
         <v>62676040.0</v>
       </c>
       <c r="I32">
         <v>52161160.0</v>
       </c>
@@ -8029,2206 +8277,2336 @@
       <c r="O32">
         <v>39000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:32">
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>78891000.0</v>
+      </c>
+      <c r="C2">
+        <v>72768000.0</v>
+      </c>
+      <c r="D2">
         <v>87513000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>47930870.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>43712000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>69591000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>75159000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>57433000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>52537000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>69854000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>52276000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>21571560.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>37808000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>48242000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>24324000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>25483520.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>27552000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>30861000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>17002000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7781150.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>12445000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>16806000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>14108000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3986940.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>9744000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>12755000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>13214000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>12287120.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>13921000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>16000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>14000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>13000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-3536000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>3970000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>7064000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1627000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>1079000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1647000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-2822893.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-365000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>466000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>187000.0</v>
       </c>
-      <c r="AA5"/>
-[...1 lines deleted...]
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6">
         <v>7173000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>9271000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>3022000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>3158965.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>2885000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>2595000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>3618000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1957554.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1985000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1079000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1647000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-2822893.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-365000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B8">
+        <v>107</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8">
         <v>0.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>-15741310.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>849000.0</v>
       </c>
-      <c r="E8"/>
-      <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>14428000.0</v>
+      </c>
+      <c r="C9">
+        <v>18180000.0</v>
+      </c>
+      <c r="D9">
         <v>13714000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>13433380.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>3682000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>19978000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>21702000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>13933000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>16133000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>17078000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>15593000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>3021040.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>10074000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>11724000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>6650000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>6873830.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>8111000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4931000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>4741000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2871470.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2734000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2157000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>3336000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>2146640.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1755000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>2333000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>2236000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>2013920.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>2678000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AF9">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>881000.0</v>
+      </c>
+      <c r="C10">
+        <v>5067000.0</v>
+      </c>
+      <c r="D10">
         <v>42000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>41477080.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>5442000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>7435000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>6059000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>17303000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4778000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3813000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>5316000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-5797130.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>5197000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>7429000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1819000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>2964070.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2787000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2485000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>3465000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-2144300.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2150000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>794000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1362000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2769800.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-651000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>197000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-109000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-858820.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-294000.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>1914000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1773000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1989000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>771000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
-[...4 lines deleted...]
-      </c>
+      <c r="AC11"/>
+      <c r="AD11"/>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>5001000.0</v>
+      </c>
+      <c r="C12">
+        <v>5174000.0</v>
+      </c>
+      <c r="D12">
         <v>12163000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>10743000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>6377000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>5363000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>5315000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>14185000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2917000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>3893000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1689000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3766880.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>479000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>383000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>188000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>194894.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>98000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>110000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>153000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>186744.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>165000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>67000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>43000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>7700.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>10000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>11000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>175000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>10980.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>21000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>537000.0</v>
+      </c>
+      <c r="C13">
+        <v>4614000.0</v>
+      </c>
+      <c r="D13">
         <v>11845000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>9899620.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>6156000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>5108000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>5121000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>158000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>146000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>108000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>108000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>3766880.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>479000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>383000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>188000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>194890.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>98000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>110000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>153000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>186740.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>165000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>151000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>158000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>275460.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>164000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>146000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>10000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>437000.0</v>
+      </c>
+      <c r="C14">
+        <v>171000.0</v>
+      </c>
+      <c r="D14">
         <v>102000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>668000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>53000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-677000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-34000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>161000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-92000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-206000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-107000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>83537.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-171000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-211000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-310000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>30503.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>249000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-533000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-736000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>379074.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>458000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-307000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-444000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>-717000.0</v>
+      </c>
+      <c r="C15">
+        <v>3163000.0</v>
+      </c>
+      <c r="D15">
         <v>41505000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>26910730.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>5125000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>4534000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>2988000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>13305000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>3826000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>807000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>3350000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-7627630.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>3253000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>5229000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>738000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>2485870.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>2549000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1425000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1956000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>50800.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-1706000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>138000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>423000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-1565020.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-757000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-203000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-511000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-1388390.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-526000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>0.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>0.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-1000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>115</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>3163000.0</v>
+      </c>
+      <c r="D16">
         <v>41505000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>26910730.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>5125000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>4534000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2988000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-7628000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>3253000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>5229000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>738000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2485870.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2549000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1425000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1956000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>50800.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-1706000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>138000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>423000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-1565020.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-757000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-203000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-511000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-1388390.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-526000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>-1154000.0</v>
+      </c>
+      <c r="C17">
+        <v>2992000.0</v>
+      </c>
+      <c r="D17">
         <v>41403000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>26664000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>4223000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>5211000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>3022000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>12925000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>2913000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>1013000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>3457000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-7711169.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>3424000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>5440000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>1048000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>2455364.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>2300000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>1958000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>2692000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-328273.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-2164000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>445000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>867000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-2365482.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-751000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-13000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-319000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-4464000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4614000.0</v>
+      </c>
+      <c r="D18">
         <v>-11845000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-9919000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-6156000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-5108000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-5121000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-14027000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-2771000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3785000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1581000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3421872.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-479000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-383000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-188000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-194894.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-98000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-110000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-153000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-186744.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-165000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-84000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-115000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-202701.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-154000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-135000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-165000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>4107000.0</v>
+      </c>
+      <c r="C21">
+        <v>9681000.0</v>
+      </c>
+      <c r="D21">
         <v>53845000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>51376690.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>11598000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>12543000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>11180000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>8878000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>8189000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>7404000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>5541000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-2030240.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>5676000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>7812000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2007000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>3158970.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2885000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2595000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>3618000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1957550.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1984000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>945000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1520000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-2494340.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-487000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>343000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>14000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-699000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-107000.0</v>
       </c>
-      <c r="AC21"/>
-[...1 lines deleted...]
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21">
         <v>-1000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>1069000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1673000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>518000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>480000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>5559000.0</v>
+      </c>
+      <c r="C25">
+        <v>5732000.0</v>
+      </c>
+      <c r="D25">
         <v>5500000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>5671000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>5554000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5748000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>5599000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5366004.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>5043000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>5703000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3948000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1569571.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1497000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1459000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1015000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25">
         <v>134000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>127000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>122000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>6963000.0</v>
+      </c>
+      <c r="C28">
+        <v>8505000.0</v>
+      </c>
+      <c r="D28">
         <v>8901000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>9750380.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>8130000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>9093000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>9942000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3691000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>7944000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>9674000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>8924000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5487970.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4431000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4142000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4543000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3199470.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2979000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3701000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2617000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1076570.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4728000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1579000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1980000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4410810.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2216000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1889000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2101000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2616060.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2688000.0</v>
       </c>
-      <c r="AC28"/>
-      <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>2035000.0</v>
+      </c>
+      <c r="C29">
+        <v>2075000.0</v>
+      </c>
+      <c r="D29">
         <v>597000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-1839430.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1219000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2224000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3037000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4378000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1865000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2800000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1859000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1914040.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1773000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1989000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>771000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>508710.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>487000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>527000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>773000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-1816030.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>14000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>349000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>495000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-632800.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>100000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>210000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>210000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>553980.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>132000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>89212000.0</v>
+      </c>
+      <c r="C30">
+        <v>81267000.0</v>
+      </c>
+      <c r="D30">
         <v>47382000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>9987560.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>35796000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>77026000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>86061000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>62488000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>60481000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>79528000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>62328000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>30760623.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>42239000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>52384000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>28867000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>28682985.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>30531000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>34562000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>19793000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>13762810.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>17312000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>18519000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>16215000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>9146955.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>12082000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>14767000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>15436000.0</v>
       </c>
-      <c r="AA30"/>
-[...1 lines deleted...]
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30">
         <v>18000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>16000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>15000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>93319000.0</v>
+      </c>
+      <c r="C32">
+        <v>90948000.0</v>
+      </c>
+      <c r="D32">
         <v>101227000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>61364250.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>47394000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>89569000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>96861000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>71366000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>68670000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>86932000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>67869000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>24592600.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>47882000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>59966000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>30974000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>32357350.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>35663000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>35792000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>21743000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>10652620.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>15179000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>18963000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>17444000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>6133580.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>11499000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>15088000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>15450000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>14301040.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>16599000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>18000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>16000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>14000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>14000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -10283,999 +10661,999 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>51889000.0</v>
       </c>
       <c r="C2">
         <v>987892.0</v>
       </c>
       <c r="D2">
         <v>1834466.0</v>
       </c>
       <c r="E2">
         <v>-4258597.0</v>
       </c>
       <c r="F2">
         <v>-5100426.0</v>
       </c>
       <c r="G2">
         <v>-6248752.0</v>
       </c>
       <c r="H2">
         <v>-4847538.0</v>
       </c>
       <c r="I2">
         <v>-1669802.0</v>
       </c>
       <c r="J2">
         <v>-1801962.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>8298850</v>
       </c>
       <c r="C3">
         <v>4624970</v>
       </c>
       <c r="D3">
         <v>4135000</v>
       </c>
       <c r="E3">
         <v>8337018</v>
       </c>
       <c r="F3">
         <v>198956</v>
       </c>
       <c r="G3">
         <v>19510</v>
       </c>
       <c r="H3">
         <v>62660</v>
       </c>
       <c r="I3">
         <v>92610</v>
       </c>
       <c r="J3">
         <v>40360</v>
       </c>
       <c r="K3">
         <v>71570</v>
       </c>
       <c r="L3">
         <v>202670</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>7000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>-42273910.0</v>
       </c>
       <c r="C6">
         <v>50901500.0</v>
       </c>
       <c r="D6">
         <v>-847000.0</v>
       </c>
       <c r="E6">
         <v>6093063.0</v>
       </c>
       <c r="F6">
         <v>841829.0</v>
       </c>
       <c r="G6">
         <v>1148326.0</v>
       </c>
       <c r="H6">
         <v>-1401210.0</v>
       </c>
       <c r="I6">
         <v>-3177740.0</v>
       </c>
       <c r="J6">
         <v>132160.0</v>
       </c>
       <c r="K6">
         <v>-3295100.0</v>
       </c>
       <c r="L6">
         <v>2000000.0</v>
       </c>
       <c r="M6">
         <v>-7000000.0</v>
       </c>
       <c r="N6">
         <v>-1000000.0</v>
       </c>
       <c r="O6">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7">
         <v>97175790.0</v>
       </c>
       <c r="C7">
         <v>-108159230.0</v>
       </c>
       <c r="D7">
         <v>-42718280.0</v>
       </c>
       <c r="E7">
         <v>-31951390.0</v>
       </c>
       <c r="F7">
         <v>-2547920.0</v>
       </c>
       <c r="G7">
         <v>-772470.0</v>
       </c>
       <c r="H7">
         <v>-4479850.0</v>
       </c>
       <c r="I7">
         <v>-3780990.0</v>
       </c>
       <c r="J7">
         <v>-2585250.0</v>
       </c>
       <c r="K7">
         <v>-2243540.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>-69290000.0</v>
       </c>
       <c r="E9">
         <v>-45211166.0</v>
       </c>
       <c r="F9">
         <v>2617727.0</v>
       </c>
       <c r="G9">
         <v>1831719.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-3000000.0</v>
       </c>
       <c r="M9">
         <v>-5000000.0</v>
       </c>
       <c r="N9">
         <v>1000000.0</v>
       </c>
       <c r="O9">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10">
         <v>-77501000.0</v>
       </c>
       <c r="C10">
         <v>-55901001.0</v>
       </c>
       <c r="D10">
         <v>-232509000.0</v>
       </c>
       <c r="E10">
         <v>-5855931.0</v>
       </c>
       <c r="F10">
         <v>-2903601.0</v>
       </c>
       <c r="G10">
         <v>-515870.0</v>
       </c>
       <c r="H10">
         <v>-619129.0</v>
       </c>
       <c r="I10">
         <v>-2061871.0</v>
       </c>
       <c r="J10">
         <v>-3050765.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>-4000000.0</v>
       </c>
       <c r="M10">
         <v>-3000000.0</v>
       </c>
       <c r="N10">
         <v>-1000000.0</v>
       </c>
       <c r="O10">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>258639000.0</v>
       </c>
       <c r="E11">
         <v>26403715.0</v>
       </c>
       <c r="F11">
         <v>4587009.0</v>
       </c>
       <c r="G11">
         <v>-843723.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>4986000.0</v>
       </c>
       <c r="E12">
         <v>-4482225.0</v>
       </c>
       <c r="F12">
         <v>-3264426.0</v>
       </c>
       <c r="G12">
         <v>2720909.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>1000000.0</v>
       </c>
       <c r="M13">
         <v>-1000000.0</v>
       </c>
       <c r="N13">
         <v>-1000000.0</v>
       </c>
       <c r="O13">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
         <v>22827330.0</v>
       </c>
       <c r="C14">
         <v>20060000.0</v>
       </c>
       <c r="D14">
         <v>5541000.0</v>
       </c>
       <c r="E14">
         <v>2017454.0</v>
       </c>
       <c r="F14">
         <v>775700.0</v>
       </c>
       <c r="G14">
         <v>786651.0</v>
       </c>
       <c r="H14">
         <v>548570.0</v>
       </c>
       <c r="I14">
         <v>553450.0</v>
       </c>
       <c r="J14">
         <v>561950.0</v>
       </c>
       <c r="K14">
         <v>396380.0</v>
       </c>
       <c r="L14">
         <v>461540.0</v>
       </c>
       <c r="M14"/>
       <c r="N14">
         <v>1000000.0</v>
       </c>
       <c r="O14">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
         <v>4836000.0</v>
       </c>
       <c r="C16">
         <v>51889387.0</v>
       </c>
       <c r="D16">
         <v>987892.0</v>
       </c>
       <c r="E16">
         <v>1834466.0</v>
       </c>
       <c r="F16">
         <v>-4258597.0</v>
       </c>
       <c r="G16">
         <v>-5100426.0</v>
       </c>
       <c r="H16">
         <v>-6248752.0</v>
       </c>
       <c r="I16">
         <v>-4847538.0</v>
       </c>
       <c r="J16">
         <v>-1669802.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
         <v>97634000.0</v>
       </c>
       <c r="C18">
         <v>-61531265.0</v>
       </c>
       <c r="D18">
         <v>-30419720.0</v>
       </c>
       <c r="E18">
         <v>-27049304.0</v>
       </c>
       <c r="F18">
         <v>1408638.0</v>
       </c>
       <c r="G18">
         <v>-1479073.0</v>
       </c>
       <c r="H18">
         <v>-2747319.0</v>
       </c>
       <c r="I18">
         <v>-2343146.0</v>
       </c>
       <c r="J18">
         <v>849773.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19">
         <v>-333794000.0</v>
       </c>
       <c r="C19">
         <v>-142988764.0</v>
       </c>
       <c r="D19">
         <v>-13532911.0</v>
       </c>
       <c r="E19">
         <v>-8391376.0</v>
       </c>
       <c r="F19">
         <v>-8438.0</v>
       </c>
       <c r="G19">
         <v>98998.0</v>
       </c>
       <c r="H19">
         <v>31394.0</v>
       </c>
       <c r="I19">
         <v>-703549.0</v>
       </c>
       <c r="J19">
         <v>112388.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>51455595.0</v>
       </c>
       <c r="D20">
         <v>9491410.0</v>
       </c>
       <c r="E20">
         <v>29518832.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21">
         <v>199192000.0</v>
       </c>
       <c r="C21">
         <v>208558000.0</v>
       </c>
       <c r="D21">
         <v>29780000.0</v>
       </c>
       <c r="E21">
         <v>3827893.0</v>
       </c>
       <c r="F21">
         <v>177057.0</v>
       </c>
       <c r="G21">
         <v>144245.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>58530080.0</v>
       </c>
       <c r="C22">
         <v>20594000.0</v>
       </c>
       <c r="D22">
         <v>1592368.0</v>
       </c>
       <c r="E22">
         <v>8415867.0</v>
       </c>
       <c r="F22">
         <v>-1094199.0</v>
       </c>
       <c r="G22">
         <v>-3264506.0</v>
       </c>
       <c r="H22">
         <v>-1481820.0</v>
       </c>
       <c r="I22">
         <v>-1200350.0</v>
       </c>
       <c r="J22">
         <v>2249520.0</v>
       </c>
       <c r="K22">
         <v>722210.0</v>
       </c>
       <c r="L22">
         <v>1000000.0</v>
       </c>
       <c r="M22">
         <v>1000000.0</v>
       </c>
       <c r="N22">
         <v>-1000000.0</v>
       </c>
       <c r="O22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23">
         <v>-26164180.0</v>
       </c>
       <c r="C23">
         <v>6388310.0</v>
       </c>
       <c r="D23">
         <v>-439000.0</v>
       </c>
       <c r="E23">
         <v>-150000.0</v>
       </c>
       <c r="F23">
         <v>-45000.0</v>
       </c>
       <c r="G23">
         <v>-45000.0</v>
       </c>
       <c r="H23">
         <v>-75000.0</v>
       </c>
       <c r="I23">
         <v>-150000.0</v>
       </c>
       <c r="J23">
         <v>-150000.0</v>
       </c>
       <c r="K23">
         <v>-225000.0</v>
       </c>
       <c r="L23">
         <v>-75000.0</v>
       </c>
       <c r="M23"/>
       <c r="N23">
         <v>-1000000.0</v>
       </c>
       <c r="O23">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B24">
         <v>-303267070.0</v>
       </c>
       <c r="C24">
         <v>-138363800.0</v>
       </c>
       <c r="D24">
         <v>-4937000.0</v>
       </c>
       <c r="E24">
         <v>-164358.0</v>
       </c>
       <c r="F24">
         <v>65518.0</v>
       </c>
       <c r="G24">
         <v>-136071.0</v>
       </c>
       <c r="H24">
         <v>94050.0</v>
       </c>
       <c r="I24">
         <v>-610940.0</v>
       </c>
       <c r="J24">
         <v>152750.0</v>
       </c>
       <c r="K24">
         <v>-194920.0</v>
       </c>
       <c r="L24">
         <v>38550.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>21083000.0</v>
       </c>
       <c r="C25">
         <v>19916956.0</v>
       </c>
       <c r="D25">
         <v>4470358.0</v>
       </c>
       <c r="E25">
         <v>522081.0</v>
       </c>
       <c r="F25">
         <v>622048.0</v>
       </c>
       <c r="G25">
         <v>656701.0</v>
       </c>
       <c r="H25">
         <v>628385.0</v>
       </c>
       <c r="I25">
         <v>472556.0</v>
       </c>
       <c r="J25">
         <v>432229.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>51455600.0</v>
       </c>
       <c r="D26">
         <v>9491410.0</v>
       </c>
       <c r="E26">
         <v>29518830.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>129773380.0</v>
       </c>
       <c r="C28">
         <v>250796560.0</v>
       </c>
       <c r="D28">
         <v>39001000.0</v>
       </c>
       <c r="E28">
         <v>33196725.0</v>
       </c>
       <c r="F28">
         <v>132057.0</v>
       </c>
       <c r="G28">
         <v>144245.0</v>
       </c>
       <c r="H28">
         <v>1252050.0</v>
       </c>
       <c r="I28">
         <v>-223650.0</v>
       </c>
       <c r="J28">
         <v>-870360.0</v>
       </c>
       <c r="K28">
         <v>-2311690.0</v>
       </c>
       <c r="L28">
         <v>131970.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>-1000000.0</v>
       </c>
       <c r="O28">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>139518620.0</v>
       </c>
       <c r="C29">
         <v>-56906300.0</v>
       </c>
       <c r="D29">
         <v>-31040000.0</v>
       </c>
       <c r="E29">
         <v>-18712286.0</v>
       </c>
       <c r="F29">
         <v>718210.0</v>
       </c>
       <c r="G29">
         <v>943662.0</v>
       </c>
       <c r="H29">
         <v>-2684660.0</v>
       </c>
       <c r="I29">
         <v>-2250540.0</v>
       </c>
       <c r="J29">
         <v>890130.0</v>
       </c>
       <c r="K29">
         <v>-716920.0</v>
       </c>
       <c r="L29">
         <v>2000000.0</v>
       </c>
       <c r="M29">
         <v>-7000000.0</v>
       </c>
       <c r="N29">
         <v>1000000.0</v>
       </c>
       <c r="O29">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>-311565910.0</v>
       </c>
       <c r="C30">
         <v>-142988760.0</v>
       </c>
       <c r="D30">
         <v>-8808000.0</v>
       </c>
       <c r="E30">
         <v>-8391376.0</v>
       </c>
       <c r="F30">
         <v>-8438.0</v>
       </c>
       <c r="G30">
         <v>60419.0</v>
       </c>
       <c r="H30">
         <v>31390.0</v>
       </c>
       <c r="I30">
         <v>-703550.0</v>
       </c>
@@ -11295,2066 +11673,2194 @@
       <c r="O30">
         <v>-7000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:32">
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>69107000.0</v>
+      </c>
+      <c r="C2">
+        <v>3831000.0</v>
+      </c>
+      <c r="D2">
         <v>9615000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>59999000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>46470000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>8589000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>51890000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2930000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1069000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>18977000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>988000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5253000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>8011000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1373000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1834466.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4716000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>10629000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>21343000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>-2852000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>-3092000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>-2189000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>-3816000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>-3628000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>-4400000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>-5097000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>-4271000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>4649000</v>
+      </c>
+      <c r="C3">
+        <v>16860000</v>
+      </c>
+      <c r="D3">
         <v>6102000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>8298850</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>6525000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>4237000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2982000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4208000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>17878000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>19175000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>22368000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1851000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4259000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>20393000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>8337020</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>7580000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>8424000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>111000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>198960</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>344000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>189000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>120000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>19510</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>20000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>19000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>6000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>62660</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>133000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
+        <v>0</v>
+      </c>
+      <c r="AH3">
         <v>1000000</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>-41312000.0</v>
+      </c>
+      <c r="C6">
+        <v>59492000.0</v>
+      </c>
+      <c r="D6">
         <v>-5785000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-42273910.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>8110000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-5419000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-43301000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>48959000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1861000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-17908000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>17989000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-4265000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-2758000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>6638000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-462000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>6093060.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>7568000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>13439000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>24195000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>841830.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>536000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1439000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-188000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1148330.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>513000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-184000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>642000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-1401210.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-1615000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="AF6">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>-90650000.0</v>
+      </c>
+      <c r="C7">
+        <v>33103000.0</v>
+      </c>
+      <c r="D7">
         <v>-81864000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>97175790.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-57432000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-51383000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-50196000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-39584692.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-14762000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-20982000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-6767000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-42718280.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-35856000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-10919000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-913000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-31951390.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-20871000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-10928000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-10282000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-2547920.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-4660000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-2656000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-2044000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-772470.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1200000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-273000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>-9048000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-30967000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-31324000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2049000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9">
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>-10952000.0</v>
+      </c>
+      <c r="C10">
+        <v>25547000.0</v>
+      </c>
+      <c r="D10">
         <v>25015000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-59307000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-9593000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-6750000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-1851000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-21587000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-7180000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-24354000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-2780000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-210918000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-237000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1397000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-19957000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>209593000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>7450000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>23755000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>17841000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>2990000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1064000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>857000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>75000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13">
         <v>1000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>1000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-2000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:32">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>5559000.0</v>
+      </c>
+      <c r="C14">
+        <v>11232000.0</v>
+      </c>
+      <c r="D14">
         <v>5500000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>22827330.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>16901000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>11347000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>5599000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>5366004.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>5043000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>5703000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>3948000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1570000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1497000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1459000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1015000.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>27795000.0</v>
+      </c>
+      <c r="C16">
+        <v>69107000.0</v>
+      </c>
+      <c r="D16">
         <v>3831000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>4836000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>59999000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>46470000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>8589000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>51889000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>2930000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1069000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>18977000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>987892.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>5253000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>8011000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1373000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1834466.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>4716000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>10629000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>21343000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-4258597.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-3092000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-2189000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-3816000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-5100426.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-4400000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-5097000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>-89826000.0</v>
+      </c>
+      <c r="C18">
+        <v>126150000.0</v>
+      </c>
+      <c r="D18">
         <v>-92822000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>128544000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-7100000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>12705000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-36515000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>503594.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-12362000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-30078000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-19649000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>13683280.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-19791000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-5680000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-18632000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-7667304.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-3626000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-7545000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-8211000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>3358638.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1133000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>704000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1521000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-3114073.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>1327000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>149</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>1000.0</v>
+      </c>
+      <c r="D19">
         <v>-1000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-152131000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-101571000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-59633000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-20459000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-923240.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-14287000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-16491000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-84080000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>13949089.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>814000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-4412000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-23884000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>1691624.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2033000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-7947000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-103000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>219562.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-149000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-2000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-77000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>771998.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>9000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-902000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>220000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="C20">
+        <v>150</v>
+      </c>
+      <c r="B20">
+        <v>27081000.0</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>48356000.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>-138590.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>9630000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>481168.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>481168.0</v>
+      </c>
+      <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
         <v>30000000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>82483000.0</v>
+      </c>
+      <c r="C21">
+        <v>127170000.0</v>
+      </c>
+      <c r="D21">
         <v>73813000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-35591000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>128368000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>184065000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-77650000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>105228000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-9218000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>4866000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>12471000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>21661000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>-717000.0</v>
+      </c>
+      <c r="C22">
+        <v>47067000.0</v>
+      </c>
+      <c r="D22">
         <v>42000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>58530080.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>3043000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>13494000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>6059000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>13305000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>3826000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>807000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>3350000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-7627632.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>3253000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>5229000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>738000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>11701070.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>8737000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>5950000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>3465000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-2138300.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>6000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2156000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1362000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-3332800.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-563000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>88000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-511000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-1481820.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-623000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>0.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>0.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-1000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>152</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-1000.0</v>
+      </c>
+      <c r="D23">
         <v>0.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-26164180.0</v>
       </c>
-      <c r="D23"/>
-[...1 lines deleted...]
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23">
         <v>-11038000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-311000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-128000.0</v>
       </c>
       <c r="N23">
         <v>-128000.0</v>
       </c>
       <c r="O23">
+        <v>-128000.0</v>
+      </c>
+      <c r="P23">
+        <v>-128000.0</v>
+      </c>
+      <c r="Q23">
         <v>-1039380.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-631000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-610000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-72000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-45000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2380000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1835000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>770000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2365000.0</v>
       </c>
-      <c r="X23"/>
-      <c r="Y23"/>
       <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23">
         <v>-75000.0</v>
       </c>
-      <c r="AB23"/>
-      <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>153</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-166773000.0</v>
+      </c>
+      <c r="D24">
         <v>20159000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-303267070.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-175138000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-75855000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-17477000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>-1747000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-1000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-183000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-3006000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-54360.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-2503000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>318000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>8000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>190520.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>116000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>110000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>43000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>79930.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-653000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-663000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>226000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>94050.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>84000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>6358000.0</v>
+      </c>
+      <c r="C25">
+        <v>-8248000.0</v>
+      </c>
+      <c r="D25">
         <v>6737000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4678000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>6176000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5108000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>5121000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>11306760.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2729000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3751000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1581000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3447358.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>478000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>370000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>177000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>190081.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2672000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-1057000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-1283000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-2425952.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3176000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-179000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>51000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-361299.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>506000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C26">
+        <v>6942000.0</v>
+      </c>
+      <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
-      <c r="H26"/>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>9491410.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>9630000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>29518830.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="R26">
         <v>30000000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26"/>
+      <c r="S26">
+        <v>30000000.0</v>
+      </c>
+      <c r="T26">
+        <v>30000000.0</v>
+      </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>157</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>192936000.0</v>
+      </c>
+      <c r="D28">
         <v>66878000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>129773380.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>214158000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>94246000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>10691000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-9499000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>14368000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>12471000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>21661000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>33196730.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>29453000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>28863000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>32398000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-757330.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2370000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2146000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>520000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>144250.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-469000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>171000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>720000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1252050.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>419000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AE28">
         <v>-1000000.0</v>
       </c>
       <c r="AF28">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AH28">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>-85177000.0</v>
+      </c>
+      <c r="C29">
+        <v>50189000.0</v>
+      </c>
+      <c r="D29">
         <v>-86720000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>139518620.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-24385000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-19573000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-33533000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-38351437.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-8154000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-12200000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-474000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-13440000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-17940000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1421000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1761000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-18712290.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-11802000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-7318000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-8100000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1607590.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-1606000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-628000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-588000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>943660.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1655000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>327000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-298000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-2684660.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-1985000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>1000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>1000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-3000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>159</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-183633000.0</v>
+      </c>
+      <c r="D30">
         <v>14057000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-311565910.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-181663000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-80092000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-20459000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>18674000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>814000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-4412000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-23884000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-8391380.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-10083000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-8106000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-103000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-8440.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-228000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-79000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-120000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>60420.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-673000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-682000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>220000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>31390.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-49000.0</v>
       </c>
-      <c r="AC30"/>
-      <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>