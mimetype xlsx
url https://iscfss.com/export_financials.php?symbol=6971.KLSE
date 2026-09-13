--- v0 (2026-06-19)
+++ v1 (2026-09-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
@@ -956,82 +959,83 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U62"/>
+  <dimension ref="A1:V62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1051,3280 +1055,3416 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2">
+        <v>90041000.0</v>
+      </c>
+      <c r="C2">
         <v>65054000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>27320747.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24912194.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>49417348.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20621502.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16943638.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23521586.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19139192.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18638563.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12603462.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12299146.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11939616.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9490062.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9433970.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>14612301.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>19372722.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3567393.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2570754.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8287194.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10088697.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3"/>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5">
+        <v>-3284000.0</v>
+      </c>
+      <c r="C5">
         <v>-3283000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1550000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1549999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1550000.0</v>
       </c>
       <c r="F5">
         <v>1550000.0</v>
       </c>
       <c r="G5">
         <v>1550000.0</v>
       </c>
       <c r="H5">
+        <v>1550000.0</v>
+      </c>
+      <c r="I5">
         <v>1637169.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1630284.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2047667.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1785937.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1682748.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3158760.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1166415.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
-    </row>
-    <row r="7" spans="1:21">
+      <c r="V6"/>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7">
+        <v>11545000.0</v>
+      </c>
+      <c r="C7">
         <v>16182000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>9313415.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5527965.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3189490.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8">
         <v>210918000.0</v>
       </c>
       <c r="C8">
-        <v>210917984.0</v>
+        <v>210918000.0</v>
       </c>
       <c r="D8">
         <v>210917984.0</v>
       </c>
       <c r="E8">
         <v>210917984.0</v>
       </c>
       <c r="F8">
-        <v>102103907.0</v>
+        <v>210917984.0</v>
       </c>
       <c r="G8">
         <v>102103907.0</v>
       </c>
       <c r="H8">
         <v>102103907.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>102103907.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2345600.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1680090.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10">
+        <v>56338000.0</v>
+      </c>
+      <c r="C10">
         <v>53465000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>57942000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>21491999.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>44735114.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>46012823.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>45552184.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>39216706.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>41815361.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>27699690.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>29343765.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>28018376.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>36157323.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>34287059.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>58646674.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>61596269.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>49108604.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>60600506.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>24422071.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>21428855.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>26497351.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>48143000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>73676000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>49265100.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>48819010.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>39216710.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>41815360.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>27699690.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12">
+        <v>56338000.0</v>
+      </c>
+      <c r="C12">
         <v>53465000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>52825482.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>43504658.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>68491917.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>49265102.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>48819008.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>39216706.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>41815361.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>27699690.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>29354515.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>28018376.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>36157323.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>34325559.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>58648994.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>61596269.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>49108604.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>60600506.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>24422071.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>21428855.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>26497351.0</v>
       </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13">
         <v>210918000.0</v>
       </c>
       <c r="C13">
-        <v>210917984.0</v>
+        <v>210918000.0</v>
       </c>
       <c r="D13">
         <v>210917984.0</v>
       </c>
       <c r="E13">
         <v>210917984.0</v>
       </c>
       <c r="F13">
-        <v>102103907.0</v>
+        <v>210917984.0</v>
       </c>
       <c r="G13">
         <v>102103907.0</v>
       </c>
       <c r="H13">
         <v>102103907.0</v>
       </c>
       <c r="I13">
         <v>102103907.0</v>
       </c>
       <c r="J13">
+        <v>102103907.0</v>
+      </c>
+      <c r="K13">
         <v>102093601.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68080750.0</v>
       </c>
       <c r="L13">
         <v>68080750.0</v>
       </c>
       <c r="M13">
         <v>68080750.0</v>
       </c>
       <c r="N13">
         <v>68080750.0</v>
       </c>
       <c r="O13">
         <v>68080750.0</v>
       </c>
       <c r="P13">
         <v>68080750.0</v>
       </c>
       <c r="Q13">
         <v>68080750.0</v>
       </c>
       <c r="R13">
         <v>68080750.0</v>
       </c>
       <c r="S13">
         <v>68080750.0</v>
       </c>
       <c r="T13">
         <v>68080750.0</v>
       </c>
       <c r="U13">
         <v>68080750.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13">
+        <v>68080750.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14">
         <v>320181000.0</v>
       </c>
       <c r="C14">
         <v>320181000.0</v>
       </c>
       <c r="D14">
+        <v>320181000.0</v>
+      </c>
+      <c r="E14">
         <v>320180803.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>312111762.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>305360595.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>306280803.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>306283870.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>306170952.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>306118860.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>305405430.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>303086475.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>303390883.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303086475.0</v>
       </c>
       <c r="O14">
         <v>303086475.0</v>
       </c>
       <c r="P14">
         <v>303086475.0</v>
       </c>
       <c r="Q14">
         <v>303086475.0</v>
       </c>
       <c r="R14">
         <v>303086475.0</v>
       </c>
       <c r="S14">
         <v>303086475.0</v>
       </c>
       <c r="T14">
         <v>303086475.0</v>
       </c>
       <c r="U14">
         <v>303086475.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14">
+        <v>303086475.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>2487000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-1945144.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-921905.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>40</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>6104591.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>25952170.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22506704.0</v>
       </c>
       <c r="E20">
         <v>22506704.0</v>
       </c>
       <c r="F20">
-        <v>29571.0</v>
+        <v>22506704.0</v>
       </c>
       <c r="G20">
         <v>29571.0</v>
       </c>
       <c r="H20">
         <v>29571.0</v>
       </c>
       <c r="I20">
+        <v>29571.0</v>
+      </c>
+      <c r="J20">
         <v>12620.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>31376.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>30472.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>20816.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>16593.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>15827.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>15317.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>78203.0</v>
       </c>
     </row>
-    <row r="21" spans="1:21">
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>41</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>14696000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>24517830.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>19941802.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>20136725.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69171.0</v>
       </c>
       <c r="G21">
         <v>69171.0</v>
       </c>
       <c r="H21">
         <v>69171.0</v>
       </c>
       <c r="I21">
+        <v>69171.0</v>
+      </c>
+      <c r="J21">
         <v>66970.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>61902.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>251039.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>229619.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>221000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>210800.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>204000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>219317.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>414239.0</v>
       </c>
-      <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B22">
+        <v>177192000.0</v>
+      </c>
+      <c r="C22">
         <v>167707000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>152926946.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>143344215.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>117127769.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>49557014.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>38307437.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>44386129.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>34288582.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>28060020.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>24976648.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>13968765.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11376526.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>10254959.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>10437359.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>10891988.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>11181280.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8456719.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>12387400.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>18514626.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>22371449.0</v>
       </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23">
+        <v>682712000.0</v>
+      </c>
+      <c r="C23">
         <v>611505000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>604642000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>563903964.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>568707070.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>293278239.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>286049238.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>244942797.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>209918791.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>191241631.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>182254629.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>172606949.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>165767768.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>143447295.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>170225634.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>169896934.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>167115162.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>153482246.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>120203225.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>130878813.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>132026290.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B24">
+        <v>22984000.0</v>
+      </c>
+      <c r="C24">
         <v>31554000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>31410098.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>37838060.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>36492760.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>24964500.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>22709390.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>17077740.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7325950.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8773930.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>9377680.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>10000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>11000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2000000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>45</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>41036670.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>35542100.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>41420890.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>38760340.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>24964500.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>22709390.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>17077740.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7325950.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8773930.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>9377680.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>9506890.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>2000000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B28">
+        <v>82532000.0</v>
+      </c>
+      <c r="C28">
         <v>104495000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>63127000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>79819653.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>27018955.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4971554.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-3296319.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-17152699.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-29796085.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-15491941.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-17919807.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-17274721.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-23768425.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-31333374.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-58433307.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-61439463.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-49108604.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-60600506.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-22692093.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-5042723.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-10927957.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B29">
+        <v>535713000.0</v>
+      </c>
+      <c r="C29">
         <v>506459000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>496786748.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>475961511.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>431840033.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>250460715.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>240562828.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>199592881.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>170619988.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>157962626.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B30">
+        <v>108450000.0</v>
+      </c>
+      <c r="C30">
         <v>90574000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>70275517.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>55432172.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>86015085.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>51185365.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>61715091.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>46318256.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>31784982.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>31404152.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>22581839.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>23274014.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>19522968.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>19609152.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>23588263.0</v>
       </c>
-      <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
-      <c r="T30">
+      <c r="T30"/>
+      <c r="U30">
         <v>27934556.0</v>
       </c>
-      <c r="U30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:21">
+      <c r="V30"/>
+    </row>
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>339302000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>320453345.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>209320704.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>198208221.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
-    </row>
-    <row r="32" spans="1:21">
+      <c r="V31"/>
+    </row>
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B32">
+        <v>141495000.0</v>
+      </c>
+      <c r="C32">
         <v>125269000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>146820280.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>150919553.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>150782030.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>105874750.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>95572499.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>88904753.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>76585184.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>59647698.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
-    </row>
-    <row r="33" spans="1:21">
+      <c r="V32"/>
+    </row>
+    <row r="33" spans="1:22">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B33">
+        <v>333781000.0</v>
+      </c>
+      <c r="C33">
         <v>291394000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>306438000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>296480524.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>277572622.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>128404053.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>131243101.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>111924187.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>96033302.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>101240883.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>100465194.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>105001926.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>93448174.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>76739493.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>74220731.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>67783463.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>65573375.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>69265448.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>62898065.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>59129510.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>54403689.0</v>
       </c>
     </row>
-    <row r="34" spans="1:21">
+    <row r="34" spans="1:22">
       <c r="A34" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>54</v>
+      </c>
+      <c r="B34">
+        <v>14744000.0</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
-    </row>
-    <row r="35" spans="1:21">
+      <c r="V34"/>
+    </row>
+    <row r="35" spans="1:22">
       <c r="A35" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B35">
+        <v>56995000.0</v>
+      </c>
+      <c r="C35">
         <v>51759000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>66279000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>53364008.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>50244914.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>30494463.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>27940823.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>22793258.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>13533562.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>14696871.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>15697582.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>13376421.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>14807557.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>6066449.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3822691.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3560518.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3855848.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4227939.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3055635.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2856616.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2722209.0</v>
       </c>
     </row>
-    <row r="36" spans="1:21">
+    <row r="36" spans="1:22">
       <c r="A36" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B36">
+        <v>222000.0</v>
+      </c>
+      <c r="C36">
         <v>78498000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>75121000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>52647060.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>49760235.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>46540094.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>47845165.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>42420196.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>39439823.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>43189941.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>39723240.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>42430766.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>27950304.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>13241377.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>13243697.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>8975988.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>9734545.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>17630425.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>41765904.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>38306736.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>35011643.0</v>
       </c>
     </row>
-    <row r="37" spans="1:21">
+    <row r="37" spans="1:22">
       <c r="A37" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
-    </row>
-    <row r="38" spans="1:21">
+      <c r="V37"/>
+    </row>
+    <row r="38" spans="1:22">
       <c r="A38" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>58</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>64408160.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>58613970.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>67593000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>49902235.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>47056094.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>47845165.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>0.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>289000.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
-    </row>
-    <row r="39" spans="1:21">
+      <c r="V38"/>
+    </row>
+    <row r="39" spans="1:22">
       <c r="A39" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B39">
+        <v>6951000.0</v>
+      </c>
+      <c r="C39">
         <v>8365000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>22355000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>35201858.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6038482.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>14866705.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5964601.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3097518.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5996564.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2836885.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4876433.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2343867.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>5262777.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>22127284.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3330287.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>29625214.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>41251903.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>15159573.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>20495689.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3871266.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>28753801.0</v>
       </c>
     </row>
-    <row r="40" spans="1:21">
+    <row r="40" spans="1:22">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B40">
+        <v>8859000.0</v>
+      </c>
+      <c r="C40">
         <v>4921000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>34090274.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>33646070.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>55558389.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>14894944.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>19885835.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>15606003.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>12381572.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>8280663.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>9682834.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>8092964.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>7840938.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>7152672.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>7015286.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>356169.0</v>
       </c>
-      <c r="Q40"/>
-      <c r="R40">
+      <c r="R40"/>
+      <c r="S40">
         <v>5241469.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>6247434.0</v>
       </c>
-      <c r="T40"/>
       <c r="U40"/>
-    </row>
-    <row r="41" spans="1:21">
+      <c r="V40"/>
+    </row>
+    <row r="41" spans="1:22">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>12183000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>11484570.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>5529961.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>5231430.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
-    </row>
-    <row r="42" spans="1:21">
+      <c r="V41"/>
+    </row>
+    <row r="42" spans="1:22">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B42">
         <v>-9523000.0</v>
       </c>
       <c r="C42">
+        <v>-9523000.0</v>
+      </c>
+      <c r="D42">
         <v>-17482320.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-9522641.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9522642.0</v>
       </c>
       <c r="F42">
         <v>-9522642.0</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>-9522642.0</v>
       </c>
       <c r="H42">
         <v>1.0</v>
       </c>
       <c r="I42">
+        <v>1.0</v>
+      </c>
+      <c r="J42">
         <v>1630285.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-67142.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>3910068.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>791639.0</v>
       </c>
       <c r="M42">
         <v>791639.0</v>
       </c>
       <c r="N42">
+        <v>791639.0</v>
+      </c>
+      <c r="O42">
         <v>1958055.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1204397.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>920741.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1058734.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1691521.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>753576.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>678810.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2327009.0</v>
       </c>
     </row>
-    <row r="43" spans="1:21">
+    <row r="43" spans="1:22">
       <c r="A43" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
-    </row>
-    <row r="44" spans="1:21">
+      <c r="V43"/>
+    </row>
+    <row r="44" spans="1:22">
       <c r="A44" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
-    </row>
-    <row r="45" spans="1:21">
+      <c r="V44"/>
+    </row>
+    <row r="45" spans="1:22">
       <c r="A45" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B45">
+        <v>218442000.0</v>
+      </c>
+      <c r="C45">
         <v>195354000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>311052699.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>297446636.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>288716491.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>176410116.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>178462396.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-    </row>
-    <row r="46" spans="1:21">
+      <c r="V45"/>
+    </row>
+    <row r="46" spans="1:22">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B46">
+        <v>283252000.0</v>
+      </c>
+      <c r="C46">
         <v>195354000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>179395000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>182117359.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>184575027.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>78948123.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>82546297.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>68657423.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>56513874.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>57957664.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>60460443.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>62320725.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>65143077.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>63271489.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>58432492.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>58588158.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>55424591.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>51304023.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>20801161.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>20783774.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>19302843.0</v>
       </c>
     </row>
-    <row r="47" spans="1:21">
+    <row r="47" spans="1:22">
       <c r="A47" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>67</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>200622240.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>179714940.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>182255000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>184396347.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>78948123.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>82546297.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>68657420.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>56513870.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>57957660.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>60460440.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>62320730.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
-    </row>
-    <row r="48" spans="1:21">
+      <c r="V47"/>
+    </row>
+    <row r="48" spans="1:22">
       <c r="A48" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B48">
+        <v>210277000.0</v>
+      </c>
+      <c r="C48">
         <v>166569000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>185862000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>177232482.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>160330112.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>115288181.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>94653056.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>73787797.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>54866520.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>41680750.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>68334148.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>65907060.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>57116937.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>48288533.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>39919758.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>42780074.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>36785640.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>36526604.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>36449323.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>30686759.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>28510945.0</v>
       </c>
     </row>
-    <row r="49" spans="1:21">
+    <row r="49" spans="1:22">
       <c r="A49" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
-    </row>
-    <row r="50" spans="1:21">
+      <c r="V49"/>
+    </row>
+    <row r="50" spans="1:22">
       <c r="A50" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B50">
+        <v>104341000.0</v>
+      </c>
+      <c r="C50">
         <v>110224000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>84528986.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>57945624.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>32071820.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>16076767.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>19546472.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>4986268.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>4693322.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>3433825.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>11000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>12000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>3000000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-    </row>
-    <row r="51" spans="1:21">
+      <c r="V50"/>
+    </row>
+    <row r="51" spans="1:22">
       <c r="A51" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B51">
+        <v>138870000.0</v>
+      </c>
+      <c r="C51">
         <v>157960000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>121069000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>101311657.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>71754069.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>41041269.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>42255865.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>22064008.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>12019276.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>12207754.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>11423958.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>10743660.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>12388898.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2953685.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>213367.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>156806.0</v>
       </c>
-      <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>1729978.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>16386132.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>15569394.0</v>
       </c>
     </row>
-    <row r="52" spans="1:21">
+    <row r="52" spans="1:22">
       <c r="A52" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B52">
+        <v>108758000.0</v>
+      </c>
+      <c r="C52">
         <v>123285000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>74019000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>59890767.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>32993725.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>16076767.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>19546472.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4986268.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4693322.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3433824.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2046275.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1236770.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1237277.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>639600.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>99563.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>156806.0</v>
       </c>
-      <c r="Q52"/>
       <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>604674.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>16386132.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>15569394.0</v>
       </c>
     </row>
-    <row r="53" spans="1:21">
+    <row r="53" spans="1:22">
       <c r="A53" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>73</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>31384930.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>-5116518.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>22012659.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>23756803.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>3252279.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>3266824.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>7677660.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>10750.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>38500.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2320.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-    </row>
-    <row r="54" spans="1:21">
+      <c r="V53"/>
+    </row>
+    <row r="54" spans="1:22">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
-    </row>
-    <row r="55" spans="1:21">
+      <c r="V54"/>
+    </row>
+    <row r="55" spans="1:22">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B55">
+        <v>682712000.0</v>
+      </c>
+      <c r="C55">
         <v>611505000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>604642000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>563903964.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>568707070.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>293278239.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>286049238.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>244942797.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>209918791.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>191241631.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>182254629.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>172606949.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>165767768.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>143447295.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>170225634.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>169896934.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>167115162.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>153482246.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>120203225.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>130878813.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>132026290.0</v>
       </c>
     </row>
-    <row r="56" spans="1:21">
+    <row r="56" spans="1:22">
       <c r="A56" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B56">
+        <v>348931000.0</v>
+      </c>
+      <c r="C56">
         <v>320111000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>298204000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>267423440.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>291134448.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>164874186.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>154806137.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>133018610.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>113885489.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>90000748.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>81789435.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>67605023.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>72319594.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>66707802.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>96004903.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>102113471.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>101541787.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>84216798.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>57305160.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>71749303.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>77622601.0</v>
       </c>
     </row>
-    <row r="57" spans="1:21">
+    <row r="57" spans="1:22">
       <c r="A57" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B57">
+        <v>207658000.0</v>
+      </c>
+      <c r="C57">
         <v>194842000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>138130000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>116503887.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>140352418.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>52758705.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>59233638.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>44113857.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>37300305.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>30353050.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>24564952.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>21628880.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>21049792.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>17376071.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>16647481.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>15824116.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>20628135.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>8957611.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>9480606.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>24719711.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>26729413.0</v>
       </c>
     </row>
-    <row r="58" spans="1:21">
+    <row r="58" spans="1:22">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B58">
+        <v>264653000.0</v>
+      </c>
+      <c r="C58">
         <v>246601000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>212487259.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>169867895.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>190597332.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>83253168.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>87174461.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>66907115.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>50833867.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>45049921.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>40262534.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>35005301.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>35857349.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>23442520.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>20470172.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>19384634.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>24483983.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>13185550.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>12536241.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>27576327.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>29451622.0</v>
       </c>
     </row>
-    <row r="59" spans="1:21">
+    <row r="59" spans="1:22">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
-    </row>
-    <row r="60" spans="1:21">
+      <c r="V59"/>
+    </row>
+    <row r="60" spans="1:22">
       <c r="A60" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B60">
+        <v>408388000.0</v>
+      </c>
+      <c r="C60">
         <v>364681000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>380847664.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>380177824.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>363275454.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>209419446.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>198306963.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>177528874.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>158600712.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>145754876.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>140324966.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>136462197.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>129148085.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>118327338.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>109204905.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>111781565.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>105925124.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>106298875.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>105283649.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>99446319.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>98918704.0</v>
       </c>
     </row>
-    <row r="61" spans="1:21">
+    <row r="61" spans="1:22">
       <c r="A61" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
+      <c r="F61"/>
+      <c r="G61">
         <v>-9522640.0</v>
       </c>
-      <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-      <c r="J61">
+      <c r="J61"/>
+      <c r="K61">
         <v>-67140.0</v>
       </c>
-      <c r="K61">
+      <c r="L61">
         <v>-221470.0</v>
       </c>
-      <c r="L61">
+      <c r="M61">
         <v>-888450.0</v>
       </c>
-      <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
-    </row>
-    <row r="62" spans="1:21">
+      <c r="V61"/>
+    </row>
+    <row r="62" spans="1:22">
       <c r="A62" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
+      <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM62"/>
+  <dimension ref="A1:BN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>83</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="BF1" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>125</v>
       </c>
       <c r="BH1" t="s">
         <v>126</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="BJ1" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>128</v>
       </c>
       <c r="BL1" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="BM1" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:65">
+        <v>17</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2">
+        <v>90041000.0</v>
+      </c>
+      <c r="C2">
         <v>130238000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>109945000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>68120000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>65054000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>52648000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>50731000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>59105000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>27320747.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>61245000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>51068000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>52019000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>24912194.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>60347000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>83600000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>87140000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>49417348.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>95647000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>84502000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>77628000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>20621502.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>31645000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>28320000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>27704000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>16943638.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>40239000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>45925000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>45751000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>23521586.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>26622000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>26778000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>23476000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>19139192.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>26550000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>27218000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>23116000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>18638563.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>20138000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>20594000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>19046000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>12603462.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>17451000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>16986000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>15802000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>12299146.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>27156000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>22695000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>19699000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>11939616.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>15484000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>15086000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>15887000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>9490062.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>12220000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>13850000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>16023000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>9433970.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>14132000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>15767000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>17131000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>14612301.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>13277000.0</v>
       </c>
-      <c r="BK2"/>
-      <c r="BL2">
+      <c r="BL2"/>
+      <c r="BM2">
         <v>19372722.0</v>
       </c>
-      <c r="BM2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:65">
+      <c r="BN2"/>
+    </row>
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4346,54 +4486,55 @@
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
-    </row>
-    <row r="4" spans="1:65">
+      <c r="BN3"/>
+    </row>
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4415,221 +4556,229 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
-    </row>
-    <row r="5" spans="1:65">
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5">
         <v>-3284000.0</v>
       </c>
       <c r="C5">
         <v>-3284000.0</v>
       </c>
       <c r="D5">
-        <v>-3283000.0</v>
+        <v>-3284000.0</v>
       </c>
       <c r="E5">
         <v>-3283000.0</v>
       </c>
-      <c r="F5"/>
+      <c r="F5">
+        <v>-3283000.0</v>
+      </c>
       <c r="G5"/>
-      <c r="H5"/>
+      <c r="H5">
+        <v>-3283000.0</v>
+      </c>
       <c r="I5">
+        <v>-3283000.0</v>
+      </c>
+      <c r="J5">
         <v>1550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1549999.0</v>
       </c>
       <c r="K5">
         <v>1550000.0</v>
       </c>
       <c r="L5">
         <v>1550000.0</v>
       </c>
       <c r="M5">
+        <v>1550000.0</v>
+      </c>
+      <c r="N5">
         <v>1549999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1550000.0</v>
       </c>
       <c r="O5">
         <v>1550000.0</v>
       </c>
       <c r="P5">
         <v>1550000.0</v>
       </c>
       <c r="Q5">
         <v>1550000.0</v>
       </c>
       <c r="R5">
+        <v>1550000.0</v>
+      </c>
+      <c r="S5">
         <v>1549999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1550000.0</v>
       </c>
       <c r="T5">
         <v>1550000.0</v>
       </c>
       <c r="U5">
         <v>1550000.0</v>
       </c>
       <c r="V5">
         <v>1550000.0</v>
       </c>
       <c r="W5">
         <v>1550000.0</v>
       </c>
       <c r="X5">
         <v>1550000.0</v>
       </c>
       <c r="Y5">
         <v>1550000.0</v>
       </c>
       <c r="Z5">
         <v>1550000.0</v>
       </c>
       <c r="AA5">
         <v>1550000.0</v>
       </c>
       <c r="AB5">
+        <v>1550000.0</v>
+      </c>
+      <c r="AC5">
         <v>1637000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1637169.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1637000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1643000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1629999.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1630284.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2024000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2046000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2057999.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2047667.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2057000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2079000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1992000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1785937.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1797000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1827000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1765000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1682748.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3765000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3579000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3184000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3158760.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1548000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>941000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>920000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1166415.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-    </row>
-    <row r="6" spans="1:65">
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4651,270 +4800,277 @@
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
-    </row>
-    <row r="7" spans="1:65">
+      <c r="BN6"/>
+    </row>
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7">
+        <v>11545000.0</v>
+      </c>
+      <c r="C7">
         <v>12247000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>12754000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>13668000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>16182000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8300000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8509000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>8725000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>9313415.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>6045000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>7083000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5365000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5527965.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>533000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2604000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2839000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3189490.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1645000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1879000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2005000.0</v>
       </c>
-      <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8">
         <v>210918000.0</v>
       </c>
       <c r="C8">
         <v>210918000.0</v>
       </c>
       <c r="D8">
         <v>210918000.0</v>
       </c>
       <c r="E8">
         <v>210918000.0</v>
       </c>
       <c r="F8">
         <v>210918000.0</v>
       </c>
       <c r="G8">
         <v>210918000.0</v>
       </c>
       <c r="H8">
         <v>210918000.0</v>
       </c>
       <c r="I8">
+        <v>210918000.0</v>
+      </c>
+      <c r="J8">
         <v>210917984.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210918000.0</v>
       </c>
       <c r="K8">
         <v>210918000.0</v>
       </c>
       <c r="L8">
         <v>210918000.0</v>
       </c>
       <c r="M8">
+        <v>210918000.0</v>
+      </c>
+      <c r="N8">
         <v>210917984.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210918000.0</v>
       </c>
       <c r="O8">
         <v>210918000.0</v>
       </c>
       <c r="P8">
         <v>210918000.0</v>
       </c>
       <c r="Q8">
+        <v>210918000.0</v>
+      </c>
+      <c r="R8">
         <v>210917984.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210918000.0</v>
       </c>
       <c r="S8">
         <v>210918000.0</v>
       </c>
       <c r="T8">
+        <v>210918000.0</v>
+      </c>
+      <c r="U8">
         <v>102104000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>102103907.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
-    </row>
-    <row r="9" spans="1:65">
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -4936,929 +5092,943 @@
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-    </row>
-    <row r="10" spans="1:65">
+      <c r="BN9"/>
+    </row>
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10">
+        <v>56338000.0</v>
+      </c>
+      <c r="C10">
         <v>56981000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>77469000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>61775000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>53465000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>57513000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>56104000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>56567000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>57942000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>49269000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>46131000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>52021000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>21491999.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>51752000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>56053000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>72291000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>44735114.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>63192000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>115576000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>48084000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>49265102.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>71865000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>91414000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>59684000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>48819008.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>44137000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>43945000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>46433000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>39216706.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>39787000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>45090000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>54383000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>41815361.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>36147000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>34196000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>27157000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>27699690.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>24779000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>26765000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>29253000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>29343765.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>23064000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>27492000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>22340000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>28018376.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>31686000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>32795000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>34058000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>36157323.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>28097000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>34276000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>32797000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>34287059.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>33094000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>33239000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>60405000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>58646674.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>57150000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>63613000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>61105000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>61596269.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>60365000.0</v>
       </c>
-      <c r="BK10"/>
-      <c r="BL10">
+      <c r="BL10"/>
+      <c r="BM10">
         <v>49108604.0</v>
       </c>
-      <c r="BM10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:65">
+      <c r="BN10"/>
+    </row>
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>77469000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>61775000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>53488290.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>57513000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>56104000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>56567000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>25569920.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>51752000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>56053000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>72291000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>73660010.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>63192000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>115576000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>48084000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>49265100.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-    </row>
-    <row r="12" spans="1:65">
+      <c r="BN11"/>
+    </row>
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12">
+        <v>56338000.0</v>
+      </c>
+      <c r="C12">
         <v>56981000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>77469000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>61775000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>53465000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>57513000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>56104000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>56567000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>57942000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>49269000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>46131000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>52021000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>43504658.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>51752000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>56053000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>72291000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>81953112.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>63192000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>115576000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>48084000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>49265102.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>71865000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>91414000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>59684000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>48819008.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>44137000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>46983000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>46433000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>39216706.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>39787000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>48483000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>54383000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>41815361.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>36147000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>34196000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>27157000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>27699690.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>24790000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>26776000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>29264000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>29354515.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>23064000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>27492000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>22340000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>28018376.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>31686000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>32795000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>34058000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>36157323.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>28097000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>34276000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>32797000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>34325559.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>33094000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>33239000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>60405000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>58648994.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>57150000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>63613000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>61105000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>61596269.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>60365000.0</v>
       </c>
-      <c r="BK12"/>
-      <c r="BL12">
+      <c r="BL12"/>
+      <c r="BM12">
         <v>49108604.0</v>
       </c>
-      <c r="BM12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:65">
+      <c r="BN12"/>
+    </row>
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13">
         <v>210918000.0</v>
       </c>
       <c r="C13">
         <v>210918000.0</v>
       </c>
       <c r="D13">
         <v>210918000.0</v>
       </c>
       <c r="E13">
         <v>210918000.0</v>
       </c>
       <c r="F13">
         <v>210918000.0</v>
       </c>
       <c r="G13">
         <v>210918000.0</v>
       </c>
       <c r="H13">
         <v>210918000.0</v>
       </c>
       <c r="I13">
+        <v>210918000.0</v>
+      </c>
+      <c r="J13">
         <v>210917984.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210918000.0</v>
       </c>
       <c r="K13">
         <v>210918000.0</v>
       </c>
       <c r="L13">
         <v>210918000.0</v>
       </c>
       <c r="M13">
+        <v>210918000.0</v>
+      </c>
+      <c r="N13">
         <v>210917984.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210918000.0</v>
       </c>
       <c r="O13">
         <v>210918000.0</v>
       </c>
       <c r="P13">
         <v>210918000.0</v>
       </c>
       <c r="Q13">
+        <v>210918000.0</v>
+      </c>
+      <c r="R13">
         <v>210917984.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210918000.0</v>
       </c>
       <c r="S13">
         <v>210918000.0</v>
       </c>
       <c r="T13">
+        <v>210918000.0</v>
+      </c>
+      <c r="U13">
         <v>102104000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>102103907.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102104000.0</v>
       </c>
       <c r="W13">
         <v>102104000.0</v>
       </c>
       <c r="X13">
         <v>102104000.0</v>
       </c>
       <c r="Y13">
+        <v>102104000.0</v>
+      </c>
+      <c r="Z13">
         <v>102103907.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102104000.0</v>
       </c>
       <c r="AA13">
         <v>102104000.0</v>
       </c>
       <c r="AB13">
         <v>102104000.0</v>
       </c>
       <c r="AC13">
+        <v>102104000.0</v>
+      </c>
+      <c r="AD13">
         <v>102103907.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102104000.0</v>
       </c>
       <c r="AE13">
         <v>102104000.0</v>
       </c>
       <c r="AF13">
         <v>102104000.0</v>
       </c>
       <c r="AG13">
+        <v>102104000.0</v>
+      </c>
+      <c r="AH13">
         <v>102103907.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>102104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102094000.0</v>
       </c>
       <c r="AJ13">
         <v>102094000.0</v>
       </c>
       <c r="AK13">
+        <v>102094000.0</v>
+      </c>
+      <c r="AL13">
         <v>102093601.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102094000.0</v>
       </c>
       <c r="AM13">
         <v>102094000.0</v>
       </c>
       <c r="AN13">
+        <v>102094000.0</v>
+      </c>
+      <c r="AO13">
         <v>68081000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>68080750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68081000.0</v>
       </c>
       <c r="AQ13">
         <v>68081000.0</v>
       </c>
       <c r="AR13">
         <v>68081000.0</v>
       </c>
       <c r="AS13">
+        <v>68081000.0</v>
+      </c>
+      <c r="AT13">
         <v>68080750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68081000.0</v>
       </c>
       <c r="AU13">
         <v>68081000.0</v>
       </c>
       <c r="AV13">
         <v>68081000.0</v>
       </c>
       <c r="AW13">
+        <v>68081000.0</v>
+      </c>
+      <c r="AX13">
         <v>68080750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68081000.0</v>
       </c>
       <c r="AY13">
         <v>68081000.0</v>
       </c>
       <c r="AZ13">
         <v>68081000.0</v>
       </c>
       <c r="BA13">
+        <v>68081000.0</v>
+      </c>
+      <c r="BB13">
         <v>68080750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68081000.0</v>
       </c>
       <c r="BC13">
         <v>68081000.0</v>
       </c>
       <c r="BD13">
         <v>68081000.0</v>
       </c>
       <c r="BE13">
+        <v>68081000.0</v>
+      </c>
+      <c r="BF13">
         <v>68080750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68081000.0</v>
       </c>
       <c r="BG13">
         <v>68081000.0</v>
       </c>
       <c r="BH13">
         <v>68081000.0</v>
       </c>
       <c r="BI13">
+        <v>68081000.0</v>
+      </c>
+      <c r="BJ13">
         <v>68080750.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>68081000.0</v>
       </c>
-      <c r="BK13"/>
-      <c r="BL13">
+      <c r="BL13"/>
+      <c r="BM13">
         <v>68080750.0</v>
       </c>
-      <c r="BM13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:65">
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14">
         <v>320181000.0</v>
       </c>
       <c r="C14">
         <v>320181000.0</v>
       </c>
       <c r="D14">
         <v>320181000.0</v>
       </c>
       <c r="E14">
         <v>320181000.0</v>
       </c>
       <c r="F14">
         <v>320181000.0</v>
       </c>
       <c r="G14">
         <v>320181000.0</v>
       </c>
       <c r="H14">
         <v>320181000.0</v>
       </c>
       <c r="I14">
         <v>320181000.0</v>
       </c>
       <c r="J14">
         <v>320181000.0</v>
       </c>
       <c r="K14">
         <v>320181000.0</v>
       </c>
       <c r="L14">
+        <v>320181000.0</v>
+      </c>
+      <c r="M14">
         <v>317128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320181000.0</v>
       </c>
       <c r="N14">
         <v>320181000.0</v>
       </c>
       <c r="O14">
         <v>320181000.0</v>
       </c>
       <c r="P14">
+        <v>320181000.0</v>
+      </c>
+      <c r="Q14">
         <v>317128000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>312112000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>320180800.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>302244000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>300281000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>305361000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300281000.0</v>
       </c>
       <c r="W14">
         <v>300281000.0</v>
       </c>
       <c r="X14">
         <v>300281000.0</v>
       </c>
       <c r="Y14">
-        <v>306312000.0</v>
+        <v>300281000.0</v>
       </c>
       <c r="Z14">
         <v>306312000.0</v>
       </c>
       <c r="AA14">
         <v>306312000.0</v>
       </c>
       <c r="AB14">
         <v>306312000.0</v>
       </c>
       <c r="AC14">
+        <v>306312000.0</v>
+      </c>
+      <c r="AD14">
         <v>107678800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306312000.0</v>
       </c>
       <c r="AE14">
         <v>306312000.0</v>
       </c>
       <c r="AF14">
         <v>306312000.0</v>
       </c>
       <c r="AG14">
+        <v>306312000.0</v>
+      </c>
+      <c r="AH14">
         <v>306168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306117000.0</v>
       </c>
       <c r="AI14">
         <v>306117000.0</v>
       </c>
       <c r="AJ14">
         <v>306117000.0</v>
       </c>
       <c r="AK14">
+        <v>306117000.0</v>
+      </c>
+      <c r="AL14">
         <v>305937000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>305547000.0</v>
       </c>
       <c r="AM14">
         <v>305547000.0</v>
       </c>
       <c r="AN14">
         <v>305547000.0</v>
       </c>
       <c r="AO14">
+        <v>305547000.0</v>
+      </c>
+      <c r="AP14">
         <v>305545500.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>305548555.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>304654500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303088500.0</v>
       </c>
       <c r="AS14">
         <v>303088500.0</v>
       </c>
       <c r="AT14">
         <v>303088500.0</v>
       </c>
       <c r="AU14">
         <v>303088500.0</v>
       </c>
       <c r="AV14">
         <v>303088500.0</v>
       </c>
       <c r="AW14">
         <v>303088500.0</v>
       </c>
       <c r="AX14">
         <v>303088500.0</v>
       </c>
       <c r="AY14">
         <v>303088500.0</v>
       </c>
       <c r="AZ14">
         <v>303088500.0</v>
       </c>
       <c r="BA14">
         <v>303088500.0</v>
       </c>
       <c r="BB14">
         <v>303088500.0</v>
       </c>
       <c r="BC14">
         <v>303088500.0</v>
       </c>
       <c r="BD14">
         <v>303088500.0</v>
       </c>
       <c r="BE14">
+        <v>303088500.0</v>
+      </c>
+      <c r="BF14">
         <v>303087488.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303088500.0</v>
       </c>
       <c r="BG14">
         <v>303088500.0</v>
       </c>
       <c r="BH14">
         <v>303088500.0</v>
       </c>
       <c r="BI14">
+        <v>303088500.0</v>
+      </c>
+      <c r="BJ14">
         <v>303087488.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303088500.0</v>
       </c>
       <c r="BK14">
         <v>303088500.0</v>
       </c>
       <c r="BL14">
+        <v>303088500.0</v>
+      </c>
+      <c r="BM14">
         <v>303087488.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>303088500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -5880,139 +6050,141 @@
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-    </row>
-    <row r="16" spans="1:65">
+      <c r="BN15"/>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>36</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>3316000.0</v>
       </c>
-      <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>2487000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-2225000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-3463000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-523000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-1945144.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-365000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>1.0</v>
       </c>
-      <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-    </row>
-    <row r="17" spans="1:65">
+      <c r="BN16"/>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6034,54 +6206,55 @@
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -6103,54 +6276,55 @@
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
-    </row>
-    <row r="19" spans="1:65">
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6172,978 +6346,991 @@
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
-    </row>
-    <row r="20" spans="1:65">
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>28581724.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>22506704.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>22506704.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>29571.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20">
         <v>29571.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>29571.0</v>
       </c>
-      <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
+      <c r="AG20"/>
+      <c r="AH20">
         <v>12620.0</v>
       </c>
-      <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-      <c r="AK20">
+      <c r="AK20"/>
+      <c r="AL20">
         <v>31376.0</v>
       </c>
-      <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-      <c r="AO20">
+      <c r="AO20"/>
+      <c r="AP20">
         <v>30472.0</v>
       </c>
-      <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
-      <c r="AS20">
+      <c r="AS20"/>
+      <c r="AT20">
         <v>20816.0</v>
       </c>
-      <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
-      <c r="AW20">
+      <c r="AW20"/>
+      <c r="AX20">
         <v>16593.0</v>
       </c>
-      <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-      <c r="BA20">
+      <c r="BA20"/>
+      <c r="BB20">
         <v>15827.0</v>
       </c>
-      <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-      <c r="BE20">
+      <c r="BE20"/>
+      <c r="BF20">
         <v>15317.0</v>
       </c>
-      <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
-    </row>
-    <row r="21" spans="1:65">
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>41</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>23909000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>24060000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>24211000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>14696000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>54943000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>52845000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>52996000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>50470000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>51140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42400000.0</v>
       </c>
       <c r="L21">
         <v>42400000.0</v>
       </c>
       <c r="M21">
+        <v>42400000.0</v>
+      </c>
+      <c r="N21">
         <v>19941802.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>42497000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>42546000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>42595000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>20136725.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>35935000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>35106000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>35280000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>69171.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="W21">
         <v>99000.0</v>
       </c>
       <c r="X21">
         <v>99000.0</v>
       </c>
       <c r="Y21">
+        <v>99000.0</v>
+      </c>
+      <c r="Z21">
         <v>69171.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97000.0</v>
       </c>
       <c r="AA21">
         <v>97000.0</v>
       </c>
       <c r="AB21">
         <v>97000.0</v>
       </c>
       <c r="AC21">
+        <v>97000.0</v>
+      </c>
+      <c r="AD21">
         <v>69171.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000.0</v>
       </c>
       <c r="AE21">
         <v>82000.0</v>
       </c>
       <c r="AF21">
         <v>82000.0</v>
       </c>
       <c r="AG21">
+        <v>82000.0</v>
+      </c>
+      <c r="AH21">
         <v>66970.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="AI21">
         <v>99000.0</v>
       </c>
       <c r="AJ21">
         <v>99000.0</v>
       </c>
       <c r="AK21">
+        <v>99000.0</v>
+      </c>
+      <c r="AL21">
         <v>61902.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>299000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>292000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>285000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>251039.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>283000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>290000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>276000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>229619.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>245000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>239000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>238000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238000.0</v>
       </c>
       <c r="AY21">
         <v>238000.0</v>
       </c>
       <c r="AZ21">
+        <v>238000.0</v>
+      </c>
+      <c r="BA21">
         <v>227000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>210800.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>19088000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>20346000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>227000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>224000.0</v>
       </c>
       <c r="BG21">
         <v>224000.0</v>
       </c>
       <c r="BH21">
+        <v>224000.0</v>
+      </c>
+      <c r="BI21">
         <v>23150000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>219317.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>28363000.0</v>
       </c>
-      <c r="BK21"/>
-      <c r="BL21">
+      <c r="BL21"/>
+      <c r="BM21">
         <v>414239.0</v>
       </c>
-      <c r="BM21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:65">
+      <c r="BN21"/>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B22">
+        <v>177192000.0</v>
+      </c>
+      <c r="C22">
         <v>167635000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>164511000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>161284000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>167707000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>162102000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>153585000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>150058000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>152748000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>147955000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>144941000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>146405000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>143344215.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>148331000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>143107000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>137756000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>117127769.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>102398000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>84515000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>71939000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>49557014.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>44889000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>33412000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>34849000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>38307437.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>40374000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>47233000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>45810000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>44386129.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>35704000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>33750000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>35723000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>34288582.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>34939000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>35315000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>30109000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>28060020.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>27073000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>25527000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>25353000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>24976648.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>15105000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>12394000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>12877000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>13968765.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>13103000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>12503000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>13830000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>11376526.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>10411000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>10930000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>10175000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>10254959.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>8528000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>8657000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>8836000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>10437359.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>11213000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>11739000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>13960000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>10891988.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>12632000.0</v>
       </c>
-      <c r="BK22"/>
-      <c r="BL22">
+      <c r="BL22"/>
+      <c r="BM22">
         <v>11181280.0</v>
       </c>
-      <c r="BM22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:65">
+      <c r="BN22"/>
+    </row>
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23">
+        <v>682712000.0</v>
+      </c>
+      <c r="C23">
         <v>709871000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>700060000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>635252000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>611505000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>617595000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>609577000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>611950000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>604642000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>596624000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>573211000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>572029000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>563903964.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>566537000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>575422000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>583391000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>568707070.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>524688000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>506533000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>374818000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>293278239.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>298042000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>307709000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>276663000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>286049238.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>279066000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>279657000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>265239000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>244942797.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>229274000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>229057000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>219206000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>209918791.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>204825000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>204784000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>192413000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>191241631.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>185235000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>182219000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>181162000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>182254629.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>173191000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>177171000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>172153000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>172606949.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>178021000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>171362000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>166171000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>165767768.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>152902000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>146678000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>143705000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>143447295.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>136806000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>138676000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>171698000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>170225634.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>169696000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>174261000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>173279000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>169896934.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>169884000.0</v>
       </c>
-      <c r="BK23"/>
-      <c r="BL23">
+      <c r="BL23"/>
+      <c r="BM23">
         <v>167115162.0</v>
       </c>
-      <c r="BM23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:65">
+      <c r="BN23"/>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B24">
+        <v>22984000.0</v>
+      </c>
+      <c r="C24">
         <v>28109000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>25078000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>29323000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>31554000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>34851000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>30332000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>31356000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>31410098.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>34812000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>35839000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>35935000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>37838060.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>33012000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>38473000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>38019000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>36492760.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>25801000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>21893000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>25224000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>24964500.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>31471000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>25309000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>25187000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>22709390.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>24874000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>25181000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>21790000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>17077740.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>19562000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>11000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>10000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>9000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>10000000.0</v>
       </c>
-      <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-    </row>
-    <row r="25" spans="1:65">
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>35294000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>40330000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>41036670.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>38178000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>33757000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>34944000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>41420890.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>33180000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>40217000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>39930000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>38760340.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>26826000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>22918000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>26971000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>24964500.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>31471000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>25309000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>25187000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>24874000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>25181000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>21790000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>17077740.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>19562000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
-    </row>
-    <row r="26" spans="1:65">
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -7165,54 +7352,55 @@
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-    </row>
-    <row r="27" spans="1:65">
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -7234,1421 +7422,1447 @@
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-    </row>
-    <row r="28" spans="1:65">
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B28">
+        <v>82532000.0</v>
+      </c>
+      <c r="C28">
         <v>78654000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>94500000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>91187000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>104495000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>81825000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>71578000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>67620000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>63127000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>74844000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>65290000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>58891000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>79819653.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>43608000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>22402000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4697000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>27018955.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-16103001.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-63865000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14294000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-8223833.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-29307000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-41035000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-23406000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-6563143.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-6842000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-8147000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-16526000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-17152699.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-16812000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-18377000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-32875000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-29796085.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-23751000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-22214000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-15122000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-15491940.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-13624000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-16307000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-17215000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-17919807.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-11438000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-16285000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-12008000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-17274721.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-20247000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-21232000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-22082000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-23768425.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-25051000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-31008000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-30003000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-31333374.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-33094000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-33239000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-60405000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-58433307.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-56913000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-63352000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-60820000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-61439463.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-60365000.0</v>
       </c>
-      <c r="BK28"/>
-      <c r="BL28">
+      <c r="BL28"/>
+      <c r="BM28">
         <v>-49108604.0</v>
       </c>
-      <c r="BM28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:65">
+      <c r="BN28"/>
+    </row>
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B29">
+        <v>535713000.0</v>
+      </c>
+      <c r="C29">
         <v>519295000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>530890000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>509416000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>506459000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>522057000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>509487000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>501621000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>496786748.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>501926000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>489112000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>487252000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>475961511.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>475965000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>458674000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>447939000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>431840033.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>397314000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>392378000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>279512000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>250460715.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>252990000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>259870000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>239815000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>240562828.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>229373000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
-    </row>
-    <row r="30" spans="1:65">
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B30">
+        <v>108450000.0</v>
+      </c>
+      <c r="C30">
         <v>133772000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>118523000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>91794000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>90574000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>79508000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>79771000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>87160000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>79596000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>87228000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>78282000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>71089000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>55432172.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>54684000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>77790000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>92605000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>86015085.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>89068000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>88827000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>71233000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>51185365.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>46614000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>48218000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>41748000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>61715091.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>59791000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>54284000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>53147000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>46318256.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>37062000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>29335000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>24268000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>31784982.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>34902000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>33640000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>32895000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>31404152.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>28872000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>25342000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>24291000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>22581839.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>22831000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>27847000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>28772000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>23274014.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>36303000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>31638000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>24503000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>19522968.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>21475000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>21094000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>20831000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>19609152.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>19088000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>20346000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>25998000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>23588263.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>26907000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>24118000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>23150000.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30">
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>28363000.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
-    </row>
-    <row r="31" spans="1:65">
+      <c r="BN30"/>
+    </row>
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>339302000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>340277000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>331195000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
-    </row>
-    <row r="32" spans="1:65">
+      <c r="BN31"/>
+    </row>
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B32">
+        <v>141495000.0</v>
+      </c>
+      <c r="C32">
         <v>135802000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>129643000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>127198000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>125269000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>145792000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>145284000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>145304000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>146820280.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>139790000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>149017000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>149940000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>150919553.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>151346000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>153651000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>160857000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>150782030.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>169996000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>165223000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>75895000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>105874750.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>116711000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>108798000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>101806000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>95572499.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>88643000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
-    </row>
-    <row r="33" spans="1:65">
+      <c r="BN32"/>
+    </row>
+    <row r="33" spans="1:66">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B33">
+        <v>333781000.0</v>
+      </c>
+      <c r="C33">
         <v>331954000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>324302999.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>319350000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>291394000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>310305000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>311015000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>309510000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>306438000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>305476000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>297817000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>297748000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>296480524.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>287921000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>294240000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>278412000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>277572622.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>224766000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>216213000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>182259000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>128404053.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>130942000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>131878000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>132639000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>131243101.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>133790000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>130504000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>118970000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>111924187.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>112155000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>112772000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>95164000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>96033302.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>98727000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>98232000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>102177000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>101240883.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>104225000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>104481000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>102012000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>100465194.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>107067000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>109033000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>107837000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>105001926.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>96912000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>94394000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>93318000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>93448174.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>92462000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>79876000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>78810000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>76739493.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>73999000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>74304000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>74723000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>74220731.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>73120000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>73546000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>73770000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>67783463.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>67255000.0</v>
       </c>
-      <c r="BK33"/>
-      <c r="BL33">
+      <c r="BL33"/>
+      <c r="BM33">
         <v>65573375.0</v>
       </c>
-      <c r="BM33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:65">
+      <c r="BN33"/>
+    </row>
+    <row r="34" spans="1:66">
       <c r="A34" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B34">
+        <v>14744000.0</v>
+      </c>
+      <c r="C34">
         <v>14285000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>15730000.0</v>
       </c>
-      <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>-1000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>-1000.0</v>
       </c>
-      <c r="Q34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R34"/>
       <c r="S34">
         <v>1000.0</v>
       </c>
       <c r="T34">
+        <v>1000.0</v>
+      </c>
+      <c r="U34">
         <v>-1000.0</v>
       </c>
-      <c r="U34"/>
       <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>-2000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1000.0</v>
       </c>
-      <c r="Y34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z34"/>
       <c r="AA34">
         <v>1000.0</v>
       </c>
       <c r="AB34">
         <v>1000.0</v>
       </c>
-      <c r="AC34"/>
+      <c r="AC34">
+        <v>1000.0</v>
+      </c>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
-    </row>
-    <row r="35" spans="1:65">
+      <c r="BN34"/>
+    </row>
+    <row r="35" spans="1:66">
       <c r="A35" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B35">
+        <v>56995000.0</v>
+      </c>
+      <c r="C35">
         <v>62199000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>62603999.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>66764000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>51759000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>53912000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>52252000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>53084000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>66279000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>48765000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>50803000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>52512000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>53364008.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>45071000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>51160000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>51243000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>50244914.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>33446001.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>28800000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>32589000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>30494463.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>36634000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>30592000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>30315000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>27940823.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>29779000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>30658000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>27366000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>22793258.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>25399000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>25521000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>13411000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>13533562.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>16753000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>14570000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>14549000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>14696871.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>15496000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>15618000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>16890000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>15697582.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>15982000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>15163000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>14079000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>13376421.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>14517000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>14044000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>14396000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>14807557.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>6397000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>6601000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>5935000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>6066449.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>3624000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>3708000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>3719000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>3822691.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>3591000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>3655000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>3748000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>3560518.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>3542000.0</v>
       </c>
-      <c r="BK35"/>
-      <c r="BL35">
+      <c r="BL35"/>
+      <c r="BM35">
         <v>3855848.0</v>
       </c>
-      <c r="BM35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:65">
+      <c r="BN35"/>
+    </row>
+    <row r="36" spans="1:66">
       <c r="A36" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B36">
         <v>222000.0</v>
       </c>
       <c r="C36">
+        <v>222000.0</v>
+      </c>
+      <c r="D36">
         <v>221999.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>64772000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>78498000.0</v>
       </c>
-      <c r="F36">
-[...1 lines deleted...]
-      </c>
       <c r="G36">
+        <v>78314000.0</v>
+      </c>
+      <c r="H36">
         <v>78229000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>76568000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>75121000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>73865000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>73745000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>73865000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>52647060.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>61983000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>62684000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>49337000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>49902235.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>53612000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>52911000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>53003000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>47056094.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>49616000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>49552000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>49553000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>47845165.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>49191000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>44336000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>43182000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>42420196.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>41312000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>40727000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>39565000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>39439823.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>40965000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>40957000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>44266000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>43189941.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>44449000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>44201000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>41657000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>39723240.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>48230000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>46879000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>45926000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>42430766.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>31895000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>28955000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>28420000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>27950304.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>27734000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>13203000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>13241000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>13241377.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>15247000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>15339000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>15599000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>13243697.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>15377000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>14349000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>14553000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>8975988.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>9602000.0</v>
       </c>
-      <c r="BK36"/>
-      <c r="BL36">
+      <c r="BL36"/>
+      <c r="BM36">
         <v>9734545.0</v>
       </c>
-      <c r="BM36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:65">
+      <c r="BN36"/>
+    </row>
+    <row r="37" spans="1:66">
       <c r="A37" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -8670,791 +8884,803 @@
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
-    </row>
-    <row r="38" spans="1:65">
+      <c r="BN37"/>
+    </row>
+    <row r="38" spans="1:66">
       <c r="A38" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>64408160.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>67593000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>0.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>62684000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>49337000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>142000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>524000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>518000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>515000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>516000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>0.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>-1000.0</v>
       </c>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-      <c r="AA38">
-[...1 lines deleted...]
-      </c>
+      <c r="AA38"/>
       <c r="AB38">
         <v>-1000.0</v>
       </c>
-      <c r="AC38"/>
+      <c r="AC38">
+        <v>-1000.0</v>
+      </c>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>-1000.0</v>
       </c>
-      <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
-    </row>
-    <row r="39" spans="1:65">
+      <c r="BN38"/>
+    </row>
+    <row r="39" spans="1:66">
       <c r="A39" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B39">
+        <v>6951000.0</v>
+      </c>
+      <c r="C39">
         <v>19529000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>15254000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1049000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>8365000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8167000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>9102000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>8655000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7918000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>26440000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>12256000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>18301000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>35201858.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>23849000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>19383000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>19714000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>6038482.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>45264000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>17392000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>18242000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>14866705.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>11624000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>10330000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>7743000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5964601.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>5869000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4470000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>5752000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3097518.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>4566000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>4717000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>9668000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>5996564.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>110000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3401000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>75000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2836886.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>275000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>93000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>242000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>4876433.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>5124000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>405000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>327000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2343868.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>17000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>32000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>462000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>5262777.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>457000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>502000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1092000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>22127284.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>2097000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>2131000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1736000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>3330287.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1306000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1245000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>1294000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>29625214.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>1269000.0</v>
       </c>
-      <c r="BK39"/>
-      <c r="BL39">
+      <c r="BL39"/>
+      <c r="BM39">
         <v>41251903.0</v>
       </c>
-      <c r="BM39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:65">
+      <c r="BN39"/>
+    </row>
+    <row r="40" spans="1:66">
       <c r="A40" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B40">
+        <v>8859000.0</v>
+      </c>
+      <c r="C40">
         <v>8959000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>9870000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5005000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4921000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4885000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4957000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4866000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>34090274.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>66000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>98000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>284000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>33646070.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1970000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1946000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>17292000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>55558389.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>14016999.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>6228000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>270000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>14894944.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4502000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>10074000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>19885835.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>629000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>150000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>13000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>15606003.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>950000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-1000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>3769000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>12381572.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>4733000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>5228000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>2360000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>8034206.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2078000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1519000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1604000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>9682834.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1123000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>679000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>7705622.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>967000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>35999.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>7840938.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>618999.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>514000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>12000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>7152672.0</v>
       </c>
-      <c r="BB40"/>
       <c r="BC40"/>
       <c r="BD40"/>
-      <c r="BE40">
+      <c r="BE40"/>
+      <c r="BF40">
         <v>7015286.0</v>
       </c>
-      <c r="BF40"/>
       <c r="BG40"/>
-      <c r="BH40">
+      <c r="BH40"/>
+      <c r="BI40">
         <v>44000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>356169.0</v>
       </c>
-      <c r="BJ40"/>
       <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
-    </row>
-    <row r="41" spans="1:65">
+      <c r="BN40"/>
+    </row>
+    <row r="41" spans="1:66">
       <c r="A41" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>12183000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>11891000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>10943000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>11313000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
-    </row>
-    <row r="42" spans="1:65">
+      <c r="BN41"/>
+    </row>
+    <row r="42" spans="1:66">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B42">
         <v>-9523000.0</v>
       </c>
       <c r="C42">
         <v>-9523000.0</v>
       </c>
       <c r="D42">
         <v>-9523000.0</v>
       </c>
       <c r="E42">
         <v>-9523000.0</v>
       </c>
       <c r="F42">
-        <v>-12806000.0</v>
+        <v>-9523000.0</v>
       </c>
       <c r="G42">
         <v>-12806000.0</v>
       </c>
       <c r="H42">
         <v>-12806000.0</v>
       </c>
       <c r="I42">
+        <v>-12806000.0</v>
+      </c>
+      <c r="J42">
         <v>-17482320.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-7973000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9523000.0</v>
       </c>
       <c r="L42">
         <v>-9523000.0</v>
       </c>
       <c r="M42">
+        <v>-9523000.0</v>
+      </c>
+      <c r="N42">
         <v>-9522641.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9523000.0</v>
       </c>
       <c r="O42">
         <v>-9523000.0</v>
       </c>
       <c r="P42">
         <v>-9523000.0</v>
       </c>
       <c r="Q42">
+        <v>-9523000.0</v>
+      </c>
+      <c r="R42">
         <v>-9522642.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-9522999.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-9523000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-7973000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-9522642.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1550000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="Z42">
         <v>1.0</v>
       </c>
       <c r="AA42">
         <v>1.0</v>
       </c>
       <c r="AB42">
+        <v>1.0</v>
+      </c>
+      <c r="AC42">
         <v>87000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1637000.0</v>
       </c>
-      <c r="AE42"/>
-      <c r="AF42">
+      <c r="AF42"/>
+      <c r="AG42">
         <v>1630000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1630285.0</v>
       </c>
-      <c r="AH42"/>
-      <c r="AI42">
+      <c r="AI42"/>
+      <c r="AJ42">
         <v>1979000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1991000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1980525.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-67000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2012000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2124000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>3910068.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1459000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1216000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>792000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>2474387.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>791000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>792000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>3976000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>791639.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>792000.0</v>
       </c>
       <c r="AY42">
         <v>792000.0</v>
       </c>
       <c r="AZ42">
         <v>792000.0</v>
       </c>
       <c r="BA42">
+        <v>792000.0</v>
+      </c>
+      <c r="BB42">
         <v>1958055.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1794000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1832000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1627000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1204397.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1188000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1390000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>950000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>920741.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>687000.0</v>
       </c>
-      <c r="BK42"/>
-      <c r="BL42">
+      <c r="BL42"/>
+      <c r="BM42">
         <v>1058734.0</v>
       </c>
-      <c r="BM42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:65">
+      <c r="BN42"/>
+    </row>
+    <row r="43" spans="1:66">
       <c r="A43" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -9476,54 +9702,55 @@
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
-    </row>
-    <row r="44" spans="1:65">
+      <c r="BN43"/>
+    </row>
+    <row r="44" spans="1:66">
       <c r="A44" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -9545,656 +9772,667 @@
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
-    </row>
-    <row r="45" spans="1:65">
+      <c r="BN44"/>
+    </row>
+    <row r="45" spans="1:66">
       <c r="A45" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B45">
+        <v>218442000.0</v>
+      </c>
+      <c r="C45">
         <v>213120000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>205429000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>209813000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>195354000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>174178000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>177071000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>178698000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>311052699.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>179006000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>180499000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>181184000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>297446636.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>183252000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>188558000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>186028000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
-    </row>
-    <row r="46" spans="1:65">
+      <c r="BN45"/>
+    </row>
+    <row r="46" spans="1:66">
       <c r="A46" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B46">
+        <v>283252000.0</v>
+      </c>
+      <c r="C46">
         <v>278331000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>270366000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>209813000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>195354000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>174178000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>177071000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>178698000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>179395000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>179006000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>180499000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>181184000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>182117359.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>183252000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>188558000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>186028000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>184575027.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>133108000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>125763000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>91355000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>78948123.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>79282000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>80596000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>81451000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>82546297.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>83754000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>85323000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>74943000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>68657423.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>70761000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>71963000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>55517000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>56513874.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>57663000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>57176000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>57812000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>57957664.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>59477000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>59988000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>60070000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>60460443.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>58554000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>61864000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>61635000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>62320725.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>64772000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>65132000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>64563000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>65143077.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>64374000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>64543000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>63430000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>63271489.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>58525000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>58738000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>58897000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>58432492.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>57519000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>58973000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>58993000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>58588158.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>57454000.0</v>
       </c>
-      <c r="BK46"/>
-      <c r="BL46">
+      <c r="BL46"/>
+      <c r="BM46">
         <v>55424591.0</v>
       </c>
-      <c r="BM46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:65">
+      <c r="BN46"/>
+    </row>
+    <row r="47" spans="1:66">
       <c r="A47" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>205429000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>209813000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>200622240.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>174178000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>177071000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>178698000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>182255000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>183252000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>188558000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>186028000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>184575030.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>133108000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>125763000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>91355000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>78948120.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>79282000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>80596000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>81451000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>82546300.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>83754000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>85323000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>74943000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>68657420.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>70761000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
-    </row>
-    <row r="48" spans="1:65">
+      <c r="BN47"/>
+    </row>
+    <row r="48" spans="1:66">
       <c r="A48" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B48">
+        <v>210277000.0</v>
+      </c>
+      <c r="C48">
         <v>197796000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>183718000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>172010000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>166569000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>192907000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>192202000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>188047000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>185862000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>180913000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>181829000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>178760000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>177232482.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>178193000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>179878000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>170845000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>160330112.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>148305000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>139601000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>125008000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>115288181.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>106778000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>105837000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>99883000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>94653056.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>88424000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>85040000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>78109000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>73787797.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>68652000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>64033000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>58871000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>54866520.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>49378000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>48263000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>43717000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>41680750.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>40501000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>38353000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>69312000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>68334148.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>66192000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>70828000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>68689000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>65907060.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>61144000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>60110000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>58004000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>57116937.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>57716000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>52471000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>49216000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>48288533.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>48802000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>48826000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>40068000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>39919758.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>42481000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>44225000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>43503000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>42780074.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>44368000.0</v>
       </c>
-      <c r="BK48"/>
-      <c r="BL48">
+      <c r="BL48"/>
+      <c r="BM48">
         <v>36785640.0</v>
       </c>
-      <c r="BM48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:65">
+      <c r="BN48"/>
+    </row>
+    <row r="49" spans="1:66">
       <c r="A49" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -10216,642 +10454,653 @@
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
-    </row>
-    <row r="50" spans="1:65">
+      <c r="BN49"/>
+    </row>
+    <row r="50" spans="1:66">
       <c r="A50" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B50">
+        <v>104341000.0</v>
+      </c>
+      <c r="C50">
         <v>95279000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>123983000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>109971000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>110224000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>96187000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>88841000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>84106000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>84528986.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>83256000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>68499000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>69612000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>57945624.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>61815000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>37378000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>36130000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>32071820.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>20263000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>27939000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>35149000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>16076767.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>11087000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>25070000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>11091000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>19546472.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>12421000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>10617000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>8117000.0</v>
       </c>
-      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>12000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>11000000.0</v>
       </c>
-      <c r="AR50">
+      <c r="AS50">
         <v>10000000.0</v>
       </c>
-      <c r="AS50">
+      <c r="AT50">
         <v>11000000.0</v>
       </c>
-      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
-    </row>
-    <row r="51" spans="1:65">
+      <c r="BN50"/>
+    </row>
+    <row r="51" spans="1:66">
       <c r="A51" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B51">
+        <v>138870000.0</v>
+      </c>
+      <c r="C51">
         <v>135635000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>171969000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>152962000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>157960000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>139338000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>127682000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>124187000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>121069000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>124113000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>111421000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>110912000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>101311657.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>95360000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>78455000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>76988000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>71754069.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>47089000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>51711000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>62378000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>41041269.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>42558000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>50379000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>36278000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>42255865.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>37295000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>35798000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>29907000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>22064008.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>22975000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>26713000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>21508000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>12019276.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>12396000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>11982000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>12035000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>12207750.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>11155000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>10458000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>12038000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>11423958.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>11626000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>11207000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>10332000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>10743655.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>11439000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>11563000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>11976000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>12388898.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>3046000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>3268000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2794000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2953685.0</v>
       </c>
-      <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
-      <c r="BE51">
+      <c r="BE51"/>
+      <c r="BF51">
         <v>213367.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>237000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>261000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>285000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>156806.0</v>
       </c>
-      <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
-    </row>
-    <row r="52" spans="1:65">
+      <c r="BN51"/>
+    </row>
+    <row r="52" spans="1:66">
       <c r="A52" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B52">
+        <v>108758000.0</v>
+      </c>
+      <c r="C52">
         <v>99824000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>129059000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>112632000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>123285000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>101160000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>93925000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>89243000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>74019000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>85481000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>71962000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>70135000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>59890767.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>62180000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>38238000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>37058000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>32993725.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>20263000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>28793000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>35407000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>16076767.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>11087000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>25070000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>11091000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>19546472.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>12421000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>10617000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>8117000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>4986268.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>3413000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>7151000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>14182000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>4693322.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1777000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>3625000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>3470000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>3433825.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1868000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>976000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1407000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>2046275.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>822000.0</v>
       </c>
       <c r="AQ52">
         <v>822000.0</v>
       </c>
       <c r="AR52">
+        <v>822000.0</v>
+      </c>
+      <c r="AS52">
         <v>1181000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1236770.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1237000.0</v>
       </c>
       <c r="AV52">
         <v>1237000.0</v>
       </c>
       <c r="AW52">
+        <v>1237000.0</v>
+      </c>
+      <c r="AX52">
         <v>1237277.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>640000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>639000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>640000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>639600.0</v>
       </c>
-      <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
-      <c r="BE52">
+      <c r="BE52"/>
+      <c r="BF52">
         <v>99563.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>98000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>97000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>96000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>156806.0</v>
       </c>
-      <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
-    </row>
-    <row r="53" spans="1:65">
+      <c r="BN52"/>
+    </row>
+    <row r="53" spans="1:66">
       <c r="A53" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>22543223.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>22012659.0</v>
       </c>
-      <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>23756803.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>3038000.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>3393000.0</v>
       </c>
-      <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
-[...1 lines deleted...]
-      </c>
+      <c r="AL53"/>
       <c r="AM53">
         <v>11000.0</v>
       </c>
       <c r="AN53">
         <v>11000.0</v>
       </c>
       <c r="AO53">
+        <v>11000.0</v>
+      </c>
+      <c r="AP53">
         <v>10750.0</v>
       </c>
-      <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BA53"/>
+      <c r="BB53">
         <v>38500.0</v>
       </c>
-      <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
-      <c r="BE53">
+      <c r="BE53"/>
+      <c r="BF53">
         <v>2320.0</v>
       </c>
-      <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
-    </row>
-    <row r="54" spans="1:65">
+      <c r="BN53"/>
+    </row>
+    <row r="54" spans="1:66">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -10873,826 +11122,839 @@
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
-    </row>
-    <row r="55" spans="1:65">
+      <c r="BN54"/>
+    </row>
+    <row r="55" spans="1:66">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B55">
+        <v>682712000.0</v>
+      </c>
+      <c r="C55">
         <v>709871000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>700060000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>635252000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>611505000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>617595000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>609577000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>611950000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>604642000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>596624000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>573211000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>572029000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>563903964.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>566537000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>575422000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>583391000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>568707070.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>524688000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>506533000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>374818000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>293278239.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>298042000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>307709000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>276663000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>286049238.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>279066000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>279657000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>265239000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>244942797.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>229274000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>229057000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>219206000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>209918791.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>204825000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>204784000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>192413000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>191241631.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>185235000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>182219000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>181162000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>182254629.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>173191000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>177171000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>172153000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>172606949.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>178021000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>171362000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>166171000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>165767768.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>152902000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>146678000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>143705000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>143447295.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>136806000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>138676000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>171698000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>170225634.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>169696000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>174261000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>173279000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>169896934.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>169884000.0</v>
       </c>
-      <c r="BK55"/>
-      <c r="BL55">
+      <c r="BL55"/>
+      <c r="BM55">
         <v>167115162.0</v>
       </c>
-      <c r="BM55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:65">
+      <c r="BN55"/>
+    </row>
+    <row r="56" spans="1:66">
       <c r="A56" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B56">
+        <v>348931000.0</v>
+      </c>
+      <c r="C56">
         <v>377917000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>375757000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>315902000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>320111000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>307290000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>298562000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>302440000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>298204000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>291148000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>275394000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>274281000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>267423440.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>278616000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>281182000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>304979000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>291134448.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>299922000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>290320000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>192559000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>164874186.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>167100000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>175831000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>144024000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>154806137.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>145276000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>149153000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>146269000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>133018610.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>117119000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>116285000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>124042000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>113885489.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>106098000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>106552000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>90236000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>90000748.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>81010000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>77738000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>79150000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>81789435.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>66124000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>68138000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>64316000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>67605023.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>81109000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>76968000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>72853000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>72319594.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>60440000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>66802000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>64895000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>66707802.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>62807000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>64373000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>96975000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>96004903.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>96576000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>100715000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>99509000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>102113471.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>102629000.0</v>
       </c>
-      <c r="BK56"/>
-      <c r="BL56">
+      <c r="BL56"/>
+      <c r="BM56">
         <v>101541787.0</v>
       </c>
-      <c r="BM56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:65">
+      <c r="BN56"/>
+    </row>
+    <row r="57" spans="1:66">
       <c r="A57" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B57">
+        <v>207658000.0</v>
+      </c>
+      <c r="C57">
         <v>242337000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>246336000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>188704000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>194842000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>161498000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>153278000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>157136000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>138130000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>151358000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>126377000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>124341000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>116503887.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>127270000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>127532000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>144121000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>140352418.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>129926999.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>125098000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>116664000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>52758705.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>50390000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>67033000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>42219000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>59233638.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>56633000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>59732000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>55494000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>44113857.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>30985000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>35291000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>42667000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>37300305.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>34134000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>37397000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>29606000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>30353050.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>24711000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>23701000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>22338000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>24564952.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>18486000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>18931000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>17662000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>21628880.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>28744000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>24039000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>20972000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>21049792.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>16743000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>16239000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>16839000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>17376071.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>12426000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>14156000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>16274000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>16647481.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>14263000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>16333000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>17684000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>15824116.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>15108000.0</v>
       </c>
-      <c r="BK57"/>
-      <c r="BL57">
+      <c r="BL57"/>
+      <c r="BM57">
         <v>20628135.0</v>
       </c>
-      <c r="BM57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:65">
+      <c r="BN57"/>
+    </row>
+    <row r="58" spans="1:66">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B58">
+        <v>264653000.0</v>
+      </c>
+      <c r="C58">
         <v>304536000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>308940000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>255468000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>246601000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>215410000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>205530000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>210220000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>212487259.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>200123000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>177180000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>176853000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>169867895.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>172341000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>178692000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>195364000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>190597332.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>163373000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>153898000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>149253000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>83253168.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>87024000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>97625000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>72534000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>87174461.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>86412000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>90390000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>82860000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>66907115.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>56384000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>60812000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>56078000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>50833867.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>50887000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>51967000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>44155000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>45049921.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>40207000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>39319000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>39228000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>40262534.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>34468000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>34094000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>31741000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>35005301.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>43262000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>38083000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>35368000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>35857349.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>23140000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>22840000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>22774000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>23442520.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>16050000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>17864000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>19993000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>20470172.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>17854000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>19988000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>21432000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>19384634.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>18650000.0</v>
       </c>
-      <c r="BK58"/>
-      <c r="BL58">
+      <c r="BL58"/>
+      <c r="BM58">
         <v>24483983.0</v>
       </c>
-      <c r="BM58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:65">
+      <c r="BN58"/>
+    </row>
+    <row r="59" spans="1:66">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -11714,322 +11976,327 @@
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
-    </row>
-    <row r="60" spans="1:65">
+      <c r="BN59"/>
+    </row>
+    <row r="60" spans="1:66">
       <c r="A60" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B60">
+        <v>408388000.0</v>
+      </c>
+      <c r="C60">
         <v>395907000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>381829000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>370122000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>364681000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>391019000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>390314000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>386159000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>380847664.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>383858000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>384774000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>381705000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>380177824.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>381138000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>382823000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>373790000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>363275453.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>351250000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>342546000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>219139000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>209419446.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>210432000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>209491000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>203537000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>198306963.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>192078000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>188694000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>181850000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>177528874.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>172393000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>167780000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>162605000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>158600712.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>153506000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>152336000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>147802000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>145754876.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>144585000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>142459000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>141509000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>140324966.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>137529000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>141952000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>139327000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>136462197.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>133781000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>132562000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>130061000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>129148085.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>128137000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>122285000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>119009000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>118327338.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>118677000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>118739000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>109776000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>109204905.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>111750000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>113696000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>112534000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>111781565.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>113136000.0</v>
       </c>
-      <c r="BK60"/>
-      <c r="BL60">
+      <c r="BL60"/>
+      <c r="BM60">
         <v>105925124.0</v>
       </c>
-      <c r="BM60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:65">
+      <c r="BN60"/>
+    </row>
+    <row r="61" spans="1:66">
       <c r="A61" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
-[...1 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-9523000.0</v>
       </c>
       <c r="U61">
+        <v>-9523000.0</v>
+      </c>
+      <c r="V61">
         <v>-9522640.0</v>
       </c>
-      <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
-    </row>
-    <row r="62" spans="1:65">
+      <c r="BN61"/>
+    </row>
+    <row r="62" spans="1:66">
       <c r="A62" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -12051,104 +12318,106 @@
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
+      <c r="BN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U32"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -12168,2187 +12437,2266 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>376434000.0</v>
+      </c>
+      <c r="C2">
         <v>263126000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>253875000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>232563163.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>237137475.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>100018693.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>131946925.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>122038139.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>114231801.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>97400400.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>75554797.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>84378238.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>74546801.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>73724759.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>78300603.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>83816430.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>64098181.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>47858515.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>27482736.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>78058201.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>79688093.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>26879000.0</v>
+      </c>
+      <c r="C3">
         <v>4321000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13090000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13186851.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11434803.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7552834.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7202278.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6423152.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6157355.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6121377.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5810677.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5410051.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5498896.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5557025.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5336097.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5740275.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7147866.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5561136.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1917223.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1881360.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2016546.0</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5">
+        <v>59287000.0</v>
+      </c>
+      <c r="C5">
         <v>14905000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>21202000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>41595018.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>74551088.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>36489490.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>34771553.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>25900179.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>19073277.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>7729300.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>7758558.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>14309985.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>13211761.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1754494.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3938024.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>12883792.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5707788.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1769159.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>5465026.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>5597472.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>5833148.0</v>
       </c>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>86166000.0</v>
+      </c>
+      <c r="C6">
         <v>19226000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>34292000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>54781869.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>85985891.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>44042324.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>41973831.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>32323331.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>25230632.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>13850677.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>13569235.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>19720036.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>18710657.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>7311519.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>9274121.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>18624067.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>12855654.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>7330295.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>7382249.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>7478832.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>7849694.0</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>155077000.0</v>
+      </c>
+      <c r="C9">
         <v>84355000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>73494000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>81130350.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>117041006.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>56972115.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>65577510.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>47109749.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>42378109.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>28028803.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>29195254.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>29540477.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>21876038.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>17439885.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>19962776.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>27400002.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>17706041.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>8238507.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>10903045.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>15501974.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>15715851.0</v>
       </c>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>64452000.0</v>
+      </c>
+      <c r="C10">
         <v>-21021000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>22277000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>38025250.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>72676911.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>35382807.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>33755338.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>25438035.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>18858098.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7627351.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7579547.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>14185084.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13062612.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1735699.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3922598.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12883792.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5707090.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1717053.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5405958.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4578662.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4904614.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11">
+        <v>13564000.0</v>
+      </c>
+      <c r="C11">
         <v>9750000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>9654000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>12435297.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>19792325.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>8449584.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9654265.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6379162.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5465260.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2765397.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2602612.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3157057.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1199934.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1190523.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2629211.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3101438.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1600169.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>559387.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1184144.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1245726.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>749534.0</v>
       </c>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12">
+        <v>7266000.0</v>
+      </c>
+      <c r="C12">
         <v>6405000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5636230.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3569768.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1874177.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1106683.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1016215.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>899950.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>0.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>101949.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>179011.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>124901.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>149149.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>18795.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15426.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>698.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>52106.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>59068.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1018810.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>928534.0</v>
       </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>142</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>8317330.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>5636230.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3569760.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1874180.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1103470.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1011140.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>465830.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>215180.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>101950.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>179010.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>-1853000.0</v>
+      </c>
+      <c r="C14">
         <v>14604000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2595933.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>917841.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1513477.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-172482.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-175129.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-137596.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-209240.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
+        <v>49035000.0</v>
+      </c>
+      <c r="C15">
         <v>-16167000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>15034000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>26507794.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>51371109.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>26760741.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>23925944.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>18921277.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>13183598.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4738971.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4458111.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>10636215.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11680549.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-548773.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1291845.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6552955.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1411460.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1663238.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7783141.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2924042.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3892934.0</v>
       </c>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>145</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-15176460.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>14195460.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>28081000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>51371109.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>26760741.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>23925944.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>18921280.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>13183600.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4738970.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4458110.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10636220.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17">
+        <v>50888000.0</v>
+      </c>
+      <c r="C17">
         <v>-30771000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>11599526.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>25589953.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>52884586.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>26933223.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>24101073.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>19058873.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>13392838.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>4861954.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>-7266000.0</v>
+      </c>
+      <c r="C18">
         <v>-6405000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-5636230.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3569768.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1188348.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>158428.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-75614.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>437804.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-215168.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-101949.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>59287000.0</v>
+      </c>
+      <c r="C21">
         <v>14905000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>21202000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>36882979.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>66977646.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>31094197.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>30906918.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>20392878.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>17106164.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7729300.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>7758558.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>14185084.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>13062612.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1735699.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3938024.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>12883792.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5707788.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1219078.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2813046.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3607119.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5453652.0</v>
       </c>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>472224000.0</v>
+      </c>
+      <c r="C23">
         <v>332576000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>306167000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>276810534.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>287200835.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>125896611.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>166554417.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>147920369.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>139503746.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>117699903.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>96991493.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>99733434.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>83305934.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>89428945.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>94325355.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>98332640.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>76096434.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>54877944.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>35572735.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>89953056.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>89950292.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>17847045.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13186851.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11434803.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7552834.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7202278.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6423152.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6157355.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6121377.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>7520440.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6617333.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8151380.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4673137.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5501189.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5140843.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5037641.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4350307.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4736770.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4020253.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2959569.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2637425.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3117425.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2857696.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2136736.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1908328.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1313129.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2376237.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2706872.0</v>
       </c>
     </row>
-    <row r="28" spans="1:21">
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>157</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>97757820.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>49033402.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>37630038.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>41911980.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21204781.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>29169403.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>20741387.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>20234304.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>18880317.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>22595905.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16078354.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>16277170.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15551180.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>17588649.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>20556700.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>12959580.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10727212.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8242447.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7860711.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6531827.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>13564000.0</v>
+      </c>
+      <c r="C29">
         <v>9750000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9505467.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>12435300.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>19792330.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8449580.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9654270.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6379160.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5465260.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2765400.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2602610.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3157060.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>95790000.0</v>
+      </c>
+      <c r="C30">
         <v>69450000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>52292000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>44247371.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>50063360.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>25877918.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>34670592.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>47109749.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>42378109.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20299503.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>21436696.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15355196.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8759133.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15704186.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>16024752.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>14516210.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>11998253.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7019429.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8090000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>11894855.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10262199.0</v>
       </c>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B31">
+        <v>5165000.0</v>
+      </c>
+      <c r="C31">
         <v>-35926000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1075000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1142271.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5699265.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4288610.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2848420.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>5045157.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1751934.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-101949.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-179011.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>4743214.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>10423313.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2484419.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-15426.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31">
+      <c r="Q31"/>
+      <c r="R31">
         <v>-698.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>497975.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2592912.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>971543.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-549038.0</v>
       </c>
     </row>
-    <row r="32" spans="1:21">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B32">
+        <v>531510999.0</v>
+      </c>
+      <c r="C32">
         <v>347481000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>327369000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>313693513.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>354178481.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>156990808.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>197524435.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>169147888.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>156609910.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>125429203.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>104750051.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>113918715.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>96422839.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>91164644.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>98263379.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>111216432.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>81804222.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>56097022.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>38385781.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>93560175.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>95403944.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM32"/>
+  <dimension ref="A1:BN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>83</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="BF1" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>125</v>
       </c>
       <c r="BH1" t="s">
         <v>126</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="BJ1" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>128</v>
       </c>
       <c r="BL1" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="BM1" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:65">
+        <v>17</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>93488000.0</v>
+      </c>
+      <c r="C2">
         <v>102336000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>103688000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>76922000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>70574000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>64056000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>60090000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>68406000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>68645000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>66213000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>61990000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>57027000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>54015163.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>55247000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>60843000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>62458000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>66948475.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>67153000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>59837000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>43198000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>28440693.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>22061000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>23999000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>25518000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>29184925.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>32754000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>33003000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>37005000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>35484139.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>27731000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>32501000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>26322000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>31740801.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>26470000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>30367000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>25654000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>30511400.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>23366000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>22444000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>21079000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>22915797.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>15484000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>18715000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>18440000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>19611238.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>24254000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>21619000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>18894000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>19760801.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>17906000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>16577000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>20304000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>17993759.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>17799000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>16712000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>21220000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>20858603.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>17801000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>22266000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>17375000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>21584430.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>18697000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>22521000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>23318181.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>16761000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>6335000.0</v>
+      </c>
+      <c r="C3">
         <v>6794000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6789000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6961000.0</v>
       </c>
-      <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-      <c r="I3">
+      <c r="I3"/>
+      <c r="J3">
         <v>1949222.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3211000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3046000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1480000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2945280.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2225000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3479000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3362000.0</v>
       </c>
-      <c r="Q3">
-[...1 lines deleted...]
-      </c>
       <c r="R3">
+        <v>3369803.0</v>
+      </c>
+      <c r="S3">
         <v>3377000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2546000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2142000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1938834.0</v>
       </c>
-      <c r="V3">
-[...1 lines deleted...]
-      </c>
       <c r="W3">
+        <v>5614000.0</v>
+      </c>
+      <c r="X3">
         <v>1728000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1775000.0</v>
       </c>
-      <c r="Y3">
-[...1 lines deleted...]
-      </c>
       <c r="Z3">
+        <v>2120278.0</v>
+      </c>
+      <c r="AA3">
         <v>1735000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1776000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1571000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1659152.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1775000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1581000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1408000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1604355.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1567000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1503000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1483000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1617377.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1552000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1325000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1627000.0</v>
       </c>
-      <c r="AO3">
-[...1 lines deleted...]
-      </c>
       <c r="AP3">
-        <v>1456999.0</v>
+        <v>1561677.0</v>
       </c>
       <c r="AQ3">
+        <v>1457000.0</v>
+      </c>
+      <c r="AR3">
         <v>1416000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1376000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1717051.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1547000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>921000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1225000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1160896.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1563000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1425000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1350000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1370025.0</v>
       </c>
-      <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
-    </row>
-    <row r="4" spans="1:65">
+      <c r="BN3"/>
+    </row>
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -14370,416 +14718,423 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
-    </row>
-    <row r="5" spans="1:65">
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5">
+        <v>13373000.0</v>
+      </c>
+      <c r="C5">
         <v>17376000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>14852000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>16286000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>6819223.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>7307000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>6185000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>4644000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1288905.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>9505000.0</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
       <c r="P5">
-        <v>14065000.0</v>
+        <v>12606000.0</v>
       </c>
       <c r="Q5">
-        <v>14489889.0</v>
+        <v>15294000.0</v>
       </c>
       <c r="R5">
-        <v>19531000.0</v>
+        <v>17160088.0</v>
       </c>
       <c r="S5">
-        <v>20186000.0</v>
+        <v>21201000.0</v>
       </c>
       <c r="T5">
+        <v>21937000.0</v>
+      </c>
+      <c r="U5">
         <v>14252000.0</v>
       </c>
-      <c r="U5">
-[...1 lines deleted...]
-      </c>
       <c r="V5">
-        <v>7570000.0</v>
+        <v>12289490.0</v>
       </c>
       <c r="W5">
+        <v>8977000.0</v>
+      </c>
+      <c r="X5">
         <v>5998000.0</v>
       </c>
-      <c r="X5">
-[...1 lines deleted...]
-      </c>
       <c r="Y5">
-        <v>7974018.0</v>
+        <v>7939000.0</v>
       </c>
       <c r="Z5">
+        <v>8747553.0</v>
+      </c>
+      <c r="AA5">
         <v>9093000.0</v>
       </c>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
       <c r="AB5">
-        <v>5972000.0</v>
+        <v>10101000.0</v>
       </c>
       <c r="AC5">
-        <v>7098519.0</v>
+        <v>6831000.0</v>
       </c>
       <c r="AD5">
-        <v>4527000.0</v>
+        <v>7454179.0</v>
       </c>
       <c r="AE5">
+        <v>5988000.0</v>
+      </c>
+      <c r="AF5">
         <v>5141000.0</v>
       </c>
-      <c r="AF5">
-[...1 lines deleted...]
-      </c>
       <c r="AG5">
-        <v>7866164.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="AH5">
-        <v>1224000.0</v>
+        <v>7504277.0</v>
       </c>
       <c r="AI5">
-        <v>5166000.0</v>
+        <v>2272000.0</v>
       </c>
       <c r="AJ5">
-        <v>2850000.0</v>
+        <v>5905000.0</v>
       </c>
       <c r="AK5">
-        <v>1357179.0</v>
+        <v>3392000.0</v>
       </c>
       <c r="AL5">
-        <v>2200000.0</v>
+        <v>1730300.0</v>
       </c>
       <c r="AM5">
-        <v>650000.0</v>
+        <v>2865000.0</v>
       </c>
       <c r="AN5">
-        <v>591000.0</v>
+        <v>1778000.0</v>
       </c>
       <c r="AO5">
+        <v>1355000.0</v>
+      </c>
+      <c r="AP5">
         <v>3631558.0</v>
       </c>
-      <c r="AP5">
-[...1 lines deleted...]
-      </c>
       <c r="AQ5">
-        <v>1320000.0</v>
+        <v>-2486000.0</v>
       </c>
       <c r="AR5">
-        <v>1920000.0</v>
+        <v>3129000.0</v>
       </c>
       <c r="AS5">
-        <v>2993870.0</v>
+        <v>3485000.0</v>
       </c>
       <c r="AT5">
-        <v>3333000.0</v>
+        <v>5552985.0</v>
       </c>
       <c r="AU5">
-        <v>2149000.0</v>
+        <v>4485000.0</v>
       </c>
       <c r="AV5">
-        <v>966000.0</v>
+        <v>2975000.0</v>
       </c>
       <c r="AW5">
-        <v>252299.0</v>
+        <v>1297000.0</v>
       </c>
       <c r="AX5">
-        <v>40000.0</v>
+        <v>883761.0</v>
       </c>
       <c r="AY5">
-        <v>1438000.0</v>
+        <v>7302000.0</v>
       </c>
       <c r="AZ5">
-        <v>907000.0</v>
+        <v>3610000.0</v>
       </c>
       <c r="BA5">
-        <v>-848720.0</v>
-[...1 lines deleted...]
-      <c r="BB5"/>
+        <v>1414000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-495506.0</v>
+      </c>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-    </row>
-    <row r="6" spans="1:65">
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>19708000.0</v>
+      </c>
+      <c r="C6">
         <v>24170000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>21641000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>23247000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-32829000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2332000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6357000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>9524000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>8768445.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>10518000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>9231000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>6124000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4234185.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>11730000.0</v>
       </c>
-      <c r="O6">
-[...1 lines deleted...]
-      </c>
       <c r="P6">
-        <v>15294000.0</v>
+        <v>16085000.0</v>
       </c>
       <c r="Q6">
-        <v>17160088.0</v>
+        <v>18656000.0</v>
       </c>
       <c r="R6">
-        <v>21201000.0</v>
+        <v>20529891.0</v>
       </c>
       <c r="S6">
-        <v>21937000.0</v>
+        <v>24578000.0</v>
       </c>
       <c r="T6">
+        <v>24483000.0</v>
+      </c>
+      <c r="U6">
         <v>16394000.0</v>
       </c>
-      <c r="U6">
-[...1 lines deleted...]
-      </c>
       <c r="V6">
-        <v>8977000.0</v>
+        <v>14228324.0</v>
       </c>
       <c r="W6">
+        <v>14591000.0</v>
+      </c>
+      <c r="X6">
         <v>7285000.0</v>
       </c>
-      <c r="X6">
-[...1 lines deleted...]
-      </c>
       <c r="Y6">
-        <v>8747553.0</v>
+        <v>9714000.0</v>
       </c>
       <c r="Z6">
+        <v>10867831.0</v>
+      </c>
+      <c r="AA6">
         <v>10828000.0</v>
       </c>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
       <c r="AB6">
-        <v>6831000.0</v>
+        <v>11877000.0</v>
       </c>
       <c r="AC6">
-        <v>7454179.0</v>
+        <v>8402000.0</v>
       </c>
       <c r="AD6">
-        <v>5988000.0</v>
+        <v>9113331.0</v>
       </c>
       <c r="AE6">
+        <v>7763000.0</v>
+      </c>
+      <c r="AF6">
         <v>6722000.0</v>
       </c>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
       <c r="AG6">
-        <v>7504277.0</v>
+        <v>7108000.0</v>
       </c>
       <c r="AH6">
-        <v>2272000.0</v>
+        <v>9108632.0</v>
       </c>
       <c r="AI6">
-        <v>5905000.0</v>
+        <v>3839000.0</v>
       </c>
       <c r="AJ6">
-        <v>3392000.0</v>
+        <v>7408000.0</v>
       </c>
       <c r="AK6">
-        <v>1730300.0</v>
+        <v>4875000.0</v>
       </c>
       <c r="AL6">
-        <v>2865000.0</v>
+        <v>3347677.0</v>
       </c>
       <c r="AM6">
-        <v>1778000.0</v>
+        <v>4417000.0</v>
       </c>
       <c r="AN6">
-        <v>1355000.0</v>
+        <v>3103000.0</v>
       </c>
       <c r="AO6">
-        <v>-424744.0</v>
+        <v>2982000.0</v>
       </c>
       <c r="AP6">
-        <v>-2486000.0</v>
+        <v>5193235.0</v>
       </c>
       <c r="AQ6">
-        <v>3129000.0</v>
+        <v>-1029000.0</v>
       </c>
       <c r="AR6">
-        <v>3485000.0</v>
+        <v>4545000.0</v>
       </c>
       <c r="AS6">
-        <v>5552985.0</v>
+        <v>4861000.0</v>
       </c>
       <c r="AT6">
-        <v>4485000.0</v>
+        <v>7270036.0</v>
       </c>
       <c r="AU6">
-        <v>2975000.0</v>
+        <v>6032000.0</v>
       </c>
       <c r="AV6">
-        <v>1297000.0</v>
+        <v>3896000.0</v>
       </c>
       <c r="AW6">
-        <v>883761.0</v>
+        <v>2522000.0</v>
       </c>
       <c r="AX6">
-        <v>7302000.0</v>
+        <v>2044657.0</v>
       </c>
       <c r="AY6">
-        <v>3610000.0</v>
+        <v>8865000.0</v>
       </c>
       <c r="AZ6">
-        <v>1414000.0</v>
+        <v>5035000.0</v>
       </c>
       <c r="BA6">
-        <v>-495506.0</v>
+        <v>2764000.0</v>
       </c>
       <c r="BB6">
+        <v>874519.0</v>
+      </c>
+      <c r="BC6">
         <v>226000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>162000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1863000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-757976.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>340000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>2379000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1445000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>7531792.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>9000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>3562000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>5111788.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>63000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -14801,54 +15156,55 @@
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14870,1612 +15226,1639 @@
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
-    </row>
-    <row r="9" spans="1:65">
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>37136000.0</v>
+      </c>
+      <c r="C9">
         <v>42661000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>41319000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>33961000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>19563000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>17380000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>23000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>24412000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>20921000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>21576000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>15260000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>15737000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>14460350.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>18383000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>21304000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>26983000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>28194006.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>32914000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>32996000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>22938000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>18433115.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>13157000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>11797000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>13585000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>19365510.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>15335000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>16936000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>13941000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>14288749.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>10973000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>11203000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>10645000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>12679109.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>10594000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>10955000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>8150000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>8078803.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>7750000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>5915000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>6285000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>7739254.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>7548000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>6989000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>6919000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>8055477.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>8474000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>7323000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>5688000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>5706038.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>4562000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>5948000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>5659000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4456885.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>3709000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>3861000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>5413000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>3575776.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>5305000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>4867000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>6215000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>7141002.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>4394000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>7950000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>7128041.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>4011000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>16248999.0</v>
+      </c>
+      <c r="C10">
         <v>17061000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16930000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14212000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-34596000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>247000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5100000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8228000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5964000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7650000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5172000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3491000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>695250.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10597000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11973000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14761000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>16436911.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>20911000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>21390000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>13938000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11767807.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>8776000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7081000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7759000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8453338.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8806000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9860000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6637000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7290035.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5871000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>6689000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5588000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>7445098.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2161000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5882000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3370000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1692351.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2840000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1752000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1342000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3558547.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-2538000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3101000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3459000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5545084.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4436000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2942000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1262000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>847612.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>7263000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3573000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1377000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-512301.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>226000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>162000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1861000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-759402.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>336000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2376000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1970000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-197208.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>4673000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>4357000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3275090.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>488000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11">
+        <v>3464000.0</v>
+      </c>
+      <c r="C11">
         <v>2846000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3972000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3282000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2609000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2039000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1947000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3155000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1710000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3002000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2715000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2227000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1926297.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2775000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3230000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4503000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4644325.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5195000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6236000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3718000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3207584.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1674000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1096000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2472000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2215265.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2324000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2854000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2261000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2124162.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1220000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1490000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1545000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1884260.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1003000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1288000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1290000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>489397.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>672000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>994000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>610000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>906612.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-30000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>939000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>787000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>776057.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1125000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>861000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>395000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-262066.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>625000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>428000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>408000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>96523.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>244000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>235000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>616000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>754211.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>380000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>663000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>832000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>895438.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>551000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>780000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>665169.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>532000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12">
+        <v>1505000.0</v>
+      </c>
+      <c r="C12">
         <v>2642000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1044999.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2074000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1767000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2085000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1257000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1296000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2027230.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1443000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1013000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1153000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1270768.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1133000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>633000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>533000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>37348.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>290000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>547000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>314000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>521683.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>201000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>204000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>180000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>294215.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>287000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>241000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>194000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>117000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>69000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>112000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>59179.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>111000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>23000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>22000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>37949.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>25000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>26000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>13000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>73011.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>52000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>28000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>26000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7901.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>49000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>33000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>35000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>36149.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>39000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000.0</v>
       </c>
       <c r="AZ12">
         <v>37000.0</v>
       </c>
       <c r="BA12">
+        <v>37000.0</v>
+      </c>
+      <c r="BB12">
         <v>16795.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
-      <c r="BD12">
+      <c r="BD12"/>
+      <c r="BE12">
         <v>2000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1426.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>7000.0</v>
       </c>
-      <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
-    </row>
-    <row r="13" spans="1:65">
+      <c r="BN12"/>
+    </row>
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>1045000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2074000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3679330.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2085000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1257000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1296000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>1270770.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1133000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>633000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>533000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>723180.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>290000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>547000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>314000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>518470.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>201000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>204000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>180000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>289140.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>287000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>241000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
-    </row>
-    <row r="14" spans="1:65">
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>-304000.0</v>
+      </c>
+      <c r="C14">
         <v>-137000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1250000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-162000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10867000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2497000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1002000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>238000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>883933.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>836000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>612000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>264000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>270841.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>100000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>290000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>257000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>231523.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-609000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-635000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-500000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-49482.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-36000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-32000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-57000.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
-    </row>
-    <row r="15" spans="1:65">
+      <c r="BN14"/>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
+        <v>12481000.0</v>
+      </c>
+      <c r="C15">
         <v>14078000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>11708000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>10768000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-26338000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>705000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4155000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5311000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4953000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>5484000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3069000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1528000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-960206.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>7922000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>9033000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>10515000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>12024109.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>15107000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>14519000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9720000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8510741.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7066000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5953000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5230000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>6226944.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>6447000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>6932000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4321000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5136277.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4618000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5162000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4005000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>5486598.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1114000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4545000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2037000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1173971.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2148000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>730000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>687000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2142111.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-2604000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2139000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2782000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4560215.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3083000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2106000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>887000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1132549.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>6567000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3255000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>724000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-512773.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-25000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-159000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>148000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-2339845.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-397000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>722000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>723000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-1587045.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>3887000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2058000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1294460.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-170000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>11708000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10768000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-25347460.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>705000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4155000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5311000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>613000.0</v>
       </c>
       <c r="O16">
+        <v>613000.0</v>
+      </c>
+      <c r="P16">
         <v>9033000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10515000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>12024110.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15107000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>14519000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9720000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8510740.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7066000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5953000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5230000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6226940.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6447000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6932000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4321000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5136280.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4618000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-    </row>
-    <row r="17" spans="1:65">
+      <c r="BN16"/>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17">
+        <v>12785000.0</v>
+      </c>
+      <c r="C17">
         <v>14215000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>12958000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>10930000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-37205000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1792000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3153000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>5073000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>3230526.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>4648000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2457000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1264000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1231047.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>7822000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>8742000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>10258000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>11792586.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>15716000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>15154000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>10220000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>8560223.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>7102000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>5985000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>5287000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>6238073.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>6482000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>7006000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>4377000.0</v>
       </c>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>-1505000.0</v>
+      </c>
+      <c r="C18">
         <v>-2642000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1045000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2074000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1767000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2085000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1257000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1296000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2027230.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1443000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1013000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1153000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1270768.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1133000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-633000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-533000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-37348.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-290000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-547000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-314000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>743428.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-201000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-204000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-180000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>646386.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-287000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-241000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-194000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
-    </row>
-    <row r="19" spans="1:65">
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -16497,54 +16880,55 @@
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
-    </row>
-    <row r="20" spans="1:65">
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -16566,251 +16950,255 @@
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
-    </row>
-    <row r="21" spans="1:65">
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>13373000.0</v>
+      </c>
+      <c r="C21">
         <v>17376000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>14852000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>13710000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3201000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>640000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3594000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7470000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4870000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7307000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5437000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3588000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1288905.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>10164000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>11362000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>14065000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>14915646.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>19531000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>20186000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12345000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11469197.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7570000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5998000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>6057000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7910918.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>8042000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>8983000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5972000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1947878.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4527000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>5141000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4461000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>7504266.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2272000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5905000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3391000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1794300.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2841000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1752000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1355000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3558547.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-2538000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3100000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>3459000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>5545084.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4436000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2942000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1262000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>252299.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>7263000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>3573000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>870000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-848720.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-244000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-689000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1031000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-757976.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-265000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>872000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1445000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>7531792.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>9000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>3562000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>5111788.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>63000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -16832,251 +17220,255 @@
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
-    </row>
-    <row r="23" spans="1:65">
+      <c r="BN22"/>
+    </row>
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>117251000.0</v>
+      </c>
+      <c r="C23">
         <v>127621000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>130155000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>97392000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>86936000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>80796000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>79496000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>85348000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>84696000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>80482000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>71813000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>69176000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>67186608.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>63466000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>70785000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>75376000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>80652592.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>80536000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>72647000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>53791000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>35996550.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>27648000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>29798000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>33046000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>40576417.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>40047000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>40956000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>44974000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>49772888.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>34177000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>38563000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>32506000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>36553746.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>35840000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>36156000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>30413000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>36795766.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>28275000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>26607000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>26009000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>27096504.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>25518000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>22604000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>21900000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>22121434.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>28292000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>26000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>23320000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>14678227.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>20646000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>18952000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>25093000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>20814945.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>21752000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>21262000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>25602000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>25192355.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>23371000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>26261000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>22145000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>21193640.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>23082000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>26909000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>25334434.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>20709000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -17098,54 +17490,55 @@
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-    </row>
-    <row r="25" spans="1:65">
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -17167,54 +17560,55 @@
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
-    </row>
-    <row r="26" spans="1:65">
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -17236,1004 +17630,1020 @@
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-    </row>
-    <row r="27" spans="1:65">
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>6617333.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>8151380.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>4673137.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>5501189.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>5140843.0</v>
       </c>
-      <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>5037641.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>4350307.0</v>
       </c>
-      <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>4736770.0</v>
       </c>
-      <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27">
         <v>4020253.0</v>
       </c>
-      <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>2959569.0</v>
       </c>
-      <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>2637425.0</v>
       </c>
-      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-    </row>
-    <row r="28" spans="1:65">
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>37630038.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>41911980.0</v>
       </c>
-      <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>21204781.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>29106303.0</v>
       </c>
-      <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>20741387.0</v>
       </c>
-      <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>224696.0</v>
       </c>
-      <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>18880317.0</v>
       </c>
-      <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>22595905.0</v>
       </c>
-      <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
-      <c r="AS28">
+      <c r="AS28"/>
+      <c r="AT28">
         <v>16078354.0</v>
       </c>
-      <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28">
         <v>16277170.0</v>
       </c>
-      <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28">
         <v>15551180.0</v>
       </c>
-      <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
-    </row>
-    <row r="29" spans="1:65">
+      <c r="BN28"/>
+    </row>
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>3464000.0</v>
+      </c>
+      <c r="C29">
         <v>2846000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3972000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3282000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2609000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2039000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1947000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3155000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1561467.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3002000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2715000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2227000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1926300.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2775000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3231000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4503000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4644330.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5195000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6236000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3718000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3207580.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1674000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1096000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2472000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2215270.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2324000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2854000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2261000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2124160.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1220000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
-    </row>
-    <row r="30" spans="1:65">
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>23763000.0</v>
+      </c>
+      <c r="C30">
         <v>25285000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>26467000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>20470000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>16362000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16740000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>19406000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>16942000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>16051000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>14269000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9823000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>12149000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>14460350.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8219000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21304000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>26983000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>28194006.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>32914000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>32996000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>22938000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>18433115.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>13157000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11797000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>13585000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>11557558.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>15335000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>16936000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>13941000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>14288749.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>10973000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>11203000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>10645000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>12679109.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>10594000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>10955000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4759000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>6284366.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4909000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4163000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4930000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4180707.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>10086000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3889000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3460000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2510196.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4038000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4381000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4426000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-5082574.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2740000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2375000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>4789000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2821186.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3953000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4550000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>4382000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>4333752.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>5570000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3995000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>4770000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-390790.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>4385000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>4388000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>2016253.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3948000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:65">
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B31">
+        <v>2875999.0</v>
+      </c>
+      <c r="C31">
         <v>-315000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2078000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>502000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-37797000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-393000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1506000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>758000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1094000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>343000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-265000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-97000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-593655.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>433000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>611000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>696000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1521265.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1380000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1204000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1593000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>298610.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1206000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1083000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1702000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>542420.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>764000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>877000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>665000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>5342157.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1344000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1548000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1127000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-59168.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-111000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-23000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-21000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-101949.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1102000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-13000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>5544968.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-3147000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1539000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>2551214.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1103000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>793000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>296000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>595313.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>7223000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>2135000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>507000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>336419.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>470000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>851000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>830000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1426.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>601000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>1504000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>525000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-7729000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>4664000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>795000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-1836698.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>425000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:65">
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B32">
+        <v>130624000.0</v>
+      </c>
+      <c r="C32">
         <v>144997000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>145007000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>110883000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>90137000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>81436000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>83090000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>92818000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>89566000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>87789000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>77250000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>72764000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>68475513.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>73630000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>82147000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>89441000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>95142481.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>100067000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>92833000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>66136000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>46873808.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>35218000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>35796000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>39103000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>48550435.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>48089000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>49939000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>50946000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>49772888.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>38704000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>43704000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>36967000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>44419910.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>37064000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>41322000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>33804000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>38590203.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>31116000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>28359000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>27364000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>30655051.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>23032000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>25704000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>25359000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>27666715.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>32728000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>28942000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>24582000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>25466839.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>22468000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>22525000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>25963000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>22450644.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>21508000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>20573000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>26633000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>24434379.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>23106000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>27133000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>23590000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>28725432.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>23091000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>30471000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>30446222.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>20772000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U30"/>
+  <dimension ref="A1:V30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -18253,2133 +18663,2206 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B2">
+        <v>52622917.0</v>
+      </c>
+      <c r="C2">
         <v>51422000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>33937138.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>70063958.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>43012743.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>45552184.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>36178621.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>33620145.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>25085318.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>26746885.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>27277804.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>35738810.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>33868720.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>58259953.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>61214745.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>48715669.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>60290556.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>24139495.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>19224983.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>25831746.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>21794902.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B3">
+        <v>43519000</v>
+      </c>
+      <c r="C3">
         <v>27363000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11576000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>17702163</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>109147265</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3986690</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>22116771</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>19487608</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5171265</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4028695</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8978893</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5719680</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>10361009</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10991876</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5923956</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>12796660</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5754243</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>38660</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11622231</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1101451</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B6">
+        <v>3715083.0</v>
+      </c>
+      <c r="C6">
         <v>-14207000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>17314862.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-36126820.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>27051215.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2539441.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>9373563.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2558476.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>8534827.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1661567.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-530919.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-8461006.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1870090.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-24391233.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2954792.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>12499076.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-11574887.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>36151061.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4914512.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-6606763.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4036844.0</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B7">
+        <v>-13483000.0</v>
+      </c>
+      <c r="C7">
         <v>-35570000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-14615000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-55750438.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-44275506.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-5034566.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-22241058.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-27390297.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4370131.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-7326111.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-7066926.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-12200272.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-3132306.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4922222.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2393197.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-6088541.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-12029904.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>16334144.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>17684996.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-4051672.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-4519854.0</v>
       </c>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>26097693.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-28274268.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>12799892.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-15502885.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-15347262.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>877650.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-6756684.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-5307022.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-8445204.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1943192.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4874347.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3433011.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-3852152.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-18695515.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>16154595.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>11255797.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-2585109.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-5142091.0</v>
       </c>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>-8452148.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-43807244.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-54093409.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-14716743.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-15340746.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-10097547.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6111402.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-569427.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1759904.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3755068.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1189114.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>47875.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2503422.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2594885.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2724561.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5122702.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5898205.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3519513.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4045541.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>0.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>33350998.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>594349.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-3419712.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>15560000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3504542.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-2902578.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2882775.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-57816000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3877837.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-3712064.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-1089172.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B14">
+        <v>26879000.0</v>
+      </c>
+      <c r="C14">
         <v>22190650.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>17847045.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>13186851.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11434803.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7552834.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7202278.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6423152.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6157355.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6121377.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5810677.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5410051.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5498896.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5557025.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5336097.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5740275.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>7147866.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5561136.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1917223.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1881360.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2016546.0</v>
       </c>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>175</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>0.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>6405000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>9605424.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>6403616.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>6125616.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3062808.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2031023.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2020576.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1347051.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>1347051.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1307408.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1572411.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2109077.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3502337.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2510309.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2156656.0</v>
       </c>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B16">
+        <v>56338000.0</v>
+      </c>
+      <c r="C16">
         <v>37215000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>51252000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>33937138.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>70063958.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>43012743.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>45552184.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>36178621.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>33620145.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>25085318.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>26746885.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>27277804.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>35738810.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>33868720.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>58259953.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>61214745.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>48715669.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>60290556.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>24139495.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>19224983.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>25831746.0</v>
       </c>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B18">
+        <v>30307000.0</v>
+      </c>
+      <c r="C18">
         <v>-27438000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>19868000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-34014650.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-86580493.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>22389741.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8653476.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-14514971.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>13430926.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3794448.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1810122.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-320408.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>442519.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-347015.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4232923.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5505374.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5629476.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>24154460.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>24601087.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-9421655.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1275567.0</v>
       </c>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B19">
+        <v>-9957000.0</v>
+      </c>
+      <c r="C19">
         <v>-29629000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-23478849.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-22169690.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>825343.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1066057.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>272775.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-17022531.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-7355991.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-9405145.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>450000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>110445000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>4274000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B21">
+        <v>-16532000.0</v>
+      </c>
+      <c r="C21">
         <v>25282000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>27344000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>26694000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>28648994.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4274087.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>20118712.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22">
+        <v>49035000.0</v>
+      </c>
+      <c r="C22">
         <v>-21021000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>15034000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>38025250.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>72676911.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>35382807.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>33755338.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>18921277.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>13183598.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4738971.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4458111.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10636215.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11680549.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-548773.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3922598.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>12883792.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5707090.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1717053.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>6862950.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4578662.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4904614.0</v>
       </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>-4843000.0</v>
+      </c>
+      <c r="C23">
         <v>-1647365.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-7191000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4856511.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2366253.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1227118.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1333637.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2586141.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3820149.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-192922.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>212948.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-508042.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1235764.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-31124527.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1103480.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3213769.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>258515.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-959701.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>940318.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2502079.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-921425.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24">
+        <v>-1579000.0</v>
+      </c>
+      <c r="C24">
         <v>1597000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-8230359.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5060467.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-6067835.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1630118.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1929530.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2466577.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1234457.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-5376450.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3262407.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-4364503.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-5714406.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3743699.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-4249179.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6222017.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-5654865.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>86774.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-1162187.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>5169170.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>7268338.0</v>
       </c>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>11395000.0</v>
+      </c>
+      <c r="C25">
         <v>56516000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13177955.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-11774150.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-17269436.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-11524644.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-5253263.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7018505.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3631369.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4288906.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3966909.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1553278.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-3243611.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>714387.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1495013.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-5244240.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-700285.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>542127.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1825422.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-207774.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-24288.0</v>
       </c>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1225000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>113385000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-9522642.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>77450.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>191940.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1332490.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>-21375000.0</v>
+      </c>
+      <c r="C28">
         <v>15393000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11704000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2349754.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>130324125.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-21149463.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>15722267.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>14624718.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-6187908.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-180873.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2113547.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4173861.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6882398.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-28140872.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2607337.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2063167.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1313896.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-4798756.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-17218173.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-4236050.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1775382.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>73826000.0</v>
+      </c>
+      <c r="C29">
         <v>-75000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>31444000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-16312487.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22566772.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>26376431.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>13463295.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4972637.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>18602191.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7823143.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7168771.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5399272.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10803528.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10644861.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10156879.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7291286.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>124767.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>24154460.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>24639747.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2200576.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2377018.0</v>
       </c>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>-51309000.0</v>
+      </c>
+      <c r="C30">
         <v>-29629000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-25833000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-22169690.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-125896553.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-7779307.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-19806617.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-17022531.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3936808.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-9405145.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-5724533.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-9997618.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-16071535.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-7248147.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-10624358.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3206707.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-10080836.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>15907896.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2564389.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4562552.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3462483.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK30"/>
+  <dimension ref="A1:BL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:64">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>83</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>116</v>
       </c>
       <c r="AV1" t="s">
         <v>117</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>119</v>
       </c>
       <c r="AZ1" t="s">
         <v>120</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>122</v>
       </c>
       <c r="BD1" t="s">
         <v>123</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="BF1" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>125</v>
       </c>
       <c r="BH1" t="s">
         <v>126</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="BJ1" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:63">
+        <v>129</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:64">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B2">
+        <v>56981000.0</v>
+      </c>
+      <c r="C2">
         <v>77469000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>61775000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>52622917.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>43590000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>42369000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>49931000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>51422000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>44568000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25220000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>31236000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>33937000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>48155000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>52456000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>68695000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>70063958.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>59948000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>112332000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>44840000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>43012743.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>68595000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>88144000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>56417000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>45552184.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>41099000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>43945000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>43395000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>36178621.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>36394000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>45090000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>50990000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>33620145.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>33533000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>31582000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>24543000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>25085318.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>22182000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>24168000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>26656000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>26746885.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>22322000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>26751000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>21599000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>27277804.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>30898000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>32007000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>33270000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>35738810.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>27679000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>33858000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>32379000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>33868720.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>32706953.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>32852000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>60018000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>58260000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>56768000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>63232000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>60723000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>61215000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>59972000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>48716000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>51347000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:63">
+    <row r="3" spans="1:64">
       <c r="A3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B3">
+        <v>11087000</v>
+      </c>
+      <c r="C3">
         <v>14274000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2727000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15431000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>19695000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1903000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2520000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3245000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5974000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1762000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1667000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2173000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>207163</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4047000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5753000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7695000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>53010265</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9961000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>38406000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7770000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>226690</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1858000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1109000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>793000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1793922</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1237000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>12720000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6258000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>851608</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>352000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>17837000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>447000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>421265</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2442000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>895000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1413000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>639695</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>976000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1390000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1023000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3528893</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2711000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1709000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1030000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1404320</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3700000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1058000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2366000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3202009</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3018000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2629000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1512000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>6794876</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1145000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1538000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1514000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3206956</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>419000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>606000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1692000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>5006660</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2537757</v>
       </c>
     </row>
-    <row r="4" spans="1:63">
+    <row r="4" spans="1:64">
       <c r="A4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -20399,54 +20882,55 @@
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
-    </row>
-    <row r="5" spans="1:63">
+      <c r="BL4"/>
+    </row>
+    <row r="5" spans="1:64">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -20466,436 +20950,443 @@
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
-    </row>
-    <row r="6" spans="1:63">
+      <c r="BL5"/>
+    </row>
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B6">
+        <v>-643000.0</v>
+      </c>
+      <c r="C6">
         <v>-20488000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>15694000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>9152083.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6375000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1221000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7562000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1491000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6684000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>19348000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-6016000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2701000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-14217862.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>12872000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-16239000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1368958.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>10115958.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-52384000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>67492000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1827257.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-25582257.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-19549000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>31727000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>10864816.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4453184.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2846000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>550000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>7216379.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-215379.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-8696000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-5900000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>17369855.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>87145.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1951000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>7039000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-542318.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2903318.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1986000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-2488000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-90885.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>4424885.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-4429000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>5152000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-5678804.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-3620196.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1109000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1263000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-2468810.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>8059810.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-6179000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1479000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-1490000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1161767.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-145000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-27166000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1758000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1491953.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-6464000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>2509000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-492000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1242745.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>4297000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-2631331.0</v>
       </c>
     </row>
-    <row r="7" spans="1:63">
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B7">
+        <v>-14824000.0</v>
+      </c>
+      <c r="C7">
         <v>-4290000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>282000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5349000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8042000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-10494000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-6999000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-10035000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4970000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-5952000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-8606000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-5027000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2094562.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-23273000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-16113000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-18459000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4489504.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-47920000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-19457000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-5760000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-10561915.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-14180000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>10225000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>8888000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-6169702.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-10247000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-4311000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>180000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-11779297.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-9742000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-3246000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-2623000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-683131.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-1162000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>556000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-3081000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-2394111.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-5345000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>350000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>63000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-221926.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-1852000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>2217000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-7210000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-7273272.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>1244000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-3256000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-2915000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-1660306.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>360000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-1172000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-660000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>4026222.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-2577000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>3376000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>97000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>6392176.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-6895000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>519000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>2620000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-4397541.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-665000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-5922904.0</v>
       </c>
     </row>
-    <row r="8" spans="1:63">
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20915,936 +21406,949 @@
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
-    </row>
-    <row r="9" spans="1:63">
+      <c r="BL8"/>
+    </row>
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>26097693.0</v>
       </c>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>-28274268.0</v>
       </c>
-      <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>12799892.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>-15502885.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9">
         <v>-15347262.0</v>
       </c>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-      <c r="AG9">
+      <c r="AG9"/>
+      <c r="AH9">
         <v>877650.0</v>
       </c>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
-      <c r="AK9">
+      <c r="AK9"/>
+      <c r="AL9">
         <v>-6756684.0</v>
       </c>
-      <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
-      <c r="AO9">
+      <c r="AO9"/>
+      <c r="AP9">
         <v>-5307022.0</v>
       </c>
-      <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
-      <c r="AS9">
+      <c r="AS9"/>
+      <c r="AT9">
         <v>-8445204.0</v>
       </c>
-      <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
-      <c r="AW9">
+      <c r="AW9"/>
+      <c r="AX9">
         <v>-1943192.0</v>
       </c>
-      <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-      <c r="BA9">
+      <c r="BA9"/>
+      <c r="BB9">
         <v>4874347.0</v>
       </c>
-      <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
-    </row>
-    <row r="10" spans="1:63">
+      <c r="BL9"/>
+    </row>
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>-43807244.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>-54093409.0</v>
       </c>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-14716743.0</v>
       </c>
-      <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-2229289.0</v>
       </c>
-      <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-10097547.0</v>
       </c>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-6111402.0</v>
       </c>
-      <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>-569427.0</v>
       </c>
-      <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>-1759904.0</v>
       </c>
-      <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
-      <c r="AS10">
+      <c r="AS10"/>
+      <c r="AT10">
         <v>-3755068.0</v>
       </c>
-      <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
-      <c r="AW10">
+      <c r="AW10"/>
+      <c r="AX10">
         <v>-1189114.0</v>
       </c>
-      <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>47875.0</v>
       </c>
-      <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
-    </row>
-    <row r="11" spans="1:63">
+      <c r="BL10"/>
+    </row>
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="Q11"/>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
-    </row>
-    <row r="12" spans="1:63">
+      <c r="BL11"/>
+    </row>
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>2300000.0</v>
       </c>
       <c r="O12">
+        <v>2300000.0</v>
+      </c>
+      <c r="P12">
         <v>3845000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6063000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
-    </row>
-    <row r="13" spans="1:63">
+      <c r="BL12"/>
+    </row>
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>29000.0</v>
       </c>
       <c r="O13">
+        <v>29000.0</v>
+      </c>
+      <c r="P13">
         <v>-16112000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-18459000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-2000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>2000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>-7000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>7000000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
-    </row>
-    <row r="14" spans="1:63">
+      <c r="BL13"/>
+    </row>
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B14">
+        <v>6335000.0</v>
+      </c>
+      <c r="C14">
         <v>6794000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6789000.0</v>
       </c>
-      <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>5978000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3537000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5554000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3155000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3382851.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-6841000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3479000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3362000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3369803.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3377000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2546000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2142000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1938834.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5614000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-1775000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1775000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2120278.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1735000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1776000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1571000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1659152.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1775000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1581000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1408000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1604355.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1567000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1503000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1483000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1617377.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1552000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1325000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1627000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1561677.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1457000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1416000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1376000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1717051.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1547000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>921000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1225000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1160896.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1563000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1425000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1350000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1370025.0</v>
       </c>
-      <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
-    </row>
-    <row r="15" spans="1:63">
+      <c r="BL14"/>
+    </row>
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="G15"/>
+      <c r="G15">
+        <v>0.0</v>
+      </c>
       <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15">
         <v>5000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6400000.0</v>
       </c>
-      <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>424.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>9605000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>384.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6404000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>384.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>6126000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>192.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3063000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15">
         <v>23.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2031000.0</v>
       </c>
-      <c r="AQ15"/>
       <c r="AR15"/>
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15">
         <v>577.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2020000.0</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15">
         <v>1347051.0</v>
       </c>
-      <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>24000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>36000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>327.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2055000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>24000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>30000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>49408.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>24000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>47411.0</v>
       </c>
     </row>
-    <row r="16" spans="1:63">
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B16">
+        <v>56338000.0</v>
+      </c>
+      <c r="C16">
         <v>56981000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>77469000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>61775000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>37215000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>43590000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>42369000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>49931000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>51252000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>44568000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>25220000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>31236000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>33937138.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>65328000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>52456000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>68695000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>70063958.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>59948000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>112332000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>44840000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>43012743.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>68595000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>88144000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>56417000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>45552184.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>41099000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>43945000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>43395000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>36178621.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>36394000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>45090000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>50990000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>33620145.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>33533000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>31582000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>24543000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>25085318.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>22182000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>24168000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>26656000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>26746885.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>22322000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>26751000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>21599000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>27277804.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>30898000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>32007000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>33270000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>35738810.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>27679000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>33858000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>32379000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>33868720.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>32707000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>32852000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>60018000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>58259953.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>56768000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>63232000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>60723000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>61214745.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>53013000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>48715669.0</v>
       </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21864,1359 +22368,1383 @@
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
-    </row>
-    <row r="18" spans="1:63">
+      <c r="BL17"/>
+    </row>
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B18">
+        <v>-4697000.0</v>
+      </c>
+      <c r="C18">
         <v>4673000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>18928000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>11403000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-21099000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5021000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1030000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-288000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>12598000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5937000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>194000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1139000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-9206650.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-13086000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5508000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-6214000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-21423493.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-33515000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-33779000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2137000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7528259.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5519000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>17638000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>17799000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3755627.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1232000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-5239000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1681000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-524971.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-4332000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-12611000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>2953000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4672926.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1449000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>6970000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>339000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2131448.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-2170000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1990000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1843000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-473122.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-1952000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>4091000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-3476000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-468408.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>3203000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-298000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-2757000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>883519.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-1874000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>1065000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>368000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-2756015.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-1666000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>2079000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>1996000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>495923.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-3344000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>1978000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>5103000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-7306374.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>4331000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>1516524.0</v>
       </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B19">
+        <v>4000.0</v>
+      </c>
+      <c r="C19">
         <v>1000.0</v>
       </c>
-      <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-15166000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-19240000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3708000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3826000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2855000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3785849.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-9887000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2606000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-7200000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>5647310.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3212000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-17396000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-7209000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-41491174.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-19156000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-37826000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-26937000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-6955058.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1709000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-887000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1537000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>2050383.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-968000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-12549000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-8340000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
-    </row>
-    <row r="20" spans="1:63">
+      <c r="BL19"/>
+    </row>
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>450000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
-    </row>
-    <row r="21" spans="1:63">
+      <c r="BL20"/>
+    </row>
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B21">
+        <v>5160000.0</v>
+      </c>
+      <c r="C21">
         <v>-24378000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>10225000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7539000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>17344000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9874000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2750000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>814000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>433000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>19444000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1585000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5232000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
-    </row>
-    <row r="22" spans="1:63">
+      <c r="BL21"/>
+    </row>
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22">
+        <v>12481000.0</v>
+      </c>
+      <c r="C22">
         <v>14078000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11708000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>14212000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-34596000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>247000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5100000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>8228000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4953000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5484000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5172000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1528000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-960206.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>10596000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>9033000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>10515000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>12024109.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>15107000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>14519000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9720000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8510741.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7066000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>5953000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>5230000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6226944.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6374000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>6932000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4321000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>5136277.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4618000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5162000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4005000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>5486598.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1114000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4545000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2037000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1173971.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2148000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>730000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>687000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2142111.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-2604000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2139000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2782000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4560215.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3083000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2106000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>887000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1132549.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>6567000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3255000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>724000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-512773.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>227000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>160000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1861000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-759402.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>336000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2376000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1970000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-197208.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>4357000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>3275090.0</v>
       </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>-1206000.0</v>
+      </c>
+      <c r="C23">
         <v>-594000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2110000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-933000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3179000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1827000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2476000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2407000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-745000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1614000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-3481000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1513000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>31439122.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1888000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-791000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-873000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13995218.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>474000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>111358000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-476000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-19835480.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-232000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-233000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-213000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4370075.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-317000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-273000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-226000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-5390282.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-117000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-164000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2696000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-6146908.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>355000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-47000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-46000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1885029.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-43000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1422000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-315000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-3880524.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>461000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>863000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1174000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-21042.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-49000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-33000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-405000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-2002232.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-39000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-350000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-37000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-27864872.0</v>
       </c>
-      <c r="BB23"/>
       <c r="BC23"/>
-      <c r="BD23">
+      <c r="BD23"/>
+      <c r="BE23">
         <v>-2000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-498664.0</v>
       </c>
-      <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
-      <c r="BI23">
+      <c r="BI23"/>
+      <c r="BJ23">
         <v>3348575.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>69000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-372485.0</v>
       </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24">
+        <v>221000.0</v>
+      </c>
+      <c r="C24">
         <v>261000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1800000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>41000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>448000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>395000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>344000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>410000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3120000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-3760000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-939000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-5027000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5854573.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>835000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-11643000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>486000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-5974492.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>19319000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-18886000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>299000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>937061.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>149000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>222000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-744000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3844305.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>269000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>171000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-2082000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1080077.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-510000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1657000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>238000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1448457.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>261000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>197000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-672000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>35550.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-552000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-3126000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-1734000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>8382407.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1277000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-776000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-3067000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-3680362.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1792000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>92000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1106000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-76407.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-4090000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>264000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-1812000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2359699.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>516000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>472000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>396000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>2859184.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-767000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>275000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-5592000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>5000213.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>24000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-4113962.0</v>
       </c>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>2398000.0</v>
+      </c>
+      <c r="C25">
         <v>2365000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2876000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7273000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>41234000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7129000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3389000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4764000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2671000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8167000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5295000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6811000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-10133843.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3638000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3846000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6063000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>20682364.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5882000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7019000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3805000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-7189229.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-2161000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4344000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2699000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-4139225.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2143000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3084000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1867000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5310505.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-631000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1729000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>610000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1313631.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2372000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1261000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1313000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2373906.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>451000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>975000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>489000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-426091.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3758000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>28000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>606000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-876722.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1029000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>989000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>412000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3452389.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-7346000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>186000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>466000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-844613.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1829000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>81000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1552000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-1929895.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>3634000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-311000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2205000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2295035.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1639000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1626581.0</v>
       </c>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>1225000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>113508400.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>112984000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>111940000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-9522642.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>-4056.0</v>
       </c>
-      <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
-    </row>
-    <row r="27" spans="1:63">
+      <c r="BL26"/>
+    </row>
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -23236,619 +23764,629 @@
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
-    </row>
-    <row r="28" spans="1:63">
+      <c r="BL27"/>
+    </row>
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>3954000.0</v>
+      </c>
+      <c r="C28">
         <v>-24972000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8115000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-8472000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14165000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8047000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5226000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1593000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4209000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11579000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-5271000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1187000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-10872246.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>25123000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>912000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4359000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>20450125.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-9673000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>100691000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>18856000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-14647512.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-14179000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>13867000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-6190000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4370267.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1883000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5618000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7617000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1252718.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-3854000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5041000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>12185000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-6146908.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>355000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-219000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>288127.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>655000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1422000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>298000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-3462547.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1151000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1738000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>762000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-717862.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-2192000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-446000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-818000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>7216398.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-261000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>124000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-197000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-27864872.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>-26000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-250000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-498337.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-2055000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-24000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-30000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3299167.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>45000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-419896.0</v>
       </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>6390000.0</v>
+      </c>
+      <c r="C29">
         <v>18947000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21655000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>26834000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1404000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3118000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1490000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2957000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>18572000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7699000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1861000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3312000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-8999487.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-9039000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>245000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1481000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>31586772.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-23554000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4627000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9907000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-7301569.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-3661000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>18747000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>18592000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1961705.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>7481000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>7939000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>326637.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-3980000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>5226000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>3400000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>5094191.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>3891000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>7865000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1752000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2771143.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-1194000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>3380000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>2866000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>3055771.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>759000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>5800000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-2446000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-1872728.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>6903000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>760000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-391000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>4085528.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1144000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>3694000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>1880000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>4038861.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-521000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>3617000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>3510000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>3702879.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-2925000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>2584000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>6795000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-2299714.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>5331000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-1021233.0</v>
       </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>-7362000.0</v>
+      </c>
+      <c r="C30">
         <v>-14281000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-14276000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-15390000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-19240000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3708000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3826000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2855000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-6140000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-9887000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2606000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7200000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5647310.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3212000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-17396000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-7209000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-41977553.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-19156000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-37826000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-26937000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3646307.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1709000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-887000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1537000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2050383.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-968000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-12549000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-8340000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>228469.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-862000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-16180000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-209000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1027192.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2181000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-698000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2085000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-67145.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1527000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-4516000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3295000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4852467.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3988000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2485000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-4104000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-2279618.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-5492000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-966000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1260000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-3274536.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-7108000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-2365000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-3324000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>25048853.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-629000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-30550000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1118000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1594358.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1405000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-341000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-7284000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>62707.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1043000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1024836.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>