--- v0 (2026-03-01)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -937,51 +940,51 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
-        <v>66291000.0</v>
+        <v>39250000.0</v>
       </c>
       <c r="C2">
         <v>108742000.0</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>26503000.0</v>
       </c>
       <c r="F2">
         <v>37646000.0</v>
       </c>
       <c r="G2">
         <v>60005000.0</v>
       </c>
       <c r="H2">
         <v>59217000.0</v>
       </c>
       <c r="I2">
         <v>53541000.0</v>
       </c>
       <c r="J2">
         <v>64549000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2">
@@ -1141,51 +1144,51 @@
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>46000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
-        <v>143313000.0</v>
+        <v>122993000.0</v>
       </c>
       <c r="C10">
         <v>93991000.0</v>
       </c>
       <c r="D10">
         <v>104441000.0</v>
       </c>
       <c r="E10">
         <v>81244000.0</v>
       </c>
       <c r="F10">
         <v>94789000.0</v>
       </c>
       <c r="G10">
         <v>81295000.0</v>
       </c>
       <c r="H10">
         <v>62324000.0</v>
       </c>
       <c r="I10">
         <v>52723000.0</v>
       </c>
       <c r="J10">
         <v>78938000.0</v>
       </c>
@@ -1467,51 +1470,51 @@
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>500000.0</v>
       </c>
       <c r="K21">
         <v>500000.0</v>
       </c>
       <c r="L21">
         <v>500000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
-        <v>298713000.0</v>
+        <v>288595000.0</v>
       </c>
       <c r="C22">
         <v>305411000.0</v>
       </c>
       <c r="D22">
         <v>307451000.0</v>
       </c>
       <c r="E22">
         <v>275403000.0</v>
       </c>
       <c r="F22">
         <v>277854000.0</v>
       </c>
       <c r="G22">
         <v>290173000.0</v>
       </c>
       <c r="H22">
         <v>272864000.0</v>
       </c>
       <c r="I22">
         <v>241996000.0</v>
       </c>
       <c r="J22">
         <v>216525000.0</v>
       </c>
@@ -1549,51 +1552,51 @@
       <c r="G23">
         <v>836899000.0</v>
       </c>
       <c r="H23">
         <v>808072000.0</v>
       </c>
       <c r="I23">
         <v>797327000.0</v>
       </c>
       <c r="J23">
         <v>735668000.0</v>
       </c>
       <c r="K23">
         <v>700659000.0</v>
       </c>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
-        <v>6505000.0</v>
+        <v>6506000.0</v>
       </c>
       <c r="C24">
         <v>16671000.0</v>
       </c>
       <c r="D24">
         <v>16066000.0</v>
       </c>
       <c r="E24">
         <v>31169000.0</v>
       </c>
       <c r="F24">
         <v>42788000.0</v>
       </c>
       <c r="G24">
         <v>58111000.0</v>
       </c>
       <c r="H24">
         <v>47320000.0</v>
       </c>
       <c r="I24">
         <v>62101000.0</v>
       </c>
       <c r="J24">
         <v>97534000.0</v>
       </c>
@@ -1698,86 +1701,86 @@
         <v>26089000.0</v>
       </c>
       <c r="G28">
         <v>72042000.0</v>
       </c>
       <c r="H28">
         <v>105629000.0</v>
       </c>
       <c r="I28">
         <v>77962000.0</v>
       </c>
       <c r="J28">
         <v>101784000.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
-        <v>862219000.0</v>
+        <v>862965000.0</v>
       </c>
       <c r="C29">
         <v>850912000.0</v>
       </c>
       <c r="D29"/>
       <c r="E29">
         <v>708909000.0</v>
       </c>
       <c r="F29">
         <v>662923000.0</v>
       </c>
       <c r="G29">
         <v>694507000.0</v>
       </c>
       <c r="H29">
         <v>678455000.0</v>
       </c>
       <c r="I29">
         <v>648560000.0</v>
       </c>
       <c r="J29">
         <v>626632000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
-        <v>178498000.0</v>
+        <v>78743000.0</v>
       </c>
       <c r="C30">
         <v>77603000.0</v>
       </c>
       <c r="D30">
         <v>88076000.0</v>
       </c>
       <c r="E30">
         <v>89305000.0</v>
       </c>
       <c r="F30">
         <v>67440000.0</v>
       </c>
       <c r="G30">
         <v>117236000.0</v>
       </c>
       <c r="H30">
         <v>113180000.0</v>
       </c>
       <c r="I30">
         <v>103442000.0</v>
       </c>
       <c r="J30">
         <v>99940000.0</v>
       </c>
@@ -1807,86 +1810,86 @@
       <c r="E31">
         <v>578568000.0</v>
       </c>
       <c r="F31">
         <v>532384000.0</v>
       </c>
       <c r="G31">
         <v>508438000.0</v>
       </c>
       <c r="H31">
         <v>489501000.0</v>
       </c>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
-        <v>585990000.0</v>
+        <v>515227000.0</v>
       </c>
       <c r="C32">
         <v>414967000.0</v>
       </c>
       <c r="D32"/>
       <c r="E32">
         <v>313487000.0</v>
       </c>
       <c r="F32">
         <v>296825000.0</v>
       </c>
       <c r="G32">
         <v>291106000.0</v>
       </c>
       <c r="H32">
         <v>239594000.0</v>
       </c>
       <c r="I32">
         <v>358773000.0</v>
       </c>
       <c r="J32">
         <v>367956000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
-        <v>212198000.0</v>
+        <v>283697000.0</v>
       </c>
       <c r="C33">
         <v>342671000.0</v>
       </c>
       <c r="D33"/>
       <c r="E33">
         <v>327827000.0</v>
       </c>
       <c r="F33">
         <v>313962000.0</v>
       </c>
       <c r="G33">
         <v>310054000.0</v>
       </c>
       <c r="H33">
         <v>332492000.0</v>
       </c>
       <c r="I33">
         <v>207466000.0</v>
       </c>
       <c r="J33">
         <v>209630000.0</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
@@ -1896,51 +1899,51 @@
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
-        <v>19479000.0</v>
+        <v>19470000.0</v>
       </c>
       <c r="C35">
         <v>27679000.0</v>
       </c>
       <c r="D35"/>
       <c r="E35">
         <v>42260000.0</v>
       </c>
       <c r="F35">
         <v>51328000.0</v>
       </c>
       <c r="G35">
         <v>67423000.0</v>
       </c>
       <c r="H35">
         <v>58082000.0</v>
       </c>
       <c r="I35">
         <v>75439000.0</v>
       </c>
       <c r="J35">
         <v>110622000.0</v>
       </c>
       <c r="K35"/>
       <c r="L35"/>
@@ -2050,51 +2053,53 @@
         <v>878000.0</v>
       </c>
       <c r="H39">
         <v>3949000.0</v>
       </c>
       <c r="I39">
         <v>8580000.0</v>
       </c>
       <c r="J39">
         <v>8943000.0</v>
       </c>
       <c r="K39"/>
       <c r="L39">
         <v>-3180000.0</v>
       </c>
       <c r="M39">
         <v>3000000.0</v>
       </c>
       <c r="N39"/>
       <c r="O39"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>53</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>2435000.0</v>
+      </c>
       <c r="C40">
         <v>10681000.0</v>
       </c>
       <c r="D40"/>
       <c r="E40">
         <v>30713000.0</v>
       </c>
       <c r="F40">
         <v>28454000.0</v>
       </c>
       <c r="G40">
         <v>37469000.0</v>
       </c>
       <c r="H40">
         <v>26450000.0</v>
       </c>
       <c r="I40"/>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40"/>
       <c r="L40">
         <v>14000000.0</v>
       </c>
       <c r="M40">
@@ -2190,51 +2195,51 @@
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
-        <v>87634000.0</v>
+        <v>117085000.0</v>
       </c>
       <c r="C45">
         <v>105126000.0</v>
       </c>
       <c r="D45"/>
       <c r="E45">
         <v>148343000.0</v>
       </c>
       <c r="F45">
         <v>139570000.0</v>
       </c>
       <c r="G45">
         <v>134315000.0</v>
       </c>
       <c r="H45">
         <v>131554000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
     </row>
@@ -2286,51 +2291,53 @@
       </c>
       <c r="G47">
         <v>99120000.0</v>
       </c>
       <c r="H47">
         <v>98650000.0</v>
       </c>
       <c r="I47">
         <v>102027000.0</v>
       </c>
       <c r="J47">
         <v>105067000.0</v>
       </c>
       <c r="K47">
         <v>99934000.0</v>
       </c>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
         <v>61</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>476386000.0</v>
+      </c>
       <c r="C48">
         <v>410409000.0</v>
       </c>
       <c r="D48">
         <v>370626000.0</v>
       </c>
       <c r="E48">
         <v>297925000.0</v>
       </c>
       <c r="F48">
         <v>271938000.0</v>
       </c>
       <c r="G48">
         <v>250278000.0</v>
       </c>
       <c r="H48">
         <v>229799000.0</v>
       </c>
       <c r="I48">
         <v>225481000.0</v>
       </c>
       <c r="J48">
         <v>201612000.0</v>
       </c>
       <c r="K48">
@@ -2466,51 +2473,51 @@
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>53105000.0</v>
       </c>
       <c r="L52">
         <v>173000000.0</v>
       </c>
       <c r="M52">
         <v>69000000.0</v>
       </c>
       <c r="N52">
         <v>65000000.0</v>
       </c>
       <c r="O52">
         <v>43000000.0</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
-        <v>17245000.0</v>
+        <v>32749000.0</v>
       </c>
       <c r="C53">
         <v>70418000.0</v>
       </c>
       <c r="D53">
         <v>75781000.0</v>
       </c>
       <c r="E53">
         <v>21095000.0</v>
       </c>
       <c r="F53">
         <v>9661000.0</v>
       </c>
       <c r="G53">
         <v>32732000.0</v>
       </c>
       <c r="H53">
         <v>21001000.0</v>
       </c>
       <c r="I53">
         <v>49922000.0</v>
       </c>
       <c r="J53"/>
       <c r="K53">
         <v>49575000.0</v>
@@ -2522,192 +2529,192 @@
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
-        <v>966158000.0</v>
+        <v>966935000.0</v>
       </c>
       <c r="C55">
         <v>1011637000.0</v>
       </c>
       <c r="D55">
         <v>916881000.0</v>
       </c>
       <c r="E55">
         <v>808631000.0</v>
       </c>
       <c r="F55">
         <v>774079000.0</v>
       </c>
       <c r="G55">
         <v>836899000.0</v>
       </c>
       <c r="H55">
         <v>808072000.0</v>
       </c>
       <c r="I55">
         <v>797327000.0</v>
       </c>
       <c r="J55">
         <v>735668000.0</v>
       </c>
       <c r="K55">
         <v>700659000.0</v>
       </c>
       <c r="L55">
         <v>654000000.0</v>
       </c>
       <c r="M55">
         <v>472000000.0</v>
       </c>
       <c r="N55">
         <v>420000000.0</v>
       </c>
       <c r="O55">
         <v>361000000.0</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
-        <v>753960000.0</v>
+        <v>683238000.0</v>
       </c>
       <c r="C56">
         <v>668966000.0</v>
       </c>
       <c r="D56">
         <v>580420000.0</v>
       </c>
       <c r="E56">
         <v>480804000.0</v>
       </c>
       <c r="F56">
         <v>460117000.0</v>
       </c>
       <c r="G56">
         <v>526845000.0</v>
       </c>
       <c r="H56">
         <v>475580000.0</v>
       </c>
       <c r="I56">
         <v>463659000.0</v>
       </c>
       <c r="J56">
         <v>411773000.0</v>
       </c>
       <c r="K56">
         <v>494605000.0</v>
       </c>
       <c r="L56">
         <v>416000000.0</v>
       </c>
       <c r="M56">
         <v>379000000.0</v>
       </c>
       <c r="N56">
         <v>350000000.0</v>
       </c>
       <c r="O56">
         <v>241000000.0</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
-        <v>167970000.0</v>
+        <v>168011000.0</v>
       </c>
       <c r="C57">
         <v>253999000.0</v>
       </c>
       <c r="D57">
         <v>195970000.0</v>
       </c>
       <c r="E57">
         <v>167317000.0</v>
       </c>
       <c r="F57">
         <v>163292000.0</v>
       </c>
       <c r="G57">
         <v>235739000.0</v>
       </c>
       <c r="H57">
         <v>235986000.0</v>
       </c>
       <c r="I57">
         <v>222104000.0</v>
       </c>
       <c r="J57">
         <v>148668000.0</v>
       </c>
       <c r="K57">
         <v>130043000.0</v>
       </c>
       <c r="L57">
         <v>166000000.0</v>
       </c>
       <c r="M57">
         <v>128000000.0</v>
       </c>
       <c r="N57">
         <v>115000000.0</v>
       </c>
       <c r="O57">
         <v>82000000.0</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
-        <v>187449000.0</v>
+        <v>187481000.0</v>
       </c>
       <c r="C58">
         <v>281678000.0</v>
       </c>
       <c r="D58">
         <v>244750000.0</v>
       </c>
       <c r="E58">
         <v>230063000.0</v>
       </c>
       <c r="F58">
         <v>241695000.0</v>
       </c>
       <c r="G58">
         <v>328461000.0</v>
       </c>
       <c r="H58">
         <v>318571000.0</v>
       </c>
       <c r="I58">
         <v>318762000.0</v>
       </c>
       <c r="J58">
         <v>278796000.0</v>
       </c>
@@ -2729,51 +2736,51 @@
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
-        <v>777896000.0</v>
+        <v>778641000.0</v>
       </c>
       <c r="C60">
         <v>711694000.0</v>
       </c>
       <c r="D60">
         <v>672131000.0</v>
       </c>
       <c r="E60">
         <v>578568000.0</v>
       </c>
       <c r="F60">
         <v>532384000.0</v>
       </c>
       <c r="G60">
         <v>508438000.0</v>
       </c>
       <c r="H60">
         <v>489501000.0</v>
       </c>
       <c r="I60">
         <v>478565000.0</v>
       </c>
       <c r="J60">
         <v>456872000.0</v>
       </c>
@@ -2832,3734 +2839,3862 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
+        <v>85</v>
+      </c>
+      <c r="N1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
+        <v>88</v>
+      </c>
+      <c r="R1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
+        <v>91</v>
+      </c>
+      <c r="V1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
+        <v>94</v>
+      </c>
+      <c r="Z1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>11</v>
       </c>
-      <c r="AC1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>93380000.0</v>
+      </c>
+      <c r="C2">
         <v>66291000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>55628000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>47914000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>43117000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>27508000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>93029000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>41546000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>52682000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>42092000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>41125000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>36330000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>26503000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>48147000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>42683000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>55204000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>37646000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>52784000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>61278000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>66761000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>60005000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>52902000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>58955000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>59988000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>59217000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>58000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>63000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>23000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>62000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>2504000.0</v>
+      </c>
+      <c r="C7">
         <v>3048000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D7">
         <v>0.0</v>
       </c>
       <c r="E7">
+        <v>0.0</v>
+      </c>
+      <c r="F7">
         <v>112000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>117000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>121000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>137000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>145000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>162000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>164000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>132000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>50000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>56000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>62000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>67000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>74000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>110000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>147000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>182000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>223000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>161000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>286900000.0</v>
       </c>
       <c r="C8">
         <v>286900000.0</v>
       </c>
       <c r="D8">
-        <v>286848000.0</v>
+        <v>286900000.0</v>
       </c>
       <c r="E8">
         <v>286848000.0</v>
       </c>
       <c r="F8">
         <v>286848000.0</v>
       </c>
       <c r="G8">
         <v>286848000.0</v>
       </c>
       <c r="H8">
         <v>286848000.0</v>
       </c>
       <c r="I8">
         <v>286848000.0</v>
       </c>
       <c r="J8">
+        <v>286848000.0</v>
+      </c>
+      <c r="K8">
         <v>285449000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>277908000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>277884000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>277744000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>277272000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>273311000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>268452000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>268408000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>268083000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>139548000.0</v>
+      </c>
+      <c r="C10">
         <v>143313000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>122239000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>157799000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>115695000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>90607000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>85477000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>95438000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>111938000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>77174000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>46552000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>65208000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>101525000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>102023000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>129141000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>120216000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>104450000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>110564000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>126597000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>124715000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>114027000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>120825000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>128193000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>97438000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>83325000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>113000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>109000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>92000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>73000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>143313000.0</v>
+      </c>
+      <c r="D11">
         <v>122239000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>157799000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>115695000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>93792000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>85477000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>77174000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>46552000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>65208000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>102339000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>102023000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>129141000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>120216000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>104450000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>110564000.0</v>
       </c>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12"/>
       <c r="C12">
+        <v>160558000.0</v>
+      </c>
+      <c r="D12">
         <v>191198000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>231527000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>185750000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>164409000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>158304000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>198874000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>110879000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>100252000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>102339000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>102023000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>129141000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>120216000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>104450000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>110564000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>126597000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>124715000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>114027000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>120825000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>128193000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>97438000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>286900000.0</v>
       </c>
       <c r="D13">
-        <v>286848000.0</v>
+        <v>286900000.0</v>
       </c>
       <c r="E13">
         <v>286848000.0</v>
       </c>
       <c r="F13">
         <v>286848000.0</v>
       </c>
       <c r="G13">
         <v>286848000.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>286848000.0</v>
+      </c>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>285449000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>277908000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>277884000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>277744000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>277272000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>273311000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>268452000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>268408000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>268083000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>267413000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>265030000.0</v>
       </c>
       <c r="U13">
         <v>265030000.0</v>
       </c>
       <c r="V13">
         <v>265030000.0</v>
       </c>
       <c r="W13">
         <v>265030000.0</v>
       </c>
       <c r="X13">
         <v>265030000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="Y13">
+        <v>265030000.0</v>
+      </c>
+      <c r="Z13"/>
+      <c r="AA13">
         <v>177000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145000000.0</v>
       </c>
       <c r="AB13">
         <v>145000000.0</v>
       </c>
       <c r="AC13">
         <v>145000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13">
+        <v>145000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>530306884.0</v>
       </c>
       <c r="C14">
         <v>530306880.0</v>
       </c>
       <c r="D14">
-        <v>530226000.0</v>
+        <v>530306880.0</v>
       </c>
       <c r="E14">
         <v>530226000.0</v>
       </c>
       <c r="F14">
         <v>530226000.0</v>
       </c>
       <c r="G14">
         <v>530226000.0</v>
       </c>
       <c r="H14">
-        <v>530226884.0</v>
+        <v>530226000.0</v>
       </c>
       <c r="I14">
         <v>530226884.0</v>
       </c>
       <c r="J14">
+        <v>530226884.0</v>
+      </c>
+      <c r="K14">
         <v>523448580.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>488587480.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>488549480.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>508329000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>507589480.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>500227480.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>493767480.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>493697000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>493187480.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>492137480.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>488402484.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>488638700.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>488684584.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>490363784.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>491664884.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>493781500.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>470588200.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>526315800.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>455212900.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>465116300.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>322796000.0</v>
+      </c>
+      <c r="C22">
         <v>298713000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>296656000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>289976000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>131025000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>305411000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>247292000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>293228000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>293116000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>188679000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>197069000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>249646000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>275403000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>269184000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>274324000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>280622000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>277854000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>292040000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>279124000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>285532000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>290173000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>262678000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>262989000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>271732000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>272864000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>229000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>223000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>218000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>213000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23"/>
       <c r="C23">
+        <v>966158000.0</v>
+      </c>
+      <c r="D23">
         <v>918423000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>956150000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>974695000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1011637000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>978087000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>860955000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>794791000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>775770000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>808631000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>790220000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>814362000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>826876000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>774079000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>811591000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>824910000.0</v>
       </c>
-      <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>6015000.0</v>
+      </c>
+      <c r="C24">
         <v>6505000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>6974000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7470000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12922000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>15117000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>8175000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>10119000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>12970000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>22229000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>25243000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>28218000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>31169000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>34047000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>36991000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>39945000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>42788000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>45352000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>48797000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>54324000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>58111000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>61985000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>65799000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>43590000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>47320000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>90000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>86000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>81000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>59000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>7131000.0</v>
+      </c>
+      <c r="D25">
         <v>6974000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7470000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12922000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15554000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8175000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>22365000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>25383000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>28324000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>31191000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>34075000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>37026000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>39986000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>42836000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>45406000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>48858000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>54391000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>58184000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>16526000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>48611000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>59431000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>57808000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>37488000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>42174000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>61594000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>43423000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>28816000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>28461000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>28138000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>44319000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>26089000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>49988000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>35055000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>49710000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>72042000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>74422000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>880050000.0</v>
+      </c>
+      <c r="C29">
         <v>862219000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>830638000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>861101000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>880155000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>850912000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>832778000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>837852000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>822692000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>767816000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>702445000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>684500000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>708909000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>689100000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>712695000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>708433000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>662923000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>693712000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>693882000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>693196000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>694507000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>697744000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>694685000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
-        <v>178498000.0</v>
+        <v>196638000.0</v>
       </c>
       <c r="C30">
+        <v>220415000.0</v>
+      </c>
+      <c r="D30">
         <v>144087000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>122026000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>106613000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>132416000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>128074000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>101333000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>96016000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>132520000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>144430000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>96614000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>100132000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>102075000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>93255000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>108608000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>74380000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>102926000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>104882000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>103659000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>120258000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>108114000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>103172000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>102977000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>93530000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>87000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>88000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>106000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>102000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31">
         <v>648468000.0</v>
       </c>
-      <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>575869000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>578568000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>522956000.0</v>
+      </c>
+      <c r="C32">
         <v>585990000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>580777000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>565021000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>361608000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>413414000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>371930000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>369190000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>362966000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>362799000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>311398000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>308850000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>313487000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>307782000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>315416000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>305649000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>296825000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>312537000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>305424000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>296950000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>291106000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>286749000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>296611000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>285735000.0</v>
+      </c>
+      <c r="C33">
         <v>212198000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>205330000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>230151000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>428712000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>342670000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>353069000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>357256000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>356476000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>339621000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>339124000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>328065000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>327827000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>314182000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>313941000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>313913000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>313962000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>303171000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>312274000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>311789000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>310054000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>313353000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>312950000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>329556000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>332492000.0</v>
       </c>
-      <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33"/>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>18489000.0</v>
+      </c>
+      <c r="C35">
         <v>19479000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>16806000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>17958000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>23446000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>26125000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>19401000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>21515000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>24425000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>34064000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>36964000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>39590000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>42260000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>42832000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>45529000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>48176000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>51328000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>54599000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>58126000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>63633000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>67423000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>71335000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>75141000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>54339000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>58082000.0</v>
       </c>
-      <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>153836000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>151899000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>156109000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>155554000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>155637000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>143458000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>142846000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>130945000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>130661000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>130349000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>129953000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>129561000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>129474000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>124456000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>133013000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>132346000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>132227000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>131769000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>131689000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>148635000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>150945000.0</v>
       </c>
-      <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36"/>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>3497000.0</v>
+      </c>
+      <c r="D38">
         <v>3607000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>3713000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>166077000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>166937000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>160491000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>225337000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>147818000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>213092000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>212851000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>135688000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>135340000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>134958000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>134817000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>129866000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>138553000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>138070000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>137719000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>6159000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>5789000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>5628000.0</v>
       </c>
-      <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39">
         <v>0.0</v>
       </c>
       <c r="D39">
         <v>0.0</v>
       </c>
       <c r="E39">
         <v>0.0</v>
       </c>
       <c r="F39">
+        <v>0.0</v>
+      </c>
+      <c r="G39">
         <v>52594000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>86436000.0</v>
       </c>
-      <c r="H39"/>
       <c r="I39"/>
-      <c r="J39">
+      <c r="J39"/>
+      <c r="K39">
         <v>142000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>193000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>306000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>836000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>858000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>955000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1087000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1243000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1082000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>290000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>372000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>878000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2653000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2791000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3234000.0</v>
       </c>
-      <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
-      <c r="C40"/>
+      <c r="C40">
+        <v>2435000.0</v>
+      </c>
       <c r="D40"/>
       <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>10681000.0</v>
       </c>
-      <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
-      <c r="J40">
+      <c r="J40"/>
+      <c r="K40">
         <v>19298000.0</v>
       </c>
-      <c r="K40"/>
-      <c r="L40">
+      <c r="L40"/>
+      <c r="M40">
         <v>22086000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>30713000.0</v>
       </c>
-      <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
-      <c r="Z40">
-[...1 lines deleted...]
-      </c>
+      <c r="Z40"/>
       <c r="AA40">
         <v>3000000.0</v>
       </c>
       <c r="AB40">
+        <v>3000000.0</v>
+      </c>
+      <c r="AC40">
         <v>14000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:29">
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41">
         <v>11699000.0</v>
       </c>
-      <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>11266000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>11069000.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
+      <c r="C42"/>
+      <c r="D42">
         <v>0.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2494000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2533000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2483000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2304000.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
-      <c r="J42">
+      <c r="J42"/>
+      <c r="K42">
         <v>14585000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>14155000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>14089000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>13922000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2056000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1896000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1822000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1805000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1860000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1845000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1703000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1661000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1852000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1689000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1700000.0</v>
       </c>
-      <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>86365000.0</v>
+      </c>
+      <c r="C45">
         <v>87634000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>105018000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>104889000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>104572000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>140159000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>113287000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>117945000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>117073000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>114284000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>114400000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>114973000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>148343000.0</v>
       </c>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>86365000.0</v>
+      </c>
+      <c r="C46">
         <v>87634000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>105018000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>104889000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>104572000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>105125000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>113287000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>117945000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>117073000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>114284000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>114400000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>114973000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>114976000.0</v>
       </c>
-      <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>87634000.0</v>
+      </c>
+      <c r="D47">
         <v>105018000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>104889000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>104572000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>105125000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>113287000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47">
         <v>114284000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>114400000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>114973000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>114976000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>101588000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>101695000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>102049000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>102239000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>100090000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>100506000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>100504000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>99120000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>229855000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>229822000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>246589000.0</v>
       </c>
-      <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48"/>
       <c r="C48">
+        <v>490996000.0</v>
+      </c>
+      <c r="D48">
         <v>469680000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>460584000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>446633000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>410443000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>387180000.0</v>
       </c>
-      <c r="H48"/>
       <c r="I48"/>
-      <c r="J48">
+      <c r="J48"/>
+      <c r="K48">
         <v>353398000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>332743000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>314403000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>297925000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>290311000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>291232000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>284647000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>273194000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>274240000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>273995000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>263061000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>252651000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>246489000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>252033000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>237779000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>229799000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>214000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>211000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>208000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>177000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:29">
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>84640000.0</v>
+      </c>
+      <c r="C50">
         <v>77818000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>55164000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>91785000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>119299000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>124101000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>136733000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>143127000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>136456000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>97119000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>82903000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>80413000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>99172000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>96437000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>120288000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>124590000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>87751000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>115200000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>112855000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>120101000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>127958000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>133262000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>120237000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>153224000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>141634000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>163000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>186000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>173000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>153000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:29">
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
-      <c r="Q51">
+      <c r="Q51"/>
+      <c r="R51">
         <v>115216000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>144019000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>144798000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>159338000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>171020000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>61985000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>65799000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>43590000.0</v>
       </c>
-      <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52">
+        <v>75232000.0</v>
+      </c>
+      <c r="D52">
         <v>52240000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>88562000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>109513000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>112879000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>125716000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>85140000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>71013000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>68594000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>87420000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>84682000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>107897000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>110163000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>72380000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>98613000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>95940000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>104947000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>112836000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>105459000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>92382000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>98344000.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>163000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>186000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>173000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>153000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:29">
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
         <v>17245000.0</v>
       </c>
       <c r="C53">
+        <v>17245000.0</v>
+      </c>
+      <c r="D53">
         <v>68959000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>73728000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>70055000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>70617000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>72827000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>73688000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>65226000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>121700000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>64327000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>35044000.0</v>
       </c>
-      <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53"/>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>1023074000.0</v>
+      </c>
+      <c r="C55">
         <v>966158000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>918423000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>956150000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>974695000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1011637000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>978087000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>933516000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>928141000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>860955000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>794791000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>775770000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>808631000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>790220000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>814362000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>826876000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>774079000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>811591000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>824910000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>827822000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>836899000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>809162000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>812193000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>806582000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>808072000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>668000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>660000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>654000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>580000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:29">
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>737339000.0</v>
+      </c>
+      <c r="C56">
         <v>753960000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>713093000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>725999000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>537533000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>660575000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>625018000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>576260000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>571665000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>521334000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>455667000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>447705000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>480804000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>476038000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>500421000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>512963000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>460117000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>508420000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>512636000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>516033000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>526845000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>495809000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>499243000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>477026000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>475580000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>429000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>421000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>416000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>389000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:29">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>214383000.0</v>
+      </c>
+      <c r="C57">
         <v>167970000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>132316000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>160978000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>184375000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>255553000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>253088000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>207070000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>208699000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>158535000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>144269000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>138855000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>167317000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>168256000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>185005000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>207314000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>163292000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>195883000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>207212000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>219083000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>235739000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>209060000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>202632000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>232073000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>235986000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>134000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166000000.0</v>
       </c>
       <c r="AB57">
         <v>166000000.0</v>
       </c>
       <c r="AC57">
+        <v>166000000.0</v>
+      </c>
+      <c r="AD57">
         <v>159000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:29">
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
-        <v>187449000.0</v>
+        <v>232872000.0</v>
       </c>
       <c r="C58">
+        <v>188262000.0</v>
+      </c>
+      <c r="D58">
         <v>149923000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>194304000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>226761000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>299943000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>290217000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>228585000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>233124000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>212487000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>200492000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>199901000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>230063000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>231604000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>258946000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>282978000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>241695000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>278431000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>292680000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>309051000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>328461000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>306665000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>303544000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>311633000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>294068000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>242000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>270000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>265000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>221000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:29">
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>789395000.0</v>
+      </c>
+      <c r="C60">
         <v>777896000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>768500000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>761846000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>747934000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>711694000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>687870000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>684606000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>673266000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>648468000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>594299000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>575869000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>578568000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>558616000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>555416000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>543898000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>532384000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>533160000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>532230000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>518771000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>508438000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>502497000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>508649000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>494949000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>489501000.0</v>
       </c>
-      <c r="Z60"/>
       <c r="AA60"/>
       <c r="AB60"/>
       <c r="AC60"/>
-    </row>
-    <row r="61" spans="1:29">
+      <c r="AD60"/>
+    </row>
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
-[...1 lines deleted...]
-      </c>
+      <c r="P61"/>
       <c r="Q61">
         <v>-11023000.0</v>
       </c>
       <c r="R61">
         <v>-11023000.0</v>
       </c>
       <c r="S61">
         <v>-11023000.0</v>
       </c>
       <c r="T61">
         <v>-11023000.0</v>
       </c>
       <c r="U61">
+        <v>-11023000.0</v>
+      </c>
+      <c r="V61">
         <v>-10904000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-10874000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-10103000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-9560000.0</v>
       </c>
-      <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6612,995 +6747,1005 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
         <v>273536000.0</v>
       </c>
       <c r="C2">
         <v>274353000.0</v>
       </c>
       <c r="D2">
         <v>368111000.0</v>
       </c>
       <c r="E2">
         <v>257390000.0</v>
       </c>
       <c r="F2">
         <v>229738000.0</v>
       </c>
       <c r="G2">
         <v>259328000.0</v>
       </c>
       <c r="H2">
         <v>235293000.0</v>
       </c>
       <c r="I2">
         <v>230567000.0</v>
       </c>
       <c r="J2">
         <v>216112000.0</v>
       </c>
       <c r="K2">
         <v>189500000.0</v>
       </c>
       <c r="L2">
         <v>220000000.0</v>
       </c>
       <c r="M2">
         <v>217000000.0</v>
       </c>
       <c r="N2">
         <v>190000000.0</v>
       </c>
       <c r="O2">
         <v>170000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>60370000.0</v>
       </c>
       <c r="F5">
         <v>57947000.0</v>
       </c>
       <c r="G5">
         <v>66944000.0</v>
       </c>
       <c r="H5">
         <v>47613000.0</v>
       </c>
       <c r="I5">
         <v>58738000.0</v>
       </c>
       <c r="J5">
         <v>42439000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>50000000.0</v>
       </c>
       <c r="M5">
         <v>63000000.0</v>
       </c>
       <c r="N5">
         <v>51000000.0</v>
       </c>
       <c r="O5">
         <v>41000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>64296000.0</v>
       </c>
       <c r="F6">
         <v>62324000.0</v>
       </c>
       <c r="G6">
         <v>67850000.0</v>
       </c>
       <c r="H6">
         <v>53847000.0</v>
       </c>
       <c r="I6">
         <v>58738000.0</v>
       </c>
       <c r="J6">
         <v>42439000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>104</v>
+      </c>
+      <c r="B8">
+        <v>1604000.0</v>
+      </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
         <v>107703000.0</v>
       </c>
       <c r="C9">
         <v>100632000.0</v>
       </c>
       <c r="D9">
         <v>118033000.0</v>
       </c>
       <c r="E9">
         <v>112590000.0</v>
       </c>
       <c r="F9">
         <v>108284000.0</v>
       </c>
       <c r="G9">
         <v>119263000.0</v>
       </c>
       <c r="H9">
         <v>102119000.0</v>
       </c>
       <c r="I9">
         <v>108059000.0</v>
       </c>
       <c r="J9">
         <v>99495000.0</v>
       </c>
       <c r="K9">
         <v>94313000.0</v>
       </c>
       <c r="L9">
         <v>114000000.0</v>
       </c>
       <c r="M9">
         <v>121000000.0</v>
       </c>
       <c r="N9">
         <v>103000000.0</v>
       </c>
       <c r="O9">
         <v>89000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
         <v>81596000.0</v>
       </c>
       <c r="C10">
         <v>50898000.0</v>
       </c>
       <c r="D10">
         <v>90117000.0</v>
       </c>
       <c r="E10">
         <v>56604000.0</v>
       </c>
       <c r="F10">
         <v>53613000.0</v>
       </c>
       <c r="G10">
         <v>55368000.0</v>
       </c>
       <c r="H10">
         <v>41830000.0</v>
       </c>
       <c r="I10">
         <v>46235000.0</v>
       </c>
       <c r="J10">
         <v>33864000.0</v>
       </c>
       <c r="K10">
         <v>34134000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>15496000.0</v>
       </c>
       <c r="F11">
         <v>16067000.0</v>
       </c>
       <c r="G11">
         <v>17238000.0</v>
       </c>
       <c r="H11">
         <v>11199000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>15000000.0</v>
       </c>
       <c r="M11">
         <v>18000000.0</v>
       </c>
       <c r="N11">
         <v>12000000.0</v>
       </c>
       <c r="O11">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
-        <v>2530000.0</v>
+        <v>8173000.0</v>
       </c>
       <c r="C12">
         <v>2475000.0</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>5113000.0</v>
       </c>
       <c r="F12">
         <v>175000.0</v>
       </c>
       <c r="G12">
         <v>4124000.0</v>
       </c>
       <c r="H12">
         <v>8248000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>4428000.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>109</v>
+      </c>
+      <c r="B13">
+        <v>2530000.0</v>
+      </c>
       <c r="C13">
         <v>532000.0</v>
       </c>
       <c r="D13">
         <v>7047000.0</v>
       </c>
       <c r="E13">
         <v>3452000.0</v>
       </c>
       <c r="F13">
         <v>3827000.0</v>
       </c>
       <c r="G13">
         <v>7002000.0</v>
       </c>
       <c r="H13">
         <v>5606000.0</v>
       </c>
       <c r="I13">
         <v>4833000.0</v>
       </c>
       <c r="J13">
         <v>4150000.0</v>
       </c>
       <c r="K13">
         <v>5023000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14">
         <v>-3152000.0</v>
       </c>
       <c r="C14">
         <v>-1934000.0</v>
       </c>
       <c r="D14"/>
       <c r="E14">
         <v>-4266000.0</v>
       </c>
       <c r="F14">
         <v>-3045000.0</v>
       </c>
       <c r="G14">
         <v>-2934000.0</v>
       </c>
       <c r="H14">
         <v>-2913000.0</v>
       </c>
       <c r="I14">
         <v>-3160000.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
         <v>64889000.0</v>
       </c>
       <c r="C15">
         <v>39817000.0</v>
       </c>
       <c r="D15">
         <v>72667000.0</v>
       </c>
       <c r="E15">
         <v>36842000.0</v>
       </c>
       <c r="F15">
         <v>34501000.0</v>
       </c>
       <c r="G15">
         <v>35196000.0</v>
       </c>
       <c r="H15">
         <v>27718000.0</v>
       </c>
       <c r="I15">
         <v>32247000.0</v>
       </c>
       <c r="J15">
         <v>22508000.0</v>
       </c>
       <c r="K15">
         <v>23217000.0</v>
       </c>
       <c r="L15">
         <v>57000000.0</v>
       </c>
       <c r="M15">
         <v>41000000.0</v>
       </c>
       <c r="N15">
         <v>35000000.0</v>
       </c>
       <c r="O15">
         <v>27000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>112</v>
+      </c>
+      <c r="B16">
+        <v>64889000.0</v>
+      </c>
       <c r="C16">
         <v>39817000.0</v>
       </c>
       <c r="D16">
         <v>72667000.0</v>
       </c>
       <c r="E16">
         <v>36842000.0</v>
       </c>
       <c r="F16">
         <v>34501000.0</v>
       </c>
       <c r="G16">
         <v>35196000.0</v>
       </c>
       <c r="H16">
         <v>27718000.0</v>
       </c>
       <c r="I16">
         <v>32247000.0</v>
       </c>
       <c r="J16">
         <v>22508000.0</v>
       </c>
       <c r="K16">
         <v>23217000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
         <v>66437000.0</v>
       </c>
       <c r="C17">
         <v>41751000.0</v>
       </c>
       <c r="D17"/>
       <c r="E17">
         <v>41108000.0</v>
       </c>
       <c r="F17">
         <v>37546000.0</v>
       </c>
       <c r="G17">
         <v>38130000.0</v>
       </c>
       <c r="H17">
         <v>30631000.0</v>
       </c>
       <c r="I17">
         <v>35757000.0</v>
       </c>
       <c r="J17">
         <v>24190000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
         <v>-2530000.0</v>
       </c>
       <c r="C18">
         <v>-961000.0</v>
       </c>
       <c r="D18"/>
       <c r="E18">
         <v>-3817000.0</v>
       </c>
       <c r="F18">
         <v>-4224000.0</v>
       </c>
       <c r="G18">
         <v>-7453000.0</v>
       </c>
       <c r="H18">
         <v>-5966000.0</v>
       </c>
       <c r="I18">
         <v>-6943000.0</v>
       </c>
       <c r="J18">
         <v>-4655000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
-        <v>45207000.0</v>
+        <v>84126000.0</v>
       </c>
       <c r="C21">
         <v>51859000.0</v>
       </c>
       <c r="D21">
         <v>97411000.0</v>
       </c>
       <c r="E21">
         <v>60421000.0</v>
       </c>
       <c r="F21">
         <v>57837000.0</v>
       </c>
       <c r="G21">
         <v>62821000.0</v>
       </c>
       <c r="H21">
         <v>47796000.0</v>
       </c>
       <c r="I21">
         <v>51544000.0</v>
       </c>
       <c r="J21">
         <v>38519000.0</v>
       </c>
       <c r="K21">
         <v>39560000.0</v>
       </c>
       <c r="L21">
         <v>50000000.0</v>
       </c>
       <c r="M21">
         <v>63000000.0</v>
       </c>
       <c r="N21">
         <v>51000000.0</v>
       </c>
       <c r="O21">
         <v>41000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>1126000.0</v>
       </c>
       <c r="F23">
         <v>895000.0</v>
       </c>
       <c r="G23">
         <v>305000.0</v>
       </c>
       <c r="H23">
         <v>486000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>121</v>
+      </c>
+      <c r="B25">
+        <v>2975000.0</v>
+      </c>
       <c r="C25">
         <v>2657000.0</v>
       </c>
       <c r="D25"/>
       <c r="E25">
         <v>2579000.0</v>
       </c>
       <c r="F25">
         <v>2851000.0</v>
       </c>
       <c r="G25">
         <v>3360000.0</v>
       </c>
       <c r="H25">
         <v>3769000.0</v>
       </c>
       <c r="I25">
         <v>4622000.0</v>
       </c>
       <c r="J25">
         <v>5172000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>124</v>
+      </c>
+      <c r="B28">
+        <v>67922000.0</v>
+      </c>
       <c r="C28">
         <v>64867000.0</v>
       </c>
       <c r="D28">
         <v>65498000.0</v>
       </c>
       <c r="E28">
         <v>53346000.0</v>
       </c>
       <c r="F28">
         <v>51232000.0</v>
       </c>
       <c r="G28">
         <v>52014000.0</v>
       </c>
       <c r="H28">
         <v>53976000.0</v>
       </c>
       <c r="I28">
         <v>55764000.0</v>
       </c>
       <c r="J28">
         <v>61709000.0</v>
       </c>
       <c r="K28">
         <v>60994000.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
         <v>15159000.0</v>
       </c>
       <c r="C29">
         <v>9147000.0</v>
       </c>
       <c r="D29">
         <v>14066000.0</v>
       </c>
       <c r="E29">
         <v>15496000.0</v>
       </c>
       <c r="F29">
         <v>16067000.0</v>
       </c>
       <c r="G29">
         <v>17238000.0</v>
       </c>
       <c r="H29">
         <v>11199000.0</v>
       </c>
       <c r="I29">
         <v>10908000.0</v>
       </c>
       <c r="J29">
         <v>9674000.0</v>
       </c>
       <c r="K29">
         <v>8856000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
-        <v>336032000.0</v>
+        <v>297113000.0</v>
       </c>
       <c r="C30">
         <v>323126000.0</v>
       </c>
       <c r="D30">
         <v>388733000.0</v>
       </c>
       <c r="E30">
         <v>309875000.0</v>
       </c>
       <c r="F30">
         <v>280247000.0</v>
       </c>
       <c r="G30">
         <v>311342000.0</v>
       </c>
       <c r="H30">
         <v>289313000.0</v>
       </c>
       <c r="I30">
         <v>284983000.0</v>
       </c>
       <c r="J30">
         <v>277088000.0</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>283000000.0</v>
       </c>
       <c r="M30">
         <v>276000000.0</v>
       </c>
       <c r="N30">
         <v>242000000.0</v>
       </c>
       <c r="O30">
         <v>217000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
         <v>381239000.0</v>
       </c>
       <c r="C32">
         <v>374985000.0</v>
       </c>
       <c r="D32">
         <v>486144000.0</v>
       </c>
       <c r="E32">
         <v>369980000.0</v>
       </c>
       <c r="F32">
         <v>338022000.0</v>
       </c>
       <c r="G32">
         <v>378591000.0</v>
       </c>
       <c r="H32">
         <v>337412000.0</v>
       </c>
       <c r="I32">
         <v>338626000.0</v>
       </c>
@@ -7622,1944 +7767,2008 @@
       <c r="O32">
         <v>258000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
+        <v>85</v>
+      </c>
+      <c r="N1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
+        <v>88</v>
+      </c>
+      <c r="R1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
+        <v>91</v>
+      </c>
+      <c r="V1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
+        <v>94</v>
+      </c>
+      <c r="Z1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>11</v>
       </c>
-      <c r="AC1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>74359000.0</v>
+      </c>
+      <c r="C2">
         <v>83916000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>62260000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>57382000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>69978000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>68426000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>69870000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>66659000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>69398000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>68155000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>97893000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>64152000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>62403000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>65000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>55096000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>74890000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>39958000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>56300000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>63742000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>70052000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>84654000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>52676000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>70048000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>51950000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>58014000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>61000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>57000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>14000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>65000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>12314000.0</v>
       </c>
-      <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>12077000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>11946000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>17820000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>21424000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>10009000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>23611000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>11972000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>11735000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>8000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>6000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>8000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-      <c r="J6">
+      <c r="J6"/>
+      <c r="K6">
         <v>24800000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>24028000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>21899000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>13293000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>17092000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>12885000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>18447000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>9822000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>14493000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>18700000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>17820000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>21424000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>10009000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>23611000.0</v>
       </c>
-      <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8">
+        <v>0.0</v>
+      </c>
+      <c r="D8">
         <v>-2000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1702000.0</v>
       </c>
-      <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>30000000.0</v>
+      </c>
+      <c r="C9">
         <v>28353000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>25351000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>25464000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>28578000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>20196000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>28719000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>25516000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>26201000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>24704000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>27235000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>23628000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>27382000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>29287000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>24743000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>31178000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>21850000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>27173000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>29523000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>29424000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>37928000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>21519000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>36767000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>23049000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>24616000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>7000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>5000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>72000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>13412000.0</v>
+      </c>
+      <c r="C10">
         <v>10997000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12655000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>16759000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>41089000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>23447000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7024000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>15654000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4773000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>23479000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>22721000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>20579000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12284000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15849000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11468000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>17004000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8850000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12975000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>16444000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>15344000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>19704000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6930000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>19891000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8843000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>9620000.0</v>
       </c>
-      <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>2380000.0</v>
       </c>
-      <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>3203000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3553000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-      <c r="Z11">
-[...1 lines deleted...]
-      </c>
+      <c r="Z11"/>
       <c r="AA11">
         <v>2000000.0</v>
       </c>
       <c r="AB11">
+        <v>2000000.0</v>
+      </c>
+      <c r="AC11">
         <v>4000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
-        <v>1088000.0</v>
+        <v>772000.0</v>
       </c>
       <c r="C12">
+        <v>444000.0</v>
+      </c>
+      <c r="D12">
         <v>380000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5070000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3927000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4424000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>629000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1914000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1865000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>11165000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10778000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8502000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1375000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1243000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1417000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1443000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1544000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1518000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1571000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1799000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4124000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2203000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2891000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2308000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2115000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AA12">
         <v>1000000.0</v>
       </c>
       <c r="AB12">
         <v>1000000.0</v>
       </c>
       <c r="AC12">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>1088000.0</v>
+      </c>
+      <c r="D13">
         <v>549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>447000.0</v>
       </c>
       <c r="E13">
         <v>447000.0</v>
       </c>
       <c r="F13">
+        <v>447000.0</v>
+      </c>
+      <c r="G13">
         <v>4769000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1951000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>1571000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1799000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2171000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2203000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2891000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2308000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14">
+        <v>6000.0</v>
+      </c>
+      <c r="C14">
         <v>-12000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1042000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1445000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-653000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-460000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-260000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-722000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-492000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-444000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-747000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-898000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1003000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-1043000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-895000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-1325000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-473000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-601000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-952000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-1019000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-1244000.0</v>
       </c>
-      <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>10754000.0</v>
+      </c>
+      <c r="C15">
         <v>5986000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>8762000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>13951000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>36190000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>23263000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4038000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>11451000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1065000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>20655000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>18340000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>16478000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>7727000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>10477000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>7180000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11458000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3927000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>8939000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>11225000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>10410000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11048000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4246000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>14134000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5768000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>5876000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>31000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>5986000.0</v>
+      </c>
+      <c r="D16">
         <v>8762000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>13951000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>36190000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>23263000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4038000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
-[...1 lines deleted...]
-      </c>
+      <c r="J16"/>
       <c r="K16">
         <v>20655000.0</v>
       </c>
       <c r="L16">
+        <v>20655000.0</v>
+      </c>
+      <c r="M16">
         <v>16478000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7727000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10477000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7180000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11458000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3927000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8939000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11225000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10410000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11048000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4246000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>14134000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5768000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>10748000.0</v>
+      </c>
+      <c r="C17">
         <v>5998000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>9806000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>13694000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>36843000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>23723000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>4298000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>12173000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1557000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>21099000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>19087000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>17376000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>8730000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>11520000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>8075000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>12783000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>4400000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>9540000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>12177000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>11429000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>12292000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>4681000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>14687000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>6470000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>6447000.0</v>
       </c>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>-772000.0</v>
+      </c>
+      <c r="C18">
         <v>-1088000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-447000.0</v>
       </c>
       <c r="E18">
         <v>-447000.0</v>
       </c>
       <c r="F18">
+        <v>-447000.0</v>
+      </c>
+      <c r="G18">
         <v>4769000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1951000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1914000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1865000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1321000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1307000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1320000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>286000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1243000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1417000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1443000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>664000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1518000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1571000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1799000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-51000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2203000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2891000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2308000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>167000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
-        <v>12529000.0</v>
+        <v>12664000.0</v>
       </c>
       <c r="C21">
+        <v>12085000.0</v>
+      </c>
+      <c r="D21">
         <v>13204000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>17206000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>41536000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>18678000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8975000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>9571000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>9582000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>23479000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>22721000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>20579000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>12284000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>15849000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>11468000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>17004000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8850000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>12975000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>18015000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>17143000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>21875000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>9133000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>22782000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>11151000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9756000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>8000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>8000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
-      <c r="J23">
-[...1 lines deleted...]
-      </c>
+      <c r="J23"/>
       <c r="K23">
         <v>887000.0</v>
       </c>
       <c r="L23">
+        <v>887000.0</v>
+      </c>
+      <c r="M23">
         <v>1208000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1536000.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>685000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>677000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>876000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>829000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>2664000.0</v>
+      </c>
+      <c r="C29">
         <v>4999000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2849000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3065000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4246000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-276000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2726000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3481000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3216000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2380000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3634000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3203000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3554000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4329000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3393000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4221000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4450000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3435000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4267000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3915000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7412000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2249000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5204000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2373000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3173000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
-        <v>99740000.0</v>
+        <v>91695000.0</v>
       </c>
       <c r="C30">
+        <v>100184000.0</v>
+      </c>
+      <c r="D30">
         <v>74407000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>65640000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>57020000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>84098000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>88985000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>82604000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>86017000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>80545000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>113185000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>75703000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>78105000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>77195000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>66954000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>87621000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>53684000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>68980000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>75250000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>82333000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>98399000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>65062000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>84033000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>63848000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>72874000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>61000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>57000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>79000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>64000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>104359000.0</v>
+      </c>
+      <c r="C32">
         <v>112269000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>87611000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>82846000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>98556000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>88622000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>98589000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>92175000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>95599000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>92859000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>125128000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>87780000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>89785000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>94287000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>79839000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>106068000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>61808000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>83473000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>93265000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>99476000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>122582000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>74195000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>106815000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>74999000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>82630000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>68000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>63000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>87000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>78000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -9614,1035 +9823,1049 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
         <v>93991000.0</v>
       </c>
       <c r="C2">
         <v>104635000.0</v>
       </c>
       <c r="D2">
         <v>102339000.0</v>
       </c>
       <c r="E2">
         <v>104450000.0</v>
       </c>
       <c r="F2">
         <v>114027000.0</v>
       </c>
       <c r="G2">
         <v>64658000.0</v>
       </c>
       <c r="H2">
         <v>95902000.0</v>
       </c>
       <c r="I2">
         <v>60242000.0</v>
       </c>
       <c r="J2">
         <v>85709000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>2867000</v>
       </c>
       <c r="C3">
         <v>910000</v>
       </c>
       <c r="D3">
         <v>5108000</v>
       </c>
       <c r="E3">
         <v>1210000</v>
       </c>
       <c r="F3">
         <v>3070000</v>
       </c>
       <c r="G3">
         <v>3480000</v>
       </c>
       <c r="H3">
         <v>405000</v>
       </c>
       <c r="I3">
         <v>1873000</v>
       </c>
       <c r="J3">
         <v>1517000</v>
       </c>
       <c r="K3">
         <v>13220000</v>
       </c>
       <c r="L3">
         <v>21000000</v>
       </c>
       <c r="M3">
         <v>10000000</v>
       </c>
       <c r="N3">
         <v>2000000</v>
       </c>
       <c r="O3">
         <v>2000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
         <v>49322000.0</v>
       </c>
       <c r="C6">
         <v>-10644000.0</v>
       </c>
       <c r="D6">
         <v>2296000.0</v>
       </c>
       <c r="E6">
         <v>-2111000.0</v>
       </c>
       <c r="F6">
         <v>-9577000.0</v>
       </c>
       <c r="G6">
         <v>49369000.0</v>
       </c>
       <c r="H6">
         <v>-31244000.0</v>
       </c>
       <c r="I6">
         <v>27057000.0</v>
       </c>
       <c r="J6">
         <v>-25467000.0</v>
       </c>
       <c r="K6">
         <v>6492000.0</v>
       </c>
       <c r="L6">
         <v>-25000000.0</v>
       </c>
       <c r="M6">
         <v>20000000.0</v>
       </c>
       <c r="N6">
         <v>46000000.0</v>
       </c>
       <c r="O6">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
-        <v>-114512000.0</v>
+        <v>-126293000.0</v>
       </c>
       <c r="C7">
         <v>-73662000.0</v>
       </c>
       <c r="D7">
         <v>-21379000.0</v>
       </c>
       <c r="E7">
         <v>-46410000.0</v>
       </c>
       <c r="F7">
         <v>1111000.0</v>
       </c>
       <c r="G7">
         <v>-11167000.0</v>
       </c>
       <c r="H7">
         <v>-54885000.0</v>
       </c>
       <c r="I7">
         <v>-18441000.0</v>
       </c>
       <c r="J7">
         <v>-50734000.0</v>
       </c>
       <c r="K7">
         <v>-46161000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-25210000.0</v>
       </c>
       <c r="F9">
         <v>46103000.0</v>
       </c>
       <c r="G9">
         <v>-7100000.0</v>
       </c>
       <c r="H9">
         <v>-8082000.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-15000000.0</v>
       </c>
       <c r="M9">
         <v>-15000000.0</v>
       </c>
       <c r="N9">
         <v>-5000000.0</v>
       </c>
       <c r="O9">
         <v>-16000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
         <v>13124000.0</v>
       </c>
       <c r="C10">
         <v>-24860000.0</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>1236000.0</v>
       </c>
       <c r="F10">
         <v>5173000.0</v>
       </c>
       <c r="G10">
         <v>-1087000.0</v>
       </c>
       <c r="H10">
         <v>-31753000.0</v>
       </c>
       <c r="I10">
         <v>-584000.0</v>
       </c>
       <c r="J10">
         <v>7247000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>-41000000.0</v>
       </c>
       <c r="M10">
         <v>-5000000.0</v>
       </c>
       <c r="N10">
         <v>-5000000.0</v>
       </c>
       <c r="O10">
         <v>-21000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-6562000.0</v>
       </c>
       <c r="F11">
         <v>-27739000.0</v>
       </c>
       <c r="G11">
         <v>7584000.0</v>
       </c>
       <c r="H11">
         <v>-9281000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>7004000.0</v>
       </c>
       <c r="F12">
         <v>4113000.0</v>
       </c>
       <c r="G12">
         <v>21998000.0</v>
       </c>
       <c r="H12">
         <v>12564000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>301000.0</v>
       </c>
       <c r="F13">
         <v>-47000.0</v>
       </c>
       <c r="G13">
         <v>2930000.0</v>
       </c>
       <c r="H13">
         <v>4574000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>-2000000.0</v>
       </c>
       <c r="M13">
         <v>-2000000.0</v>
       </c>
       <c r="N13">
         <v>-2000000.0</v>
       </c>
       <c r="O13">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>141</v>
+      </c>
+      <c r="B14">
+        <v>2975000.0</v>
+      </c>
       <c r="C14">
         <v>2657000.0</v>
       </c>
       <c r="D14">
         <v>3260000.0</v>
       </c>
       <c r="E14">
         <v>2579000.0</v>
       </c>
       <c r="F14">
         <v>2851000.0</v>
       </c>
       <c r="G14">
         <v>3360000.0</v>
       </c>
       <c r="H14">
         <v>3769000.0</v>
       </c>
       <c r="I14">
         <v>4622000.0</v>
       </c>
       <c r="J14">
         <v>5172000.0</v>
       </c>
       <c r="K14">
         <v>4427000.0</v>
       </c>
       <c r="L14">
         <v>3000000.0</v>
       </c>
       <c r="M14">
         <v>3000000.0</v>
       </c>
       <c r="N14">
         <v>3000000.0</v>
       </c>
       <c r="O14">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>10914000.0</v>
       </c>
       <c r="F15">
         <v>13545000.0</v>
       </c>
       <c r="G15">
         <v>14717000.0</v>
       </c>
       <c r="H15">
         <v>11326000.0</v>
       </c>
       <c r="I15">
         <v>8862000.0</v>
       </c>
       <c r="J15">
         <v>7756000.0</v>
       </c>
       <c r="K15">
         <v>12660000.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
         <v>143313000.0</v>
       </c>
       <c r="C16">
         <v>93991000.0</v>
       </c>
       <c r="D16">
         <v>104635000.0</v>
       </c>
       <c r="E16">
         <v>102339000.0</v>
       </c>
       <c r="F16">
         <v>104450000.0</v>
       </c>
       <c r="G16">
         <v>114027000.0</v>
       </c>
       <c r="H16">
         <v>64658000.0</v>
       </c>
       <c r="I16">
         <v>87299000.0</v>
       </c>
       <c r="J16">
         <v>60242000.0</v>
       </c>
       <c r="K16">
         <v>85709000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
         <v>-83727000.0</v>
       </c>
       <c r="C18">
         <v>-36320000.0</v>
       </c>
       <c r="D18"/>
       <c r="E18">
         <v>14980000.0</v>
       </c>
       <c r="F18">
         <v>61885000.0</v>
       </c>
       <c r="G18">
         <v>59401000.0</v>
       </c>
       <c r="H18">
         <v>-896000.0</v>
       </c>
       <c r="I18">
         <v>38075000.0</v>
       </c>
       <c r="J18">
         <v>-4045000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19">
         <v>120162000.0</v>
       </c>
       <c r="C19">
         <v>23561000.0</v>
       </c>
       <c r="D19"/>
       <c r="E19">
         <v>502000.0</v>
       </c>
       <c r="F19">
         <v>-1062000.0</v>
       </c>
       <c r="G19">
         <v>-1359000.0</v>
       </c>
       <c r="H19">
         <v>1584000.0</v>
       </c>
       <c r="I19">
         <v>-130000.0</v>
       </c>
       <c r="J19">
         <v>754000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20">
         <v>45000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20"/>
       <c r="E20">
         <v>8194000.0</v>
       </c>
       <c r="F20">
         <v>2965000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>2000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
         <v>-49895000.0</v>
       </c>
       <c r="C21">
         <v>13507000.0</v>
       </c>
       <c r="D21"/>
       <c r="E21">
         <v>-222000.0</v>
       </c>
       <c r="F21">
         <v>-55679000.0</v>
       </c>
       <c r="G21">
         <v>15668000.0</v>
       </c>
       <c r="H21">
         <v>-3577000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
-        <v>64889000.0</v>
+        <v>81596000.0</v>
       </c>
       <c r="C22">
-        <v>50898000.0</v>
+        <v>39817000.0</v>
       </c>
       <c r="D22">
         <v>72667000.0</v>
       </c>
       <c r="E22">
         <v>36842000.0</v>
       </c>
       <c r="F22">
         <v>34501000.0</v>
       </c>
       <c r="G22">
         <v>35196000.0</v>
       </c>
       <c r="H22">
         <v>27718000.0</v>
       </c>
       <c r="I22">
         <v>47173000.0</v>
       </c>
       <c r="J22">
         <v>33864000.0</v>
       </c>
       <c r="K22">
         <v>34134000.0</v>
       </c>
       <c r="L22">
         <v>57000000.0</v>
       </c>
       <c r="M22">
         <v>41000000.0</v>
       </c>
       <c r="N22">
         <v>35000000.0</v>
       </c>
       <c r="O22">
         <v>27000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>149</v>
+      </c>
+      <c r="B23">
+        <v>-7533000.0</v>
+      </c>
       <c r="C23">
         <v>-11911000.0</v>
       </c>
       <c r="D23">
         <v>-12228000.0</v>
       </c>
       <c r="E23">
         <v>-16173000.0</v>
       </c>
       <c r="F23">
         <v>-7186000.0</v>
       </c>
       <c r="G23">
         <v>-11259000.0</v>
       </c>
       <c r="H23">
         <v>-11491000.0</v>
       </c>
       <c r="I23">
         <v>-10673000.0</v>
       </c>
       <c r="J23">
         <v>-6105000.0</v>
       </c>
       <c r="K23">
         <v>-9793000.0</v>
       </c>
       <c r="L23">
         <v>-87000000.0</v>
       </c>
       <c r="M23">
         <v>-16000000.0</v>
       </c>
       <c r="N23">
         <v>-8000000.0</v>
       </c>
       <c r="O23">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>150</v>
+      </c>
+      <c r="B24">
+        <v>190883000.0</v>
+      </c>
       <c r="C24">
         <v>24471000.0</v>
       </c>
       <c r="D24">
         <v>-32059000.0</v>
       </c>
       <c r="E24">
         <v>1661000.0</v>
       </c>
       <c r="F24">
         <v>2033000.0</v>
       </c>
       <c r="G24">
         <v>2120000.0</v>
       </c>
       <c r="H24">
         <v>2642000.0</v>
       </c>
       <c r="I24">
         <v>1743000.0</v>
       </c>
       <c r="J24">
         <v>2271000.0</v>
       </c>
       <c r="K24">
         <v>2786000.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>151</v>
+      </c>
+      <c r="B25">
+        <v>-8374000.0</v>
+      </c>
       <c r="C25">
         <v>532000.0</v>
       </c>
       <c r="D25"/>
       <c r="E25">
         <v>3452000.0</v>
       </c>
       <c r="F25">
         <v>3827000.0</v>
       </c>
       <c r="G25">
         <v>7002000.0</v>
       </c>
       <c r="H25">
         <v>5606000.0</v>
       </c>
       <c r="I25">
         <v>4256000.0</v>
       </c>
       <c r="J25">
         <v>2351000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>152</v>
+      </c>
+      <c r="B26">
+        <v>45000.0</v>
+      </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>20106000.0</v>
       </c>
       <c r="E26">
         <v>8194000.0</v>
       </c>
       <c r="F26">
         <v>2846000.0</v>
       </c>
       <c r="G26">
         <v>-1831000.0</v>
       </c>
       <c r="H26">
         <v>-5920000.0</v>
       </c>
       <c r="I26">
         <v>-1926000.0</v>
       </c>
       <c r="J26">
         <v>-6978000.0</v>
       </c>
       <c r="K26">
         <v>41343000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>0.0</v>
       </c>
       <c r="G27">
         <v>283000.0</v>
       </c>
       <c r="H27">
         <v>485000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>154</v>
+      </c>
+      <c r="B28">
+        <v>-57834000.0</v>
+      </c>
       <c r="C28">
         <v>1596000.0</v>
       </c>
       <c r="D28">
         <v>3215000.0</v>
       </c>
       <c r="E28">
         <v>-19115000.0</v>
       </c>
       <c r="F28">
         <v>-73564000.0</v>
       </c>
       <c r="G28">
         <v>-12139000.0</v>
       </c>
       <c r="H28">
         <v>-32314000.0</v>
       </c>
       <c r="I28">
         <v>-12610000.0</v>
       </c>
       <c r="J28">
         <v>-23784000.0</v>
       </c>
       <c r="K28">
         <v>23980000.0</v>
       </c>
       <c r="L28">
         <v>95000000.0</v>
       </c>
       <c r="M28">
         <v>-10000000.0</v>
       </c>
       <c r="N28">
         <v>11000000.0</v>
       </c>
       <c r="O28">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
         <v>-80860000.0</v>
       </c>
       <c r="C29">
         <v>-35410000.0</v>
       </c>
       <c r="D29">
         <v>35749000.0</v>
       </c>
       <c r="E29">
         <v>16190000.0</v>
       </c>
       <c r="F29">
         <v>64955000.0</v>
       </c>
       <c r="G29">
         <v>62881000.0</v>
       </c>
       <c r="H29">
         <v>-491000.0</v>
       </c>
       <c r="I29">
         <v>39925000.0</v>
       </c>
       <c r="J29">
         <v>-2528000.0</v>
       </c>
       <c r="K29">
         <v>-7105000.0</v>
       </c>
       <c r="L29">
         <v>-11000000.0</v>
       </c>
       <c r="M29">
         <v>56000000.0</v>
       </c>
       <c r="N29">
         <v>44000000.0</v>
       </c>
       <c r="O29">
         <v>44000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>156</v>
+      </c>
+      <c r="B30">
+        <v>188016000.0</v>
+      </c>
       <c r="C30">
         <v>23561000.0</v>
       </c>
       <c r="D30">
         <v>-37167000.0</v>
       </c>
       <c r="E30">
         <v>502000.0</v>
       </c>
       <c r="F30">
         <v>-1062000.0</v>
       </c>
       <c r="G30">
         <v>-1359000.0</v>
       </c>
       <c r="H30">
         <v>1584000.0</v>
       </c>
       <c r="I30">
         <v>-130000.0</v>
       </c>
       <c r="J30">
         <v>754000.0</v>
       </c>
       <c r="K30">
@@ -10660,2024 +10883,2092 @@
       <c r="O30">
         <v>2000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>156</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>157</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
       </c>
-      <c r="AE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>143313000.0</v>
+      </c>
+      <c r="C2">
         <v>122239000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>157799000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>115695000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>93991000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>85477000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>95438000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>111938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104635000.0</v>
       </c>
       <c r="J2">
         <v>104635000.0</v>
       </c>
       <c r="K2">
+        <v>104635000.0</v>
+      </c>
+      <c r="L2">
         <v>77174000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>46552000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>65208000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>102339000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>102023000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>129141000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>120216000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>104450000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>110564000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>126597000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>124715000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>114027000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>120825000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>128193000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>97438000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>64658000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-    </row>
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
-        <v>1017000</v>
+        <v>71000</v>
       </c>
       <c r="C3">
+        <v>2867000</v>
+      </c>
+      <c r="D3">
         <v>1850000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1045000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>81000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>911000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>446000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1608000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>293000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
-        <v>174000</v>
+        <v>0</v>
       </c>
       <c r="M3">
         <v>174000</v>
       </c>
       <c r="N3">
+        <v>174000</v>
+      </c>
+      <c r="O3">
         <v>436000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>167000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1043000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>621000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>414000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3070000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2889000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2619000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2033000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3480000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1632000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1117000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>164000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>28000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000</v>
       </c>
       <c r="AC3">
         <v>1000000</v>
       </c>
       <c r="AD3">
+        <v>1000000</v>
+      </c>
+      <c r="AE3">
         <v>21000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>9000000</v>
       </c>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
-        <v>21067000.0</v>
+        <v>-3765000.0</v>
       </c>
       <c r="C6">
+        <v>49322000.0</v>
+      </c>
+      <c r="D6">
         <v>28248000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>63808000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>21704000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-10644000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-19158000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-16423000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>7255000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
+      <c r="L6"/>
       <c r="M6">
         <v>30622000.0</v>
       </c>
       <c r="N6">
+        <v>30622000.0</v>
+      </c>
+      <c r="O6">
         <v>-37131000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>316000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2427000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>24691000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>15766000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-9577000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3463000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>12570000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>10688000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>49369000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>56167000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>63535000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>32780000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-29250000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>8000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>20000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>31000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-43000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
-        <v>-58736000.0</v>
+        <v>-19333000.0</v>
       </c>
       <c r="C7">
+        <v>-126293000.0</v>
+      </c>
+      <c r="D7">
         <v>-63402000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-28373000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-16301000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-73628000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-65232000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-20032000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-29408000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>27000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>7690000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>17744000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-46410000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-34983000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-35160000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-34957000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1111000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-16873000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>4004000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>8410000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-11167000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3244000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>17455000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2686000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>13117000.0</v>
       </c>
       <c r="N9">
+        <v>13117000.0</v>
+      </c>
+      <c r="O9">
         <v>4849000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2132000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>1000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>18000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-12000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>-34160000.0</v>
+      </c>
+      <c r="C10">
         <v>-2319000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-7483000.0</v>
       </c>
-      <c r="D10"/>
-      <c r="E10"/>
+      <c r="E10">
+        <v>-9189000.0</v>
+      </c>
       <c r="F10">
+        <v>32115000.0</v>
+      </c>
+      <c r="G10">
         <v>-49392000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>47403000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-16742000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6129000.0</v>
       </c>
-      <c r="J10"/>
       <c r="K10"/>
-      <c r="L10">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10">
         <v>7574000.0</v>
       </c>
       <c r="N10">
+        <v>7574000.0</v>
+      </c>
+      <c r="O10">
         <v>25195000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-6107000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4797000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5728000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3182000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>136000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-4956000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5514000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4479000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-29688000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-86000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>25064000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3623000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-16600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="AC10">
         <v>-6000000.0</v>
       </c>
       <c r="AD10">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AE10">
         <v>-3000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-38000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>875000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-9716000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1815000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-11033000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-8950000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-7778000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-494000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>295000.0</v>
       </c>
       <c r="N13">
+        <v>295000.0</v>
+      </c>
+      <c r="O13">
         <v>583000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-131000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AD13">
         <v>2000000.0</v>
       </c>
       <c r="AE13">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF13">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14">
         <v>625000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>672000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>663000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>664000.0</v>
       </c>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
-      <c r="AB14">
-[...1 lines deleted...]
-      </c>
+      <c r="AB14"/>
       <c r="AC14">
         <v>1000000.0</v>
       </c>
       <c r="AD14">
         <v>1000000.0</v>
       </c>
       <c r="AE14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>10914000.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>10914000.0</v>
+      </c>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>13545000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>8612000.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>14717000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>9831000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>0.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>139548000.0</v>
+      </c>
+      <c r="C16">
         <v>143313000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>122239000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>157799000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>115695000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>93991000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>85477000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>95438000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>111938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104635000.0</v>
       </c>
       <c r="K16">
         <v>104635000.0</v>
       </c>
       <c r="L16">
+        <v>104635000.0</v>
+      </c>
+      <c r="M16">
         <v>77174000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>46552000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>65208000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>102339000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>102023000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>129141000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>120216000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>104450000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>110564000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>126597000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>124715000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>114027000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>120825000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>128193000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>97438000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>64658000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-9182000.0</v>
+      </c>
+      <c r="C18">
         <v>-51777000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-25451000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4039000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2460000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>70000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2618000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-16238000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-22770000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>31934000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2481000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>29838000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1809000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>17005000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>12994000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-16828000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>30985000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-6295000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>13534000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>23661000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>11224000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4513000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>44080000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>52146000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>26733000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>82366000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>27853000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>15413000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>2020000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1622000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>7750000.0</v>
       </c>
-      <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19">
         <v>-44887000.0</v>
       </c>
       <c r="N19">
-        <v>-25222000.0</v>
+        <v>-44887000.0</v>
       </c>
       <c r="O19">
         <v>-25222000.0</v>
       </c>
       <c r="P19">
+        <v>-25222000.0</v>
+      </c>
+      <c r="Q19">
         <v>-30000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>58000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>177000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>577000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>115000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-189000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1565000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1375000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>46000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-450000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>420000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>672000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>33083000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>21000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>123000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>414000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>3477000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>4264000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>39000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>285000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>588000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>6331000.0</v>
+      </c>
+      <c r="C21">
         <v>22185000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-37117000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-32966000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1997000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5690000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-8338000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>11193000.0</v>
       </c>
       <c r="N21">
+        <v>11193000.0</v>
+      </c>
+      <c r="O21">
         <v>-21718000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-146000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
-        <v>5986000.0</v>
+        <v>10754000.0</v>
       </c>
       <c r="C22">
+        <v>81596000.0</v>
+      </c>
+      <c r="D22">
         <v>70599000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>57944000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>41089000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>50898000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>27451000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11451000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1065000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6720000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>10474000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>20655000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>18340000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>16478000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>7727000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>44321000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>28472000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>17004000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>53613000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>44763000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>31788000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>15344000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>55368000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>35664000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>28734000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>8843000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5876000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>31000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23">
+        <v>-7533000.0</v>
+      </c>
+      <c r="D23">
         <v>-6400000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-5893000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1782000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-11881000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-10094000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23">
         <v>-1266000.0</v>
       </c>
       <c r="N23">
+        <v>-1266000.0</v>
+      </c>
+      <c r="O23">
         <v>-1284000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2429000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-13744000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-3563000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2012000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-7186000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-4134000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-3157000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1668000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-11259000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-7083000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-4988000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2547000.0</v>
       </c>
-      <c r="AA23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB23"/>
       <c r="AC23">
         <v>1000000.0</v>
       </c>
       <c r="AD23">
+        <v>1000000.0</v>
+      </c>
+      <c r="AE23">
         <v>-33000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-45000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>190883000.0</v>
+      </c>
+      <c r="D24">
         <v>138802000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>111264000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>27934000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>24471000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>8594000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24">
         <v>189000.0</v>
       </c>
       <c r="N24">
+        <v>189000.0</v>
+      </c>
+      <c r="O24">
         <v>501000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>413000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1248000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>856000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>591000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2008000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1250000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>865000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>468000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2121000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1648000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1087000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>584000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>-27167000.0</v>
       </c>
-      <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>45000.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>13743000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-19340000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-19361000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>8194000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>7780000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>4303000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>39000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2846000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2561000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1973000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-119000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-1831000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1801000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1030000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-487000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-426000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28">
+        <v>-57834000.0</v>
+      </c>
+      <c r="D28">
         <v>-78597000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-40996000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3786000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1592000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9073000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
-[...1 lines deleted...]
-      </c>
+      <c r="L28"/>
       <c r="M28">
         <v>43010000.0</v>
       </c>
       <c r="N28">
+        <v>43010000.0</v>
+      </c>
+      <c r="O28">
         <v>-42363000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2161000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-16954000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>27467000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>32016000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-73564000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-35820000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-25682000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-13472000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-12139000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6187000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9731000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>23493000.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>18000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>11000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>29000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>53000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
-        <v>-50760000.0</v>
+        <v>-9111000.0</v>
       </c>
       <c r="C29">
+        <v>-80860000.0</v>
+      </c>
+      <c r="D29">
         <v>-30100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-5454000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2379000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-35409000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-35944000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-14630000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-22477000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
-      <c r="L29">
-[...1 lines deleted...]
-      </c>
+      <c r="L29"/>
       <c r="M29">
         <v>32108000.0</v>
       </c>
       <c r="N29">
+        <v>32108000.0</v>
+      </c>
+      <c r="O29">
         <v>30274000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1976000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>14214000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-3213000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-16414000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>64955000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>33789000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>39814000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>25694000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>62881000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>49809000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>53807000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>8774000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1328000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-10000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>9000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>14000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-42000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30">
+        <v>188016000.0</v>
+      </c>
+      <c r="D30">
         <v>136952000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>110219000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>27853000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>23560000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8148000.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
-[...1 lines deleted...]
-      </c>
+      <c r="L30"/>
       <c r="M30">
         <v>-44615000.0</v>
       </c>
       <c r="N30">
+        <v>-44615000.0</v>
+      </c>
+      <c r="O30">
         <v>-25157000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>297000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>205000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>235000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>177000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1062000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1639000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1754000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1565000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1359000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>16000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-30000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>420000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>-1000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-12000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-55000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>