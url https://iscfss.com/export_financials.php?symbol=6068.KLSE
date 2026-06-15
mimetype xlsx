--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
   <si>
     <t>2017-03-31</t>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -860,12217 +866,12934 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>63408000.0</v>
+      </c>
+      <c r="C2">
         <v>73522000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>58059000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31192000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>49333000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>42452000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>53120000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>59582000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>47982000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>108247000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>46000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>42000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>25000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>28000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>13125000.0</v>
+      </c>
+      <c r="C7">
         <v>8747000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>10359000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>11248000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>10922000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8479000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7669000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4636000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3365000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3867000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>91453000.0</v>
       </c>
       <c r="C8">
         <v>91453000.0</v>
       </c>
       <c r="D8">
         <v>91453000.0</v>
       </c>
       <c r="E8">
+        <v>91453000.0</v>
+      </c>
+      <c r="F8">
         <v>86270000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>84709000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>83830000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>83638000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="K9">
         <v>4000.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>4000.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>52443000.0</v>
+      </c>
+      <c r="C10">
         <v>40596000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>45371000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>60618000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>35075000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>37696000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>65031000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>54885000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>51160000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>36127000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>38000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>20000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>29000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>19000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>42609000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>49728000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>65911000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>54290000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>50641000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>65031000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>54885000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>51160000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>36127000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>38034000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>91453000.0</v>
       </c>
       <c r="D13">
+        <v>91453000.0</v>
+      </c>
+      <c r="E13">
         <v>90298000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>86270000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>84709000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>83830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83638000.0</v>
       </c>
       <c r="I13">
         <v>83638000.0</v>
       </c>
       <c r="J13">
-        <v>60012000.0</v>
+        <v>83638000.0</v>
       </c>
       <c r="K13">
         <v>60012000.0</v>
       </c>
       <c r="L13">
-        <v>60000000.0</v>
+        <v>60012000.0</v>
       </c>
       <c r="M13">
         <v>60000000.0</v>
       </c>
       <c r="N13">
         <v>60000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>60000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
-        <v>220590100.0</v>
+        <v>220590007.0</v>
       </c>
       <c r="C14">
         <v>220590100.0</v>
       </c>
       <c r="D14">
         <v>220590100.0</v>
       </c>
       <c r="E14">
+        <v>220590100.0</v>
+      </c>
+      <c r="F14">
         <v>214970000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>212056000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>210403000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210042000.0</v>
       </c>
       <c r="I14">
         <v>210042000.0</v>
       </c>
       <c r="J14">
+        <v>210042000.0</v>
+      </c>
+      <c r="K14">
         <v>101772180.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>34</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>8000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>10000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>14000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>2311000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2250000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3141000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>78211000.0</v>
+      </c>
+      <c r="C22">
         <v>105555000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>105933000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>56915000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>95221000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>68198000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>65778000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>52180000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>49193000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>61619000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>64801000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>54000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>46000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>53000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>375569000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>358814000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>308115000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>394587000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>323709000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>326589000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>291009000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>286053000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>308862000.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>15180000.0</v>
+      </c>
+      <c r="C24">
         <v>7255000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>12366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
+        <v>0.0</v>
+      </c>
+      <c r="G24">
         <v>21864000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>20991000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>6169000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>198000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>514000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2026000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>14788000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12366000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9039000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9192000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>26993000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>25194000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9364000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2382000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3250000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2026000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>22381000.0</v>
+      </c>
+      <c r="C28">
         <v>25450000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>23086000.0</v>
       </c>
-      <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>13441000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>25148000.0</v>
       </c>
-      <c r="G28"/>
       <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>6248000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>256880000.0</v>
+      </c>
+      <c r="C29">
         <v>237534000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>240050000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>212671000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>212485000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>223010000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>211366000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>187265000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>182618000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>66529000.0</v>
+      </c>
+      <c r="C30">
         <v>81375000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>61646000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>49871000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>58417000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>57888000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>49045000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>93625000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>102110000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>121444000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>80699000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>74000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>63000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>65000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>167415000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>163956000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>160166000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>153509000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>67994000.0</v>
+      </c>
+      <c r="C32">
         <v>62637000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>62040000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>61313000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>77501000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>58911000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>56654000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>65879000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>58301000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>142037000.0</v>
+      </c>
+      <c r="C33">
         <v>125071000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>125684000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>117373000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>100996000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>134516000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>129349000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>85651000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>71636000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>82899000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>47</v>
+      </c>
+      <c r="B34">
+        <v>1000.0</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>26243000.0</v>
+      </c>
+      <c r="C35">
         <v>14789000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>12366000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9039000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>9192000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>26993000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>25220000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>9384000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2491000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3799000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>-3000.0</v>
       </c>
-      <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>3687000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2440000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>41695000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>25261000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>10531000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>10021000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2311000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>2250000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>3141000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>3009000.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>9546000.0</v>
+      </c>
+      <c r="C39">
         <v>10692000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>6522000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6898000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>75585000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1620000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>6429000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4668000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>11954000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>6773000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>9765000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="N39">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:14">
+      <c r="O39">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B40"/>
+        <v>53</v>
+      </c>
+      <c r="B40">
+        <v>-1000.0</v>
+      </c>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>48931000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>98465000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>30086000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>35144000.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>41000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>27000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>15000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
+      <c r="G41"/>
+      <c r="H41">
         <v>26000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>55</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>4210000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>8160000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>12272000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>17988000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>15972000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>13697000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>7353000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>10598000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>6430000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>7594000.0</v>
       </c>
-      <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B45">
+        <v>58</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
         <v>128437000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>176643000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>169230000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>163759000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>235131000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>220473000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>84283000.0</v>
+      </c>
+      <c r="C46">
         <v>74566000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>74123000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>74663000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>75725000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>123985000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>119328000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>74603000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>74123000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>76643000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>75722000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>123985000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>119328000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>73334000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>58976000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>68756000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>71525000.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>82299000.0</v>
+      </c>
+      <c r="C48">
         <v>76962000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>73141000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>64845000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>59711000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>59485000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>55982000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>49349000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>30974000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>20067000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>29303000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>40000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>57000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>52000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>59644000.0</v>
+      </c>
+      <c r="C50">
         <v>58800000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>64090000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>45265000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>48516000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>40980000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>36866000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>40756000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>57210000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>96036000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>92000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>65000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>66000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>72000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>64481000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>58497000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>48149000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>59276000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>99010000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>94026000.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>56096000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>62824000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>45265000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>48516000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>37488000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>33303000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>38785000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>56894000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>95760000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>92000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>65000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>66000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>72000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>410000.0</v>
+      </c>
+      <c r="C53">
         <v>2013000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>4357000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>5293000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>19215000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>12945000.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>382889000.0</v>
+      </c>
+      <c r="C55">
         <v>375569000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>358814000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>308115000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>394587000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>323709000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>326589000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>291009000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>286053000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>308862000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>278587000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>240000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>227000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>230000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>240852000.0</v>
+      </c>
+      <c r="C56">
         <v>250511000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>233130000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>187931000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>293591000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>189193000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>197240000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>205358000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>214417000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>225963000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>193299000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>153000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>144000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>141000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>172858000.0</v>
+      </c>
+      <c r="C57">
         <v>187876000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>171090000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>127401000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>216090000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>130282000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>140586000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>139479000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>156116000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>216551000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>179417000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>130000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>102000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>109000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>199101000.0</v>
+      </c>
+      <c r="C58">
         <v>204105000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>187221000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>140709000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>230618000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>163543000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>173080000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>150669000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>160843000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>222349000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>181674000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>134000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>106000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>117000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>182056000.0</v>
+      </c>
+      <c r="C60">
         <v>171464000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>171593000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>167406000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>163969000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>160166000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>153509000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>140340000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>125210000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>86513000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>96913000.0</v>
       </c>
-      <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>63408000.0</v>
+      </c>
+      <c r="C2">
+        <v>35052000.0</v>
+      </c>
+      <c r="D2">
         <v>43343000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>38832000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>73522000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>34982000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>46374000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>37957000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>58059000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>39746000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>38956000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>28135000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>31192000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>30541000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>32419000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>39763000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>49333000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>32135000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>35919000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>28972000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>42452000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>29697000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>29926000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>26735000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>53120000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>38721000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>41257000.0</v>
       </c>
-      <c r="AA2"/>
-[...1 lines deleted...]
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2">
         <v>46000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>60000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>45000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>54000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>13125000.0</v>
+      </c>
+      <c r="C7">
+        <v>11936000.0</v>
+      </c>
+      <c r="D7">
         <v>12750000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>12775000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>8747000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>8905000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>9036000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>10839000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>10359000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>10355000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>11349000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>10900000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>11248000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>12259000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>11731000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>10864000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>10922000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>9219000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>14153000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>8285000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>8479000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>7304000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>6768000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>7520000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>7669000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>7195000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>7482000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>91453000.0</v>
       </c>
       <c r="C8">
         <v>91453000.0</v>
       </c>
       <c r="D8">
         <v>91453000.0</v>
       </c>
       <c r="E8">
         <v>91453000.0</v>
       </c>
       <c r="F8">
         <v>91453000.0</v>
       </c>
       <c r="G8">
         <v>91453000.0</v>
       </c>
       <c r="H8">
         <v>91453000.0</v>
       </c>
       <c r="I8">
         <v>91453000.0</v>
       </c>
       <c r="J8">
         <v>91453000.0</v>
       </c>
       <c r="K8">
         <v>91453000.0</v>
       </c>
       <c r="L8">
         <v>91453000.0</v>
       </c>
       <c r="M8">
+        <v>91453000.0</v>
+      </c>
+      <c r="N8">
+        <v>91453000.0</v>
+      </c>
+      <c r="O8">
         <v>97442000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>88271000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>86270000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>86270000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>86127000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>85743000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>85492000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>52443000.0</v>
+      </c>
+      <c r="C10">
+        <v>52364000.0</v>
+      </c>
+      <c r="D10">
         <v>54879000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>64324000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>40596000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>51191000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>44708000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>52205000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>45371000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>46525000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>63754000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>58373000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>60618000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>62640000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>83939000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>42372000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>35075000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>60296000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>44663000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>54790000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>37696000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>59831000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>65178000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>49745000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>65031000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>65048000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>75165000.0</v>
       </c>
-      <c r="AA10"/>
-[...1 lines deleted...]
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10">
         <v>38000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>31000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>40000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>24000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>53021000.0</v>
+      </c>
+      <c r="D12">
         <v>55615000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>65763000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>42609000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>54002000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>47724000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>63313000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>65911000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>68241000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>89983000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>69244000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>54290000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>66372000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>56885000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>62989000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>50641000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>59831000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>65178000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>49745000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>65031000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>65048000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>75165000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>67981000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>54885000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>91453000.0</v>
       </c>
       <c r="D13">
         <v>91453000.0</v>
       </c>
       <c r="E13">
         <v>91453000.0</v>
       </c>
       <c r="F13">
         <v>91453000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>91453000.0</v>
+      </c>
+      <c r="H13">
+        <v>91453000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>91453000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>90298000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>96287000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>88271000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>86270000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>86270000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>86127000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>85743000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>85492000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>84709000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>84486000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>83830000.0</v>
       </c>
       <c r="X13">
         <v>83830000.0</v>
       </c>
       <c r="Y13">
-        <v>83638000.0</v>
+        <v>83830000.0</v>
       </c>
       <c r="Z13">
-        <v>83638000.0</v>
+        <v>83830000.0</v>
       </c>
       <c r="AA13">
         <v>83638000.0</v>
       </c>
       <c r="AB13">
         <v>83638000.0</v>
       </c>
       <c r="AC13">
-        <v>60000000.0</v>
+        <v>83638000.0</v>
       </c>
       <c r="AD13">
-        <v>60000000.0</v>
+        <v>83638000.0</v>
       </c>
       <c r="AE13">
         <v>60000000.0</v>
       </c>
       <c r="AF13">
         <v>60000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>60000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>60000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
-        <v>220590100.0</v>
+        <v>220590007.0</v>
       </c>
       <c r="C14">
         <v>220590100.0</v>
       </c>
       <c r="D14">
         <v>220590100.0</v>
       </c>
       <c r="E14">
         <v>220590100.0</v>
       </c>
       <c r="F14">
         <v>220590100.0</v>
       </c>
       <c r="G14">
-        <v>220590007.0</v>
+        <v>220590100.0</v>
       </c>
       <c r="H14">
-        <v>220590007.0</v>
+        <v>220590100.0</v>
       </c>
       <c r="I14">
         <v>220590007.0</v>
       </c>
       <c r="J14">
         <v>220590007.0</v>
       </c>
       <c r="K14">
+        <v>220590007.0</v>
+      </c>
+      <c r="L14">
+        <v>220590007.0</v>
+      </c>
+      <c r="M14">
         <v>220590100.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>220590100.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>223020910.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>218010610.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>214970000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>214970000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>214700410.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>214059410.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>213772710.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>212056000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>211638007.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>210403000.0</v>
       </c>
       <c r="X14">
         <v>210403000.0</v>
       </c>
       <c r="Y14">
+        <v>210403000.0</v>
+      </c>
+      <c r="Z14">
+        <v>210403000.0</v>
+      </c>
+      <c r="AA14">
         <v>210042007.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>210565000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>210188700.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>188067200.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>102761700.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>105263200.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>101781200.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>119047600.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
         <v>8000.0</v>
       </c>
-      <c r="E21"/>
-      <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21">
         <v>10000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>14000.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21">
         <v>13000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21">
         <v>2263000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>78211000.0</v>
+      </c>
+      <c r="C22">
+        <v>64049000.0</v>
+      </c>
+      <c r="D22">
         <v>64986000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>61348000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>105555000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>67969000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>76533000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>72393000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>105933000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>65130000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>44033000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>39685000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>56915000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>73608000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>47000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>56611000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>95221000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>61831000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>50845000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>51393000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>68198000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>44345000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>34755000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>45258000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>65778000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>47000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>38742000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>41004000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>52180000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>64000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>81000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>52000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>66000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>334009000.0</v>
+      </c>
+      <c r="D23">
         <v>338911000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>349389000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>375569000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>308745000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>309878000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>291960000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>308115000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>297677000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>317531000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>330182000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>394587000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>349343000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>326498000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>311695000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>323709000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>15180000.0</v>
+      </c>
+      <c r="C24">
+        <v>10710000.0</v>
+      </c>
+      <c r="D24">
         <v>8899000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>6017000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>7255000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>4486000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>4297000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>4694000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>4367000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>3315000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>3252000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>2518000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>0.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24">
         <v>0.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>0.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>20898000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>21625000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>21864000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>22962000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>23013000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>21647000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>20991000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>15933000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>16238000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>2226000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>6169000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>1000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>2000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>2000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>20923000.0</v>
+      </c>
+      <c r="D25">
         <v>19702000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>16920000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>14788000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>12166000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>11764000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>11241000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>9039000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>9887000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>10034000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>9192000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>9192000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>8271000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>32070000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>26782000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>26993000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>26886000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>26357000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>22765000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>19982000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>20108000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>19995000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>9364000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>41</v>
+      </c>
+      <c r="B28">
+        <v>22381000.0</v>
+      </c>
       <c r="C28">
+        <v>4108000.0</v>
+      </c>
+      <c r="D28"/>
+      <c r="E28">
         <v>1280000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>25450000.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28">
+      <c r="G28"/>
+      <c r="H28">
         <v>5674000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3423000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>23086000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
-      <c r="P28">
-[...1 lines deleted...]
-      </c>
+      <c r="P28"/>
       <c r="Q28"/>
       <c r="R28">
+        <v>13441000.0</v>
+      </c>
+      <c r="S28"/>
+      <c r="T28">
         <v>11082000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2775000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>25148000.0</v>
       </c>
-      <c r="U28"/>
-[...1 lines deleted...]
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28">
         <v>544000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>256880000.0</v>
+      </c>
+      <c r="C29">
+        <v>236317000.0</v>
+      </c>
+      <c r="D29">
         <v>227263000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>242339000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>237534000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>214251000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>209255000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>231456000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>240050000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>199027000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>192017000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>205396000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>212671000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>198872000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>216408000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>216465000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>212485000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>195042000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>222532000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>221662000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>223010000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>199077000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>204723000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>205493000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>211366000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>66529000.0</v>
+      </c>
+      <c r="C30">
+        <v>55687000.0</v>
+      </c>
+      <c r="D30">
         <v>61760000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>71595000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>81375000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>43846000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>50287000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>60007000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>54672000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>37127000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>38602000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>59022000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>58638000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>34963000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>62115000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>86720000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>60382000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>49541000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>68618000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>52606000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>63042000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>40295000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>48645000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>48799000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>55769000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>64177000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>67862000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>64068000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>86279000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>81000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>113000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>123000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>119000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>168498000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>167415000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>165444000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>183365000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>67994000.0</v>
+      </c>
+      <c r="C32">
+        <v>64832000.0</v>
+      </c>
+      <c r="D32">
         <v>64516000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>67394000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>62637000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>59205000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>56258000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>67884000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>62040000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>56382000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>55595000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>59422000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>61313000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>63799000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>85196000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>84996000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>77501000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>91903000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>66274000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>65032000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>58911000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>57114000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>57330000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>53226000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>56654000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>142037000.0</v>
+      </c>
+      <c r="C33">
+        <v>137545000.0</v>
+      </c>
+      <c r="D33">
         <v>133039000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>127711000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>125071000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>123129000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>116058000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>124708000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>125684000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>125812000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>124171000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>122289000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>117373000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>114572000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>112433000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>107024000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>100996000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>84665000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>139362000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>133204000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>134516000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>129736000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>130467000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>133769000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>129349000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>121108000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>109287000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>47</v>
+      </c>
+      <c r="B34">
+        <v>1000.0</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>26243000.0</v>
+      </c>
+      <c r="C35">
+        <v>20923000.0</v>
+      </c>
+      <c r="D35">
         <v>19702000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>16920000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>14789000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>12166000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>11764000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>13338000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>12366000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>11353000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>11989000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>11241000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>9039000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>9887000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>10034000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>9192000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>9192000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>8271000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>32070000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>26782000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>26993000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>26886000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>26357000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>25231000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>25220000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>20012000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>20116000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
-      <c r="P36">
+      <c r="P36"/>
+      <c r="Q36"/>
+      <c r="R36">
         <v>-3000.0</v>
       </c>
-      <c r="Q36"/>
-      <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>3619000.0</v>
+      </c>
+      <c r="D38">
         <v>4927000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>3842000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>3687000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>3254000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>3358000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>47793000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>41695000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>39551000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>36143000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>31000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>283000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>62000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>477000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>489000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>561000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>305000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>230000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>258000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>258000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>2263000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>2327000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>2414000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>2311000.0</v>
       </c>
-      <c r="AC38"/>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>9546000.0</v>
+      </c>
+      <c r="C39">
+        <v>10377000.0</v>
+      </c>
+      <c r="D39">
         <v>9673000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>10177000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>10692000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>7555000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>8237000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>7646000.0</v>
       </c>
-      <c r="H39"/>
-      <c r="I39">
+      <c r="J39"/>
+      <c r="K39">
         <v>10873000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>9658000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>7651000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>6898000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>6293000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>6000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>6061000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>80039000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>83642000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>6207000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>7536000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>6235000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>7411000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>8889000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>6454000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>10445000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>13235000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>10543000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>7390000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>4668000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>8000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AF39">
         <v>9000000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39">
+        <v>4000000.0</v>
+      </c>
+      <c r="AH39">
+        <v>9000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B40"/>
+        <v>53</v>
+      </c>
+      <c r="B40">
+        <v>-1000.0</v>
+      </c>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40">
         <v>45557000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>48931000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>50133000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>52743000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
-      <c r="Z40">
+      <c r="Z40"/>
+      <c r="AA40"/>
+      <c r="AB40">
         <v>-1000.0</v>
       </c>
-      <c r="AA40"/>
-[...1 lines deleted...]
-      <c r="AC40">
+      <c r="AC40"/>
+      <c r="AD40"/>
+      <c r="AE40">
         <v>41000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>40000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>36000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>36000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:32">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42">
         <v>4210000.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42">
         <v>7796000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>12272000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>7623000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>15036000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
-      <c r="T42">
+      <c r="T42"/>
+      <c r="U42"/>
+      <c r="V42">
         <v>8743000.0</v>
       </c>
-      <c r="U42"/>
-      <c r="V42"/>
       <c r="W42"/>
-      <c r="X42">
+      <c r="X42"/>
+      <c r="Y42"/>
+      <c r="Z42">
         <v>6201000.0</v>
       </c>
-      <c r="Y42"/>
-      <c r="Z42"/>
       <c r="AA42"/>
-      <c r="AB42">
+      <c r="AB42"/>
+      <c r="AC42"/>
+      <c r="AD42">
         <v>7353000.0</v>
       </c>
-      <c r="AC42"/>
-      <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45">
         <v>128437000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>73364000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>67799000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>74632000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>176643000.0</v>
       </c>
-      <c r="I45"/>
-      <c r="J45">
+      <c r="K45"/>
+      <c r="L45">
         <v>74475000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>74496000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>169230000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>75021000.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>84283000.0</v>
+      </c>
+      <c r="C46">
+        <v>79868000.0</v>
+      </c>
+      <c r="D46">
         <v>79350000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>77159000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>74566000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>73364000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>67799000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>74632000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>74123000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>72945000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>74475000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>74496000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>74663000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>75021000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>76290000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>79868000.0</v>
+      </c>
+      <c r="D47">
         <v>79350000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>77159000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>74603000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>73364000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>67799000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>74496000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>76643000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>75021000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>76290000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>75581000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>75722000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>74508000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>128741000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>122667000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>123985000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>119855000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>120599000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>123810000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>119328000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>109322000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>97336000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>90630000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>73334000.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>82299000.0</v>
+      </c>
+      <c r="C48">
+        <v>89553000.0</v>
+      </c>
+      <c r="D48">
         <v>86042000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>86443000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>76962000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>78218000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>68581000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>72587000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>68468000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>62546000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>60821000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>70410000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>64845000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>61534000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>81213000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>91855000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>77699000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>76360000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>81044000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>78605000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>66714000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>68780000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>69691000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>71374000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>63478000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>61438000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>45834000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>57005000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>49349000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>29000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>45000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>43000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>39000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>59644000.0</v>
+      </c>
+      <c r="C50">
+        <v>45762000.0</v>
+      </c>
+      <c r="D50">
         <v>42030000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>59587000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>58800000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>41255000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>46085000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>50934000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>64090000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>30039000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>26423000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>34380000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>45265000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>33428000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>33043000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>38340000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>48516000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>32555000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>34847000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>35940000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>40980000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>22849000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>28189000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>28642000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>36866000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>48802000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>47664000.0</v>
       </c>
-      <c r="AA50"/>
-[...1 lines deleted...]
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
         <v>92000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>113000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>117000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>109000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:32">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>63296000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>58979000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>64481000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>46641000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>51459000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>25201000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>56068000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>66813000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>38228000.0</v>
+      </c>
+      <c r="D52">
         <v>35796000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>55385000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>56096000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>28929000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>28772000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>33862000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>45265000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>33428000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>22380000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>38340000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>48516000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>32555000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>31226000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>32197000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>37488000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>19755000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>25102000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>33303000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>46831000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52">
         <v>92000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>113000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>117000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>109000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:32">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>410000.0</v>
+      </c>
+      <c r="C53">
+        <v>657000.0</v>
+      </c>
+      <c r="D53">
         <v>736000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>1439000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>2013000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>2811000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>3016000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>3384000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>4357000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>4648000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>4854000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>4940000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>5293000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>5601000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>6044000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>26872000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>19215000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>6076000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>12222000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>8199000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>12945000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-    </row>
-    <row r="54" spans="1:32">
+      <c r="AG53"/>
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>382889000.0</v>
+      </c>
+      <c r="C55">
+        <v>334009000.0</v>
+      </c>
+      <c r="D55">
         <v>338911000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>349389000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>375569000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>308745000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>309878000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>335435000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>358814000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>303146000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>298092000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>291960000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>308115000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>297677000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>317531000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>330182000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>394587000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>349343000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>326498000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>311695000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>323709000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>284000000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>290485000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>287194000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>326589000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>314394000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>311209000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>287970000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>291009000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>276000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>328000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>312000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>304000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>240852000.0</v>
+      </c>
+      <c r="C56">
+        <v>196464000.0</v>
+      </c>
+      <c r="D56">
         <v>205872000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>221678000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>250511000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>185616000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>193820000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>210727000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>233130000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>177334000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>173921000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>169671000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>187931000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>183105000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>205098000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>223158000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>293591000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>264678000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>187136000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>178491000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>189193000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>154264000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>160018000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>153425000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>197240000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>193286000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>201922000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>185132000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>205358000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>191000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>234000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>219000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>218000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>172858000.0</v>
+      </c>
+      <c r="C57">
+        <v>131632000.0</v>
+      </c>
+      <c r="D57">
         <v>141356000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>154284000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>187876000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>126411000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>137562000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>142843000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>171090000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>120952000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>118326000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>110249000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>127401000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>119306000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>119902000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>138162000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>216090000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>172775000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>120862000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>113459000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>130282000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>97150000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>102688000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>100199000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>140586000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>145114000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>145901000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>125541000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>139479000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>177000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>210000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>195000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>195000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>199101000.0</v>
+      </c>
+      <c r="C58">
+        <v>154164000.0</v>
+      </c>
+      <c r="D58">
         <v>162577000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>172654000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>204105000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>140235000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>151005000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>156181000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>183456000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>132305000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>130315000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>123462000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>140709000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>132233000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>134166000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>152057000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>230618000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>186856000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>159711000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>147598000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>163543000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>130734000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>136964000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>131990000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>173080000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>169318000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>166017000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>147327000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>150669000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>179000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>213000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>199000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>199000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:32">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>182056000.0</v>
+      </c>
+      <c r="C60">
+        <v>179845000.0</v>
+      </c>
+      <c r="D60">
         <v>176334000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>176735000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>171464000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>168510000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>158873000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>175828000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>171593000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>165673000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>162342000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>168498000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>167406000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>165444000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>183365000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>178125000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>163969000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>162487000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>166787000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>164097000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>160166000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>153266000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>153521000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>155204000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>153509000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>145076000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>142938000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>140643000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>140340000.0</v>
       </c>
-      <c r="AC60"/>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>451108000.0</v>
+      </c>
+      <c r="C2">
         <v>454224000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>303914000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>386531000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>347302000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>261405000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>340506000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>349355000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>425254000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>411140000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>381355000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>320000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>322000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>257000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>1469000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-4820000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2652000.0</v>
       </c>
       <c r="G4">
         <v>-2652000.0</v>
       </c>
-      <c r="H4"/>
+      <c r="H4">
+        <v>-2652000.0</v>
+      </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>6778000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>6849000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>8214000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>17223000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>36855000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>22595000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>19427000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-11000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-18000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>6000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-      <c r="E6">
+      <c r="E6"/>
+      <c r="F6">
         <v>22098000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>19980000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>33127000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>36855000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>22595000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
+      <c r="C8"/>
+      <c r="D8">
         <v>0.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>6122000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-4820000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-2652000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-      <c r="J8">
+      <c r="J8"/>
+      <c r="K8">
         <v>-10349000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-6977000.0</v>
       </c>
-      <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>109063000.0</v>
+      </c>
+      <c r="C9">
         <v>93546000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>73933000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>76902000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>68572000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>65656000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>84526000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>89128000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>103710000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>73213000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>50331000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>37000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>56000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>47000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>19239000.0</v>
+      </c>
+      <c r="C10">
         <v>7463000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4642000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10235000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6762000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>15585000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>26126000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9977000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4534000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-5525000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>2889000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1600000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2227000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2343000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>7615000.0</v>
+      </c>
+      <c r="C12">
         <v>88000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>118000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>171000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>117000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4265000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4567000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>121000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>191000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>771000.0</v>
+      </c>
+      <c r="C13">
         <v>7291000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4276000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4049000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1621000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1980000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4265000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3652000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4716000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5413000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>5546000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14">
+        <v>-314000.0</v>
+      </c>
+      <c r="C14">
         <v>918000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2630000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2683000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3048000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2028000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1874000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>430000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-237000.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>14247000.0</v>
+      </c>
+      <c r="C15">
         <v>5720000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>6435000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>16333000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2900000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>3176000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>15116000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>20475000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4524000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-9236000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-10255000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-17000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>5000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-7000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>114</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>5720000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6435000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16266000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2900000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3176000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>15116000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>20475000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4524000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-9236000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-10255000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>14561000.0</v>
+      </c>
+      <c r="C17">
         <v>4817000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>3805000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>19491000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>5162000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1148000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>13242000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>20045000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>4761000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1332000.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-6844000.0</v>
+      </c>
+      <c r="C18">
         <v>-7423000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4276000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2479000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1502000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3284000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3537000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3252000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4595000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5220000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>21559000.0</v>
+      </c>
+      <c r="C21">
         <v>14754000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>8918000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>14284000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>8383000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8280000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19850000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>29778000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>14693000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>9947000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>21000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-18000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>7756000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1045000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2604000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>123</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>10821000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10469000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9531000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13715000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13073000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13277000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7077000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7902000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>87504000.0</v>
+      </c>
+      <c r="C28">
         <v>85259000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>75134000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>70203000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>69720000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>58739000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>69907000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>69580000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>92569000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>68273000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>55962000.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>4678000.0</v>
+      </c>
+      <c r="C29">
         <v>2661000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>837000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2912000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2227000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2343000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6081000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5216000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3202000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>214000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>538612000.0</v>
+      </c>
+      <c r="C30">
         <v>533016000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>368929000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>448378000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>411238000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>376211000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>410229000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>418630000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>517346000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>479411000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>541000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>375000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>372000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>306000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>560171000.0</v>
+      </c>
+      <c r="C32">
         <v>547770000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>377847000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>463433000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>415874000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>327061000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>425032000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>438483000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>528964000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>484353000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>431686000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>357000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>378000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>304000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>90962000.0</v>
+      </c>
+      <c r="C2">
+        <v>89538000.0</v>
+      </c>
+      <c r="D2">
         <v>96520000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>174088000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>99784000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>112537000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>97691000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>144212000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>81792000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>67621000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>73070000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>81431000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>101269000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>54059000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>89105000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>142098000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>95051000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>81615000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>86000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>84636000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>78465000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>195725000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>82127000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>88779000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>69871000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>89393000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>89601000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>93043000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>85257000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>97000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>112000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>149000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>113000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-1304000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>1164000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-7016000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-37000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>-1018000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-1559000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>3013000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>8186000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>2476000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>5117000.0</v>
       </c>
-      <c r="AA5"/>
-[...1 lines deleted...]
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-15000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-2000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>1000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
+      <c r="K6"/>
       <c r="L6"/>
       <c r="M6">
+        <v>3352000.0</v>
+      </c>
+      <c r="N6"/>
+      <c r="O6">
         <v>-6000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>6662000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>19591000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>4810000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-731000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>3123000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>2551000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>6471000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1018000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1559000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>3013000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>8186000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
-[...4 lines deleted...]
-      </c>
+      <c r="K8"/>
+      <c r="L8"/>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
+        <v>7464000.0</v>
+      </c>
+      <c r="O8">
         <v>0.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
+        <v>0.0</v>
+      </c>
+      <c r="Q8">
         <v>-1342000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-3991000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-1332000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>147000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>263000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8">
+      <c r="V8"/>
+      <c r="W8">
         <v>481000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>22186000.0</v>
+      </c>
+      <c r="C9">
+        <v>29121000.0</v>
+      </c>
+      <c r="D9">
         <v>21886000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>35870000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>24672000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>23005000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>17410000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>28459000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>28548000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>17446000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>11596000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>16343000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>21615000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>13127000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>14959000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>27201000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>22548000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>14366000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>16793000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>14865000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>29306000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>36531000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>14750000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>16943000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>24596000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>19303000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>17979000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>21246000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>32541000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>5000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>19000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>19000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>1442000.0</v>
+      </c>
+      <c r="C10">
+        <v>6921000.0</v>
+      </c>
+      <c r="D10">
         <v>2331000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>8545000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>3209000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>7375000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-10872000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>7751000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>6060000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>119000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-3540000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2003000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-6867000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-7401000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>6058000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>18445000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>5000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-1338000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1968000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1132000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>5243000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-2345000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-2192000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2051000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>7147000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1213000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>4321000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2904000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>7856000.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>709000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>109000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>220000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>873000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11">
         <v>1000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-1000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>0.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>1285000.0</v>
+      </c>
+      <c r="C12">
+        <v>160000.0</v>
+      </c>
+      <c r="D12">
         <v>207000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>211000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>399000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>235000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>144000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2941000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1596000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1351000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1059000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>210000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>297000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>268000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>135000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>55000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>24000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="S12">
         <v>26000.0</v>
       </c>
       <c r="T12">
+        <v>42000.0</v>
+      </c>
+      <c r="U12">
+        <v>26000.0</v>
+      </c>
+      <c r="V12">
         <v>69000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>200000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>79000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>111000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1039000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>248000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>796000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>101000.0</v>
       </c>
-      <c r="AB12"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AD12"/>
       <c r="AE12">
         <v>1000000.0</v>
       </c>
       <c r="AF12">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>193000.0</v>
+      </c>
+      <c r="C13">
+        <v>1620000.0</v>
+      </c>
+      <c r="D13">
         <v>1427000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>3283000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1461000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2515000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1342000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>190000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>412000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>147000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>310000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1349000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1653000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1401000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>604000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1146000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>190000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>607000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>580000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>624000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1228000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1469000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>633000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>962000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1039000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1263000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>238000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14">
+        <v>-103000.0</v>
+      </c>
+      <c r="C14">
+        <v>-107000.0</v>
+      </c>
+      <c r="D14">
         <v>-69000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-35000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>209000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>41000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>329000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>339000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1407000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>282000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>627000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>314000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>815000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1173000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>469000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>535000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>506000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>993000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>632000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>917000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1104000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>117000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>101000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>978000.0</v>
+      </c>
+      <c r="C15">
+        <v>5099000.0</v>
+      </c>
+      <c r="D15">
         <v>1814000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>6356000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>3021000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>6407000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-10033000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>6325000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>6595000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>1725000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-3493000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1608000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>1279000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-6448000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>5654000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>15848000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1555000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-2430000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1801000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>1880000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>5982000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-2806000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-2354000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1622000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>9130000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1145000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>3727000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>1114000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>6714000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-16000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>2000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>4000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>114</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>5099000.0</v>
+      </c>
+      <c r="D16">
         <v>1814000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>6356000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3021000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>6407000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-10033000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>1608000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1212000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-6448000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>5654000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>15848000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1555000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-2430000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1801000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1880000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>5982000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-2806000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-2354000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1622000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>9130000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1145000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3727000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1114000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>6714000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>1081000.0</v>
+      </c>
+      <c r="C17">
+        <v>5206000.0</v>
+      </c>
+      <c r="D17">
         <v>1883000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>6391000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>2827000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>6366000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-10362000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>5986000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>5188000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>1443000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-4120000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>1294000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-6999000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-7621000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>5185000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>16758000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>5169000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-1903000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>1169000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>1057000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>4878000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-2191000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-2455000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>916000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>9009000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>266000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>2918000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-1092000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1460000.0</v>
+      </c>
+      <c r="D18">
         <v>-1220000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-3072000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1194000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2280000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1198000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-2751000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1184000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1204000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-749000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1139000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1356000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1133000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-469000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1091000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>214000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-581000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-912000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1025000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1159000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-720000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-554000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-851000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-898000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-1015000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-558000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-217000.0</v>
+      </c>
+      <c r="C21">
+        <v>8541000.0</v>
+      </c>
+      <c r="D21">
         <v>3758000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>11828000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>4670000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>9890000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-9530000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>9226000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>4518000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1039000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-5454000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>3352000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-5214000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-6000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>6662000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>19591000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>4810000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-731000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>2548000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1756000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>6471000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-876000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1559000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3013000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>8186000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>2476000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>4230000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>4071000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>8992000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-15000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-2000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>22403000.0</v>
+      </c>
+      <c r="C28">
+        <v>21093000.0</v>
+      </c>
+      <c r="D28">
         <v>19156000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>24852000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>24469000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>14138000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>27419000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>19233000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>24030000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>16407000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>17050000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>17647000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>20530000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>20143000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>14996000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>19481000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>23935000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>15395000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>15959000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>14189000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>22629000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>38920000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>16776000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>14800000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>19442000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>17132000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>13749000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>18349000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>22365000.0</v>
       </c>
-      <c r="AC28"/>
-      <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>361000.0</v>
+      </c>
+      <c r="C29">
+        <v>1715000.0</v>
+      </c>
+      <c r="D29">
         <v>448000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2154000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>397000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1009000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-510000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1765000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>872000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-1324000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>580000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>709000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>132000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>220000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>873000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1687000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-169000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>565000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>772000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>432000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>365000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1812000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>263000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1135000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1862000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>947000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1403000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1855000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1280000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>113365000.0</v>
+      </c>
+      <c r="C30">
+        <v>110118000.0</v>
+      </c>
+      <c r="D30">
         <v>114648000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>198130000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>119786000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>125652000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>125110000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>163445000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>105822000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>84028000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>90120000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>99078000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>119549000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>74202000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>104101000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>161579000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>113443000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>97010000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>116900000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>113289000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>100846000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>72883000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>98903000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>103579000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>89129000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>106525000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>103350000.0</v>
       </c>
-      <c r="AA30"/>
-[...1 lines deleted...]
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30">
         <v>117000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>132000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>167000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>130000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>113148000.0</v>
+      </c>
+      <c r="C32">
+        <v>118659000.0</v>
+      </c>
+      <c r="D32">
         <v>118406000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>209958000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>124456000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>135542000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>115101000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>172671000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>110340000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>85067000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>84666000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>97774000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>122884000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>67186000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>104064000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>169299000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>117599000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>95981000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>102793000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>99501000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>107771000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>232256000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>96877000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>105722000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>94467000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>108696000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>107580000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>114289000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>117798000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>102000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>131000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>168000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>129000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>40596000.0</v>
+      </c>
+      <c r="C2">
         <v>45371000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>60618000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40749000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>37696000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>65031000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>54885000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>50961000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>34841000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>36852000.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>17349000</v>
+      </c>
+      <c r="C3">
         <v>14080000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5738000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8419000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5918000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>14374000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>27790000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>18482000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4353000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3973000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7458000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>16000000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>8407000.0</v>
+      </c>
+      <c r="C6">
         <v>-4775000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-15247000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>19438000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3053000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-27335000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>10146000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3924000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>16120000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2011000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>20912000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-12000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>10000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>-14009000.0</v>
+      </c>
+      <c r="C7">
         <v>-19965000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-63329000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-14190000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-32091000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-26811000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-5127000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2476000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8251000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-14729000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-6735000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>-13557000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-10663000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>39026000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>-10000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-3000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>139</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
         <v>367000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-47521000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>36428000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-30437000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2116000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-14169000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2991000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12109000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2130000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>-11000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-15000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>0.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>23232000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-11296000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-14585000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-4009000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-1901000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>511000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-4069000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-1300000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-7858000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4210000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-5778000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-3000000.0</v>
       </c>
       <c r="M13">
+        <v>-3000000.0</v>
+      </c>
+      <c r="N13">
         <v>-1000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>143</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>9945000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9550000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8651000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13715000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>13073000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13277000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6775000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7576000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9156000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10670000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>11000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15">
         <v>2206000.0</v>
       </c>
       <c r="C15">
         <v>2206000.0</v>
       </c>
       <c r="D15">
+        <v>2206000.0</v>
+      </c>
+      <c r="E15">
         <v>13230000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2142000.0</v>
       </c>
       <c r="F15">
         <v>2142000.0</v>
       </c>
       <c r="G15">
-        <v>2100000.0</v>
+        <v>2142000.0</v>
       </c>
       <c r="H15">
         <v>2100000.0</v>
       </c>
-      <c r="I15"/>
+      <c r="I15">
+        <v>2100000.0</v>
+      </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>52443000.0</v>
+      </c>
+      <c r="C16">
         <v>40606000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>45371000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>56620000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>40749000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>37696000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>65031000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>54885000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>50961000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>34841000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>36852000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>2452000.0</v>
+      </c>
+      <c r="C18">
         <v>-2479000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-49128000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7376000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-19837000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-17479000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>274000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>11953000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>17714000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B19">
+        <v>1637000.0</v>
+      </c>
+      <c r="C19">
         <v>-12410000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-3287000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>14054000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-6153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12931000.0</v>
       </c>
       <c r="G19">
         <v>-12931000.0</v>
       </c>
       <c r="H19">
+        <v>-12931000.0</v>
+      </c>
+      <c r="I19">
         <v>-8601000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3267000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1663000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>4507000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1090000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>612000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>134000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>-4527000.0</v>
+      </c>
+      <c r="C21">
         <v>-2401000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23192000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>376000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>29207000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1009000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6585000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>14247000.0</v>
+      </c>
+      <c r="C22">
         <v>7463000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4642000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>16333000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2900000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3176000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>15116000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>26126000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9977000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4534000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-5525000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-17000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-7000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>151</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-736000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>10964000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-669000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2475000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6474000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>152</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>2447000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2451000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>704000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>272000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>341000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>728000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>9881000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1086000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2310000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2900000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>28213000.0</v>
+      </c>
+      <c r="C25">
         <v>29638000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4130000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2661000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3103000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3270000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3537000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3252000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4595000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>3247000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1090000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>612000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>134000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>30005000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>155</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>290000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>0.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>169000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>345000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>0.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1171000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>156</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-8454000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>29997000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-9601000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>29155000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4096000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11093000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-13466000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-9218000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4551000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>28882000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="N28">
         <v>-6000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28">
+        <v>-6000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>19801000.0</v>
+      </c>
+      <c r="C29">
         <v>17649000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-43390000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10957000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-13906000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3105000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>28818000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>30435000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>22067000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2644000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2485000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>21000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>19000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>158</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-11633000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3287000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>21429000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-11496000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-27816000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-27835000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-8601000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3267000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1663000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4558000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-9000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-4000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-14000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>52364000.0</v>
+      </c>
+      <c r="C2">
+        <v>54879000.0</v>
+      </c>
+      <c r="D2">
         <v>64324000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>40596000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>51191000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>44708000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>52205000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>45371000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>46525000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>63754000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>58373000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>60618000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>59710000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>80689000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>39072000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>40749000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>58346000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>42713000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>52870000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>37696000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>59831000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>65178000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>49745000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>65031000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>65048000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>75165000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>5029000</v>
+      </c>
+      <c r="C3">
+        <v>12320000</v>
+      </c>
+      <c r="D3">
         <v>8261000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3289000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>14080000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>11715000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>6094000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2153000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2146000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>985000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1217000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1390000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3343000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3343000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1501000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>738000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>5931000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>6661000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>4427000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1609000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>14374000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>13788000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>9289000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>8116000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>27790000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>19669000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>24031000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1446000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>18482000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>3000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>5000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>4000000</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>-467000.0</v>
+      </c>
+      <c r="C6">
+        <v>11768000.0</v>
+      </c>
+      <c r="D6">
         <v>14283000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>23728000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-4775000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>5820000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-663000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>6722000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-4195000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-18991000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>6644000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-2245000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>477000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>477000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>47291000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-1677000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>3053000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>20650000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>5017000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>15174000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-27335000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-12560000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>147000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-15286000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>10146000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>10163000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>8480000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>13199000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>3924000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>8000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-9000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>18000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>-18131000.0</v>
+      </c>
+      <c r="C7">
+        <v>-7029000.0</v>
+      </c>
+      <c r="D7">
         <v>9143000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>4967000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-19965000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>15923000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>8104000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>10366000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-49862000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-23981000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>13240000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>5290000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-14190000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>8224000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>20182000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>4753000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-32091000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-8648000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>3682000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>10126000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-26811000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-8742000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2221000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-7036000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-5881000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-13390000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-2568000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>9470000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>9470000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-4237000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>7344000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-15879000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-15879000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>16476000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13">
         <v>32000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-5000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>11000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-42000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:32">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14">
         <v>2559000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-6995000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-6995000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>4258000.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14">
         <v>2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AF14">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>3000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
-      <c r="C15"/>
+      <c r="C15">
+        <v>2206000.0</v>
+      </c>
       <c r="D15">
-        <v>2206000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>2206000.0</v>
       </c>
-      <c r="G15"/>
+      <c r="G15">
+        <v>2206000.0</v>
+      </c>
       <c r="H15">
+        <v>2206000.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="I15"/>
-      <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>13230000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>13231000.0</v>
       </c>
-      <c r="N15"/>
-[...1 lines deleted...]
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15">
         <v>2142000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>2142000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15">
         <v>2100000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15"/>
       <c r="AA15"/>
-      <c r="AB15">
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15">
         <v>2100000.0</v>
       </c>
-      <c r="AC15"/>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>52443000.0</v>
+      </c>
+      <c r="C16">
+        <v>52364000.0</v>
+      </c>
+      <c r="D16">
         <v>54879000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>64324000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>40606000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>51191000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>44708000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>52205000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>45371000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>46525000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>63754000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>58373000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>60618000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>59710000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>80689000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>39072000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>40749000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>58346000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>42713000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>52870000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>37696000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>59831000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>65178000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>49745000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>65031000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>65048000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>75165000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>-18281000.0</v>
+      </c>
+      <c r="C18">
+        <v>-5617000.0</v>
+      </c>
+      <c r="D18">
         <v>4545000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>21805000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-32473000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>11209000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>21000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>18764000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-46289000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-19864000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>9472000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>7553000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-15620000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-16960000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>20650000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>14383000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-25449000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-7030000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-3130000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>15772000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-19224000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-2340000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>12115000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-8030000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>10000000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B19">
+        <v>250000.0</v>
+      </c>
+      <c r="C19">
+        <v>84000.0</v>
+      </c>
+      <c r="D19">
         <v>714000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-2451000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-1856000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-5047000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-4571000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>996000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-1397000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-579000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-616000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>386000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>350000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>350000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>20827000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1389000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-13038000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>3974000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-5796000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>3364000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-15059000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-5200000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>402000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-7959000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-12637000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>7551000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-21732000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
-[...1 lines deleted...]
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>2407000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>2001000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>99000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>250000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>106000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>635000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>13341000.0</v>
+      </c>
+      <c r="C21">
+        <v>2433000.0</v>
+      </c>
+      <c r="D21">
         <v>-19849000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-452000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>19168000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-3493000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-5247000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-12829000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-10386000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>14981000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>14981000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-8021000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>978000.0</v>
+      </c>
+      <c r="C22">
+        <v>17797000.0</v>
+      </c>
+      <c r="D22">
         <v>10876000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>8545000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>7463000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>4254000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-3121000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>6325000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>6595000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1725000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-3493000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1608000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1279000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-6448000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>5654000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>18445000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>6762000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1762000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>3100000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1489000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3325000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-2345000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-141000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2051000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>15585000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>8438000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3727000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>2904000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>26126000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-16000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>2000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>4000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
+        <v>-309000.0</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23">
         <v>-736000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>0.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>0.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>2000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>28000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>0.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3834000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1945000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1945000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1579000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1985000.0</v>
       </c>
-      <c r="V23"/>
-[...1 lines deleted...]
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23">
         <v>6474000.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>152</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>2237000.0</v>
+      </c>
+      <c r="D24">
         <v>1868000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>838000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>2447000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1161000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>587000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>228000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>237000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>237000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>167000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-651000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-5565000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>8203000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>72000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>4973000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-13442000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-954000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1732000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>157000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-45000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>4471000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>2728000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>429000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>9881000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>5928000.0</v>
+      </c>
+      <c r="C25">
+        <v>7693000.0</v>
+      </c>
+      <c r="D25">
         <v>3010000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>11582000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>8106000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1636000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>13393000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>6503000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-6942000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>6977000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2445000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1650000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-3262000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>5400000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>664000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1543000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-10268000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3725000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3880000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5766000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-15563000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>7539000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>6223000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>5071000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-11358000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...4 lines deleted...]
-      </c>
+      <c r="H26"/>
+      <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>3247000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>3253000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>846000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-1155000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1090000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>991000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>741000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>635000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>612000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>457000.0</v>
       </c>
-      <c r="V26"/>
-[...1 lines deleted...]
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>134000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>156</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-14096000.0</v>
+      </c>
+      <c r="D28">
         <v>-16326000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-1317000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-8454000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-26377000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-22399000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-8386000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>14982000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>14982000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-5992000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-11388000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>29155000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>13526000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-6899000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-5760000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4096000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-9970000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-7556000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-7716000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>11847000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>16321000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>16459000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>22253000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-13466000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-20000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-4000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>11000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>44000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>-13252000.0</v>
+      </c>
+      <c r="C29">
+        <v>33053000.0</v>
+      </c>
+      <c r="D29">
         <v>34611000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>25094000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>17649000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>41709000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>24879000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>20917000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-44143000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-18879000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>10689000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>8943000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-12192000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-12192000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>22151000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>15121000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-13906000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>5511000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>16172000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>17381000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-3105000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>8173000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>13374000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>86000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>28064000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>9943000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>36006000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-7389000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>30435000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>25000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-2000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>12000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-39000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>158</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-10083000.0</v>
+      </c>
+      <c r="D30">
         <v>-6393000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-2451000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-11633000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-10554000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-5507000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-695000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1867000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1867000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>27521000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-1389000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-11496000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1542000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-4355000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3364000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-27816000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-14742000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-7557000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-7959000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-27835000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-15198000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-22749000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-1017000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-8601000.0</v>
       </c>
-      <c r="AC30"/>
-      <c r="AD30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>-2000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-2000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-2000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>