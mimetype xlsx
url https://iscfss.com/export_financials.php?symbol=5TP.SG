--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -857,6697 +860,6979 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>3069211.0</v>
+      </c>
+      <c r="C2">
         <v>11412727.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2006098.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4514922.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>718996.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>976015.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>742298.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>973191.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1072948.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>493286.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>639476.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>375999.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>244431.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>842869.0</v>
+      </c>
+      <c r="C7">
         <v>651244.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1096409.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>512702.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>225762.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>177223.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>360354.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>188454.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>63740.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>96203.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>18035033.0</v>
       </c>
       <c r="C8">
         <v>18035033.0</v>
       </c>
       <c r="D8">
         <v>18035033.0</v>
       </c>
       <c r="E8">
         <v>18035033.0</v>
       </c>
       <c r="F8">
         <v>18035033.0</v>
       </c>
       <c r="G8">
         <v>18035033.0</v>
       </c>
       <c r="H8">
         <v>18035033.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>18035033.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
-[...1 lines deleted...]
-      </c>
+      <c r="F9"/>
       <c r="G9">
         <v>2800.0</v>
       </c>
       <c r="H9">
         <v>2800.0</v>
       </c>
       <c r="I9">
         <v>2800.0</v>
       </c>
-      <c r="J9"/>
+      <c r="J9">
+        <v>2800.0</v>
+      </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>64184242.0</v>
+      </c>
+      <c r="C10">
         <v>20544037.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10768807.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1280121.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>16433078.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>11256820.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>16016461.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17910184.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>19491957.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>26954685.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>22134540.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12339714.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2995725.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>11256820.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>16016460.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>17910180.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>19491960.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>26954690.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>18032233.0</v>
       </c>
       <c r="F13">
         <v>18032233.0</v>
       </c>
       <c r="G13">
         <v>18032233.0</v>
       </c>
       <c r="H13">
         <v>18032233.0</v>
       </c>
       <c r="I13">
         <v>18032233.0</v>
       </c>
       <c r="J13">
         <v>18032233.0</v>
       </c>
       <c r="K13">
         <v>18032233.0</v>
       </c>
       <c r="L13">
         <v>18032233.0</v>
       </c>
       <c r="M13">
         <v>18032233.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>18032233.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>405289100.0</v>
       </c>
       <c r="C14">
         <v>405289100.0</v>
       </c>
       <c r="D14">
         <v>405289100.0</v>
       </c>
       <c r="E14">
-        <v>407693000.0</v>
+        <v>405289100.0</v>
       </c>
       <c r="F14">
         <v>407693000.0</v>
       </c>
       <c r="G14">
         <v>407693000.0</v>
       </c>
       <c r="H14">
         <v>407693000.0</v>
       </c>
       <c r="I14">
+        <v>407693000.0</v>
+      </c>
+      <c r="J14">
         <v>406655100.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>3192503.0</v>
+      </c>
+      <c r="C21">
         <v>3581619.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3970736.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4359853.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4611392.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4757284.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>11901434.0</v>
+      </c>
+      <c r="C22">
         <v>9637899.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>7350206.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11885781.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2569883.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1971004.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1870128.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2008247.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1013129.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>660183.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>868800.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>802208.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1092095.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>786187.0</v>
+      </c>
+      <c r="C24">
         <v>0.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>745958.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>787440.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>715730.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>602050.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>595620.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>609460.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>722400.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>776190.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>722940.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>628510.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>57690.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>81930238.0</v>
+      </c>
+      <c r="C29">
         <v>48595846.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>42233512.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>39373637.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>41330583.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>40051541.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>45371099.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>42218531.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>41049119.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>3237665.0</v>
+      </c>
+      <c r="C30">
         <v>843341.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>513173.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>697839.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>174459.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2319925.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1374987.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2840416.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>979610.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>691339.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>794329.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>192908.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>732750.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>38586197.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>40738179.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>39438863.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>44769053.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>41622913.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>40439655.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>39632260.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>33494659.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>25159552.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>14217051.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>55580114.0</v>
+      </c>
+      <c r="C32">
         <v>15869378.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>10311172.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8283126.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>10908483.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>10918863.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>10933620.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>12739286.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>15002107.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>41799085.0</v>
+      </c>
+      <c r="C33">
         <v>41012995.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>40280609.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>39126207.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>37540858.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>37538793.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>44069752.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>36945562.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>33483898.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>22713201.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>3831189.0</v>
+      </c>
+      <c r="C35">
         <v>2450335.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3487970.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3243546.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2255918.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2928276.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2851396.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>952248.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1288757.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1638523.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
-      <c r="F36">
+      <c r="F36"/>
+      <c r="G36">
         <v>684174.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>672302.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>36945562.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>33483898.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>22713201.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>1701907.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1868504.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1387769.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>922270.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>672302.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>207461.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>114250.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>109850.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>461030.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>622720.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>31020.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>382090.0</v>
       </c>
-      <c r="M39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:13">
+      <c r="N39"/>
+    </row>
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>693910.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3005204.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1347587.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2921653.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3037449.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2120368.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2365912.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2176955.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2519894.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3171843.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>2145185.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>2183595.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>2205876.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>2075211.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1910787.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>660250.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>1580834.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>1249649.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>542186.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>331913.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>3389326.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>3223650.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>3082194.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3141500.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>3148287.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>3104244.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2755183.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2764011.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2808736.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2823883.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>97535144.0</v>
+      </c>
+      <c r="C45">
         <v>24247101.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>80867344.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>79011631.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>72973006.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>68885827.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>71721247.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>35990231.0</v>
+      </c>
+      <c r="C46">
         <v>39055242.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>34755234.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>37424300.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>35672354.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>36151024.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>43147482.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>37424300.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>35672354.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>36151024.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>43147482.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>36945562.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>33483898.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>22713201.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>19865516.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>19076347.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>15789496.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>60436865.0</v>
+      </c>
+      <c r="C48">
         <v>26693463.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>20305121.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>17521810.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>19839468.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>18324436.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>23595320.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>20442393.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>19504023.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>18919936.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>12773507.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>4318583.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-6639065.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>0.0</v>
+      </c>
+      <c r="C50">
         <v>817113.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D50">
         <v>0.0</v>
       </c>
       <c r="E50">
+        <v>0.0</v>
+      </c>
+      <c r="F50">
         <v>592404.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>962410.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>673204.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>96203.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>143042.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>248627.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1076760.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>962410.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>673204.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>96203.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>143042.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>248627.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1076760.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>109848.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>461025.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>622720.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>31017.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>382088.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>471330.0</v>
       </c>
     </row>
-    <row r="54" spans="1:13">
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>121823514.0</v>
+      </c>
+      <c r="C55">
         <v>72680151.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>59743013.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>53757792.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>57957099.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>54467920.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>63464320.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>60508680.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>55456810.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>51724704.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>43700951.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>32831026.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>21335719.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>80024429.0</v>
+      </c>
+      <c r="C56">
         <v>31667156.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>19462404.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>14631585.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>20416241.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>16929131.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>19394569.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>22890812.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>21972907.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>29011503.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>23835435.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>13754679.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>5338762.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>24444315.0</v>
+      </c>
+      <c r="C57">
         <v>15797778.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>9151232.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>6348459.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9507758.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>6010268.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8460949.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>9142352.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6970800.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4539572.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4305157.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4301126.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>6447695.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>28275504.0</v>
+      </c>
+      <c r="C58">
         <v>18248113.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>12639202.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>9592005.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>11763676.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>15026260.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>18692470.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>18882960.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>15014350.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6178095.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5655235.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>5018906.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6793622.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>81146851.0</v>
+      </c>
+      <c r="C60">
         <v>47781533.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>41490354.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>38588997.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>40740979.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>39441660.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>44771850.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>41625710.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>40442460.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>39632260.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>33494659.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>25159552.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>14217051.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
+      <c r="I61"/>
+      <c r="J61">
         <v>-200850.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75090.0</v>
       </c>
       <c r="K61">
         <v>-75090.0</v>
       </c>
-      <c r="L61"/>
+      <c r="L61">
+        <v>-75090.0</v>
+      </c>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
         <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
         <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
         <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>87</v>
+        <v>7</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
         <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>7</v>
+        <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
         <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>8</v>
+        <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>93</v>
+        <v>9</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>10</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>3069211.0</v>
+      </c>
+      <c r="C2">
         <v>11383760.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3406037.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7283722.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2006098.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8868361.0</v>
       </c>
       <c r="G2">
         <v>8868361.0</v>
       </c>
       <c r="H2">
-        <v>4514922.0</v>
+        <v>8868361.0</v>
       </c>
       <c r="I2">
         <v>4514922.0</v>
       </c>
       <c r="J2">
-        <v>5076934.0</v>
+        <v>4514922.0</v>
       </c>
       <c r="K2">
         <v>5076934.0</v>
       </c>
       <c r="L2">
-        <v>718996.0</v>
+        <v>5076934.0</v>
       </c>
       <c r="M2">
         <v>718996.0</v>
       </c>
       <c r="N2">
-        <v>5710426.0</v>
+        <v>718996.0</v>
       </c>
       <c r="O2">
         <v>5710426.0</v>
       </c>
       <c r="P2">
-        <v>976015.0</v>
+        <v>5710426.0</v>
       </c>
       <c r="Q2">
         <v>976015.0</v>
       </c>
       <c r="R2">
-        <v>4474588.0</v>
+        <v>976015.0</v>
       </c>
       <c r="S2">
         <v>4474588.0</v>
       </c>
       <c r="T2">
+        <v>4474588.0</v>
+      </c>
+      <c r="U2">
         <v>742298.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6680582.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6328927.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5651623.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>973191.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6752845.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6549914.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5989608.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1072948.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6315440.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5888497.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4070702.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>493286.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7766385.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>842869.0</v>
+      </c>
+      <c r="C7">
         <v>512602.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>651244.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>840505.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1096409.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>867272.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>512702.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>197863.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>225762.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>290518.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>177223.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>72835.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>360354.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>152103.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>185006.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>214589.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>18035033.0</v>
       </c>
       <c r="C8">
         <v>18035033.0</v>
       </c>
       <c r="D8">
         <v>18035033.0</v>
       </c>
       <c r="E8">
         <v>18035033.0</v>
       </c>
       <c r="F8">
         <v>18035033.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="G8">
         <v>18035033.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="H8"/>
+      <c r="I8">
         <v>18035033.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="J8"/>
+      <c r="K8">
         <v>18035033.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="L8"/>
+      <c r="M8">
         <v>18035033.0</v>
       </c>
-      <c r="O8"/>
+      <c r="N8"/>
+      <c r="O8">
+        <v>18035033.0</v>
+      </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>2800.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>2800.0</v>
       </c>
-      <c r="S9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T9"/>
       <c r="U9">
         <v>2800.0</v>
       </c>
       <c r="V9">
         <v>2800.0</v>
       </c>
       <c r="W9">
         <v>2800.0</v>
       </c>
       <c r="X9">
         <v>2800.0</v>
       </c>
-      <c r="Y9"/>
+      <c r="Y9">
+        <v>2800.0</v>
+      </c>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>64184242.0</v>
+      </c>
+      <c r="C10">
         <v>38745642.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>20544037.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14708183.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10768807.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8407455.0</v>
       </c>
-      <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>1280121.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>6207863.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>16433078.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>13273903.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>11256820.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>11172970.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>16016460.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>16738260.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>14773420.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16017130.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>17910180.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>15063235.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>13634329.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>17941718.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>19491957.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>20154979.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>21728175.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>24986562.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>26954685.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>33488347.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>11256820.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>11172970.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>16016460.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>16738260.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>14773420.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>16017130.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>17910180.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-      <c r="F13">
-[...1 lines deleted...]
-      </c>
+      <c r="F13"/>
       <c r="G13">
         <v>18032233.0</v>
       </c>
       <c r="H13">
         <v>18032233.0</v>
       </c>
       <c r="I13">
         <v>18032233.0</v>
       </c>
       <c r="J13">
         <v>18032233.0</v>
       </c>
       <c r="K13">
         <v>18032233.0</v>
       </c>
       <c r="L13">
         <v>18032233.0</v>
       </c>
       <c r="M13">
         <v>18032233.0</v>
       </c>
       <c r="N13">
         <v>18032233.0</v>
       </c>
       <c r="O13">
         <v>18032233.0</v>
       </c>
       <c r="P13">
         <v>18032233.0</v>
       </c>
       <c r="Q13">
         <v>18032233.0</v>
       </c>
       <c r="R13">
         <v>18032233.0</v>
       </c>
       <c r="S13">
         <v>18032233.0</v>
       </c>
       <c r="T13">
         <v>18032233.0</v>
       </c>
       <c r="U13">
         <v>18032233.0</v>
       </c>
       <c r="V13">
-        <v>18032230.0</v>
+        <v>18032233.0</v>
       </c>
       <c r="W13">
         <v>18032230.0</v>
       </c>
       <c r="X13">
         <v>18032230.0</v>
       </c>
       <c r="Y13">
-        <v>18032233.0</v>
+        <v>18032230.0</v>
       </c>
       <c r="Z13">
         <v>18032233.0</v>
       </c>
       <c r="AA13">
         <v>18032233.0</v>
       </c>
       <c r="AB13">
         <v>18032233.0</v>
       </c>
       <c r="AC13">
         <v>18032233.0</v>
       </c>
       <c r="AD13">
         <v>18032233.0</v>
       </c>
       <c r="AE13">
         <v>18032233.0</v>
       </c>
       <c r="AF13">
         <v>18032233.0</v>
       </c>
       <c r="AG13">
         <v>18032233.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>18032233.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>405289100.0</v>
       </c>
       <c r="C14">
         <v>405289100.0</v>
       </c>
       <c r="D14">
         <v>405289100.0</v>
       </c>
       <c r="E14">
         <v>405289100.0</v>
       </c>
       <c r="F14">
         <v>405289100.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="G14">
         <v>405289100.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="H14"/>
+      <c r="I14">
         <v>405289100.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14">
+      <c r="J14"/>
+      <c r="K14">
+        <v>405289100.0</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14">
         <v>407693000.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>407693000.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14">
+      <c r="P14"/>
+      <c r="Q14">
         <v>407693000.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14">
         <v>407693000.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14">
+      <c r="T14"/>
+      <c r="U14">
         <v>407693000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>296043300.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>297000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>300269600.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>298616700.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>294513800.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>306307300.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>310791200.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>299290500.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>299156300.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>298988100.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>274170000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>289039100.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>299120000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="C21">
+        <v>33</v>
+      </c>
+      <c r="B21">
+        <v>3192503.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>3581619.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>3970736.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>4359853.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>11901434.0</v>
+      </c>
+      <c r="C22">
         <v>11180664.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>9637899.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6986096.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7350206.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9101558.0</v>
       </c>
       <c r="G22">
         <v>9101558.0</v>
       </c>
       <c r="H22">
-        <v>11885781.0</v>
+        <v>9101558.0</v>
       </c>
       <c r="I22">
         <v>11885781.0</v>
       </c>
       <c r="J22">
-        <v>7068170.0</v>
+        <v>11885781.0</v>
       </c>
       <c r="K22">
         <v>7068170.0</v>
       </c>
       <c r="L22">
-        <v>2569883.0</v>
+        <v>7068170.0</v>
       </c>
       <c r="M22">
         <v>2569883.0</v>
       </c>
       <c r="N22">
-        <v>2623128.0</v>
+        <v>2569883.0</v>
       </c>
       <c r="O22">
         <v>2623128.0</v>
       </c>
       <c r="P22">
-        <v>1971004.0</v>
+        <v>2623128.0</v>
       </c>
       <c r="Q22">
         <v>1971004.0</v>
       </c>
       <c r="R22">
-        <v>2442548.0</v>
+        <v>1971004.0</v>
       </c>
       <c r="S22">
         <v>2442548.0</v>
       </c>
       <c r="T22">
+        <v>2442548.0</v>
+      </c>
+      <c r="U22">
         <v>1870128.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1860561.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2256520.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1899030.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2008250.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2373430.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2228620.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1596495.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1013129.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>813868.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>646624.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>762442.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>660183.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>583869.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>36</v>
+      </c>
+      <c r="B24">
+        <v>786187.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>749938.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>745958.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>711106.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>787440.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>0.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>596113.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>715730.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>699320.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>602050.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>741810.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>741370.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>764120.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>722940.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>736202.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>613918.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>674882.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>609464.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>722400.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>706580.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>776190.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>778210.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>807300.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>859950.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>722940.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>81930238.0</v>
+      </c>
+      <c r="C29">
         <v>61032352.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>48595846.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>44596390.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>42233512.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>40527010.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>39373637.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>38583462.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>41330583.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>40154496.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>40051541.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>42928847.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>3237665.0</v>
+      </c>
+      <c r="C30">
         <v>1373900.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>1485220.0</v>
+      </c>
+      <c r="E30">
         <v>1233722.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>513173.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1473965.0</v>
       </c>
       <c r="G30">
         <v>1473965.0</v>
       </c>
       <c r="H30">
-        <v>1443798.0</v>
+        <v>1473965.0</v>
       </c>
       <c r="I30">
         <v>1443798.0</v>
       </c>
       <c r="J30">
-        <v>2015210.0</v>
+        <v>1443798.0</v>
       </c>
       <c r="K30">
         <v>2015210.0</v>
       </c>
       <c r="L30">
-        <v>1281676.0</v>
+        <v>2015210.0</v>
       </c>
       <c r="M30">
         <v>1281676.0</v>
       </c>
       <c r="N30">
-        <v>1522704.0</v>
+        <v>1281676.0</v>
       </c>
       <c r="O30">
         <v>1522704.0</v>
       </c>
       <c r="P30">
-        <v>3519049.0</v>
+        <v>1522704.0</v>
       </c>
       <c r="Q30">
         <v>3519049.0</v>
       </c>
       <c r="R30">
-        <v>3375839.0</v>
+        <v>3519049.0</v>
       </c>
       <c r="S30">
         <v>3375839.0</v>
       </c>
       <c r="T30">
+        <v>3375839.0</v>
+      </c>
+      <c r="U30">
         <v>1374987.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3036720.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4940710.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3813130.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2972380.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4051128.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5272799.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2388078.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>979610.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2698064.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3358804.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1286522.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>691339.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2468867.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-      <c r="F31">
-[...1 lines deleted...]
-      </c>
+      <c r="F31"/>
       <c r="G31">
         <v>39815904.0</v>
       </c>
       <c r="H31">
-        <v>38586197.0</v>
+        <v>39815904.0</v>
       </c>
       <c r="I31">
         <v>38586197.0</v>
       </c>
       <c r="J31">
-        <v>38583462.0</v>
+        <v>38586197.0</v>
       </c>
       <c r="K31">
         <v>38583462.0</v>
       </c>
       <c r="L31">
-        <v>40738179.0</v>
+        <v>38583462.0</v>
       </c>
       <c r="M31">
         <v>40738179.0</v>
       </c>
       <c r="N31">
-        <v>39558383.0</v>
+        <v>40738179.0</v>
       </c>
       <c r="O31">
         <v>39558383.0</v>
       </c>
       <c r="P31">
-        <v>39438863.0</v>
+        <v>39558383.0</v>
       </c>
       <c r="Q31">
         <v>39438863.0</v>
       </c>
       <c r="R31">
-        <v>42166341.0</v>
+        <v>39438863.0</v>
       </c>
       <c r="S31">
         <v>42166341.0</v>
       </c>
       <c r="T31">
+        <v>42166341.0</v>
+      </c>
+      <c r="U31">
         <v>44769053.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>45196332.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>43236710.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>42999264.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>41622913.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>40444064.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>40131460.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>40969956.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>40439655.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>38939369.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>38051269.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>39692143.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>39632260.0</v>
       </c>
-      <c r="AG31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>55580114.0</v>
+      </c>
+      <c r="C32">
         <v>30583219.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>15869378.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>12867152.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>10311172.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>8914613.0</v>
       </c>
-      <c r="G32"/>
-      <c r="H32">
+      <c r="H32"/>
+      <c r="I32">
         <v>8283126.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>8171462.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>10908483.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>11332395.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>10918863.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>9899040.0</v>
       </c>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>41799085.0</v>
+      </c>
+      <c r="C33">
         <v>41012341.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>41012995.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>40518024.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>40280609.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>39969202.0</v>
       </c>
-      <c r="G33"/>
-      <c r="H33">
+      <c r="H33"/>
+      <c r="I33">
         <v>39126207.0</v>
       </c>
-      <c r="I33"/>
-      <c r="J33">
+      <c r="J33"/>
+      <c r="K33">
         <v>38173084.0</v>
       </c>
-      <c r="K33"/>
-      <c r="L33">
+      <c r="L33"/>
+      <c r="M33">
         <v>37540858.0</v>
       </c>
-      <c r="M33"/>
-      <c r="N33">
+      <c r="N33"/>
+      <c r="O33">
         <v>37323507.0</v>
       </c>
-      <c r="O33"/>
-      <c r="P33">
+      <c r="P33"/>
+      <c r="Q33">
         <v>37538793.0</v>
       </c>
-      <c r="Q33"/>
-      <c r="R33">
+      <c r="R33"/>
+      <c r="S33">
         <v>42211686.0</v>
       </c>
-      <c r="S33"/>
-      <c r="T33">
+      <c r="T33"/>
+      <c r="U33">
         <v>44069752.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>42090423.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>39393513.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>37942357.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>3831189.0</v>
+      </c>
+      <c r="C35">
         <v>2554622.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2450335.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3234926.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3487970.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3303608.0</v>
       </c>
-      <c r="G35"/>
-      <c r="H35">
+      <c r="H35"/>
+      <c r="I35">
         <v>3243546.0</v>
       </c>
-      <c r="I35"/>
-      <c r="J35">
+      <c r="J35"/>
+      <c r="K35">
         <v>2186809.0</v>
       </c>
-      <c r="K35"/>
-      <c r="L35">
+      <c r="L35"/>
+      <c r="M35">
         <v>2255918.0</v>
       </c>
-      <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>2921677.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>2928276.0</v>
       </c>
-      <c r="Q35"/>
-      <c r="R35">
+      <c r="R35"/>
+      <c r="S35">
         <v>2749147.0</v>
       </c>
-      <c r="S35"/>
-      <c r="T35">
+      <c r="T35"/>
+      <c r="U35">
         <v>2851396.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>805179.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>934237.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>957335.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>665675.0</v>
       </c>
-      <c r="O36"/>
-      <c r="P36">
+      <c r="P36"/>
+      <c r="Q36">
         <v>684174.0</v>
       </c>
-      <c r="Q36"/>
-      <c r="R36">
+      <c r="R36"/>
+      <c r="S36">
         <v>644968.0</v>
       </c>
-      <c r="S36"/>
-      <c r="T36">
+      <c r="T36"/>
+      <c r="U36">
         <v>672302.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>42090423.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>39393513.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>37942357.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
-[...1 lines deleted...]
-      </c>
+      <c r="F38"/>
       <c r="G38">
         <v>1627260.0</v>
       </c>
       <c r="H38">
-        <v>1701907.0</v>
+        <v>1627260.0</v>
       </c>
       <c r="I38">
         <v>1701907.0</v>
       </c>
       <c r="J38">
-        <v>1776094.0</v>
+        <v>1701907.0</v>
       </c>
       <c r="K38">
         <v>1776094.0</v>
       </c>
       <c r="L38">
-        <v>1868504.0</v>
+        <v>1776094.0</v>
       </c>
       <c r="M38">
         <v>1868504.0</v>
       </c>
       <c r="N38">
-        <v>1626808.0</v>
+        <v>1868504.0</v>
       </c>
       <c r="O38">
         <v>1626808.0</v>
       </c>
       <c r="P38">
-        <v>1387769.0</v>
+        <v>1626808.0</v>
       </c>
       <c r="Q38">
         <v>1387769.0</v>
       </c>
       <c r="R38">
-        <v>1027503.0</v>
+        <v>1387769.0</v>
       </c>
       <c r="S38">
         <v>1027503.0</v>
       </c>
       <c r="T38">
+        <v>1027503.0</v>
+      </c>
+      <c r="U38">
         <v>922270.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>218.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
-      <c r="X38">
+      <c r="X38"/>
+      <c r="Y38">
         <v>672300.0</v>
       </c>
-      <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
+      <c r="F40"/>
       <c r="G40">
         <v>863963.0</v>
       </c>
       <c r="H40">
-        <v>693910.0</v>
+        <v>863963.0</v>
       </c>
       <c r="I40">
         <v>693910.0</v>
       </c>
       <c r="J40">
-        <v>638856.0</v>
+        <v>693910.0</v>
       </c>
       <c r="K40">
         <v>638856.0</v>
       </c>
       <c r="L40">
-        <v>3005204.0</v>
+        <v>638856.0</v>
       </c>
       <c r="M40">
         <v>3005204.0</v>
       </c>
       <c r="N40">
-        <v>226944.0</v>
+        <v>3005204.0</v>
       </c>
       <c r="O40">
         <v>226944.0</v>
       </c>
       <c r="P40">
-        <v>1347587.0</v>
+        <v>226944.0</v>
       </c>
       <c r="Q40">
         <v>1347587.0</v>
       </c>
       <c r="R40">
-        <v>2488969.0</v>
+        <v>1347587.0</v>
       </c>
       <c r="S40">
         <v>2488969.0</v>
       </c>
       <c r="T40">
+        <v>2488969.0</v>
+      </c>
+      <c r="U40">
         <v>2921653.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2987654.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2931344.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2394184.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>4046623.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1602416.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1128727.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1079024.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2120368.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>862168.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>891060.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>827546.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2365912.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>948480.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-      <c r="F41">
-[...1 lines deleted...]
-      </c>
+      <c r="F41"/>
       <c r="G41">
         <v>2061271.0</v>
       </c>
       <c r="H41">
-        <v>2145185.0</v>
+        <v>2061271.0</v>
       </c>
       <c r="I41">
         <v>2145185.0</v>
       </c>
       <c r="J41">
-        <v>2110340.0</v>
+        <v>2145185.0</v>
       </c>
       <c r="K41">
         <v>2110340.0</v>
       </c>
       <c r="L41">
-        <v>2183595.0</v>
+        <v>2110340.0</v>
       </c>
       <c r="M41">
         <v>2183595.0</v>
       </c>
       <c r="N41">
-        <v>2185016.0</v>
+        <v>2183595.0</v>
       </c>
       <c r="O41">
         <v>2185016.0</v>
       </c>
       <c r="P41">
-        <v>2205876.0</v>
+        <v>2185016.0</v>
       </c>
       <c r="Q41">
         <v>2205876.0</v>
       </c>
       <c r="R41">
-        <v>2042570.0</v>
+        <v>2205876.0</v>
       </c>
       <c r="S41">
         <v>2042570.0</v>
       </c>
       <c r="T41">
+        <v>2042570.0</v>
+      </c>
+      <c r="U41">
         <v>2075211.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>26973.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>126936.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>97383.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>229311.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>429907.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>338571.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>529229.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>660250.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>441990.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1459718.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1603720.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1580834.0</v>
       </c>
-      <c r="AG41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
-      <c r="F42">
-[...1 lines deleted...]
-      </c>
+      <c r="F42"/>
       <c r="G42">
         <v>3563936.0</v>
       </c>
       <c r="H42">
-        <v>3389326.0</v>
+        <v>3563936.0</v>
       </c>
       <c r="I42">
         <v>3389326.0</v>
       </c>
       <c r="J42">
-        <v>3364892.0</v>
+        <v>3389326.0</v>
       </c>
       <c r="K42">
         <v>3364892.0</v>
       </c>
       <c r="L42">
-        <v>3223650.0</v>
+        <v>3364892.0</v>
       </c>
       <c r="M42">
         <v>3223650.0</v>
       </c>
       <c r="N42">
-        <v>3166691.0</v>
+        <v>3223650.0</v>
       </c>
       <c r="O42">
         <v>3166691.0</v>
       </c>
       <c r="P42">
-        <v>3082194.0</v>
+        <v>3166691.0</v>
       </c>
       <c r="Q42">
         <v>3082194.0</v>
       </c>
       <c r="R42">
-        <v>3174810.0</v>
+        <v>3082194.0</v>
       </c>
       <c r="S42">
         <v>3174810.0</v>
       </c>
       <c r="T42">
+        <v>3174810.0</v>
+      </c>
+      <c r="U42">
         <v>3141500.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>3156010.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>36260.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>31510.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>36400.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>3098764.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>3096017.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>3106200.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>3104244.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2790499.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2783873.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2760232.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2755183.0</v>
       </c>
-      <c r="AG42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>97535144.0</v>
+      </c>
+      <c r="C45">
         <v>23868846.0</v>
       </c>
-      <c r="C45">
-[...1 lines deleted...]
-      </c>
       <c r="D45">
+        <v>24247101.0</v>
+      </c>
+      <c r="E45">
         <v>24724342.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>80867344.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>23482598.0</v>
       </c>
-      <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>79011631.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>35990231.0</v>
+      </c>
+      <c r="C46">
         <v>38860108.0</v>
       </c>
-      <c r="C46">
-[...1 lines deleted...]
-      </c>
       <c r="D46">
+        <v>39055242.0</v>
+      </c>
+      <c r="E46">
         <v>38606762.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>34755234.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>38341942.0</v>
       </c>
-      <c r="G46"/>
-      <c r="H46">
+      <c r="H46"/>
+      <c r="I46">
         <v>37424300.0</v>
       </c>
-      <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
-      <c r="F47">
-[...1 lines deleted...]
-      </c>
+      <c r="F47"/>
       <c r="G47">
         <v>38341942.0</v>
       </c>
       <c r="H47">
-        <v>37424300.0</v>
+        <v>38341942.0</v>
       </c>
       <c r="I47">
         <v>37424300.0</v>
       </c>
       <c r="J47">
-        <v>36396990.0</v>
+        <v>37424300.0</v>
       </c>
       <c r="K47">
         <v>36396990.0</v>
       </c>
       <c r="L47">
-        <v>35672354.0</v>
+        <v>36396990.0</v>
       </c>
       <c r="M47">
         <v>35672354.0</v>
       </c>
       <c r="N47">
-        <v>35696699.0</v>
+        <v>35672354.0</v>
       </c>
       <c r="O47">
         <v>35696699.0</v>
       </c>
       <c r="P47">
-        <v>36151024.0</v>
+        <v>35696699.0</v>
       </c>
       <c r="Q47">
         <v>36151024.0</v>
       </c>
       <c r="R47">
-        <v>41184183.0</v>
+        <v>36151024.0</v>
       </c>
       <c r="S47">
         <v>41184183.0</v>
       </c>
       <c r="T47">
+        <v>41184183.0</v>
+      </c>
+      <c r="U47">
         <v>43147482.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>42090205.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>39393510.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>37942360.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>36945560.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>35946111.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>34675277.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>34219345.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>33483898.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>30421008.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>27955045.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>26482073.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>22713201.0</v>
       </c>
-      <c r="AG47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>60436865.0</v>
+      </c>
+      <c r="C48">
         <v>39263506.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>26693463.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>22580642.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>20305121.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18576907.0</v>
       </c>
       <c r="G48">
         <v>18576907.0</v>
       </c>
       <c r="H48">
-        <v>17521810.0</v>
+        <v>18576907.0</v>
       </c>
       <c r="I48">
         <v>17521810.0</v>
       </c>
       <c r="J48">
-        <v>17543509.0</v>
+        <v>17521810.0</v>
       </c>
       <c r="K48">
         <v>17543509.0</v>
       </c>
       <c r="L48">
-        <v>19839468.0</v>
+        <v>17543509.0</v>
       </c>
       <c r="M48">
         <v>19839468.0</v>
       </c>
       <c r="N48">
-        <v>18359459.0</v>
+        <v>19839468.0</v>
       </c>
       <c r="O48">
         <v>18359459.0</v>
       </c>
       <c r="P48">
-        <v>18324436.0</v>
+        <v>18359459.0</v>
       </c>
       <c r="Q48">
         <v>18324436.0</v>
       </c>
       <c r="R48">
-        <v>20959298.0</v>
+        <v>18324436.0</v>
       </c>
       <c r="S48">
         <v>20959298.0</v>
       </c>
       <c r="T48">
+        <v>20959298.0</v>
+      </c>
+      <c r="U48">
         <v>23595320.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>24008089.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>25168220.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>24935520.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>23554290.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>19313067.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>19077456.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>20032368.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>19504023.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>18267555.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>17310255.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>18974770.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>18919936.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>21427849.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>0.0</v>
+      </c>
+      <c r="C50">
         <v>891102.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>817113.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>0.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>0.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>592404.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>63191.0</v>
       </c>
-      <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>962410.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>57445.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>53815.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>59380.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>784080.0</v>
       </c>
-      <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>722427.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>673204.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>809521.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>806371.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>789880.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>96203.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>115568.0</v>
       </c>
     </row>
-    <row r="51" spans="1:33">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>962410.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>57445.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>53815.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>59380.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>784080.0</v>
       </c>
-      <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>722427.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>673204.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>809521.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>806371.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>789880.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>96203.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>115568.0</v>
       </c>
     </row>
-    <row r="53" spans="1:33">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53">
         <v>109848.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>461025.0</v>
       </c>
-      <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>622720.0</v>
       </c>
-      <c r="AG53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:33">
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>121823514.0</v>
+      </c>
+      <c r="C55">
         <v>92327327.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>72680151.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>63446025.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>59743013.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>58952180.0</v>
       </c>
-      <c r="G55"/>
-      <c r="H55">
+      <c r="H55"/>
+      <c r="I55">
         <v>53757792.0</v>
       </c>
-      <c r="I55"/>
-      <c r="J55">
+      <c r="J55"/>
+      <c r="K55">
         <v>53475061.0</v>
       </c>
-      <c r="K55"/>
-      <c r="L55">
+      <c r="L55"/>
+      <c r="M55">
         <v>57957099.0</v>
       </c>
-      <c r="M55"/>
-      <c r="N55">
+      <c r="N55"/>
+      <c r="O55">
         <v>54743242.0</v>
       </c>
-      <c r="O55"/>
-      <c r="P55">
+      <c r="P55"/>
+      <c r="Q55">
         <v>54467920.0</v>
       </c>
-      <c r="Q55"/>
-      <c r="R55">
+      <c r="R55"/>
+      <c r="S55">
         <v>59203050.0</v>
       </c>
-      <c r="S55"/>
-      <c r="T55">
+      <c r="T55"/>
+      <c r="U55">
         <v>63464320.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>63725960.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>61364160.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>59671650.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>60508680.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>57433904.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>55811025.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>56145636.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>55456805.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>54087919.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>53688648.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>53517599.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>51724704.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>59356622.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>80024429.0</v>
+      </c>
+      <c r="C56">
         <v>51314986.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>31667156.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>22928001.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>19462404.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18982978.0</v>
       </c>
       <c r="G56">
         <v>18982978.0</v>
       </c>
       <c r="H56">
-        <v>14631585.0</v>
+        <v>18982978.0</v>
       </c>
       <c r="I56">
         <v>14631585.0</v>
       </c>
       <c r="J56">
-        <v>15301977.0</v>
+        <v>14631585.0</v>
       </c>
       <c r="K56">
         <v>15301977.0</v>
       </c>
       <c r="L56">
-        <v>20416241.0</v>
+        <v>15301977.0</v>
       </c>
       <c r="M56">
         <v>20416241.0</v>
       </c>
       <c r="N56">
-        <v>17419735.0</v>
+        <v>20416241.0</v>
       </c>
       <c r="O56">
         <v>17419735.0</v>
       </c>
       <c r="P56">
-        <v>16929131.0</v>
+        <v>17419735.0</v>
       </c>
       <c r="Q56">
         <v>16929131.0</v>
       </c>
       <c r="R56">
-        <v>16991361.0</v>
+        <v>16929131.0</v>
       </c>
       <c r="S56">
         <v>16991361.0</v>
       </c>
       <c r="T56">
+        <v>16991361.0</v>
+      </c>
+      <c r="U56">
         <v>19394569.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>21635536.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>21970650.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>21729290.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>22890810.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>21487793.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>21135748.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>21926291.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>21972907.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>23666911.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>25733603.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>27035526.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>29011503.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>36541083.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>24444315.0</v>
+      </c>
+      <c r="C57">
         <v>20731767.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>15797778.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>10060849.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9151232.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10068365.0</v>
       </c>
       <c r="G57">
         <v>10068365.0</v>
       </c>
       <c r="H57">
-        <v>6348459.0</v>
+        <v>10068365.0</v>
       </c>
       <c r="I57">
         <v>6348459.0</v>
       </c>
       <c r="J57">
-        <v>7130515.0</v>
+        <v>6348459.0</v>
       </c>
       <c r="K57">
         <v>7130515.0</v>
       </c>
       <c r="L57">
-        <v>9507758.0</v>
+        <v>7130515.0</v>
       </c>
       <c r="M57">
         <v>9507758.0</v>
       </c>
       <c r="N57">
-        <v>6087340.0</v>
+        <v>9507758.0</v>
       </c>
       <c r="O57">
         <v>6087340.0</v>
       </c>
       <c r="P57">
-        <v>6010268.0</v>
+        <v>6087340.0</v>
       </c>
       <c r="Q57">
         <v>6010268.0</v>
       </c>
       <c r="R57">
-        <v>7092321.0</v>
+        <v>6010268.0</v>
       </c>
       <c r="S57">
         <v>7092321.0</v>
       </c>
       <c r="T57">
+        <v>7092321.0</v>
+      </c>
+      <c r="U57">
         <v>8460949.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>9841388.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>9433160.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>8223940.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>9142350.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>8425469.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>7719279.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>7116177.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>6970800.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>7220049.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>6820793.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>4937824.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>4539572.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>8756943.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>28275504.0</v>
+      </c>
+      <c r="C58">
         <v>23286389.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>18248113.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>13295775.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12639202.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>13371973.0</v>
       </c>
-      <c r="G58"/>
-      <c r="H58">
+      <c r="H58"/>
+      <c r="I58">
         <v>9592005.0</v>
       </c>
-      <c r="I58"/>
-      <c r="J58">
+      <c r="J58"/>
+      <c r="K58">
         <v>9317324.0</v>
       </c>
-      <c r="K58"/>
-      <c r="L58">
+      <c r="L58"/>
+      <c r="M58">
         <v>11763676.0</v>
       </c>
-      <c r="M58"/>
-      <c r="N58">
+      <c r="N58"/>
+      <c r="O58">
         <v>9009017.0</v>
       </c>
-      <c r="O58"/>
-      <c r="P58">
+      <c r="P58"/>
+      <c r="Q58">
         <v>15026260.0</v>
       </c>
-      <c r="Q58"/>
-      <c r="R58">
+      <c r="R58"/>
+      <c r="S58">
         <v>17033910.0</v>
       </c>
-      <c r="S58"/>
-      <c r="T58">
+      <c r="T58"/>
+      <c r="U58">
         <v>18692470.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>18526830.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>18124650.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>16669590.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>18882960.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>9591578.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>8671768.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>8320288.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>8259557.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>8429119.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>9045646.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>7291848.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>6178095.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>10243291.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>81146851.0</v>
+      </c>
+      <c r="C60">
         <v>60144050.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>47781533.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>43849252.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>41490354.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>39818704.0</v>
       </c>
-      <c r="G60"/>
-      <c r="H60">
+      <c r="H60"/>
+      <c r="I60">
         <v>38588997.0</v>
       </c>
-      <c r="I60"/>
-      <c r="J60">
+      <c r="J60"/>
+      <c r="K60">
         <v>38586262.0</v>
       </c>
-      <c r="K60"/>
-      <c r="L60">
+      <c r="L60"/>
+      <c r="M60">
         <v>40740979.0</v>
       </c>
-      <c r="M60"/>
-      <c r="N60">
+      <c r="N60"/>
+      <c r="O60">
         <v>39561183.0</v>
       </c>
-      <c r="O60"/>
-      <c r="P60">
+      <c r="P60"/>
+      <c r="Q60">
         <v>39441660.0</v>
       </c>
-      <c r="Q60"/>
-      <c r="R60">
+      <c r="R60"/>
+      <c r="S60">
         <v>42169140.0</v>
       </c>
-      <c r="S60"/>
-      <c r="T60">
+      <c r="T60"/>
+      <c r="U60">
         <v>44771850.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>45199130.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>43239510.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>43002060.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>41625710.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>40444064.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>40131460.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>40969956.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>40439655.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>38939369.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>38051269.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>39692143.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>39632260.0</v>
       </c>
-      <c r="AG60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:33">
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>15551383.0</v>
+      </c>
+      <c r="C2">
         <v>7269978.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13083040.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>-5018000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4956075.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5327560.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7710150.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7661610.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4276920.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6232310.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4950880.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8174957.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4901582.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>2574464.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3406187.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5051481.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>6250065.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5858450.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-358383.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>16836421.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>17028279.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>15671418.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>5624262.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>6750561.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>8113549.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-738596.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>11657126.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>9720579.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6120470.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>112823041.0</v>
+      </c>
+      <c r="C9">
         <v>57930149.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>39085971.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>30617906.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>27923358.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>18549360.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>31388680.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>31886010.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>14876660.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>28435960.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>31519760.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>25055317.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>11723950.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>69417469.0</v>
+      </c>
+      <c r="C10">
         <v>17698452.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7828274.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1577621.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3108663.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-4974380.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6874340.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4593090.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2520810.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12306970.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14438460.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>14831563.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5172357.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1025487.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1051807.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-189923.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1401885.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1581974.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-777244.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>791517.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1009573.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-488570.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1738764.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>188481.0</v>
+      </c>
+      <c r="C12">
         <v>187409.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>155661.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>109110.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>177856.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>166648.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>89605.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>90243.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
+        <v>1067209.0</v>
+      </c>
+      <c r="C13">
         <v>396597.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>152488.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>149011.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>240990.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>150810.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>466530.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>460290.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>735930.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1005520.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>462910.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14">
+        <v>-10198074.0</v>
+      </c>
+      <c r="C14">
         <v>-2373836.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-975064.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-434552.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-341598.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6090517.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7382923.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7109687.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6757593.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5914349.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4551057.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2652568.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>325046.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>42000372.0</v>
+      </c>
+      <c r="C15">
         <v>9847208.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>4098500.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>117582.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1715258.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3535040.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4440330.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1681210.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2777460.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>9087610.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>10666400.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>12243104.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2679449.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>117582.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1715258.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-3535038.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4440330.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1681210.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2777464.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>9087610.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>10666400.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12243104.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2679449.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>52198446.0</v>
+      </c>
+      <c r="C17">
         <v>12221044.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>5073564.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>552134.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2056856.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-4784459.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>5472450.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3011116.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>3298053.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>11515450.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>13428883.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>15320133.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>3433593.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>1032867.0</v>
+      </c>
+      <c r="C18">
         <v>209188.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3173.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>27513.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>63134.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>150809.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>466531.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>460289.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>735929.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1005518.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>65942039.0</v>
+      </c>
+      <c r="C21">
         <v>18636609.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
+        <v>6507049.0</v>
+      </c>
+      <c r="E21">
         <v>3473245.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3418261.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5125190.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6407810.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4132800.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1784880.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>11301440.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>13975550.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>15671418.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5624262.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>891923.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>384839.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>180884.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>92248.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>132915.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>96733.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>77587.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>142371.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>367517.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>27774.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
+        <v>8502089.0</v>
+      </c>
+      <c r="C25">
         <v>6747424.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4817734.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5063830.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4827030.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4143692.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4693186.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5037246.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3564993.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>1845403.0</v>
+      </c>
+      <c r="C28">
         <v>1525488.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1470746.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14249924.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11503066.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12652430.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>15613850.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15976600.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9195840.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7995760.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7928570.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6266514.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4265223.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>17219023.0</v>
+      </c>
+      <c r="C29">
         <v>5477408.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2754710.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1025487.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1051807.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-189920.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1401890.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1581970.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-777240.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>791520.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1009570.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>62432385.0</v>
+      </c>
+      <c r="C30">
         <v>46563518.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>45486322.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>22126661.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>29461172.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>25135306.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>32941008.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>35808283.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19608692.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>21836375.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>19442357.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>17558856.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11001270.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>624270.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1265360.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2879192.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-602519.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-2589823.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-839855.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-451905.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>128374424.0</v>
+      </c>
+      <c r="C32">
         <v>65200127.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>52169011.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>25599906.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>32879433.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>23876920.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>39098830.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>39547620.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>19153580.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>34668270.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>36470640.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>33230274.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>16625532.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AC1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2">
         <v>3414720.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>1912850.0</v>
       </c>
       <c r="O2"/>
       <c r="P2">
         <v>1723960.0</v>
       </c>
       <c r="Q2">
         <v>2359390.0</v>
       </c>
@@ -7568,117 +7853,117 @@
       </c>
       <c r="W2">
         <v>2937954.0</v>
       </c>
       <c r="X2">
         <v>2357801.0</v>
       </c>
       <c r="Y2">
         <v>1940478.0</v>
       </c>
       <c r="Z2">
         <v>2191331.0</v>
       </c>
       <c r="AA2">
         <v>1954956.0</v>
       </c>
       <c r="AB2">
         <v>1955740.0</v>
       </c>
       <c r="AC2">
         <v>2197890.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
         <v>1647140.0</v>
       </c>
       <c r="C5">
         <v>1647140.0</v>
       </c>
       <c r="D5">
         <v>471482.0</v>
       </c>
       <c r="E5">
         <v>471482.0</v>
       </c>
       <c r="F5">
         <v>815750.0</v>
       </c>
       <c r="G5">
         <v>815750.0</v>
       </c>
       <c r="H5">
         <v>1456153.0</v>
       </c>
       <c r="I5">
         <v>1456153.0</v>
       </c>
@@ -7723,150 +8008,150 @@
       </c>
       <c r="W5">
         <v>-547934.0</v>
       </c>
       <c r="X5">
         <v>463594.0</v>
       </c>
       <c r="Y5">
         <v>-322686.0</v>
       </c>
       <c r="Z5">
         <v>-287703.0</v>
       </c>
       <c r="AA5">
         <v>-360455.0</v>
       </c>
       <c r="AB5">
         <v>166794.0</v>
       </c>
       <c r="AC5">
         <v>2721260.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>9991320.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>8558030.0</v>
       </c>
       <c r="O9"/>
       <c r="P9">
         <v>5877180.0</v>
       </c>
       <c r="Q9">
         <v>8755370.0</v>
       </c>
@@ -7887,51 +8172,51 @@
       </c>
       <c r="W9">
         <v>3157307.0</v>
       </c>
       <c r="X9">
         <v>2504231.0</v>
       </c>
       <c r="Y9">
         <v>2765950.0</v>
       </c>
       <c r="Z9">
         <v>2668349.0</v>
       </c>
       <c r="AA9">
         <v>2770480.0</v>
       </c>
       <c r="AB9">
         <v>3307063.0</v>
       </c>
       <c r="AC9">
         <v>6258773.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10">
         <v>-3933540.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>-1040840.0</v>
       </c>
       <c r="O10"/>
       <c r="P10">
         <v>206020.0</v>
       </c>
       <c r="Q10">
         <v>2381800.0</v>
       </c>
@@ -7950,51 +8235,51 @@
       <c r="V10">
         <v>-261912.0</v>
       </c>
       <c r="W10">
         <v>543015.0</v>
       </c>
       <c r="X10">
         <v>1689996.0</v>
       </c>
       <c r="Y10">
         <v>147173.0</v>
       </c>
       <c r="Z10">
         <v>487084.0</v>
       </c>
       <c r="AA10">
         <v>196556.0</v>
       </c>
       <c r="AB10">
         <v>-2059875.0</v>
       </c>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
         <v>569800.0</v>
       </c>
       <c r="C11">
         <v>569800.0</v>
       </c>
       <c r="D11">
         <v>237428.0</v>
       </c>
       <c r="E11">
         <v>237428.0</v>
       </c>
       <c r="F11">
         <v>275316.0</v>
       </c>
       <c r="G11">
         <v>275316.0</v>
       </c>
       <c r="H11">
         <v>419964.0</v>
       </c>
       <c r="I11">
         <v>419964.0</v>
       </c>
@@ -8039,51 +8324,51 @@
       </c>
       <c r="W11">
         <v>-70316.0</v>
       </c>
       <c r="X11">
         <v>66918.0</v>
       </c>
       <c r="Y11">
         <v>-935215.0</v>
       </c>
       <c r="Z11">
         <v>-36727.0</v>
       </c>
       <c r="AA11">
         <v>127780.0</v>
       </c>
       <c r="AB11">
         <v>129197.0</v>
       </c>
       <c r="AC11">
         <v>295941.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12">
         <v>22964.0</v>
       </c>
       <c r="Q12">
         <v>22169.0</v>
       </c>
       <c r="R12">
         <v>22528.0</v>
       </c>
       <c r="S12">
@@ -8100,98 +8385,98 @@
       </c>
       <c r="W12">
         <v>32371.0</v>
       </c>
       <c r="X12">
         <v>10212.0</v>
       </c>
       <c r="Y12">
         <v>10094.0</v>
       </c>
       <c r="Z12">
         <v>13339.0</v>
       </c>
       <c r="AA12">
         <v>1023.0</v>
       </c>
       <c r="AB12">
         <v>1333.0</v>
       </c>
       <c r="AC12">
         <v>493.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>27240.0</v>
       </c>
       <c r="M13"/>
       <c r="N13">
         <v>123570.0</v>
       </c>
       <c r="O13"/>
       <c r="P13">
         <v>109340.0</v>
       </c>
       <c r="Q13">
         <v>110840.0</v>
       </c>
       <c r="R13">
         <v>122920.0</v>
       </c>
       <c r="S13">
         <v>123440.0</v>
       </c>
       <c r="T13">
         <v>107550.0</v>
       </c>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>6175842.0</v>
       </c>
       <c r="K14">
         <v>6175842.0</v>
       </c>
       <c r="L14">
         <v>6090517.0</v>
       </c>
       <c r="M14">
         <v>6090517.0</v>
       </c>
       <c r="N14">
         <v>7195238.0</v>
       </c>
       <c r="O14">
@@ -8218,51 +8503,51 @@
       <c r="V14">
         <v>7007797.0</v>
       </c>
       <c r="W14">
         <v>6855392.0</v>
       </c>
       <c r="X14">
         <v>6757593.0</v>
       </c>
       <c r="Y14">
         <v>6719431.0</v>
       </c>
       <c r="Z14">
         <v>6591733.0</v>
       </c>
       <c r="AA14">
         <v>6533608.0</v>
       </c>
       <c r="AB14">
         <v>5914349.0</v>
       </c>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>-2631870.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>-903160.0</v>
       </c>
       <c r="O15"/>
       <c r="P15">
         <v>244000.0</v>
       </c>
       <c r="Q15">
         <v>1983490.0</v>
       </c>
@@ -8283,51 +8568,51 @@
       </c>
       <c r="W15">
         <v>528345.0</v>
       </c>
       <c r="X15">
         <v>1286949.0</v>
       </c>
       <c r="Y15">
         <v>957300.0</v>
       </c>
       <c r="Z15">
         <v>478381.0</v>
       </c>
       <c r="AA15">
         <v>54834.0</v>
       </c>
       <c r="AB15">
         <v>-1936562.0</v>
       </c>
       <c r="AC15">
         <v>1764808.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16">
         <v>849875.0</v>
       </c>
       <c r="C16">
         <v>849875.0</v>
       </c>
       <c r="D16">
         <v>20732.0</v>
       </c>
       <c r="E16">
         <v>20732.0</v>
       </c>
       <c r="F16">
         <v>38059.0</v>
       </c>
       <c r="G16">
         <v>38059.0</v>
       </c>
       <c r="H16">
         <v>840117.0</v>
       </c>
       <c r="I16">
         <v>840117.0</v>
       </c>
@@ -8370,51 +8655,51 @@
       <c r="V16">
         <v>-336938.0</v>
       </c>
       <c r="W16">
         <v>528345.0</v>
       </c>
       <c r="X16">
         <v>1286949.0</v>
       </c>
       <c r="Y16">
         <v>957300.0</v>
       </c>
       <c r="Z16">
         <v>478381.0</v>
       </c>
       <c r="AA16">
         <v>54834.0</v>
       </c>
       <c r="AB16">
         <v>-1936562.0</v>
       </c>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17">
         <v>266746.0</v>
       </c>
       <c r="Q17">
         <v>2344368.0</v>
       </c>
       <c r="R17">
         <v>1104038.0</v>
       </c>
       <c r="S17">
@@ -8429,158 +8714,158 @@
       <c r="V17">
         <v>-182330.0</v>
       </c>
       <c r="W17">
         <v>613331.0</v>
       </c>
       <c r="X17">
         <v>1623078.0</v>
       </c>
       <c r="Y17">
         <v>1082388.0</v>
       </c>
       <c r="Z17">
         <v>523811.0</v>
       </c>
       <c r="AA17">
         <v>68776.0</v>
       </c>
       <c r="AB17">
         <v>-2189072.0</v>
       </c>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18">
         <v>109335.0</v>
       </c>
       <c r="Q18">
         <v>110839.0</v>
       </c>
       <c r="R18">
         <v>122917.0</v>
       </c>
       <c r="S18">
         <v>123440.0</v>
       </c>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>-3960780.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>-1164410.0</v>
       </c>
       <c r="O21"/>
       <c r="P21">
         <v>96690.0</v>
       </c>
       <c r="Q21">
         <v>2270960.0</v>
       </c>
@@ -8601,84 +8886,84 @@
       </c>
       <c r="W21">
         <v>-547934.0</v>
       </c>
       <c r="X21">
         <v>463594.0</v>
       </c>
       <c r="Y21">
         <v>-322686.0</v>
       </c>
       <c r="Z21">
         <v>-287703.0</v>
       </c>
       <c r="AA21">
         <v>-360455.0</v>
       </c>
       <c r="AB21">
         <v>166794.0</v>
       </c>
       <c r="AC21">
         <v>2721260.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
         <v>174978.0</v>
       </c>
       <c r="C23">
         <v>174978.0</v>
       </c>
       <c r="D23">
         <v>443114.0</v>
       </c>
       <c r="E23">
         <v>443114.0</v>
       </c>
       <c r="F23">
         <v>2848.0</v>
       </c>
       <c r="G23">
         <v>2848.0</v>
       </c>
       <c r="H23">
         <v>162185.0</v>
       </c>
       <c r="I23">
         <v>162185.0</v>
       </c>
@@ -8721,183 +9006,183 @@
       <c r="V23">
         <v>95442.0</v>
       </c>
       <c r="W23">
         <v>182542.0</v>
       </c>
       <c r="X23">
         <v>248195.0</v>
       </c>
       <c r="Y23">
         <v>2585.0</v>
       </c>
       <c r="Z23">
         <v>175246.0</v>
       </c>
       <c r="AA23">
         <v>18230.0</v>
       </c>
       <c r="AB23">
         <v>94207.0</v>
       </c>
       <c r="AC23"/>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28">
         <v>7086380.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>5566050.0</v>
       </c>
       <c r="O28"/>
       <c r="P28">
         <v>3936660.0</v>
       </c>
       <c r="Q28">
         <v>3874340.0</v>
       </c>
@@ -8916,98 +9201,98 @@
       <c r="V28">
         <v>2925486.0</v>
       </c>
       <c r="W28">
         <v>2366292.0</v>
       </c>
       <c r="X28">
         <v>965565.0</v>
       </c>
       <c r="Y28">
         <v>2246302.0</v>
       </c>
       <c r="Z28">
         <v>2193114.0</v>
       </c>
       <c r="AA28">
         <v>2194152.0</v>
       </c>
       <c r="AB28">
         <v>2262999.0</v>
       </c>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29">
         <v>-232100.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>42180.0</v>
       </c>
       <c r="O29"/>
       <c r="P29">
         <v>-60730.0</v>
       </c>
       <c r="Q29">
         <v>37430.0</v>
       </c>
       <c r="R29">
         <v>761790.0</v>
       </c>
       <c r="S29">
         <v>663390.0</v>
       </c>
       <c r="T29">
         <v>928910.0</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30">
         <v>7862571.0</v>
       </c>
       <c r="Q30">
         <v>8650438.0</v>
       </c>
       <c r="R30">
         <v>8048190.0</v>
       </c>
       <c r="S30">
@@ -9024,51 +9309,51 @@
       </c>
       <c r="W30">
         <v>6643195.0</v>
       </c>
       <c r="X30">
         <v>4398438.0</v>
       </c>
       <c r="Y30">
         <v>5029114.0</v>
       </c>
       <c r="Z30">
         <v>5147383.0</v>
       </c>
       <c r="AA30">
         <v>5085891.0</v>
       </c>
       <c r="AB30">
         <v>5096009.0</v>
       </c>
       <c r="AC30">
         <v>5735403.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31">
         <v>425552.0</v>
       </c>
       <c r="Q31">
         <v>-82521.0</v>
       </c>
       <c r="R31">
         <v>138374.0</v>
       </c>
       <c r="S31">
@@ -9083,51 +9368,51 @@
       <c r="V31">
         <v>-1337047.0</v>
       </c>
       <c r="W31">
         <v>1090949.0</v>
       </c>
       <c r="X31">
         <v>1226402.0</v>
       </c>
       <c r="Y31">
         <v>469859.0</v>
       </c>
       <c r="Z31">
         <v>774787.0</v>
       </c>
       <c r="AA31">
         <v>557011.0</v>
       </c>
       <c r="AB31">
         <v>-2226669.0</v>
       </c>
       <c r="AC31"/>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32">
         <v>13406040.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
         <v>10470880.0</v>
       </c>
       <c r="O32"/>
       <c r="P32">
         <v>7601140.0</v>
       </c>
       <c r="Q32">
         <v>11114760.0</v>
       </c>
@@ -9167,1220 +9452,1277 @@
       <c r="AC32">
         <v>8456663.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>20544037.0</v>
+      </c>
+      <c r="C2">
         <v>10768807.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1280121.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16433078.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11256819.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16016461.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17910184.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19491957.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26954685.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>7860417</v>
+      </c>
+      <c r="C3">
         <v>8571486</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2465526</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5315995</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2973893</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>856941</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8771700</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6604808</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7246592</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6403160</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4154510</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4988930</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5202880</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>41775252.0</v>
+      </c>
+      <c r="C6">
         <v>10139514.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>9393853.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-15152957.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5176259.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4759642.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1893723.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1581773.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-7462728.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4820150.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>9794830.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>10132489.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>391751.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>-1628767.0</v>
+      </c>
+      <c r="C7">
         <v>1765713.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4367659.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-13081408.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1180173.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3150197.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-97380.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2636241.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-47256.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>198758.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1958257.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1820207.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1462290.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1574685.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>41970.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1291616.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-374461.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>519863.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-463451.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>-2263535.0</v>
+      </c>
+      <c r="C10">
         <v>-2287693.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5527790.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-10308113.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-598879.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-100876.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>138119.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-995118.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-352946.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>208617.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-66592.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>289887.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-67814.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-2972053.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-179205.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1229114.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1697789.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-66438.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>263720.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>7324.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-440938.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1255657.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1591470.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>1830846.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>973907.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-2541176.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>472933.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2337287.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-2838486.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4367452.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6460025.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3037193.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2506754.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>-1697789.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-66438.0</v>
       </c>
       <c r="I13">
         <v>-66438.0</v>
       </c>
       <c r="J13">
         <v>-66438.0</v>
       </c>
-      <c r="K13"/>
+      <c r="K13">
+        <v>-66438.0</v>
+      </c>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>8502089.0</v>
+      </c>
+      <c r="C14">
         <v>6747424.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4817734.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5070665.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4863356.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7979195.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4693186.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5037246.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3564993.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4526520.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3985960.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3117385.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1806691.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
+        <v>10198818.0</v>
+      </c>
+      <c r="C15">
         <v>4420802.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1854710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>593019.0</v>
       </c>
       <c r="E15">
         <v>593019.0</v>
       </c>
       <c r="F15">
+        <v>593019.0</v>
+      </c>
+      <c r="G15">
         <v>577619.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1197476.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>617974.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1210055.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2888370.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2154830.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1148043.0</v>
       </c>
       <c r="M15">
         <v>1148043.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15">
+        <v>1148043.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>64184242.0</v>
+      </c>
+      <c r="C16">
         <v>20544037.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>10768807.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1280121.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>16433078.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11256819.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>16016461.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>17910184.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>19491957.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>26954685.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>51537784.0</v>
+      </c>
+      <c r="C18">
         <v>14623190.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>11244548.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11378310.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5758801.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2104157.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>737369.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-185306.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3789877.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>146</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-8071461.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-2227893.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-5213777.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2910090.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-855737.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-8765053.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-6469782.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-8623802.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-6403160.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>-150330.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-165949.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-182010.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-187054.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-57552.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1025609.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-47457.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-67538.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1268678.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1139001.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>42000372.0</v>
+      </c>
+      <c r="C22">
         <v>9847208.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4098500.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>117582.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1715258.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-3535040.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4440330.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1681210.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2777464.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11515450.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>13428880.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12243104.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2679449.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
+      <c r="D23"/>
       <c r="E23">
         <v>-1208288.0</v>
       </c>
       <c r="F23">
+        <v>-1208288.0</v>
+      </c>
+      <c r="G23">
         <v>-585577.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1401755.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-374680.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-468787.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-992294.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-752690.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>356418.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-397917.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
+      <c r="D24"/>
       <c r="E24">
         <v>102218.0</v>
       </c>
       <c r="F24">
         <v>102218.0</v>
       </c>
       <c r="G24">
         <v>102218.0</v>
       </c>
       <c r="H24">
+        <v>102218.0</v>
+      </c>
+      <c r="I24">
         <v>135030.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1377210.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>8030.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>-1035271.0</v>
+      </c>
+      <c r="C25">
         <v>-209188.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3173.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-27513.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-63134.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-150809.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-466531.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-888790.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-735929.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-357172.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>-360540.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-125750.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-75090.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>0.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-3730694.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-523121.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2500444.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2786285.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1410741.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4334396.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3928120.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3050150.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2060303.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>741084.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>59398201.0</v>
+      </c>
+      <c r="C29">
         <v>23194676.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>13710074.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-6062315.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8732694.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1247216.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9509069.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6419502.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3456715.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16905904.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>20230390.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>17951775.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4870159.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-5213777.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2910090.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-855737.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-8765053.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6469782.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-8623802.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-6403160.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4146480.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-4899944.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-5190300.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2">
         <v>16016461.0</v>
       </c>
       <c r="Q2">
         <v>16738255.0</v>
       </c>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>652229</v>
       </c>
       <c r="D3">
         <v>652229</v>
       </c>
       <c r="E3">
         <v>1609397</v>
       </c>
       <c r="F3">
         <v>1609397</v>
       </c>
       <c r="G3">
         <v>1048601</v>
       </c>
       <c r="H3">
         <v>1048601</v>
       </c>
       <c r="I3">
         <v>881857</v>
       </c>
@@ -10428,119 +10770,119 @@
       </c>
       <c r="X3">
         <v>644987</v>
       </c>
       <c r="Y3">
         <v>2843011</v>
       </c>
       <c r="Z3">
         <v>2343536</v>
       </c>
       <c r="AA3">
         <v>563300</v>
       </c>
       <c r="AB3">
         <v>134614</v>
       </c>
       <c r="AC3">
         <v>4701048</v>
       </c>
       <c r="AD3">
         <v>868431</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>3563667.0</v>
       </c>
       <c r="D6">
         <v>3563667.0</v>
       </c>
       <c r="E6">
         <v>-2463871.0</v>
       </c>
       <c r="F6">
         <v>-2463871.0</v>
       </c>
       <c r="G6">
         <v>-5112608.0</v>
       </c>
       <c r="H6">
         <v>-5112608.0</v>
       </c>
       <c r="I6">
         <v>1579588.0</v>
       </c>
       <c r="J6">
         <v>1579588.0</v>
@@ -10586,119 +10928,119 @@
       </c>
       <c r="X6">
         <v>-1550239.0</v>
       </c>
       <c r="Y6">
         <v>-663022.0</v>
       </c>
       <c r="Z6">
         <v>-1573196.0</v>
       </c>
       <c r="AA6">
         <v>-3258387.0</v>
       </c>
       <c r="AB6">
         <v>-1974964.0</v>
       </c>
       <c r="AC6">
         <v>-6533662.0</v>
       </c>
       <c r="AD6">
         <v>1012559.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-236319.0</v>
       </c>
       <c r="D9">
         <v>-236319.0</v>
       </c>
       <c r="E9">
         <v>673312.0</v>
       </c>
       <c r="F9">
         <v>673312.0</v>
       </c>
       <c r="G9">
         <v>-573933.0</v>
       </c>
       <c r="H9">
         <v>-573933.0</v>
       </c>
       <c r="I9">
         <v>4940.0</v>
       </c>
       <c r="J9">
         <v>4940.0</v>
@@ -10744,51 +11086,51 @@
       </c>
       <c r="X9">
         <v>-876932.0</v>
       </c>
       <c r="Y9">
         <v>1050329.0</v>
       </c>
       <c r="Z9">
         <v>693669.0</v>
       </c>
       <c r="AA9">
         <v>-2051913.0</v>
       </c>
       <c r="AB9">
         <v>349885.0</v>
       </c>
       <c r="AC9">
         <v>1057904.0</v>
       </c>
       <c r="AD9">
         <v>-1229808.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>1392112.0</v>
       </c>
       <c r="D10">
         <v>1392112.0</v>
       </c>
       <c r="E10">
         <v>-2904913.0</v>
       </c>
       <c r="F10">
         <v>-2904913.0</v>
       </c>
       <c r="G10">
         <v>-2249144.0</v>
       </c>
       <c r="H10">
         <v>-2249144.0</v>
       </c>
       <c r="I10">
         <v>26622.0</v>
       </c>
       <c r="J10">
         <v>26622.0</v>
@@ -10834,51 +11176,51 @@
       </c>
       <c r="X10">
         <v>-583366.0</v>
       </c>
       <c r="Y10">
         <v>-199261.0</v>
       </c>
       <c r="Z10">
         <v>-167244.0</v>
       </c>
       <c r="AA10">
         <v>115818.0</v>
       </c>
       <c r="AB10">
         <v>-102259.0</v>
       </c>
       <c r="AC10">
         <v>-76314.0</v>
       </c>
       <c r="AD10">
         <v>49662.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>822784.0</v>
       </c>
       <c r="D11">
         <v>822784.0</v>
       </c>
       <c r="E11">
         <v>-377581.0</v>
       </c>
       <c r="F11">
         <v>-377581.0</v>
       </c>
       <c r="G11">
         <v>-1108446.0</v>
       </c>
       <c r="H11">
         <v>-1108446.0</v>
       </c>
       <c r="I11">
         <v>324458.0</v>
       </c>
       <c r="J11">
         <v>324458.0</v>
@@ -10922,51 +11264,51 @@
       <c r="W11">
         <v>76389.0</v>
       </c>
       <c r="X11">
         <v>-699415.0</v>
       </c>
       <c r="Y11">
         <v>-866410.0</v>
       </c>
       <c r="Z11">
         <v>-499760.0</v>
       </c>
       <c r="AA11">
         <v>222839.0</v>
       </c>
       <c r="AB11">
         <v>41991.0</v>
       </c>
       <c r="AC11">
         <v>-1184242.0</v>
       </c>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>779994.0</v>
       </c>
       <c r="D12">
         <v>779994.0</v>
       </c>
       <c r="E12">
         <v>412747.0</v>
       </c>
       <c r="F12">
         <v>412747.0</v>
       </c>
       <c r="G12">
         <v>502676.0</v>
       </c>
       <c r="H12">
         <v>502676.0</v>
       </c>
       <c r="I12">
         <v>221028.0</v>
       </c>
       <c r="J12">
         <v>221028.0</v>
@@ -11010,93 +11352,93 @@
       <c r="W12">
         <v>1154227.0</v>
       </c>
       <c r="X12">
         <v>-996112.0</v>
       </c>
       <c r="Y12">
         <v>-484405.0</v>
       </c>
       <c r="Z12">
         <v>-1297648.0</v>
       </c>
       <c r="AA12">
         <v>-840191.0</v>
       </c>
       <c r="AB12">
         <v>-220154.0</v>
       </c>
       <c r="AC12">
         <v>2107151.0</v>
       </c>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13">
         <v>-1697789.0</v>
       </c>
       <c r="R13">
         <v>-1697789.0</v>
       </c>
       <c r="S13">
         <v>-1697789.0</v>
       </c>
       <c r="T13">
         <v>-1697789.0</v>
       </c>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>1089518.0</v>
       </c>
       <c r="D14">
         <v>1089518.0</v>
       </c>
       <c r="E14">
         <v>1327242.0</v>
       </c>
       <c r="F14">
         <v>1327242.0</v>
       </c>
       <c r="G14">
         <v>1208091.0</v>
       </c>
       <c r="H14">
         <v>1208091.0</v>
       </c>
       <c r="I14">
         <v>1222307.0</v>
       </c>
       <c r="J14">
         <v>1222307.0</v>
@@ -11142,51 +11484,51 @@
       </c>
       <c r="X14">
         <v>1156407.0</v>
       </c>
       <c r="Y14">
         <v>826877.0</v>
       </c>
       <c r="Z14">
         <v>844919.0</v>
       </c>
       <c r="AA14">
         <v>938184.0</v>
       </c>
       <c r="AB14">
         <v>955013.0</v>
       </c>
       <c r="AC14">
         <v>971477.0</v>
       </c>
       <c r="AD14">
         <v>1209010.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>479012.0</v>
       </c>
       <c r="D15">
         <v>479012.0</v>
       </c>
       <c r="E15">
         <v>479012.0</v>
       </c>
       <c r="F15">
         <v>479012.0</v>
       </c>
       <c r="G15">
         <v>880282.0</v>
       </c>
       <c r="H15">
         <v>880282.0</v>
       </c>
       <c r="I15">
         <v>880282.0</v>
       </c>
       <c r="J15">
         <v>880282.0</v>
@@ -11220,233 +11562,233 @@
       <c r="U15">
         <v>617970.0</v>
       </c>
       <c r="V15">
         <v>598901.0</v>
       </c>
       <c r="W15">
         <v>617974.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15">
         <v>2142896.0</v>
       </c>
       <c r="AB15">
         <v>571351.0</v>
       </c>
       <c r="AC15">
         <v>571351.0</v>
       </c>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16">
         <v>16016461.0</v>
       </c>
       <c r="R16">
         <v>16738255.0</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19">
         <v>-2353984.0</v>
       </c>
       <c r="R19">
         <v>-1459366.0</v>
       </c>
       <c r="S19">
         <v>-1695703.0</v>
       </c>
       <c r="T19">
         <v>-1272440.0</v>
       </c>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>-64352.0</v>
       </c>
       <c r="D21">
         <v>-64352.0</v>
       </c>
       <c r="E21">
         <v>-40861.0</v>
       </c>
       <c r="F21">
         <v>-40861.0</v>
       </c>
       <c r="G21">
         <v>-34304.0</v>
       </c>
       <c r="H21">
         <v>-34304.0</v>
       </c>
       <c r="I21">
         <v>-38918.0</v>
       </c>
       <c r="J21">
         <v>-38918.0</v>
@@ -11490,51 +11832,51 @@
       <c r="W21">
         <v>-11495.0</v>
       </c>
       <c r="X21">
         <v>-11265.0</v>
       </c>
       <c r="Y21">
         <v>-10515.0</v>
       </c>
       <c r="Z21">
         <v>-10149.0</v>
       </c>
       <c r="AA21">
         <v>-9873.0</v>
       </c>
       <c r="AB21">
         <v>-995072.0</v>
       </c>
       <c r="AC21">
         <v>-10273.0</v>
       </c>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>1199375.0</v>
       </c>
       <c r="C22">
         <v>849875.0</v>
       </c>
       <c r="D22">
         <v>849875.0</v>
       </c>
       <c r="E22">
         <v>20732.0</v>
       </c>
       <c r="F22">
         <v>20732.0</v>
       </c>
       <c r="G22">
         <v>38059.0</v>
       </c>
       <c r="H22">
         <v>38059.0</v>
       </c>
       <c r="I22">
         <v>840117.0</v>
       </c>
@@ -11582,51 +11924,51 @@
       </c>
       <c r="X22">
         <v>528345.0</v>
       </c>
       <c r="Y22">
         <v>1286949.0</v>
       </c>
       <c r="Z22">
         <v>957300.0</v>
       </c>
       <c r="AA22">
         <v>478381.0</v>
       </c>
       <c r="AB22">
         <v>54834.0</v>
       </c>
       <c r="AC22">
         <v>-1936562.0</v>
       </c>
       <c r="AD22">
         <v>1764808.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-17726.0</v>
       </c>
       <c r="D23">
         <v>-17726.0</v>
       </c>
       <c r="E23">
         <v>-20372.0</v>
       </c>
       <c r="F23">
         <v>-20372.0</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23">
         <v>-585580.0</v>
       </c>
       <c r="N23"/>
       <c r="O23">
@@ -11656,211 +11998,211 @@
       <c r="W23">
         <v>-1012188.0</v>
       </c>
       <c r="X23">
         <v>-374680.0</v>
       </c>
       <c r="Y23">
         <v>1504192.0</v>
       </c>
       <c r="Z23">
         <v>1504192.0</v>
       </c>
       <c r="AA23">
         <v>1504192.0</v>
       </c>
       <c r="AB23">
         <v>-468787.0</v>
       </c>
       <c r="AC23">
         <v>859074.0</v>
       </c>
       <c r="AD23"/>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>26924.0</v>
       </c>
       <c r="D24">
         <v>26924.0</v>
       </c>
       <c r="E24">
         <v>51109.0</v>
       </c>
       <c r="F24">
         <v>51109.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>1200.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24">
         <v>6650.0</v>
       </c>
       <c r="R24">
         <v>6650.0</v>
       </c>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24">
         <v>135030.0</v>
       </c>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26"/>
       <c r="U26">
         <v>-360540.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>-561090.0</v>
       </c>
       <c r="D28">
         <v>-561090.0</v>
       </c>
       <c r="E28">
         <v>-61233.0</v>
       </c>
       <c r="F28">
         <v>-61233.0</v>
       </c>
       <c r="G28">
         <v>-1804114.0</v>
       </c>
       <c r="H28">
         <v>-1804114.0</v>
       </c>
       <c r="I28">
         <v>-217504.0</v>
       </c>
       <c r="J28">
         <v>-217504.0</v>
@@ -11906,51 +12248,51 @@
       </c>
       <c r="X28">
         <v>-385945.0</v>
       </c>
       <c r="Y28">
         <v>-60442.0</v>
       </c>
       <c r="Z28">
         <v>-85975.0</v>
       </c>
       <c r="AA28">
         <v>-2152769.0</v>
       </c>
       <c r="AB28">
         <v>-2035210.0</v>
       </c>
       <c r="AC28">
         <v>-317916.0</v>
       </c>
       <c r="AD28">
         <v>-903454.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>4697963.0</v>
       </c>
       <c r="D29">
         <v>4697963.0</v>
       </c>
       <c r="E29">
         <v>-848461.0</v>
       </c>
       <c r="F29">
         <v>-848461.0</v>
       </c>
       <c r="G29">
         <v>-2182697.0</v>
       </c>
       <c r="H29">
         <v>-2182697.0</v>
       </c>
       <c r="I29">
         <v>2639472.0</v>
       </c>
       <c r="J29">
         <v>2639472.0</v>
@@ -11996,51 +12338,51 @@
       </c>
       <c r="X29">
         <v>-1471073.0</v>
       </c>
       <c r="Y29">
         <v>1614079.0</v>
       </c>
       <c r="Z29">
         <v>531236.0</v>
       </c>
       <c r="AA29">
         <v>-1136882.0</v>
       </c>
       <c r="AB29">
         <v>1079310.0</v>
       </c>
       <c r="AC29">
         <v>939414.0</v>
       </c>
       <c r="AD29">
         <v>3497849.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>-528606.0</v>
       </c>
       <c r="D30">
         <v>-528606.0</v>
       </c>
       <c r="E30">
         <v>-1558288.0</v>
       </c>
       <c r="F30">
         <v>-1558288.0</v>
       </c>
       <c r="G30">
         <v>-1048601.0</v>
       </c>
       <c r="H30">
         <v>-1048601.0</v>
       </c>
       <c r="I30">
         <v>-881856.0</v>
       </c>
       <c r="J30">
         <v>-881856.0</v>