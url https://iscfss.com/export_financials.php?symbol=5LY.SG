--- v0 (2026-03-01)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
   <si>
     <t>depreciationAndAmortization</t>
   </si>
   <si>
     <t>discontinuedOperations</t>
   </si>
   <si>
     <t>ebit</t>
   </si>
@@ -1930,1230 +1933,1339 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
       </c>
-      <c r="G1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1" t="s">
+        <v>72</v>
+      </c>
+      <c r="I1" t="s">
         <v>4</v>
       </c>
-      <c r="I1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>29711000.0</v>
+      </c>
+      <c r="C2">
         <v>12905000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16967000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15353000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15701000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15030000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11988000.0</v>
       </c>
       <c r="I2">
         <v>11988000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:9">
+      <c r="J2">
+        <v>11988000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>4810000.0</v>
+      </c>
+      <c r="C7">
         <v>5795000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6358000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7337000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5430000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6285000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>379000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>507000.0</v>
       </c>
-      <c r="I7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
-        <v>163838000.0</v>
+        <v>185087000.0</v>
       </c>
       <c r="C8">
         <v>163838000.0</v>
       </c>
       <c r="D8">
         <v>163838000.0</v>
       </c>
       <c r="E8">
         <v>163838000.0</v>
       </c>
       <c r="F8">
         <v>163838000.0</v>
       </c>
       <c r="G8">
         <v>163838000.0</v>
       </c>
       <c r="H8">
+        <v>163838000.0</v>
+      </c>
+      <c r="I8">
         <v>156300000.0</v>
       </c>
-      <c r="I8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>135649000.0</v>
+      </c>
+      <c r="C10">
         <v>52246000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>45619000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>68770000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>49919000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>63100000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>52989000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>53514000.0</v>
       </c>
-      <c r="I10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:9">
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
-[...1 lines deleted...]
-      </c>
+      <c r="H13"/>
       <c r="I13">
         <v>156300000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13">
+        <v>156300000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>3753649080.0</v>
+        <v>3906819000.0</v>
       </c>
       <c r="C14">
         <v>3753649080.0</v>
       </c>
       <c r="D14">
         <v>3753649080.0</v>
       </c>
       <c r="E14">
         <v>3753649080.0</v>
       </c>
       <c r="F14">
         <v>3753649080.0</v>
       </c>
       <c r="G14">
         <v>3753649080.0</v>
       </c>
       <c r="H14">
+        <v>3753649080.0</v>
+      </c>
+      <c r="I14">
         <v>3538276828.0</v>
       </c>
-      <c r="I14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-    </row>
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>2388000.0</v>
+      </c>
+      <c r="C22">
         <v>925000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2320000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3670000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>9532000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8366000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1631000.0</v>
       </c>
       <c r="I22">
         <v>1631000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22">
+        <v>1631000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
-    </row>
-    <row r="24" spans="1:9">
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
+        <v>70897000.0</v>
+      </c>
+      <c r="C24">
         <v>33997000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>10583000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7924000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>781000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1290000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1790000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2284000.0</v>
       </c>
-      <c r="I24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
-    </row>
-    <row r="29" spans="1:9">
+      <c r="J28"/>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>349251000.0</v>
+      </c>
+      <c r="C29">
         <v>281126000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>222185000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>217949000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>176471000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>170093000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>150355000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>142128000.0</v>
       </c>
-      <c r="I29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>37492000.0</v>
+      </c>
+      <c r="C30">
         <v>30451000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>25482000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>20527000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22573000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>22840000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>25411000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19600000.0</v>
       </c>
       <c r="I30">
         <v>19600000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:9">
+      <c r="J30">
+        <v>19600000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
+      <c r="H31"/>
       <c r="I31">
         <v>138878000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:9">
+      <c r="J31">
+        <v>138878000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>110234000.0</v>
+      </c>
+      <c r="C32">
         <v>65198000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>29522000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>54698000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>61944000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>83549000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>67411000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>49325000.0</v>
       </c>
-      <c r="I32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>257508000.0</v>
+      </c>
+      <c r="C33">
         <v>239626000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>198192000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>162808000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>137630000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>109534000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>99172000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>108221000.0</v>
       </c>
-      <c r="I33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:9">
+      <c r="J33"/>
+    </row>
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>76341000.0</v>
+      </c>
+      <c r="C35">
         <v>40551000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>17976000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>16432000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>7812000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>9195000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5132000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5884000.0</v>
       </c>
-      <c r="I35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:9">
+      <c r="J35"/>
+    </row>
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>15152000.0</v>
+      </c>
+      <c r="C36">
         <v>3101000.0</v>
       </c>
-      <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
-    </row>
-    <row r="37" spans="1:9">
+      <c r="J36"/>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>12931000.0</v>
       </c>
-    </row>
-    <row r="39" spans="1:9">
+      <c r="J38">
+        <v>12931000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
-[...1 lines deleted...]
-      </c>
+      <c r="H39"/>
       <c r="I39">
         <v>4170000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:9">
+      <c r="J39">
+        <v>4170000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-      <c r="H40">
-[...1 lines deleted...]
-      </c>
+      <c r="H40"/>
       <c r="I40">
         <v>6399000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:9">
+      <c r="J40">
+        <v>6399000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-      <c r="H41">
-[...1 lines deleted...]
-      </c>
+      <c r="H41"/>
       <c r="I41">
         <v>3391000.0</v>
       </c>
-    </row>
-    <row r="42" spans="1:9">
+      <c r="J41">
+        <v>3391000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
-      <c r="H42">
-[...1 lines deleted...]
-      </c>
+      <c r="H42"/>
       <c r="I42">
         <v>5073000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:9">
+      <c r="J42">
+        <v>5073000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>239674000.0</v>
+      </c>
+      <c r="C45">
         <v>379296000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>191086000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>310832000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>128339000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>254130000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>87913000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>247375000.0</v>
       </c>
-      <c r="I45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>239674000.0</v>
+      </c>
+      <c r="C46">
         <v>232175000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>191086000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>154998000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>128339000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>99049000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>87913000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>95290000.0</v>
       </c>
-      <c r="I46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:9">
+      <c r="J46"/>
+    </row>
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
-      <c r="H47">
-[...1 lines deleted...]
-      </c>
+      <c r="H47"/>
       <c r="I47">
         <v>95290000.0</v>
       </c>
-    </row>
-    <row r="48" spans="1:9">
+      <c r="J47">
+        <v>95290000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>80545000.0</v>
+      </c>
+      <c r="C48">
         <v>74558000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>26353000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>19464000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>8555000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1288000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-17043000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21292000.0</v>
       </c>
       <c r="I48">
         <v>-21292000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:9">
+      <c r="J48">
+        <v>-21292000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50">
+        <v>13059000.0</v>
+      </c>
+      <c r="C50">
         <v>8272000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>17675000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>25057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>966000.0</v>
       </c>
       <c r="F50">
         <v>966000.0</v>
       </c>
       <c r="G50">
         <v>966000.0</v>
       </c>
       <c r="H50">
         <v>966000.0</v>
       </c>
-      <c r="I50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:9">
+      <c r="I50">
+        <v>966000.0</v>
+      </c>
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
-    </row>
-    <row r="52" spans="1:9">
+      <c r="J51"/>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
-    </row>
-    <row r="53" spans="1:9">
+      <c r="J52"/>
+    </row>
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>441009000.0</v>
+      </c>
+      <c r="C55">
         <v>349293000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>287163000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>274401000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>238642000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>229081000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>196812000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>188113000.0</v>
       </c>
-      <c r="I55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:9">
+      <c r="J55"/>
+    </row>
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>183501000.0</v>
+      </c>
+      <c r="C56">
         <v>109667000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>88971000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>111593000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>101012000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>119547000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>97640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79892000.0</v>
       </c>
       <c r="I56">
         <v>79892000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:9">
+      <c r="J56">
+        <v>79892000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>73267000.0</v>
+      </c>
+      <c r="C57">
         <v>44469000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>59449000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>56895000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>39068000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>35998000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>30229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30567000.0</v>
       </c>
       <c r="I57">
         <v>30567000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:9">
+      <c r="J57">
+        <v>30567000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>149608000.0</v>
+      </c>
+      <c r="C58">
         <v>85020000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>77425000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>73327000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>46880000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>45193000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>35361000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>36451000.0</v>
       </c>
-      <c r="I58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:9">
+      <c r="J58"/>
+    </row>
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>265295000.0</v>
+      </c>
+      <c r="C60">
         <v>238857000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>193927000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>184968000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>174724000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>167837000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>147599000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>138878000.0</v>
       </c>
-      <c r="I60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:9">
+      <c r="J60"/>
+    </row>
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -3178,643 +3290,643 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B2">
         <v>68593000.0</v>
       </c>
       <c r="C2">
         <v>75015000.0</v>
       </c>
       <c r="D2">
         <v>81385000.0</v>
       </c>
       <c r="E2">
         <v>58617000.0</v>
       </c>
       <c r="F2">
         <v>34095000.0</v>
       </c>
       <c r="G2">
         <v>26423000.0</v>
       </c>
       <c r="H2">
         <v>24500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>10719000.0</v>
       </c>
       <c r="F5">
         <v>1586000.0</v>
       </c>
       <c r="G5">
         <v>-7133000.0</v>
       </c>
       <c r="H5">
         <v>-4448000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>32442000.0</v>
       </c>
       <c r="F6">
         <v>22406000.0</v>
       </c>
       <c r="G6">
         <v>-1650000.0</v>
       </c>
       <c r="H6">
         <v>3779000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B9">
         <v>54221000.0</v>
       </c>
       <c r="C9">
         <v>48515000.0</v>
       </c>
       <c r="D9">
         <v>45741000.0</v>
       </c>
       <c r="E9">
         <v>27478000.0</v>
       </c>
       <c r="F9">
         <v>12011000.0</v>
       </c>
       <c r="G9">
         <v>4426000.0</v>
       </c>
       <c r="H9">
         <v>5681000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B10">
         <v>71446000.0</v>
       </c>
       <c r="C10">
         <v>25713000.0</v>
       </c>
       <c r="D10">
         <v>30471000.0</v>
       </c>
       <c r="E10">
         <v>23252000.0</v>
       </c>
       <c r="F10">
         <v>15269000.0</v>
       </c>
       <c r="G10">
         <v>-9005000.0</v>
       </c>
       <c r="H10">
         <v>-3662000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1226000.0</v>
       </c>
       <c r="F11">
         <v>493000.0</v>
       </c>
       <c r="G11">
         <v>210000.0</v>
       </c>
       <c r="H11">
         <v>203000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B12">
         <v>1098000.0</v>
       </c>
       <c r="C12">
         <v>1631000.0</v>
       </c>
       <c r="D12">
         <v>306000.0</v>
       </c>
       <c r="E12">
         <v>129000.0</v>
       </c>
       <c r="F12">
         <v>136000.0</v>
       </c>
       <c r="G12">
         <v>36000.0</v>
       </c>
       <c r="H12">
         <v>9000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B13">
         <v>1624000.0</v>
       </c>
       <c r="C13">
         <v>2555000.0</v>
       </c>
       <c r="D13">
         <v>1815000.0</v>
       </c>
       <c r="E13">
         <v>692000.0</v>
       </c>
       <c r="F13">
         <v>693000.0</v>
       </c>
       <c r="G13">
         <v>571000.0</v>
       </c>
       <c r="H13">
         <v>298000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B14">
         <v>-9029000.0</v>
       </c>
       <c r="C14">
         <v>-2207000.0</v>
       </c>
       <c r="D14">
         <v>-3201000.0</v>
       </c>
       <c r="E14">
         <v>-683000.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B15">
         <v>58515000.0</v>
       </c>
       <c r="C15">
         <v>21700000.0</v>
       </c>
       <c r="D15">
         <v>22580000.0</v>
       </c>
       <c r="E15">
         <v>21343000.0</v>
       </c>
       <c r="F15">
         <v>14776000.0</v>
       </c>
       <c r="G15">
         <v>-9215000.0</v>
       </c>
       <c r="H15">
         <v>-3865000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>21343000.0</v>
       </c>
       <c r="F16">
         <v>14776000.0</v>
       </c>
       <c r="G16">
         <v>-9215000.0</v>
       </c>
       <c r="H16">
         <v>-3865000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B17">
         <v>67544000.0</v>
       </c>
       <c r="C17">
         <v>23907000.0</v>
       </c>
       <c r="D17">
         <v>25781000.0</v>
       </c>
       <c r="E17">
         <v>22026000.0</v>
       </c>
       <c r="F17">
         <v>14776000.0</v>
       </c>
       <c r="G17">
         <v>-9215000.0</v>
       </c>
       <c r="H17">
         <v>-3865000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B18">
         <v>526000.0</v>
       </c>
       <c r="C18">
         <v>924000.0</v>
       </c>
       <c r="D18">
         <v>1509000.0</v>
       </c>
       <c r="E18">
         <v>563000.0</v>
       </c>
       <c r="F18">
         <v>557000.0</v>
       </c>
       <c r="G18">
         <v>535000.0</v>
       </c>
       <c r="H18">
         <v>289000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B21">
         <v>31880000.0</v>
       </c>
       <c r="C21">
         <v>21827000.0</v>
       </c>
       <c r="D21">
         <v>26831000.0</v>
       </c>
       <c r="E21">
         <v>10470000.0</v>
       </c>
       <c r="F21">
         <v>1904000.0</v>
       </c>
       <c r="G21">
         <v>-6910000.0</v>
       </c>
       <c r="H21">
         <v>-4862000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>4549000.0</v>
       </c>
       <c r="F23">
         <v>4359000.0</v>
       </c>
       <c r="G23">
         <v>5238000.0</v>
       </c>
       <c r="H23">
         <v>3805000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B25">
         <v>15381000.0</v>
       </c>
       <c r="C25">
         <v>12396000.0</v>
       </c>
       <c r="D25">
         <v>12060000.0</v>
       </c>
       <c r="E25">
         <v>9061000.0</v>
       </c>
       <c r="F25">
         <v>7001000.0</v>
       </c>
       <c r="G25">
         <v>7319000.0</v>
       </c>
       <c r="H25">
         <v>7432000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B28">
         <v>16280000.0</v>
       </c>
       <c r="C28">
         <v>14586000.0</v>
       </c>
       <c r="D28">
         <v>10726000.0</v>
       </c>
       <c r="E28">
         <v>12210000.0</v>
       </c>
       <c r="F28">
         <v>6066000.0</v>
       </c>
       <c r="G28">
         <v>6321000.0</v>
       </c>
       <c r="H28">
         <v>6324000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B29">
         <v>3902000.0</v>
       </c>
       <c r="C29">
         <v>1806000.0</v>
       </c>
       <c r="D29">
         <v>4690000.0</v>
       </c>
       <c r="E29">
         <v>1226000.0</v>
       </c>
       <c r="F29">
         <v>493000.0</v>
       </c>
       <c r="G29">
         <v>210000.0</v>
       </c>
       <c r="H29">
         <v>203000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B30">
         <v>90934000.0</v>
       </c>
       <c r="C30">
         <v>101703000.0</v>
       </c>
       <c r="D30">
         <v>100295000.0</v>
       </c>
       <c r="E30">
         <v>75625000.0</v>
       </c>
       <c r="F30">
         <v>44202000.0</v>
       </c>
       <c r="G30">
         <v>37759000.0</v>
       </c>
       <c r="H30">
         <v>35043000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B32">
         <v>122814000.0</v>
       </c>
       <c r="C32">
         <v>123530000.0</v>
       </c>
       <c r="D32">
         <v>127126000.0</v>
       </c>
       <c r="E32">
         <v>86095000.0</v>
       </c>
       <c r="F32">
         <v>46106000.0</v>
       </c>
       <c r="G32">
         <v>30849000.0</v>
       </c>
       <c r="H32">
         <v>30181000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -3836,282 +3948,282 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>4</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B5">
         <v>2203500.0</v>
       </c>
       <c r="C5">
         <v>2203500.0</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B11">
         <v>188000.0</v>
       </c>
       <c r="C11">
         <v>188000.0</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B16">
         <v>5264000.0</v>
       </c>
       <c r="C16">
         <v>5264000.0</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B23">
         <v>3520500.0</v>
       </c>
       <c r="C23">
         <v>3520500.0</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -4139,643 +4251,643 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
         <v>65865000.0</v>
       </c>
       <c r="C2">
         <v>61285000.0</v>
       </c>
       <c r="D2">
         <v>51635000.0</v>
       </c>
       <c r="E2">
         <v>19848000.0</v>
       </c>
       <c r="F2">
         <v>13593000.0</v>
       </c>
       <c r="G2">
         <v>13569000.0</v>
       </c>
       <c r="H2">
         <v>17947000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
         <v>70285000</v>
       </c>
       <c r="C3">
         <v>61855000</v>
       </c>
       <c r="D3">
         <v>32382000</v>
       </c>
       <c r="E3">
         <v>3316000</v>
       </c>
       <c r="F3">
         <v>1298000</v>
       </c>
       <c r="G3">
         <v>6092000</v>
       </c>
       <c r="H3">
         <v>2866000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
         <v>-16656000.0</v>
       </c>
       <c r="C6">
         <v>6878000.0</v>
       </c>
       <c r="D6">
         <v>11338000.0</v>
       </c>
       <c r="E6">
         <v>31787000.0</v>
       </c>
       <c r="F6">
         <v>6255000.0</v>
       </c>
       <c r="G6">
         <v>24000.0</v>
       </c>
       <c r="H6">
         <v>-4378000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7">
         <v>-9205000.0</v>
       </c>
       <c r="C7">
         <v>2938000.0</v>
       </c>
       <c r="D7">
         <v>-13740000.0</v>
       </c>
       <c r="E7">
         <v>8554000.0</v>
       </c>
       <c r="F7">
         <v>-359000.0</v>
       </c>
       <c r="G7">
         <v>2698000.0</v>
       </c>
       <c r="H7">
         <v>-7535000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>5391000.0</v>
       </c>
       <c r="F9">
         <v>-3984000.0</v>
       </c>
       <c r="G9">
         <v>4770000.0</v>
       </c>
       <c r="H9">
         <v>-8264000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
         <v>2745000.0</v>
       </c>
       <c r="C10">
         <v>4696000.0</v>
       </c>
       <c r="D10">
         <v>-6735000.0</v>
       </c>
       <c r="E10">
         <v>-367000.0</v>
       </c>
       <c r="F10">
         <v>-346000.0</v>
       </c>
       <c r="G10">
         <v>-29000.0</v>
       </c>
       <c r="H10">
         <v>89000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>3530000.0</v>
       </c>
       <c r="F11">
         <v>3971000.0</v>
       </c>
       <c r="G11">
         <v>-2043000.0</v>
       </c>
       <c r="H11">
         <v>640000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-10302000.0</v>
       </c>
       <c r="F12">
         <v>-12591000.0</v>
       </c>
       <c r="G12">
         <v>3259000.0</v>
       </c>
       <c r="H12">
         <v>-1350000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14">
         <v>15381000.0</v>
       </c>
       <c r="C14">
         <v>12396000.0</v>
       </c>
       <c r="D14">
         <v>12060000.0</v>
       </c>
       <c r="E14">
         <v>7743000.0</v>
       </c>
       <c r="F14">
         <v>6061000.0</v>
       </c>
       <c r="G14">
         <v>6339000.0</v>
       </c>
       <c r="H14">
         <v>6363000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
-        <v>3752000.0</v>
+        <v>-3752000.0</v>
       </c>
       <c r="C15">
-        <v>3753000.0</v>
+        <v>-3753000.0</v>
       </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16">
         <v>49220000.0</v>
       </c>
       <c r="C16">
         <v>65865000.0</v>
       </c>
       <c r="D16">
         <v>61285000.0</v>
       </c>
       <c r="E16">
         <v>51635000.0</v>
       </c>
       <c r="F16">
         <v>19848000.0</v>
       </c>
       <c r="G16">
         <v>13593000.0</v>
       </c>
       <c r="H16">
         <v>13569000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
         <v>-29511000.0</v>
       </c>
       <c r="C18">
         <v>-24174000.0</v>
       </c>
       <c r="D18">
         <v>-4270000.0</v>
       </c>
       <c r="E18">
         <v>24063000.0</v>
       </c>
       <c r="F18">
         <v>6599000.0</v>
       </c>
       <c r="G18">
         <v>-2905000.0</v>
       </c>
       <c r="H18">
         <v>-9584000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19">
         <v>-56494000.0</v>
       </c>
       <c r="C19">
         <v>-53512000.0</v>
       </c>
       <c r="D19">
         <v>-22821000.0</v>
       </c>
       <c r="E19">
         <v>1396000.0</v>
       </c>
       <c r="F19">
         <v>1396000.0</v>
       </c>
       <c r="G19">
         <v>2558000.0</v>
       </c>
       <c r="H19">
         <v>-373000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>7538000.0</v>
       </c>
       <c r="E20">
         <v>548000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>81000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
         <v>8940000.0</v>
       </c>
       <c r="C21">
         <v>30725000.0</v>
       </c>
       <c r="D21">
         <v>-994000.0</v>
       </c>
       <c r="E21">
         <v>-1478000.0</v>
       </c>
       <c r="F21">
         <v>-120000.0</v>
       </c>
       <c r="G21">
         <v>-325000.0</v>
       </c>
       <c r="H21">
         <v>-53000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B22">
         <v>58515000.0</v>
       </c>
       <c r="C22">
         <v>21700000.0</v>
       </c>
       <c r="D22">
         <v>22580000.0</v>
       </c>
       <c r="E22">
         <v>21343000.0</v>
       </c>
       <c r="F22">
         <v>14776000.0</v>
       </c>
       <c r="G22">
         <v>-9215000.0</v>
       </c>
       <c r="H22">
         <v>-3865000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>175000.0</v>
       </c>
       <c r="F23">
         <v>-202000.0</v>
       </c>
       <c r="G23">
         <v>644000.0</v>
       </c>
       <c r="H23">
         <v>175000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-1277000.0</v>
       </c>
       <c r="F24">
         <v>-930000.0</v>
       </c>
       <c r="G24">
         <v>-874000.0</v>
       </c>
       <c r="H24">
         <v>-1400000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B25">
         <v>-526000.0</v>
       </c>
       <c r="C25">
         <v>-924000.0</v>
       </c>
       <c r="D25">
         <v>-1509000.0</v>
       </c>
       <c r="E25">
         <v>-1175000.0</v>
       </c>
       <c r="F25">
         <v>-6795000.0</v>
       </c>
       <c r="G25">
         <v>-535000.0</v>
       </c>
       <c r="H25">
         <v>-471000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27">
         <v>428000.0</v>
       </c>
       <c r="C27">
         <v>288000.0</v>
       </c>
       <c r="D27">
         <v>0.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>41000.0</v>
       </c>
       <c r="H27">
         <v>83000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>-755000.0</v>
       </c>
       <c r="F28">
         <v>-322000.0</v>
       </c>
       <c r="G28">
         <v>400000.0</v>
       </c>
       <c r="H28">
         <v>122000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29">
         <v>40774000.0</v>
       </c>
       <c r="C29">
         <v>37681000.0</v>
       </c>
       <c r="D29">
         <v>28112000.0</v>
       </c>
       <c r="E29">
         <v>28656000.0</v>
       </c>
       <c r="F29">
         <v>8827000.0</v>
       </c>
       <c r="G29">
         <v>4061000.0</v>
       </c>
       <c r="H29">
         <v>-5318000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>3434000.0</v>
       </c>
       <c r="F30">
         <v>-2228000.0</v>
       </c>
       <c r="G30">
         <v>-4376000.0</v>
       </c>
       <c r="H30">
         <v>781000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
@@ -4793,378 +4905,378 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>223000</v>
       </c>
       <c r="E3">
         <v>223000</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6">
         <v>10250500.0</v>
       </c>
       <c r="E6">
         <v>10250500.0</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>1048000.0</v>
       </c>
       <c r="E9">
         <v>1048000.0</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-177000.0</v>
       </c>
       <c r="E10">
         <v>-177000.0</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>3486500.0</v>
       </c>
       <c r="E11">
         <v>3486500.0</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-384500.0</v>
       </c>
       <c r="E12">
         <v>-384500.0</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>2121000.0</v>
       </c>
       <c r="E14">
         <v>2121000.0</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>495500.0</v>
       </c>
       <c r="E19">
         <v>495500.0</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>-408000.0</v>
       </c>
       <c r="E21">
         <v>-408000.0</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B22">
         <v>9165500.0</v>
       </c>
       <c r="C22">
         <v>2124500.0</v>
       </c>
       <c r="D22">
         <v>5264000.0</v>
       </c>
       <c r="E22">
         <v>5264000.0</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-529500.0</v>
       </c>
       <c r="E23">
         <v>-529500.0</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>-638500.0</v>
       </c>
       <c r="E24">
         <v>-638500.0</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28">
         <v>-937500.0</v>
       </c>
       <c r="E28">
         <v>-937500.0</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29">
         <v>12017000.0</v>
       </c>
       <c r="E29">
         <v>12017000.0</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
         <v>-1069000.0</v>
       </c>
       <c r="E30">
         <v>-1069000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>