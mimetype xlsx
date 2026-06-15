--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -854,2559 +857,2694 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>2389001000000.0</v>
+      </c>
+      <c r="C2">
         <v>877299000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>829795000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1081550000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>754620000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>785034000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>892094000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>881690000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>621549000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>596978000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>812515000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>862200000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>663941000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>199669000000.0</v>
+      </c>
+      <c r="C7">
         <v>103188000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>130535000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>169811000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>43252000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>64043000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>83009000000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>3584279000000.0</v>
       </c>
       <c r="C8">
         <v>3584279000000.0</v>
       </c>
       <c r="D8">
         <v>3584279000000.0</v>
       </c>
       <c r="E8">
         <v>3584279000000.0</v>
       </c>
       <c r="F8">
         <v>3584279000000.0</v>
       </c>
       <c r="G8">
         <v>3584279000000.0</v>
       </c>
       <c r="H8">
         <v>3584279000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>3584279000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>8573289000000.0</v>
+      </c>
+      <c r="C10">
         <v>5945500000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5225530000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4422371000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3763644000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2446494000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1787462000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2228869000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2929674000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2404838000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1969100000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3585780000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3802920000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>2446494000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1787462000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2228869000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2929674000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2404838000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1969100000000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>3584279000000.0</v>
       </c>
       <c r="F13">
         <v>3584279000000.0</v>
       </c>
       <c r="G13">
         <v>3584279000000.0</v>
       </c>
       <c r="H13">
         <v>3584279000000.0</v>
       </c>
       <c r="I13">
         <v>3584279000000.0</v>
       </c>
       <c r="J13">
         <v>3584279000000.0</v>
       </c>
       <c r="K13">
         <v>3584279000000.0</v>
       </c>
       <c r="L13">
         <v>3584279000000.0</v>
       </c>
       <c r="M13">
         <v>3584279000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>3584279000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>1395904530.0</v>
       </c>
       <c r="C14">
         <v>1395904530.0</v>
       </c>
       <c r="D14">
         <v>1395904530.0</v>
       </c>
       <c r="E14">
         <v>1395904530.0</v>
       </c>
       <c r="F14">
         <v>1395904530.0</v>
       </c>
       <c r="G14">
         <v>1395904530.0</v>
       </c>
       <c r="H14">
         <v>1395904530.0</v>
       </c>
       <c r="I14">
         <v>1395904530.0</v>
       </c>
-      <c r="J14"/>
+      <c r="J14">
+        <v>1395904530.0</v>
+      </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
         <v>3078520000000.0</v>
       </c>
       <c r="C20">
         <v>3078520000000.0</v>
       </c>
       <c r="D20">
+        <v>3078520000000.0</v>
+      </c>
+      <c r="E20">
         <v>3084624000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3211427000000.0</v>
       </c>
       <c r="F20">
         <v>3211427000000.0</v>
       </c>
       <c r="G20">
         <v>3211427000000.0</v>
       </c>
       <c r="H20">
+        <v>3211427000000.0</v>
+      </c>
+      <c r="I20">
         <v>3245317000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>3245837000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3253637000000.0</v>
       </c>
       <c r="K20">
         <v>3253637000000.0</v>
       </c>
       <c r="L20">
         <v>3253637000000.0</v>
       </c>
       <c r="M20">
+        <v>3253637000000.0</v>
+      </c>
+      <c r="N20">
         <v>3247532000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>2351817000000.0</v>
+      </c>
+      <c r="C21">
         <v>1974338000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1979519000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2040870000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1937028000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1956101000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1915026000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1849675000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1835778000000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>4530440000000.0</v>
+      </c>
+      <c r="C22">
         <v>5124910000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3235594000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3744725000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3098480000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2993175000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2557301000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2598268000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2204549000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2270749000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2128725000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1773329000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1568496000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>377892000000.0</v>
+      </c>
+      <c r="C24">
         <v>1689898000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>852807000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2232058000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3087699000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4772696000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4640873000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4218271000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>6067793000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7545936000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>5741803000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>5654905000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4820407000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>4792821000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4693816000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4218271000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6067793000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7545936000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5741803000000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>2596356000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2295405000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2253124000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1814124000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1824331000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1279813000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1262628000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>627465000000.0</v>
+      </c>
+      <c r="C28">
         <v>1825746000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2570522000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4721958000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6570467000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8909325000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9764287000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8961051000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7600823000000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>24801975000000.0</v>
+      </c>
+      <c r="C29">
         <v>22068782000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21340710000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>22044180000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21896427000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>22668173000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>22863741000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>22977530000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>22634863000000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>1349278000000.0</v>
+      </c>
+      <c r="C30">
         <v>1141657000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>750139000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1200214000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1462993000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1195610000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1320175000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1395471000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1200404000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1122774000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>810111000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1056166000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1139637000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>9815227000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>8350889000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>8100927000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>8100565000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>8542293000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>8858529000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>8580998000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>8027219000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>11375060000000.0</v>
       </c>
-      <c r="M31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:13">
+      <c r="N31"/>
+    </row>
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>3299593000000.0</v>
+      </c>
+      <c r="C32">
         <v>4476742000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>362098000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>669328000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-420694000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-1395827000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-2360212000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-1915351000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>995266000000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>27878000000000.0</v>
+      </c>
+      <c r="C33">
         <v>25720618000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>27173825000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>27713589000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>28101700000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>29681788000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>30800696000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>30385412000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>30039537000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>29749109000000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>2725086000000.0</v>
+      </c>
+      <c r="C35">
         <v>4334612000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3619820000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5231225000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>6310992000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>7839033000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8277080000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>7616868000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>9612153000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>10975154000000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="C36"/>
+        <v>48</v>
+      </c>
+      <c r="B36">
+        <v>2370753000000.0</v>
+      </c>
+      <c r="C36">
+        <v>39058000000.0</v>
+      </c>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>30800696000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1433224000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>30039537000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>1678650000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2216194000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2597001000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>3114571000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>3302772000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>3048872000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>2959450000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1904825000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2721467000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2582421000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>821071000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>932324000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>838461000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>759415000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>558451000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>747676000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>685244000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>303540000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>130274000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>260204000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
         <v>1094522000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1000100000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>724236000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>674874000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>771211000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>973294000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>743277000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>869823000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>752164000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>2272534000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>2512057000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>2530069000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>3073405000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>2970738000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>3192701000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>2887119000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>2575496000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>3831058000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>3546846000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>485508000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-161556000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>349960000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>369511000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>517935000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>606963000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>590123000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>473237000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>615829000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>661155000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>18478231000000.0</v>
+      </c>
+      <c r="C45">
         <v>37217728000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>36858509000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>35854366000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>34860097000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>34074684000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>32978747000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>18478231000000.0</v>
+      </c>
+      <c r="C46">
         <v>16421540000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>17597313000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>18153461000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>18550049000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>19385880000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>19632918000000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>20517074000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>20815421000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>21655434000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>21862683000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>21541918000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>21491704000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>21721898000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>21762305000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>26087315000000.0</v>
       </c>
-      <c r="M47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:13">
+      <c r="N47"/>
+    </row>
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
-      <c r="D48">
+      <c r="D48"/>
+      <c r="E48">
         <v>9220230000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>8523010000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>7768281000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>7748368000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>8075562000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>8303290000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>8050399000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>8086743000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>10666852000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>9989279000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>8822862000000.0</v>
+      </c>
+      <c r="C50">
         <v>6081348000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>6943245000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>6912271000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>7246412000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>6583123000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>6910876000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>6971649000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>4462704000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>2481405000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>590445000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>710670000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>9310169000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>6910876000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6971649000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4462704000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2481405000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>590445000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>710670000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>9310169000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-    </row>
-    <row r="54" spans="1:13">
+      <c r="N53"/>
+    </row>
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>43267523000000.0</v>
+      </c>
+      <c r="C55">
         <v>39130209000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>37117715000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>38266006000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>37651407000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>37490230000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>37612530000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>37514251000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>37414955000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>36503514000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>35286851000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>40154584000000.0</v>
       </c>
-      <c r="M55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:13">
+      <c r="N55"/>
+    </row>
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>15389523000000.0</v>
+      </c>
+      <c r="C56">
         <v>13409591000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>9943890000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>10552417000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>9549707000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>7808443000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>6811834000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>7128839000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>7375418000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>6754405000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5567098000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>6812352000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>6938318000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>12089930000000.0</v>
+      </c>
+      <c r="C57">
         <v>8932849000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>9581792000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>9883089000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9970401000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>9204270000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>9172046000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>9044190000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6380152000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4650308000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6450910000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>6951469000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>6504351000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>14815016000000.0</v>
+      </c>
+      <c r="C58">
         <v>13267461000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>13201612000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>15114314000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>16281393000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>26177876000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>26300538000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>25726641000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>25310589000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>24668879000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>24005995000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>16437432000000.0</v>
       </c>
-      <c r="M58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:13">
+      <c r="N58"/>
+    </row>
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>15601221000000.0</v>
+      </c>
+      <c r="C60">
         <v>14297536000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>13544658000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>12899851000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>11562316000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>11312354000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>11311992000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>11787610000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>12104366000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>11834635000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>11280856000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>14628697000000.0</v>
       </c>
-      <c r="M60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:13">
+      <c r="N60"/>
+    </row>
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
-[...1 lines deleted...]
-      </c>
+      <c r="F61"/>
       <c r="G61">
         <v>-390166000000.0</v>
       </c>
       <c r="H61">
         <v>-390166000000.0</v>
       </c>
       <c r="I61">
         <v>-390166000000.0</v>
       </c>
       <c r="J61">
         <v>-390166000000.0</v>
       </c>
       <c r="K61">
         <v>-390166000000.0</v>
       </c>
-      <c r="L61"/>
+      <c r="L61">
+        <v>-390166000000.0</v>
+      </c>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>83</v>
+        <v>6</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>6</v>
+        <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>86</v>
+        <v>7</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>89</v>
+        <v>8</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>9</v>
+        <v>95</v>
       </c>
       <c r="AF1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>10</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>1332279000000.0</v>
+      </c>
+      <c r="C2">
         <v>2406728000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>877299000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2234738000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>829795000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2385915000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1081550000000.0</v>
       </c>
       <c r="H2">
         <v>1081550000000.0</v>
       </c>
       <c r="I2">
-        <v>2447739000000.0</v>
+        <v>1081550000000.0</v>
       </c>
       <c r="J2">
         <v>2447739000000.0</v>
       </c>
       <c r="K2">
-        <v>754620000000.0</v>
+        <v>2447739000000.0</v>
       </c>
       <c r="L2">
         <v>754620000000.0</v>
       </c>
       <c r="M2">
-        <v>2373942000000.0</v>
+        <v>754620000000.0</v>
       </c>
       <c r="N2">
         <v>2373942000000.0</v>
       </c>
       <c r="O2">
-        <v>785034000000.0</v>
+        <v>2373942000000.0</v>
       </c>
       <c r="P2">
         <v>785034000000.0</v>
       </c>
       <c r="Q2">
-        <v>2206688000000.0</v>
+        <v>785034000000.0</v>
       </c>
       <c r="R2">
         <v>2206688000000.0</v>
       </c>
       <c r="S2">
+        <v>2206688000000.0</v>
+      </c>
+      <c r="T2">
         <v>892094000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2005716000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2119772000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2163766000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>881690000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2204304000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2233648000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1991458000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>621549000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1926113000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1776883000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1801561000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>596978000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1874593000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>199669000000.0</v>
+      </c>
+      <c r="C7">
         <v>218421000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>103188000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>110354000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>130535000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>141940000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>169811000000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>34215000000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>43252000000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>51282000000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>64043000000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>86308000000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>83009000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>93749000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>105492000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>117595000000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>3584279000000.0</v>
       </c>
       <c r="C8">
         <v>3584279000000.0</v>
       </c>
       <c r="D8">
         <v>3584279000000.0</v>
       </c>
       <c r="E8">
         <v>3584279000000.0</v>
       </c>
       <c r="F8">
         <v>3584279000000.0</v>
       </c>
       <c r="G8">
         <v>3584279000000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="H8">
         <v>3584279000000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="I8"/>
+      <c r="J8">
         <v>3584279000000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="K8"/>
+      <c r="L8">
         <v>3584279000000.0</v>
       </c>
-      <c r="N8"/>
+      <c r="M8"/>
+      <c r="N8">
+        <v>3584279000000.0</v>
+      </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>8573289000000.0</v>
+      </c>
+      <c r="C10">
         <v>7324371000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5945500000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5589224000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5225530000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4584821000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4422371000000.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>4193957000000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>3763644000000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>3055233000000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>2446494000000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>2700115000000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>1787462000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1891619000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1891220000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2274516000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2228869000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2374280000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2817352000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2883194000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2929674000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2590414000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2521443000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2694604000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2404838000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1794941000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>2446494000000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>2700115000000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>1787462000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1891619000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1891220000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2274516000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2228869000000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>3584279000000.0</v>
       </c>
       <c r="I13">
         <v>3584279000000.0</v>
       </c>
       <c r="J13">
         <v>3584279000000.0</v>
       </c>
       <c r="K13">
         <v>3584279000000.0</v>
       </c>
       <c r="L13">
         <v>3584279000000.0</v>
       </c>
       <c r="M13">
         <v>3584279000000.0</v>
       </c>
       <c r="N13">
         <v>3584279000000.0</v>
       </c>
       <c r="O13">
         <v>3584279000000.0</v>
       </c>
       <c r="P13">
@@ -3438,4215 +3576,4374 @@
       </c>
       <c r="Y13">
         <v>3584279000000.0</v>
       </c>
       <c r="Z13">
         <v>3584279000000.0</v>
       </c>
       <c r="AA13">
         <v>3584279000000.0</v>
       </c>
       <c r="AB13">
         <v>3584279000000.0</v>
       </c>
       <c r="AC13">
         <v>3584279000000.0</v>
       </c>
       <c r="AD13">
         <v>3584279000000.0</v>
       </c>
       <c r="AE13">
         <v>3584279000000.0</v>
       </c>
       <c r="AF13">
         <v>3584279000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>3584279000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>1395904530.0</v>
       </c>
       <c r="C14">
         <v>1395904530.0</v>
       </c>
       <c r="D14">
         <v>1395904530.0</v>
       </c>
       <c r="E14">
         <v>1395904530.0</v>
       </c>
       <c r="F14">
         <v>1395904530.0</v>
       </c>
       <c r="G14">
         <v>1395904530.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="H14">
         <v>1395904530.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="I14"/>
+      <c r="J14">
         <v>1395904530.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="K14"/>
+      <c r="L14">
         <v>1395904530.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="M14"/>
+      <c r="N14">
         <v>1395904530.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="O14"/>
+      <c r="P14">
+        <v>1395904530.0</v>
+      </c>
+      <c r="Q14"/>
+      <c r="R14">
         <v>1395905000.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>1395904530.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>14281363636400.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>14630878378400.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>14447500000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>15014184397200.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>14565000000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>14595957446800.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>14228000000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>13988545454500.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>13585405405400.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>13415945945900.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>13120538461500.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>13089764705900.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>13605555555600.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
         <v>3078520000000.0</v>
       </c>
       <c r="C20">
         <v>3078520000000.0</v>
       </c>
       <c r="D20">
         <v>3078520000000.0</v>
       </c>
       <c r="E20">
         <v>3078520000000.0</v>
       </c>
       <c r="F20">
-        <v>3084624000000.0</v>
+        <v>3078520000000.0</v>
       </c>
       <c r="G20">
         <v>3084624000000.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20">
+      <c r="H20">
+        <v>3084624000000.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20">
         <v>3211427000000.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>3211427000000.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>3211427000000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>3211427000000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>3211427000000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>3211427000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3245317000000.0</v>
       </c>
       <c r="U20">
         <v>3245317000000.0</v>
       </c>
       <c r="V20">
         <v>3245317000000.0</v>
       </c>
       <c r="W20">
         <v>3245317000000.0</v>
       </c>
       <c r="X20">
-        <v>3245837000000.0</v>
+        <v>3245317000000.0</v>
       </c>
       <c r="Y20">
         <v>3245837000000.0</v>
       </c>
       <c r="Z20">
         <v>3245837000000.0</v>
       </c>
       <c r="AA20">
         <v>3245837000000.0</v>
       </c>
       <c r="AB20">
-        <v>3253637000000.0</v>
+        <v>3245837000000.0</v>
       </c>
       <c r="AC20">
         <v>3253637000000.0</v>
       </c>
       <c r="AD20">
         <v>3253637000000.0</v>
       </c>
       <c r="AE20">
         <v>3253637000000.0</v>
       </c>
       <c r="AF20">
         <v>3253637000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20">
+        <v>3253637000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="C21">
+        <v>33</v>
+      </c>
+      <c r="B21">
+        <v>2351817000000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>1974338000000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>1979519000000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>2040870000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>1937028000000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>1956101000000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>4530440000000.0</v>
+      </c>
+      <c r="C22">
         <v>5145061000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5124910000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3730440000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3235594000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3837246000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3744725000000.0</v>
       </c>
-      <c r="H22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22">
         <v>3447022000000.0</v>
       </c>
       <c r="K22">
-        <v>3098480000000.0</v>
+        <v>3447022000000.0</v>
       </c>
       <c r="L22">
         <v>3098480000000.0</v>
       </c>
       <c r="M22">
-        <v>2906197000000.0</v>
+        <v>3098480000000.0</v>
       </c>
       <c r="N22">
         <v>2906197000000.0</v>
       </c>
       <c r="O22">
-        <v>2993175000000.0</v>
+        <v>2906197000000.0</v>
       </c>
       <c r="P22">
         <v>2993175000000.0</v>
       </c>
       <c r="Q22">
-        <v>2003748000000.0</v>
+        <v>2993175000000.0</v>
       </c>
       <c r="R22">
         <v>2003748000000.0</v>
       </c>
       <c r="S22">
+        <v>2003748000000.0</v>
+      </c>
+      <c r="T22">
         <v>2557301000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2354946000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2309459000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2234249000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2945021000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3022705000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2726633000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2404748000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2204549000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2219744000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2282055000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2535973000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2270749000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2079093000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>377892000000.0</v>
+      </c>
+      <c r="C24">
         <v>2107636000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1689898000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>520912000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>852807000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2228611000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2232058000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>3482931000000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>3087699000000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>3819744000000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>4772696000000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>4301217000000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>4640873000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4870542000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>4965565000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4121751000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4218271000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4681580000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3877532000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5007035000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>6419452000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>7240242000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>7306964000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>7984023000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>8088035000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>7772016000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>4792821000000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>4342723000000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>4693816000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4964291000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5071057000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4239346000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4218271000000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>2596356000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2557125000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2551277000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2566969000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2295405000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2432364000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2374563000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2326830000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2253124000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2218109000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1908036000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1721913000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1814124000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1788001000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>627465000000.0</v>
+      </c>
+      <c r="C28">
         <v>868565000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1825746000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2137912000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2570522000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4141202000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4721958000000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>5988438000000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>6570467000000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>8091714000000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>8909325000000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>8820378000000.0</v>
       </c>
-      <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>24801975000000.0</v>
+      </c>
+      <c r="C29">
         <v>22823121000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>22068782000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21332484000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21340710000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>21633226000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>22044180000000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>22169836000000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>21896427000000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>22287361000000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>22668173000000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>22084199000000.0</v>
       </c>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>1349278000000.0</v>
+      </c>
+      <c r="C30">
         <v>1250331000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1141657000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>911630000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>750139000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>853866000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1323662000000.0</v>
       </c>
       <c r="H30">
         <v>1323662000000.0</v>
       </c>
       <c r="I30">
-        <v>1245913000000.0</v>
+        <v>1323662000000.0</v>
       </c>
       <c r="J30">
         <v>1245913000000.0</v>
       </c>
       <c r="K30">
-        <v>1563752000000.0</v>
+        <v>1245913000000.0</v>
       </c>
       <c r="L30">
         <v>1563752000000.0</v>
       </c>
       <c r="M30">
-        <v>1348111000000.0</v>
+        <v>1563752000000.0</v>
       </c>
       <c r="N30">
         <v>1348111000000.0</v>
       </c>
       <c r="O30">
-        <v>1300032000000.0</v>
+        <v>1348111000000.0</v>
       </c>
       <c r="P30">
         <v>1300032000000.0</v>
       </c>
       <c r="Q30">
-        <v>1323420000000.0</v>
+        <v>1300032000000.0</v>
       </c>
       <c r="R30">
         <v>1323420000000.0</v>
       </c>
       <c r="S30">
+        <v>1323420000000.0</v>
+      </c>
+      <c r="T30">
         <v>1320175000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1265901000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1315864000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1518406000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1395471000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1487665000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1398255000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1293068000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1200404000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1118625000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1372411000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1324157000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1122774000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1245263000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31">
         <v>9815227000000.0</v>
       </c>
       <c r="I31">
-        <v>8776014000000.0</v>
+        <v>9815227000000.0</v>
       </c>
       <c r="J31">
         <v>8776014000000.0</v>
       </c>
       <c r="K31">
-        <v>8350889000000.0</v>
+        <v>8776014000000.0</v>
       </c>
       <c r="L31">
         <v>8350889000000.0</v>
       </c>
       <c r="M31">
-        <v>7928987000000.0</v>
+        <v>8350889000000.0</v>
       </c>
       <c r="N31">
         <v>7928987000000.0</v>
       </c>
       <c r="O31">
-        <v>8100927000000.0</v>
+        <v>7928987000000.0</v>
       </c>
       <c r="P31">
         <v>8100927000000.0</v>
       </c>
       <c r="Q31">
-        <v>7352279000000.0</v>
+        <v>8100927000000.0</v>
       </c>
       <c r="R31">
         <v>7352279000000.0</v>
       </c>
       <c r="S31">
+        <v>7352279000000.0</v>
+      </c>
+      <c r="T31">
         <v>8100565000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>8009283000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>8205268000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>8459929000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>8542293000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>8687438000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>8664334000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>8901301000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>8858529000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>8874530000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>8735427000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>8760706000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>8580998000000.0</v>
       </c>
-      <c r="AF31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>3299593000000.0</v>
+      </c>
+      <c r="C32">
         <v>5454112000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4476742000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>943069000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>362098000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>689196000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>669328000000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>933379000000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>-420694000000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>-1648384000000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>-1395827000000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>-2720787000000.0</v>
       </c>
-      <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>27878000000000.0</v>
+      </c>
+      <c r="C33">
         <v>25576258000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>25720618000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>26532327000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>27173825000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>27458576000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>27713589000000.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>27853472000000.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>28101700000000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>29178855000000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>29681788000000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>29849172000000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>30800696000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>30743214000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>31030967000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>30954552000000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
-      <c r="T34">
+      <c r="T34"/>
+      <c r="U34">
         <v>93749000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>105492000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>117595000000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>2725086000000.0</v>
+      </c>
+      <c r="C35">
         <v>4670322000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4334612000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3314100000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3619820000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5194102000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5231225000000.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>6701514000000.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>6310992000000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>6903710000000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>7839033000000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>7865144000000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>8277080000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>8530084000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>8567144000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>7688660000000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B36"/>
+        <v>48</v>
+      </c>
+      <c r="B36">
+        <v>2370753000000.0</v>
+      </c>
       <c r="C36"/>
-      <c r="D36"/>
+      <c r="D36">
+        <v>39058000000.0</v>
+      </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>30800696000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1481705000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1523943000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1468963000000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+    </row>
+    <row r="38" spans="1:33">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38">
         <v>1678650000000.0</v>
       </c>
       <c r="I38">
-        <v>2083731000000.0</v>
+        <v>1678650000000.0</v>
       </c>
       <c r="J38">
         <v>2083731000000.0</v>
       </c>
       <c r="K38">
-        <v>2231395000000.0</v>
+        <v>2083731000000.0</v>
       </c>
       <c r="L38">
         <v>2231395000000.0</v>
       </c>
       <c r="M38">
-        <v>2553611000000.0</v>
+        <v>2231395000000.0</v>
       </c>
       <c r="N38">
         <v>2553611000000.0</v>
       </c>
       <c r="O38">
-        <v>2597001000000.0</v>
+        <v>2553611000000.0</v>
       </c>
       <c r="P38">
         <v>2597001000000.0</v>
       </c>
       <c r="Q38">
-        <v>2818739000000.0</v>
+        <v>2597001000000.0</v>
       </c>
       <c r="R38">
         <v>2818739000000.0</v>
       </c>
       <c r="S38">
+        <v>2818739000000.0</v>
+      </c>
+      <c r="T38">
         <v>3114571000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3168397000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1757712000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1710339000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1601080000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3156265000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>3136480000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>3131729000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3048872000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2927328000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2925149000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3117318000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2959450000000.0</v>
       </c>
-      <c r="AF38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+    </row>
+    <row r="39" spans="1:33">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
-[...1 lines deleted...]
-      </c>
+      <c r="G39"/>
       <c r="H39">
         <v>821071000000.0</v>
       </c>
       <c r="I39">
-        <v>1629457000000.0</v>
+        <v>821071000000.0</v>
       </c>
       <c r="J39">
         <v>1629457000000.0</v>
       </c>
       <c r="K39">
-        <v>932324000000.0</v>
+        <v>1629457000000.0</v>
       </c>
       <c r="L39">
         <v>932324000000.0</v>
       </c>
       <c r="M39">
-        <v>1201666000000.0</v>
+        <v>932324000000.0</v>
       </c>
       <c r="N39">
         <v>1201666000000.0</v>
       </c>
       <c r="O39">
-        <v>819183000000.0</v>
+        <v>1201666000000.0</v>
       </c>
       <c r="P39">
         <v>819183000000.0</v>
       </c>
       <c r="Q39">
-        <v>922363000000.0</v>
+        <v>819183000000.0</v>
       </c>
       <c r="R39">
         <v>922363000000.0</v>
       </c>
       <c r="S39">
+        <v>922363000000.0</v>
+      </c>
+      <c r="T39">
         <v>759415000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1035332000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>619304000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>624411000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>41795000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>872943000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1166061000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>993586000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>747676000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>761362000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>877922000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>815500000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>685244000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>636402000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:32">
+    <row r="40" spans="1:33">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
-      <c r="I40">
-[...1 lines deleted...]
-      </c>
+      <c r="I40"/>
       <c r="J40">
         <v>608030000000.0</v>
       </c>
       <c r="K40">
-        <v>1094522000000.0</v>
+        <v>608030000000.0</v>
       </c>
       <c r="L40">
         <v>1094522000000.0</v>
       </c>
       <c r="M40">
-        <v>657337000000.0</v>
+        <v>1094522000000.0</v>
       </c>
       <c r="N40">
         <v>657337000000.0</v>
       </c>
       <c r="O40">
-        <v>1000100000000.0</v>
+        <v>657337000000.0</v>
       </c>
       <c r="P40">
         <v>1000100000000.0</v>
       </c>
       <c r="Q40">
-        <v>387031000000.0</v>
+        <v>1000100000000.0</v>
       </c>
       <c r="R40">
         <v>387031000000.0</v>
       </c>
       <c r="S40">
+        <v>387031000000.0</v>
+      </c>
+      <c r="T40">
         <v>724236000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>418348000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>274391000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>228211000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>674874000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>260995000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>375797000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>272623000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>771211000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>362660000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>328771000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>575744000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>973294000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>334057000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:32">
+    <row r="41" spans="1:33">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-      <c r="H41">
+      <c r="H41"/>
+      <c r="I41">
         <v>2272534000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3206726000000.0</v>
       </c>
       <c r="J41">
         <v>3206726000000.0</v>
       </c>
       <c r="K41">
-        <v>2593180000000.0</v>
+        <v>3206726000000.0</v>
       </c>
       <c r="L41">
         <v>2593180000000.0</v>
       </c>
       <c r="M41">
-        <v>2504290000000.0</v>
+        <v>2593180000000.0</v>
       </c>
       <c r="N41">
         <v>2504290000000.0</v>
       </c>
       <c r="O41">
-        <v>2530069000000.0</v>
+        <v>2504290000000.0</v>
       </c>
       <c r="P41">
         <v>2530069000000.0</v>
       </c>
       <c r="Q41">
-        <v>3012562000000.0</v>
+        <v>2530069000000.0</v>
       </c>
       <c r="R41">
         <v>3012562000000.0</v>
       </c>
       <c r="S41">
+        <v>3012562000000.0</v>
+      </c>
+      <c r="T41">
         <v>3073405000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3137934000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3068228000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3021455000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2970738000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>3174264000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>3557831000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>3549110000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>3192701000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>3518255000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>3478259000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>2878933000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>2887119000000.0</v>
       </c>
-      <c r="AF41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42">
         <v>485508000000.0</v>
       </c>
       <c r="I42">
-        <v>136161000000.0</v>
+        <v>485508000000.0</v>
       </c>
       <c r="J42">
         <v>136161000000.0</v>
       </c>
       <c r="K42">
-        <v>-154807000000.0</v>
+        <v>136161000000.0</v>
       </c>
       <c r="L42">
         <v>-154807000000.0</v>
       </c>
       <c r="M42">
-        <v>25324000000.0</v>
+        <v>-154807000000.0</v>
       </c>
       <c r="N42">
         <v>25324000000.0</v>
       </c>
       <c r="O42">
-        <v>349960000000.0</v>
+        <v>25324000000.0</v>
       </c>
       <c r="P42">
         <v>349960000000.0</v>
       </c>
       <c r="Q42">
-        <v>129499000000.0</v>
+        <v>349960000000.0</v>
       </c>
       <c r="R42">
         <v>129499000000.0</v>
       </c>
       <c r="S42">
+        <v>129499000000.0</v>
+      </c>
+      <c r="T42">
         <v>442529000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>427005000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>496763000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>497674000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>517935000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>514449000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>503272000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>582957000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>582329000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>601408000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>562312000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>599790000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>590123000000.0</v>
       </c>
-      <c r="AF42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>38172449000000.0</v>
+      </c>
+      <c r="C45">
         <v>18385001000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>37217728000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>19192615000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>36858509000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>19927731000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>35854366000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>16126414000000.0</v>
+      </c>
+      <c r="C46">
         <v>18385001000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>16421540000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>19192615000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>17597313000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>19927731000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>18153461000000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-      <c r="G47">
-[...1 lines deleted...]
-      </c>
+      <c r="G47"/>
       <c r="H47">
         <v>20517074000000.0</v>
       </c>
       <c r="I47">
-        <v>20484168000000.0</v>
+        <v>20517074000000.0</v>
       </c>
       <c r="J47">
         <v>20484168000000.0</v>
       </c>
       <c r="K47">
-        <v>20815421000000.0</v>
+        <v>20484168000000.0</v>
       </c>
       <c r="L47">
         <v>20815421000000.0</v>
       </c>
       <c r="M47">
-        <v>21357573000000.0</v>
+        <v>20815421000000.0</v>
       </c>
       <c r="N47">
         <v>21357573000000.0</v>
       </c>
       <c r="O47">
-        <v>21655434000000.0</v>
+        <v>21357573000000.0</v>
       </c>
       <c r="P47">
         <v>21655434000000.0</v>
       </c>
       <c r="Q47">
-        <v>21727184000000.0</v>
+        <v>21655434000000.0</v>
       </c>
       <c r="R47">
         <v>21727184000000.0</v>
       </c>
       <c r="S47">
+        <v>21727184000000.0</v>
+      </c>
+      <c r="T47">
         <v>21862683000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>21772375000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>21728614000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>21687698000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>21541918000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>21498161000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>21450190000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>21441686000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>21491704000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>21593672000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>21649804000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>21671810000000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
-      <c r="G48">
-[...1 lines deleted...]
-      </c>
+      <c r="G48"/>
       <c r="H48">
         <v>9220230000000.0</v>
       </c>
       <c r="I48">
-        <v>8657167000000.0</v>
+        <v>9220230000000.0</v>
       </c>
       <c r="J48">
         <v>8657167000000.0</v>
       </c>
       <c r="K48">
-        <v>8523010000000.0</v>
+        <v>8657167000000.0</v>
       </c>
       <c r="L48">
         <v>8523010000000.0</v>
       </c>
       <c r="M48">
-        <v>7920977000000.0</v>
+        <v>8523010000000.0</v>
       </c>
       <c r="N48">
         <v>7920977000000.0</v>
       </c>
       <c r="O48">
-        <v>7768281000000.0</v>
+        <v>7920977000000.0</v>
       </c>
       <c r="P48">
         <v>7768281000000.0</v>
       </c>
       <c r="Q48">
-        <v>7240094000000.0</v>
+        <v>7768281000000.0</v>
       </c>
       <c r="R48">
         <v>7240094000000.0</v>
       </c>
       <c r="S48">
+        <v>7240094000000.0</v>
+      </c>
+      <c r="T48">
         <v>7675350000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>7633482000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>8256472000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>8511133000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>8593497000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>8224713000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>8212786000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>8370068000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>8327924000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>8332646000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>8232639000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>8220440000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>8050399000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>7816952000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:33">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+    </row>
+    <row r="50" spans="1:33">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>8822862000000.0</v>
+      </c>
+      <c r="C50">
         <v>6085300000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>6081348000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>7206224000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>6943245000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>6497412000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>6912271000000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>6699464000000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>7246412000000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>7327203000000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>6583123000000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>7219276000000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>6910876000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>6788916000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>6817077000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>7521373000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>1004698000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>7160995000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>7646966000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>5737615000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1006104000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>2754909000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>10463720000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>10981322000000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50"/>
+    </row>
+    <row r="51" spans="1:33">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+    </row>
+    <row r="52" spans="1:33">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>6910876000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>6788916000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>6817077000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>7521373000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1004698000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>7160995000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>7646966000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>5737615000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1006104000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2754909000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>10463720000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>10981322000000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
-    </row>
-    <row r="53" spans="1:32">
+      <c r="AG52"/>
+    </row>
+    <row r="53" spans="1:33">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-    </row>
-    <row r="54" spans="1:32">
+      <c r="AG53"/>
+    </row>
+    <row r="54" spans="1:33">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+    </row>
+    <row r="55" spans="1:33">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>43267523000000.0</v>
+      </c>
+      <c r="C55">
         <v>40615221000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>39130209000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>37668522000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>37117715000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>37640335000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>38266006000000.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55">
         <v>38564442000000.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>37651407000000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>37932401000000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>37490230000000.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>36986182000000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>37612530000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>37694083000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>37990699000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>38356812000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>37514251000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>38528115000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>38737276000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>38017024000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>37414955000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>36974485000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>37073391000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>37451764000000.0</v>
       </c>
-      <c r="AE55"/>
       <c r="AF55"/>
-    </row>
-    <row r="56" spans="1:32">
+      <c r="AG55"/>
+    </row>
+    <row r="56" spans="1:33">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>15389523000000.0</v>
+      </c>
+      <c r="C56">
         <v>15038963000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>13409591000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>11136195000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>9943890000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>10181759000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10552417000000.0</v>
       </c>
       <c r="H56">
         <v>10552417000000.0</v>
       </c>
       <c r="I56">
-        <v>10710970000000.0</v>
+        <v>10552417000000.0</v>
       </c>
       <c r="J56">
         <v>10710970000000.0</v>
       </c>
       <c r="K56">
-        <v>9549707000000.0</v>
+        <v>10710970000000.0</v>
       </c>
       <c r="L56">
         <v>9549707000000.0</v>
       </c>
       <c r="M56">
-        <v>8753546000000.0</v>
+        <v>9549707000000.0</v>
       </c>
       <c r="N56">
         <v>8753546000000.0</v>
       </c>
       <c r="O56">
-        <v>7808443000000.0</v>
+        <v>8753546000000.0</v>
       </c>
       <c r="P56">
         <v>7808443000000.0</v>
       </c>
       <c r="Q56">
-        <v>7137010000000.0</v>
+        <v>7808443000000.0</v>
       </c>
       <c r="R56">
         <v>7137010000000.0</v>
       </c>
       <c r="S56">
+        <v>7137010000000.0</v>
+      </c>
+      <c r="T56">
         <v>6811834000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>6950869000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>6959732000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>7402260000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>7128839000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>8195488000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>8530206000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>7870942000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>7375418000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>6981739000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>7336765000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>7687086000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>6754405000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>6003359000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:33">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>12089930000000.0</v>
+      </c>
+      <c r="C57">
         <v>9584851000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>8932849000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>10193126000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9581792000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>9492563000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9883089000000.0</v>
       </c>
       <c r="H57">
         <v>9883089000000.0</v>
       </c>
       <c r="I57">
-        <v>9777591000000.0</v>
+        <v>9883089000000.0</v>
       </c>
       <c r="J57">
         <v>9777591000000.0</v>
       </c>
       <c r="K57">
-        <v>9970401000000.0</v>
+        <v>9777591000000.0</v>
       </c>
       <c r="L57">
         <v>9970401000000.0</v>
       </c>
       <c r="M57">
-        <v>10401930000000.0</v>
+        <v>9970401000000.0</v>
       </c>
       <c r="N57">
         <v>10401930000000.0</v>
       </c>
       <c r="O57">
-        <v>9204270000000.0</v>
+        <v>10401930000000.0</v>
       </c>
       <c r="P57">
         <v>9204270000000.0</v>
       </c>
       <c r="Q57">
-        <v>9857797000000.0</v>
+        <v>9204270000000.0</v>
       </c>
       <c r="R57">
         <v>9857797000000.0</v>
       </c>
       <c r="S57">
+        <v>9857797000000.0</v>
+      </c>
+      <c r="T57">
         <v>9172046000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>9212980000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>9211240000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>9972086000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>9044190000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>9626294000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>10256411000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>8001696000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>6380152000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>5043682000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>5262410000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>5374604000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>4650308000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>5174910000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:33">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>14815016000000.0</v>
+      </c>
+      <c r="C58">
         <v>14255173000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>13267461000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>13507226000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>13201612000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>14686665000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>15114314000000.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="I58"/>
+      <c r="J58">
         <v>16479105000000.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="K58"/>
+      <c r="L58">
         <v>16281393000000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>17305640000000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>26177876000000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>26422476000000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>26300538000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>26439483000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>26540114000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>26651566000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>25726641000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>17482138000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>17691774000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>16557841000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>15992305000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>15802179000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>16047633000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>16237560000000.0</v>
       </c>
-      <c r="AE58"/>
       <c r="AF58"/>
-    </row>
-    <row r="59" spans="1:32">
+      <c r="AG58"/>
+    </row>
+    <row r="59" spans="1:33">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+    </row>
+    <row r="60" spans="1:33">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>15601221000000.0</v>
+      </c>
+      <c r="C60">
         <v>14630185000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>14297536000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>13605348000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>13544658000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>12907203000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>12899851000000.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="I60"/>
+      <c r="J60">
         <v>11987441000000.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="K60"/>
+      <c r="L60">
         <v>11562316000000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>11140414000000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>11312354000000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>10563706000000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>11311992000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>11254600000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>11450585000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>11705246000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>11787610000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>11933275000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>11910171000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>12147138000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>12104366000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>12128167000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>11989064000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>12014343000000.0</v>
       </c>
-      <c r="AE60"/>
       <c r="AF60"/>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+    </row>
+    <row r="61" spans="1:33">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-      <c r="O61">
+      <c r="O61"/>
+      <c r="P61">
         <v>-390166000000.0</v>
       </c>
-      <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-390166000000.0</v>
       </c>
-      <c r="R61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-390166000000.0</v>
       </c>
       <c r="U61">
         <v>-390166000000.0</v>
       </c>
       <c r="V61">
         <v>-390166000000.0</v>
       </c>
       <c r="W61">
         <v>-390166000000.0</v>
       </c>
-      <c r="X61"/>
+      <c r="X61">
+        <v>-390166000000.0</v>
+      </c>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+    </row>
+    <row r="62" spans="1:33">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
+        <v>15661402000000.0</v>
+      </c>
+      <c r="C2">
         <v>11202970000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12721023000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13238358000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14585970000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11556095000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11624774000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11861526000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12663858000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11042202000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10866885000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10717171000000.0</v>
       </c>
-      <c r="M2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>2899720000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3246255000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1656325000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>637136000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>732382000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1610689000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3741921000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1360835000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2683393000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1812102000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>4262482000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4348281000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3023875000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2100935000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2143518000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3201069000000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>5395502000000.0</v>
+      </c>
+      <c r="C9">
         <v>4764834000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3281794000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4558707000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5072559000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2918605000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2025614000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2197924000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3061446000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3488736000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2968559000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4245556000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3268256000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>3459906000000.0</v>
+      </c>
+      <c r="C10">
         <v>2938224000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1526877000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2217908000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2258689000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>806183000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-263422000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-46413000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1138153000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1689541000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>328744000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2032490000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1338432000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>900151000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>979793000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>642617000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>446294000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>380102000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>485268000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>897252000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>292140000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>704331000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>417240000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12">
+        <v>544844000000.0</v>
+      </c>
+      <c r="C12">
         <v>537837000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>591266000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>570828000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>621415000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>732730000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>842030000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>701036000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13">
+        <v>309232000000.0</v>
+      </c>
+      <c r="C13">
         <v>241300000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>178351000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>95521000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>70040000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>673307000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>756773000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>615761000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>539538000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>573494000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>572749000000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14">
+        <v>-1243618000000.0</v>
+      </c>
+      <c r="C14">
         <v>-991332000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-321976000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-547780000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-525158000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9134574000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8851412000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9065583000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>9318284000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9043417000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8898992000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>9088455000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>8836784000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>1270236000000.0</v>
+      </c>
+      <c r="C15">
         <v>1118685000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>614244000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>769977000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>754729000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>19913000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-411353000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-221764000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>447314000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>506540000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-48130000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>758713000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>523168000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
-[...1 lines deleted...]
-      </c>
+      <c r="D16"/>
       <c r="E16">
         <v>769977000000.0</v>
       </c>
       <c r="F16">
+        <v>769977000000.0</v>
+      </c>
+      <c r="G16">
         <v>19913000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-411353000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-221764000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>447314000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>506540000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-48130000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>758713000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>523168000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>2513854000000.0</v>
+      </c>
+      <c r="C17">
         <v>2110017000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>936220000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1317757000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1279887000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>163566000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-709716000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-426515000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>652885000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>792289000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>36604000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1328159000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>921192000000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>-239171000000.0</v>
+      </c>
+      <c r="C18">
         <v>-300304000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-420967000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-484366000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-560122000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-683166000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-782014000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-628786000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-549519000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-595796000000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>3933315000000.0</v>
+      </c>
+      <c r="C21">
         <v>3785030000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1967884000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2875476000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3237826000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1479490000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>507415000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>569348000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1677691000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2263035000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>901493000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2683393000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1812102000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>267419000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>301456000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>41636000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>113374000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>18913000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>42663000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>87887000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>59978000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>88328000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>63984000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>1544452000000.0</v>
+      </c>
+      <c r="C25">
         <v>1518851000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1517873000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1473746000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1468177000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1484962000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1522327000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1488895000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1430421000000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>1343384000000.0</v>
+      </c>
+      <c r="C28">
         <v>1203182000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1242674000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1263208000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1626361000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1231952000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1474547000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1409591000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1455217000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1495835000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1504086000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1473835000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1392170000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29">
+        <v>946052000000.0</v>
+      </c>
+      <c r="C29">
         <v>828207000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>590657000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>900151000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>978802000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>642617000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>446294000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>380102000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>485268000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>897252000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>292140000000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>17123589000000.0</v>
+      </c>
+      <c r="C30">
         <v>12182774000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>14034933000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14921589000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>16420703000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12827516000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13048942000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13277986000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>14218566000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12392550000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12474609000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>12279334000000.0</v>
       </c>
-      <c r="M30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:13">
+      <c r="N30"/>
+    </row>
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>-701280000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-778275000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-472536000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-472609000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1032091000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-650903000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-473670000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>21056904000000.0</v>
+      </c>
+      <c r="C32">
         <v>15967804000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>16002817000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>17797065000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>19658529000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>14474700000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>13650388000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>14059450000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>15725304000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>14530938000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>13835444000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>14962727000000.0</v>
       </c>
-      <c r="M32"/>
+      <c r="N32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>11556095000000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2">
         <v>5919616000000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>2757196000000.0</v>
       </c>
       <c r="O2">
         <v>2997025000000.0</v>
       </c>
       <c r="P2">
         <v>2973288000000.0</v>
@@ -7665,113 +7962,113 @@
       </c>
       <c r="U2">
         <v>2531343000000.0</v>
       </c>
       <c r="V2">
         <v>2817149000000.0</v>
       </c>
       <c r="W2">
         <v>2966929000000.0</v>
       </c>
       <c r="X2">
         <v>3456265000000.0</v>
       </c>
       <c r="Y2">
         <v>3344176000000.0</v>
       </c>
       <c r="Z2">
         <v>2585920000000.0</v>
       </c>
       <c r="AA2">
         <v>2715480000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
         <v>777423000000.0</v>
       </c>
       <c r="C5">
         <v>777423000000.0</v>
       </c>
       <c r="D5">
         <v>672437000000.0</v>
       </c>
       <c r="E5">
         <v>672437000000.0</v>
       </c>
       <c r="F5">
         <v>1082538500000.0</v>
       </c>
       <c r="G5">
         <v>1082538500000.0</v>
       </c>
       <c r="H5">
         <v>540589000000.0</v>
       </c>
       <c r="I5">
         <v>540589000000.0</v>
       </c>
@@ -7810,144 +8107,144 @@
       </c>
       <c r="U5">
         <v>302690000000.0</v>
       </c>
       <c r="V5">
         <v>371309000000.0</v>
       </c>
       <c r="W5">
         <v>302245000000.0</v>
       </c>
       <c r="X5">
         <v>255394000000.0</v>
       </c>
       <c r="Y5">
         <v>685517000000.0</v>
       </c>
       <c r="Z5">
         <v>1373400000000.0</v>
       </c>
       <c r="AA5">
         <v>464968000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>2918605000000.0</v>
       </c>
       <c r="K9"/>
       <c r="L9">
         <v>952978000000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>798618000000.0</v>
       </c>
       <c r="O9">
         <v>595918000000.0</v>
       </c>
       <c r="P9">
         <v>170112000000.0</v>
@@ -7966,51 +8263,51 @@
       </c>
       <c r="U9">
         <v>658319000000.0</v>
       </c>
       <c r="V9">
         <v>776288000000.0</v>
       </c>
       <c r="W9">
         <v>748226000000.0</v>
       </c>
       <c r="X9">
         <v>660980000000.0</v>
       </c>
       <c r="Y9">
         <v>1056635000000.0</v>
       </c>
       <c r="Z9">
         <v>1677327000000.0</v>
       </c>
       <c r="AA9">
         <v>836737000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>806183000000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>-450042000000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>303197000000.0</v>
       </c>
       <c r="O10">
         <v>-57841000000.0</v>
       </c>
       <c r="P10">
         <v>-428505000000.0</v>
@@ -8027,51 +8324,51 @@
       <c r="T10">
         <v>-36052000000.0</v>
       </c>
       <c r="U10">
         <v>131163000000.0</v>
       </c>
       <c r="V10">
         <v>243488000000.0</v>
       </c>
       <c r="W10">
         <v>258326000000.0</v>
       </c>
       <c r="X10">
         <v>153571000000.0</v>
       </c>
       <c r="Y10">
         <v>482768000000.0</v>
       </c>
       <c r="Z10">
         <v>1031813000000.0</v>
       </c>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11">
         <v>247530000000.0</v>
       </c>
       <c r="C11">
         <v>247530000000.0</v>
       </c>
       <c r="D11">
         <v>202545500000.0</v>
       </c>
       <c r="E11">
         <v>202545500000.0</v>
       </c>
       <c r="F11">
         <v>270502500000.0</v>
       </c>
       <c r="G11">
         <v>270502500000.0</v>
       </c>
       <c r="H11">
         <v>218898500000.0</v>
       </c>
       <c r="I11">
         <v>218898500000.0</v>
       </c>
@@ -8110,51 +8407,51 @@
       </c>
       <c r="U11">
         <v>78626000000.0</v>
       </c>
       <c r="V11">
         <v>112539000000.0</v>
       </c>
       <c r="W11">
         <v>144620000000.0</v>
       </c>
       <c r="X11">
         <v>74315000000.0</v>
       </c>
       <c r="Y11">
         <v>153794000000.0</v>
       </c>
       <c r="Z11">
         <v>539762000000.0</v>
       </c>
       <c r="AA11">
         <v>225326000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>167366000000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12">
         <v>227792000000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12">
         <v>20087000000.0</v>
       </c>
       <c r="O12">
         <v>3723000000.0</v>
       </c>
       <c r="P12">
         <v>12332000000.0</v>
@@ -8173,96 +8470,96 @@
       </c>
       <c r="U12">
         <v>153847000000.0</v>
       </c>
       <c r="V12">
         <v>153250000000.0</v>
       </c>
       <c r="W12">
         <v>159689000000.0</v>
       </c>
       <c r="X12">
         <v>163074000000.0</v>
       </c>
       <c r="Y12">
         <v>156482000000.0</v>
       </c>
       <c r="Z12">
         <v>154661000000.0</v>
       </c>
       <c r="AA12">
         <v>169160000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>673307000000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13">
         <v>360303000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13">
         <v>189969000000.0</v>
       </c>
       <c r="O13">
         <v>196458000000.0</v>
       </c>
       <c r="P13">
         <v>199450000000.0</v>
       </c>
       <c r="Q13">
         <v>184960000000.0</v>
       </c>
       <c r="R13">
         <v>172107000000.0</v>
       </c>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>9486347000000.0</v>
       </c>
       <c r="I14">
         <v>9486347000000.0</v>
       </c>
       <c r="J14">
         <v>9134574000000.0</v>
       </c>
       <c r="K14">
         <v>9134574000000.0</v>
       </c>
       <c r="L14">
         <v>8699535000000.0</v>
       </c>
       <c r="M14">
         <v>8699535000000.0</v>
       </c>
@@ -8287,51 +8584,51 @@
       <c r="T14">
         <v>9135331000000.0</v>
       </c>
       <c r="U14">
         <v>9312045000000.0</v>
       </c>
       <c r="V14">
         <v>9318284000000.0</v>
       </c>
       <c r="W14">
         <v>9044139000000.0</v>
       </c>
       <c r="X14">
         <v>9036694000000.0</v>
       </c>
       <c r="Y14">
         <v>9199861000000.0</v>
       </c>
       <c r="Z14">
         <v>9043417000000.0</v>
       </c>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>19913000000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15">
         <v>-429419000000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>-11350000000.0</v>
       </c>
       <c r="O15">
         <v>-125676000000.0</v>
       </c>
       <c r="P15">
         <v>-216537000000.0</v>
@@ -8350,51 +8647,51 @@
       </c>
       <c r="U15">
         <v>49798000000.0</v>
       </c>
       <c r="V15">
         <v>76937000000.0</v>
       </c>
       <c r="W15">
         <v>100532000000.0</v>
       </c>
       <c r="X15">
         <v>99278000000.0</v>
       </c>
       <c r="Y15">
         <v>170567000000.0</v>
       </c>
       <c r="Z15">
         <v>222526000000.0</v>
       </c>
       <c r="AA15">
         <v>159185000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16">
         <v>259002500000.0</v>
       </c>
       <c r="C16">
         <v>259002500000.0</v>
       </c>
       <c r="D16">
         <v>125986000000.0</v>
       </c>
       <c r="E16">
         <v>125986000000.0</v>
       </c>
       <c r="F16">
         <v>301016500000.0</v>
       </c>
       <c r="G16">
         <v>301016500000.0</v>
       </c>
       <c r="H16">
         <v>76348000000.0</v>
       </c>
       <c r="I16">
         <v>76348000000.0</v>
       </c>
@@ -8431,51 +8728,51 @@
       <c r="T16">
         <v>-68601000000.0</v>
       </c>
       <c r="U16">
         <v>49798000000.0</v>
       </c>
       <c r="V16">
         <v>76937000000.0</v>
       </c>
       <c r="W16">
         <v>100532000000.0</v>
       </c>
       <c r="X16">
         <v>99278000000.0</v>
       </c>
       <c r="Y16">
         <v>170567000000.0</v>
       </c>
       <c r="Z16">
         <v>222526000000.0</v>
       </c>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17">
         <v>3734000000.0</v>
       </c>
       <c r="O17">
         <v>-190468000000.0</v>
       </c>
       <c r="P17">
         <v>-392684000000.0</v>
       </c>
       <c r="Q17">
         <v>-130298000000.0</v>
       </c>
@@ -8488,152 +8785,152 @@
       <c r="T17">
         <v>-98918000000.0</v>
       </c>
       <c r="U17">
         <v>52537000000.0</v>
       </c>
       <c r="V17">
         <v>130949000000.0</v>
       </c>
       <c r="W17">
         <v>113706000000.0</v>
       </c>
       <c r="X17">
         <v>79256000000.0</v>
       </c>
       <c r="Y17">
         <v>328974000000.0</v>
       </c>
       <c r="Z17">
         <v>492051000000.0</v>
       </c>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18">
         <v>-201146000000.0</v>
       </c>
       <c r="O18">
         <v>-196458000000.0</v>
       </c>
       <c r="P18">
         <v>-199450000000.0</v>
       </c>
       <c r="Q18">
         <v>-184960000000.0</v>
       </c>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>1479490000000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21">
         <v>-89739000000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>493166000000.0</v>
       </c>
       <c r="O21">
         <v>138617000000.0</v>
       </c>
       <c r="P21">
         <v>-229055000000.0</v>
@@ -8652,82 +8949,82 @@
       </c>
       <c r="U21">
         <v>302690000000.0</v>
       </c>
       <c r="V21">
         <v>371309000000.0</v>
       </c>
       <c r="W21">
         <v>302245000000.0</v>
       </c>
       <c r="X21">
         <v>255394000000.0</v>
       </c>
       <c r="Y21">
         <v>685517000000.0</v>
       </c>
       <c r="Z21">
         <v>1373400000000.0</v>
       </c>
       <c r="AA21">
         <v>464968000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
         <v>36318500000.0</v>
       </c>
       <c r="C23">
         <v>36318500000.0</v>
       </c>
       <c r="D23">
         <v>97391000000.0</v>
       </c>
       <c r="E23">
         <v>97391000000.0</v>
       </c>
       <c r="F23">
         <v>108989000000.0</v>
       </c>
       <c r="G23">
         <v>108989000000.0</v>
       </c>
       <c r="H23">
         <v>41739000000.0</v>
       </c>
       <c r="I23">
         <v>41739000000.0</v>
       </c>
@@ -8764,175 +9061,175 @@
       <c r="T23">
         <v>1404000000.0</v>
       </c>
       <c r="U23">
         <v>15509000000.0</v>
       </c>
       <c r="V23">
         <v>13826000000.0</v>
       </c>
       <c r="W23">
         <v>9422000000.0</v>
       </c>
       <c r="X23">
         <v>9572000000.0</v>
       </c>
       <c r="Y23">
         <v>6067000000.0</v>
       </c>
       <c r="Z23">
         <v>80373000000.0</v>
       </c>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28">
         <v>1231952000000.0</v>
       </c>
       <c r="K28"/>
       <c r="L28">
         <v>651787000000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>354755000000.0</v>
       </c>
       <c r="O28">
         <v>401595000000.0</v>
       </c>
       <c r="P28">
         <v>379825000000.0</v>
@@ -8949,96 +9246,96 @@
       <c r="T28">
         <v>362634000000.0</v>
       </c>
       <c r="U28">
         <v>340120000000.0</v>
       </c>
       <c r="V28">
         <v>391153000000.0</v>
       </c>
       <c r="W28">
         <v>436559000000.0</v>
       </c>
       <c r="X28">
         <v>396014000000.0</v>
       </c>
       <c r="Y28">
         <v>365051000000.0</v>
       </c>
       <c r="Z28">
         <v>384300000000.0</v>
       </c>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29">
         <v>642617000000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29">
         <v>125246000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>299463000000.0</v>
       </c>
       <c r="O29">
         <v>132627000000.0</v>
       </c>
       <c r="P29">
         <v>-35821000000.0</v>
       </c>
       <c r="Q29">
         <v>50025000000.0</v>
       </c>
       <c r="R29">
         <v>151756000000.0</v>
       </c>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30">
         <v>3028746000000.0</v>
       </c>
       <c r="O30">
         <v>3450603000000.0</v>
       </c>
       <c r="P30">
         <v>3360123000000.0</v>
       </c>
       <c r="Q30">
         <v>3231473000000.0</v>
       </c>
@@ -9053,51 +9350,51 @@
       </c>
       <c r="U30">
         <v>2886972000000.0</v>
       </c>
       <c r="V30">
         <v>3222128000000.0</v>
       </c>
       <c r="W30">
         <v>3412910000000.0</v>
       </c>
       <c r="X30">
         <v>3861851000000.0</v>
       </c>
       <c r="Y30">
         <v>3715294000000.0</v>
       </c>
       <c r="Z30">
         <v>2889847000000.0</v>
       </c>
       <c r="AA30">
         <v>3087249000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31">
         <v>-124853000000.0</v>
       </c>
       <c r="O31">
         <v>-168770000000.0</v>
       </c>
       <c r="P31">
         <v>-200626000000.0</v>
       </c>
       <c r="Q31">
         <v>-207031000000.0</v>
       </c>
@@ -9110,51 +9407,51 @@
       <c r="T31">
         <v>-192767000000.0</v>
       </c>
       <c r="U31">
         <v>-171527000000.0</v>
       </c>
       <c r="V31">
         <v>-127821000000.0</v>
       </c>
       <c r="W31">
         <v>-43919000000.0</v>
       </c>
       <c r="X31">
         <v>-101823000000.0</v>
       </c>
       <c r="Y31">
         <v>-202749000000.0</v>
       </c>
       <c r="Z31">
         <v>-341587000000.0</v>
       </c>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32">
         <v>14474700000000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32">
         <v>6872594000000.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
         <v>3555814000000.0</v>
       </c>
       <c r="O32">
         <v>3592943000000.0</v>
       </c>
       <c r="P32">
         <v>3143400000000.0</v>
@@ -9192,1230 +9489,1289 @@
       <c r="AA32">
         <v>3552217000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>5945500000000.0</v>
+      </c>
+      <c r="C2">
         <v>5225530000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4422371000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3763644000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2446494000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1787462000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2228869000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2929674000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2404838000000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>1595373000000</v>
+      </c>
+      <c r="C3">
         <v>1558189000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1266526000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1451040000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1261990000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1380544000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1853886000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1688333000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1246173000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1416374000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2044517000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3411344000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3368501000000</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>2548612000000.0</v>
+      </c>
+      <c r="C6">
         <v>640438000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>833633000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>658727000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1317150000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>659032000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-441407000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-700805000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>524836000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>435738000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1616680000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-217140000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1279376000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>-1412002000000.0</v>
+      </c>
+      <c r="C7">
         <v>-2472065000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1032747000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-236944000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-466183000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-39268000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>74652000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-465368000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-396479000000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>238637000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-265784000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>13900000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>64801000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-188714000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-73537000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-204610000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-38922000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>72032000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-52597000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>467528000000.0</v>
+      </c>
+      <c r="C10">
         <v>-1511928000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>869930000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-721064000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-116357000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-428332000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>53074000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-227717000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>112499000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-399189000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-166592000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-226803000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>385094000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>301320000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-159625000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-29114000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-72307000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>32116000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-11857000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-182882000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-118314000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>35597000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-44647000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>1586589000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1998690000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1073261000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>477516000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>193504000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>463414000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1063556000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>729552000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1189480000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>609622000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>98300000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-21698000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>232098000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-3913000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>99406000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-131487000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-266112000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-138561000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>233616000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>22793000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>1544452000000.0</v>
+      </c>
+      <c r="C14">
         <v>1518851000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1517873000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1473746000000.0</v>
       </c>
       <c r="E14">
         <v>1473746000000.0</v>
       </c>
       <c r="F14">
+        <v>1473746000000.0</v>
+      </c>
+      <c r="G14">
         <v>1484962000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1522327000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1488895000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1430421000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1402187000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1315701000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>813387000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>782991000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15">
-        <v>132838000000.0</v>
+        <v>-177270000000.0</v>
       </c>
       <c r="C15">
-        <v>123561000000.0</v>
+        <v>-132838000000.0</v>
       </c>
       <c r="D15">
-        <v>117815000000.0</v>
+        <v>-123561000000.0</v>
       </c>
       <c r="E15">
         <v>117815000000.0</v>
       </c>
       <c r="F15">
         <v>117815000000.0</v>
       </c>
       <c r="G15">
+        <v>117815000000.0</v>
+      </c>
+      <c r="H15">
         <v>36662000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>102713000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>86554000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>68288000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>71873000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>67798000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>95594000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>8573289000000.0</v>
+      </c>
+      <c r="C16">
         <v>5945500000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5225530000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4422371000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3763644000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2446494000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1787462000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2228869000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2929674000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2404838000000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>1782644000000.0</v>
+      </c>
+      <c r="C18">
         <v>667129000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2535798000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2141158000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2429213000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1113071000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-274440000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-618013000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>702273000000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>145</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-1437220000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1252345000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-146241000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9796000000.0</v>
       </c>
       <c r="F19">
         <v>-9796000000.0</v>
       </c>
       <c r="G19">
+        <v>-9796000000.0</v>
+      </c>
+      <c r="H19">
         <v>-448400000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-209307000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-349350000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1624014000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-946547000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-150875000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-977741000000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>98000000000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>1129830000000.0</v>
+      </c>
+      <c r="C21">
         <v>-171655000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1327863000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1315439000000.0</v>
       </c>
       <c r="E21">
         <v>-1315439000000.0</v>
       </c>
       <c r="F21">
+        <v>-1315439000000.0</v>
+      </c>
+      <c r="G21">
         <v>-272813000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>496115000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>557747000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>477526000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>189319000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>26618000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1061952000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1718889000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>1270236000000.0</v>
+      </c>
+      <c r="C22">
         <v>1118685000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>614244000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>769977000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>754729000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>19913000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-411353000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-221764000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>447314000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>507000000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>328744000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>758713000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>523168000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-194315000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-67435000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-41310000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>45675000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-117152000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-96104000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-118596000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>204733000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-304345000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-503935000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>139827000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-72488000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-197503000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-297507000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-268583000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-135183000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-189696000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1136885000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-125479000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-168641000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>554125000000.0</v>
+      </c>
+      <c r="C25">
         <v>203012000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>649444000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>813407000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>624741000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>825989000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>923694000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>827521000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>675680000000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-151903000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>-1092309000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-314123000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>505128000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>337882000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>294868000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2435000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-27900000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>689809000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1119360000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>3378017000000.0</v>
+      </c>
+      <c r="C29">
         <v>2225318000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3802324000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3593368000000.0</v>
       </c>
       <c r="E29">
         <v>3593368000000.0</v>
       </c>
       <c r="F29">
+        <v>3593368000000.0</v>
+      </c>
+      <c r="G29">
         <v>2538868000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1663142000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1151578000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1930645000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2036910000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1545553000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2782596000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2165576000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-1427121000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1327413000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1575455000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2588596000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2220374000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1707479000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1592354000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3181402000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3706815000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-4830088000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2">
         <v>1787462000000.0</v>
       </c>
       <c r="P2">
         <v>1891619000000.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>434147500000</v>
       </c>
       <c r="E3">
         <v>434147500000</v>
       </c>
       <c r="F3">
         <v>291372500000</v>
       </c>
       <c r="G3">
         <v>291372500000</v>
       </c>
       <c r="H3">
         <v>361628500000</v>
       </c>
       <c r="I3">
         <v>361628500000</v>
       </c>
@@ -10460,117 +10816,117 @@
       </c>
       <c r="W3">
         <v>337503000000</v>
       </c>
       <c r="X3">
         <v>341179000000</v>
       </c>
       <c r="Y3">
         <v>349458000000</v>
       </c>
       <c r="Z3">
         <v>255940000000</v>
       </c>
       <c r="AA3">
         <v>317286000000</v>
       </c>
       <c r="AB3">
         <v>278098000000</v>
       </c>
       <c r="AC3">
         <v>271565000000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6">
         <v>114207000000.0</v>
       </c>
       <c r="E6">
         <v>114207000000.0</v>
       </c>
       <c r="F6">
         <v>215156500000.0</v>
       </c>
       <c r="G6">
         <v>215156500000.0</v>
       </c>
       <c r="H6">
         <v>354205500000.0</v>
       </c>
       <c r="I6">
         <v>354205500000.0</v>
       </c>
       <c r="J6">
         <v>304369500000.0</v>
       </c>
       <c r="K6">
@@ -10611,117 +10967,117 @@
       </c>
       <c r="W6">
         <v>-46480000000.0</v>
       </c>
       <c r="X6">
         <v>339260000000.0</v>
       </c>
       <c r="Y6">
         <v>68971000000.0</v>
       </c>
       <c r="Z6">
         <v>-173161000000.0</v>
       </c>
       <c r="AA6">
         <v>289766000000.0</v>
       </c>
       <c r="AB6">
         <v>609897000000.0</v>
       </c>
       <c r="AC6">
         <v>-37784000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>-38368500000.0</v>
       </c>
       <c r="E9">
         <v>-38368500000.0</v>
       </c>
       <c r="F9">
         <v>157687000000.0</v>
       </c>
       <c r="G9">
         <v>157687000000.0</v>
       </c>
       <c r="H9">
         <v>-61318500000.0</v>
       </c>
       <c r="I9">
         <v>-61318500000.0</v>
       </c>
       <c r="J9">
         <v>-71573500000.0</v>
       </c>
       <c r="K9">
@@ -10762,51 +11118,51 @@
       </c>
       <c r="W9">
         <v>-111303000000.0</v>
       </c>
       <c r="X9">
         <v>46399000000.0</v>
       </c>
       <c r="Y9">
         <v>366912000000.0</v>
       </c>
       <c r="Z9">
         <v>-258002000000.0</v>
       </c>
       <c r="AA9">
         <v>-228846000000.0</v>
       </c>
       <c r="AB9">
         <v>132438000000.0</v>
       </c>
       <c r="AC9">
         <v>319214000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>348698500000.0</v>
       </c>
       <c r="E10">
         <v>348698500000.0</v>
       </c>
       <c r="F10">
         <v>-709230500000.0</v>
       </c>
       <c r="G10">
         <v>-709230500000.0</v>
       </c>
       <c r="H10">
         <v>61018000000.0</v>
       </c>
       <c r="I10">
         <v>61018000000.0</v>
       </c>
       <c r="J10">
         <v>-119196500000.0</v>
       </c>
       <c r="K10">
@@ -10847,51 +11203,51 @@
       </c>
       <c r="W10">
         <v>-365786000000.0</v>
       </c>
       <c r="X10">
         <v>60036000000.0</v>
       </c>
       <c r="Y10">
         <v>34471000000.0</v>
       </c>
       <c r="Z10">
         <v>398072000000.0</v>
       </c>
       <c r="AA10">
         <v>-380080000000.0</v>
       </c>
       <c r="AB10">
         <v>-2289000000.0</v>
       </c>
       <c r="AC10">
         <v>-321707000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-62406500000.0</v>
       </c>
       <c r="E11">
         <v>-62406500000.0</v>
       </c>
       <c r="F11">
         <v>213066500000.0</v>
       </c>
       <c r="G11">
         <v>213066500000.0</v>
       </c>
       <c r="H11">
         <v>-296797500000.0</v>
       </c>
       <c r="I11">
         <v>-296797500000.0</v>
       </c>
       <c r="J11">
         <v>216985000000.0</v>
       </c>
       <c r="K11">
@@ -10930,51 +11286,51 @@
       <c r="V11">
         <v>211481000000.0</v>
       </c>
       <c r="W11">
         <v>291407000000.0</v>
       </c>
       <c r="X11">
         <v>-127831000000.0</v>
       </c>
       <c r="Y11">
         <v>273297000000.0</v>
       </c>
       <c r="Z11">
         <v>-198959000000.0</v>
       </c>
       <c r="AA11">
         <v>41636000000.0</v>
       </c>
       <c r="AB11">
         <v>-186238000000.0</v>
       </c>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>263400500000.0</v>
       </c>
       <c r="E12">
         <v>263400500000.0</v>
       </c>
       <c r="F12">
         <v>529894000000.0</v>
       </c>
       <c r="G12">
         <v>529894000000.0</v>
       </c>
       <c r="H12">
         <v>750464500000.0</v>
       </c>
       <c r="I12">
         <v>750464500000.0</v>
       </c>
       <c r="J12">
         <v>232944500000.0</v>
       </c>
       <c r="K12">
@@ -11013,51 +11369,51 @@
       <c r="V12">
         <v>-7973000000.0</v>
       </c>
       <c r="W12">
         <v>99937000000.0</v>
       </c>
       <c r="X12">
         <v>182939000000.0</v>
       </c>
       <c r="Y12">
         <v>107664000000.0</v>
       </c>
       <c r="Z12">
         <v>-244376000000.0</v>
       </c>
       <c r="AA12">
         <v>420963000000.0</v>
       </c>
       <c r="AB12">
         <v>952220000000.0</v>
       </c>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>11711000000.0</v>
       </c>
       <c r="E13">
         <v>11711000000.0</v>
       </c>
       <c r="F13">
         <v>37439000000.0</v>
       </c>
       <c r="G13">
         <v>37439000000.0</v>
       </c>
       <c r="H13">
         <v>-20895000000.0</v>
       </c>
       <c r="I13">
         <v>-20895000000.0</v>
       </c>
       <c r="J13">
         <v>10046000000.0</v>
       </c>
       <c r="K13">
@@ -11098,51 +11454,51 @@
       </c>
       <c r="W13">
         <v>-66075000000.0</v>
       </c>
       <c r="X13">
         <v>-96926000000.0</v>
       </c>
       <c r="Y13">
         <v>-18497000000.0</v>
       </c>
       <c r="Z13">
         <v>57626000000.0</v>
       </c>
       <c r="AA13">
         <v>-59665000000.0</v>
       </c>
       <c r="AB13">
         <v>-400492000000.0</v>
       </c>
       <c r="AC13">
         <v>-81500000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>382721500000.0</v>
       </c>
       <c r="E14">
         <v>382721500000.0</v>
       </c>
       <c r="F14">
         <v>354151500000.0</v>
       </c>
       <c r="G14">
         <v>354151500000.0</v>
       </c>
       <c r="H14">
         <v>373931000000.0</v>
       </c>
       <c r="I14">
         <v>373931000000.0</v>
       </c>
       <c r="J14">
         <v>360157500000.0</v>
       </c>
       <c r="K14">
@@ -11183,51 +11539,51 @@
       </c>
       <c r="W14">
         <v>323265000000.0</v>
       </c>
       <c r="X14">
         <v>321062000000.0</v>
       </c>
       <c r="Y14">
         <v>417623000000.0</v>
       </c>
       <c r="Z14">
         <v>374412000000.0</v>
       </c>
       <c r="AA14">
         <v>317324000000.0</v>
       </c>
       <c r="AB14">
         <v>215177000000.0</v>
       </c>
       <c r="AC14">
         <v>419495000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>58907500000.0</v>
       </c>
       <c r="G15">
         <v>58907500000.0</v>
       </c>
       <c r="H15">
         <v>58907500000.0</v>
       </c>
       <c r="I15">
         <v>58907500000.0</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15">
         <v>36662000000.0</v>
@@ -11250,154 +11606,154 @@
       <c r="V15">
         <v>102713000000.0</v>
       </c>
       <c r="W15">
         <v>102713000000.0</v>
       </c>
       <c r="X15">
         <v>102713000000.0</v>
       </c>
       <c r="Y15">
         <v>102713000000.0</v>
       </c>
       <c r="Z15">
         <v>86554000000.0</v>
       </c>
       <c r="AA15">
         <v>86554000000.0</v>
       </c>
       <c r="AB15">
         <v>86554000000.0</v>
       </c>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16">
         <v>1787462000000.0</v>
       </c>
       <c r="Q16">
         <v>1891619000000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>-9799000000.0</v>
       </c>
       <c r="E19">
         <v>-9799000000.0</v>
       </c>
       <c r="F19">
         <v>-63321500000.0</v>
       </c>
       <c r="G19">
         <v>-63321500000.0</v>
       </c>
       <c r="H19">
         <v>-4898000000.0</v>
       </c>
       <c r="I19">
         <v>-4898000000.0</v>
       </c>
       <c r="J19">
         <v>-4898000000.0</v>
       </c>
       <c r="K19">
@@ -11428,84 +11784,84 @@
       <c r="V19">
         <v>-104523000000.0</v>
       </c>
       <c r="W19">
         <v>-99984000000.0</v>
       </c>
       <c r="X19">
         <v>-99984000000.0</v>
       </c>
       <c r="Y19">
         <v>-200000000000.0</v>
       </c>
       <c r="Z19">
         <v>-149350000000.0</v>
       </c>
       <c r="AA19">
         <v>-149350000000.0</v>
       </c>
       <c r="AB19">
         <v>-149350000000.0</v>
       </c>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>-552329000000.0</v>
       </c>
       <c r="E21">
         <v>-552329000000.0</v>
       </c>
       <c r="F21">
         <v>-105390500000.0</v>
       </c>
       <c r="G21">
         <v>-105390500000.0</v>
       </c>
       <c r="H21">
         <v>-381886000000.0</v>
       </c>
       <c r="I21">
         <v>-381886000000.0</v>
       </c>
       <c r="J21">
         <v>-128546500000.0</v>
       </c>
       <c r="K21">
@@ -11544,51 +11900,51 @@
       <c r="V21">
         <v>702830000000.0</v>
       </c>
       <c r="W21">
         <v>214978000000.0</v>
       </c>
       <c r="X21">
         <v>521619000000.0</v>
       </c>
       <c r="Y21">
         <v>-508809000000.0</v>
       </c>
       <c r="Z21">
         <v>57515000000.0</v>
       </c>
       <c r="AA21">
         <v>407201000000.0</v>
       </c>
       <c r="AB21">
         <v>-237398000000.0</v>
       </c>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
         <v>262798500000.0</v>
       </c>
       <c r="C22">
         <v>44323500000.0</v>
       </c>
       <c r="D22">
         <v>259002500000.0</v>
       </c>
       <c r="E22">
         <v>259002500000.0</v>
       </c>
       <c r="F22">
         <v>125986000000.0</v>
       </c>
       <c r="G22">
         <v>125986000000.0</v>
       </c>
       <c r="H22">
         <v>301016500000.0</v>
       </c>
       <c r="I22">
         <v>301016500000.0</v>
       </c>
@@ -11633,51 +11989,51 @@
       </c>
       <c r="W22">
         <v>49798000000.0</v>
       </c>
       <c r="X22">
         <v>76937000000.0</v>
       </c>
       <c r="Y22">
         <v>100532000000.0</v>
       </c>
       <c r="Z22">
         <v>99278000000.0</v>
       </c>
       <c r="AA22">
         <v>170567000000.0</v>
       </c>
       <c r="AB22">
         <v>222526000000.0</v>
       </c>
       <c r="AC22">
         <v>159185000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-97157500000.0</v>
       </c>
       <c r="E23">
         <v>-97157500000.0</v>
       </c>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23">
         <v>-33717500000.0</v>
       </c>
       <c r="I23">
         <v>-33717500000.0</v>
       </c>
       <c r="J23">
         <v>-33717500000.0</v>
       </c>
       <c r="K23">
         <v>-33717500000.0</v>
       </c>
       <c r="L23">
         <v>-20655000000.0</v>
@@ -11714,51 +12070,51 @@
       </c>
       <c r="W23">
         <v>-197000000.0</v>
       </c>
       <c r="X23">
         <v>53531000000.0</v>
       </c>
       <c r="Y23">
         <v>-143405000000.0</v>
       </c>
       <c r="Z23">
         <v>-4912000000.0</v>
       </c>
       <c r="AA23">
         <v>-1318000000.0</v>
       </c>
       <c r="AB23">
         <v>-2372000000.0</v>
       </c>
       <c r="AC23">
         <v>-49010000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>11669500000.0</v>
       </c>
       <c r="E24">
         <v>11669500000.0</v>
       </c>
       <c r="F24">
         <v>58244000000.0</v>
       </c>
       <c r="G24">
         <v>58244000000.0</v>
       </c>
       <c r="H24">
         <v>-4223000000.0</v>
       </c>
       <c r="I24">
         <v>-4223000000.0</v>
       </c>
       <c r="J24">
         <v>-32021000000.0</v>
       </c>
       <c r="K24">
@@ -11797,150 +12153,150 @@
       <c r="V24">
         <v>-46362000000.0</v>
       </c>
       <c r="W24">
         <v>-72523000000.0</v>
       </c>
       <c r="X24">
         <v>-33985000000.0</v>
       </c>
       <c r="Y24">
         <v>-35166000000.0</v>
       </c>
       <c r="Z24">
         <v>-49349000000.0</v>
       </c>
       <c r="AA24">
         <v>-16683000000.0</v>
       </c>
       <c r="AB24">
         <v>-46435000000.0</v>
       </c>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>-649486500000.0</v>
       </c>
       <c r="F28">
         <v>-164298000000.0</v>
       </c>
       <c r="G28">
         <v>-164298000000.0</v>
       </c>
       <c r="H28">
         <v>-415603500000.0</v>
       </c>
       <c r="I28">
         <v>-415603500000.0</v>
       </c>
       <c r="J28">
         <v>-128546500000.0</v>
       </c>
       <c r="K28">
         <v>-128546500000.0</v>
       </c>
@@ -11979,51 +12335,51 @@
       </c>
       <c r="W28">
         <v>214978000000.0</v>
       </c>
       <c r="X28">
         <v>575150000000.0</v>
       </c>
       <c r="Y28">
         <v>-652214000000.0</v>
       </c>
       <c r="Z28">
         <v>-33951000000.0</v>
       </c>
       <c r="AA28">
         <v>405883000000.0</v>
       </c>
       <c r="AB28">
         <v>-239770000000.0</v>
       </c>
       <c r="AC28">
         <v>-458650000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29">
         <v>1141370500000.0</v>
       </c>
       <c r="E29">
         <v>1141370500000.0</v>
       </c>
       <c r="F29">
         <v>655313500000.0</v>
       </c>
       <c r="G29">
         <v>655313500000.0</v>
       </c>
       <c r="H29">
         <v>1138898000000.0</v>
       </c>
       <c r="I29">
         <v>1138898000000.0</v>
       </c>
       <c r="J29">
         <v>722872500000.0</v>
       </c>
       <c r="K29">
@@ -12064,51 +12420,51 @@
       </c>
       <c r="W29">
         <v>234182000000.0</v>
       </c>
       <c r="X29">
         <v>131025000000.0</v>
       </c>
       <c r="Y29">
         <v>1279415000000.0</v>
       </c>
       <c r="Z29">
         <v>316626000000.0</v>
       </c>
       <c r="AA29">
         <v>221380000000.0</v>
       </c>
       <c r="AB29">
         <v>1161479000000.0</v>
       </c>
       <c r="AC29">
         <v>747937000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
         <v>-419506500000.0</v>
       </c>
       <c r="E30">
         <v>-419506500000.0</v>
       </c>
       <c r="F30">
         <v>-294054000000.0</v>
       </c>
       <c r="G30">
         <v>-294054000000.0</v>
       </c>
       <c r="H30">
         <v>-364085000000.0</v>
       </c>
       <c r="I30">
         <v>-364085000000.0</v>
       </c>
       <c r="J30">
         <v>-299621500000.0</v>
       </c>
       <c r="K30">