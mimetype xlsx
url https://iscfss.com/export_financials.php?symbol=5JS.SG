--- v1 (2026-06-15)
+++ v2 (2026-09-14)
@@ -10016,57 +10016,57 @@
       </c>
       <c r="I14">
         <v>1488895000000.0</v>
       </c>
       <c r="J14">
         <v>1430421000000.0</v>
       </c>
       <c r="K14">
         <v>1402187000000.0</v>
       </c>
       <c r="L14">
         <v>1315701000000.0</v>
       </c>
       <c r="M14">
         <v>813387000000.0</v>
       </c>
       <c r="N14">
         <v>782991000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>141</v>
       </c>
       <c r="B15">
-        <v>-177270000000.0</v>
+        <v>177270000000.0</v>
       </c>
       <c r="C15">
-        <v>-132838000000.0</v>
+        <v>132838000000.0</v>
       </c>
       <c r="D15">
-        <v>-123561000000.0</v>
+        <v>123561000000.0</v>
       </c>
       <c r="E15">
         <v>117815000000.0</v>
       </c>
       <c r="F15">
         <v>117815000000.0</v>
       </c>
       <c r="G15">
         <v>117815000000.0</v>
       </c>
       <c r="H15">
         <v>36662000000.0</v>
       </c>
       <c r="I15">
         <v>102713000000.0</v>
       </c>
       <c r="J15">
         <v>86554000000.0</v>
       </c>
       <c r="K15">
         <v>68288000000.0</v>
       </c>
       <c r="L15">
         <v>71873000000.0</v>
       </c>