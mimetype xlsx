--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -929,51 +929,51 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
-        <v>1044828.0</v>
+        <v>2146000.0</v>
       </c>
       <c r="C2">
         <v>786282.0</v>
       </c>
       <c r="D2">
         <v>2254000.0</v>
       </c>
       <c r="E2">
         <v>430689.0</v>
       </c>
       <c r="F2">
         <v>475887.0</v>
       </c>
       <c r="G2">
         <v>765410.0</v>
       </c>
       <c r="H2">
         <v>745800.0</v>
       </c>
       <c r="I2">
         <v>931571.0</v>
       </c>
       <c r="J2">
         <v>18666043.0</v>
       </c>
@@ -1038,51 +1038,51 @@
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7">
-        <v>5181356.0</v>
+        <v>5182000.0</v>
       </c>
       <c r="C7">
         <v>1603918.0</v>
       </c>
       <c r="D7">
         <v>2905219.0</v>
       </c>
       <c r="E7">
         <v>1820057.0</v>
       </c>
       <c r="F7">
         <v>2834695.0</v>
       </c>
       <c r="G7">
         <v>993830.0</v>
       </c>
       <c r="H7">
         <v>138066.0</v>
       </c>
       <c r="I7">
         <v>73354.0</v>
       </c>
       <c r="J7">
         <v>4402.0</v>
       </c>
@@ -1121,51 +1121,51 @@
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
-        <v>6802004.0</v>
+        <v>6802000.0</v>
       </c>
       <c r="C10">
         <v>7692870.0</v>
       </c>
       <c r="D10">
         <v>9626254.0</v>
       </c>
       <c r="E10">
         <v>5552372.0</v>
       </c>
       <c r="F10">
         <v>9930018.0</v>
       </c>
       <c r="G10">
         <v>10873030.0</v>
       </c>
       <c r="H10">
         <v>8327950.0</v>
       </c>
       <c r="I10">
         <v>7135170.0</v>
       </c>
       <c r="J10">
         <v>3019000.0</v>
       </c>
@@ -1499,51 +1499,51 @@
         <v>7303618.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24">
-        <v>3167494.0</v>
+        <v>3167000.0</v>
       </c>
       <c r="C24">
         <v>3644415.0</v>
       </c>
       <c r="D24">
         <v>4211899.0</v>
       </c>
       <c r="E24">
         <v>3756188.0</v>
       </c>
       <c r="F24">
         <v>731701.0</v>
       </c>
       <c r="G24">
         <v>0.0</v>
       </c>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>559000.0</v>
       </c>
@@ -1630,51 +1630,51 @@
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
-        <v>20904389.0</v>
+        <v>20837000.0</v>
       </c>
       <c r="C29">
         <v>19423933.0</v>
       </c>
       <c r="D29">
         <v>20756998.0</v>
       </c>
       <c r="E29">
         <v>15129971.0</v>
       </c>
       <c r="F29">
         <v>15180808.0</v>
       </c>
       <c r="G29">
         <v>15636677.0</v>
       </c>
       <c r="H29">
         <v>14028484.0</v>
       </c>
       <c r="I29">
         <v>15447559.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
@@ -1741,84 +1741,84 @@
       </c>
       <c r="H31">
         <v>13951117.0</v>
       </c>
       <c r="I31">
         <v>15370192.0</v>
       </c>
       <c r="J31">
         <v>14210358.0</v>
       </c>
       <c r="K31">
         <v>13846290.0</v>
       </c>
       <c r="L31">
         <v>20976725.0</v>
       </c>
       <c r="M31">
         <v>22995645.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
-        <v>11170207.0</v>
+        <v>11170000.0</v>
       </c>
       <c r="C32">
         <v>10475565.0</v>
       </c>
       <c r="D32">
         <v>9489163.0</v>
       </c>
       <c r="E32">
         <v>5078633.0</v>
       </c>
       <c r="F32">
         <v>9251903.0</v>
       </c>
       <c r="G32">
         <v>9239133.0</v>
       </c>
       <c r="H32">
         <v>9764016.0</v>
       </c>
       <c r="I32">
         <v>11012410.0</v>
       </c>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
-        <v>19566271.0</v>
+        <v>19567000.0</v>
       </c>
       <c r="C33">
         <v>15640513.0</v>
       </c>
       <c r="D33">
         <v>15539744.0</v>
       </c>
       <c r="E33">
         <v>10569388.0</v>
       </c>
       <c r="F33">
         <v>7029725.0</v>
       </c>
       <c r="G33">
         <v>4359949.0</v>
       </c>
       <c r="H33">
         <v>4378906.0</v>
       </c>
       <c r="I33">
         <v>4497355.0</v>
       </c>
       <c r="J33">
         <v>5448360.0</v>
       </c>
@@ -1826,51 +1826,51 @@
       <c r="L33"/>
       <c r="M33"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
-        <v>6447674.0</v>
+        <v>6448000.0</v>
       </c>
       <c r="C35">
         <v>4474795.0</v>
       </c>
       <c r="D35">
         <v>5783766.0</v>
       </c>
       <c r="E35">
         <v>4764630.0</v>
       </c>
       <c r="F35">
         <v>2642974.0</v>
       </c>
       <c r="G35">
         <v>333405.0</v>
       </c>
       <c r="H35">
         <v>114438.0</v>
       </c>
       <c r="I35">
         <v>62206.0</v>
       </c>
       <c r="J35">
         <v>608882.0</v>
       </c>
@@ -2125,51 +2125,51 @@
       </c>
       <c r="D45">
         <v>22807246.0</v>
       </c>
       <c r="E45">
         <v>13308019.0</v>
       </c>
       <c r="F45">
         <v>8189376.0</v>
       </c>
       <c r="G45">
         <v>4927971.0</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
-        <v>19160755.0</v>
+        <v>19161000.0</v>
       </c>
       <c r="C46">
         <v>15230142.0</v>
       </c>
       <c r="D46">
         <v>14531072.0</v>
       </c>
       <c r="E46">
         <v>9745461.0</v>
       </c>
       <c r="F46">
         <v>5864438.0</v>
       </c>
       <c r="G46">
         <v>3694662.0</v>
       </c>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" t="s">
@@ -2191,51 +2191,51 @@
       </c>
       <c r="H47">
         <v>624854.0</v>
       </c>
       <c r="I47">
         <v>532497.0</v>
       </c>
       <c r="J47">
         <v>4337029.0</v>
       </c>
       <c r="K47">
         <v>4488290.0</v>
       </c>
       <c r="L47">
         <v>5070560.0</v>
       </c>
       <c r="M47">
         <v>5435012.0</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
-        <v>-25059697.0</v>
+        <v>-25059000.0</v>
       </c>
       <c r="C48">
         <v>-21069213.0</v>
       </c>
       <c r="D48">
         <v>-14953000.0</v>
       </c>
       <c r="E48">
         <v>-11938895.0</v>
       </c>
       <c r="F48">
         <v>-9174339.0</v>
       </c>
       <c r="G48">
         <v>-5999116.0</v>
       </c>
       <c r="H48">
         <v>-5235207.0</v>
       </c>
       <c r="I48">
         <v>-3816132.0</v>
       </c>
       <c r="J48">
         <v>-2744332.0</v>
       </c>
@@ -2384,92 +2384,92 @@
         <v>2908272.0</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
-        <v>37406572.0</v>
+        <v>37413000.0</v>
       </c>
       <c r="C55">
         <v>33601291.0</v>
       </c>
       <c r="D55">
         <v>32418178.0</v>
       </c>
       <c r="E55">
         <v>23148546.0</v>
       </c>
       <c r="F55">
         <v>21740577.0</v>
       </c>
       <c r="G55">
         <v>19369330.0</v>
       </c>
       <c r="H55">
         <v>17233650.0</v>
       </c>
       <c r="I55">
         <v>18186470.0</v>
       </c>
       <c r="J55">
         <v>42691000.0</v>
       </c>
       <c r="K55">
         <v>27532710.0</v>
       </c>
       <c r="L55">
         <v>33574370.0</v>
       </c>
       <c r="M55">
         <v>38292260.0</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
-        <v>17840301.0</v>
+        <v>17846000.0</v>
       </c>
       <c r="C56">
         <v>17960778.0</v>
       </c>
       <c r="D56">
         <v>16919000.0</v>
       </c>
       <c r="E56">
         <v>12579158.0</v>
       </c>
       <c r="F56">
         <v>14710852.0</v>
       </c>
       <c r="G56">
         <v>15009377.0</v>
       </c>
       <c r="H56">
         <v>12854743.0</v>
       </c>
       <c r="I56">
         <v>13689112.0</v>
       </c>
       <c r="J56">
         <v>37243218.0</v>
       </c>
@@ -2507,51 +2507,51 @@
       </c>
       <c r="H57">
         <v>3090727.0</v>
       </c>
       <c r="I57">
         <v>2676702.0</v>
       </c>
       <c r="J57">
         <v>27717255.0</v>
       </c>
       <c r="K57">
         <v>12646520.0</v>
       </c>
       <c r="L57">
         <v>11114290.0</v>
       </c>
       <c r="M57">
         <v>13241875.0</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
-        <v>13117768.0</v>
+        <v>13124000.0</v>
       </c>
       <c r="C58">
         <v>11960008.0</v>
       </c>
       <c r="D58">
         <v>13173037.0</v>
       </c>
       <c r="E58">
         <v>12265155.0</v>
       </c>
       <c r="F58">
         <v>8101923.0</v>
       </c>
       <c r="G58">
         <v>6103650.0</v>
       </c>
       <c r="H58">
         <v>3205170.0</v>
       </c>
       <c r="I58">
         <v>2738910.0</v>
       </c>
       <c r="J58">
         <v>28326000.0</v>
       </c>
@@ -2779,51 +2779,51 @@
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>9</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
         <v>2323000.0</v>
       </c>
       <c r="C2">
-        <v>1044828.0</v>
+        <v>2146000.0</v>
       </c>
       <c r="D2">
         <v>2201000.0</v>
       </c>
       <c r="E2">
         <v>1086282.0</v>
       </c>
       <c r="F2">
         <v>1982000.0</v>
       </c>
       <c r="G2">
         <v>2254000.0</v>
       </c>
       <c r="H2">
         <v>2254000.0</v>
       </c>
       <c r="I2">
         <v>3486000.0</v>
       </c>
       <c r="J2">
         <v>3486000.0</v>
       </c>
       <c r="K2">
         <v>430689.0</v>
       </c>
@@ -4017,51 +4017,51 @@
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24">
         <v>4983000.0</v>
       </c>
       <c r="C24">
-        <v>3167494.0</v>
+        <v>3167000.0</v>
       </c>
       <c r="D24">
         <v>3363000.0</v>
       </c>
       <c r="E24">
         <v>3644415.0</v>
       </c>
       <c r="F24">
         <v>3956000.0</v>
       </c>
       <c r="G24">
         <v>4211899.0</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>4508000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24">
         <v>3756188.0</v>
       </c>
       <c r="L24"/>
       <c r="M24">
         <v>3890000.0</v>
       </c>
@@ -4521,51 +4521,51 @@
         <v>15370192.0</v>
       </c>
       <c r="AC31">
         <v>14614000.0</v>
       </c>
       <c r="AD31">
         <v>14614000.0</v>
       </c>
       <c r="AE31">
         <v>14210358.0</v>
       </c>
       <c r="AF31">
         <v>14210358.0</v>
       </c>
       <c r="AG31"/>
       <c r="AH31"/>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
         <v>7909000.0</v>
       </c>
       <c r="C32">
-        <v>11170207.0</v>
+        <v>11170000.0</v>
       </c>
       <c r="D32">
         <v>13543000.0</v>
       </c>
       <c r="E32">
         <v>10175565.0</v>
       </c>
       <c r="F32">
         <v>16352000.0</v>
       </c>
       <c r="G32">
         <v>9489163.0</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>1662000.0</v>
       </c>
       <c r="J32"/>
       <c r="K32">
         <v>5078633.0</v>
       </c>
       <c r="L32"/>
       <c r="M32">
         <v>6112000.0</v>
       </c>
@@ -4583,51 +4583,51 @@
       </c>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
     </row>
     <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
         <v>19789000.0</v>
       </c>
       <c r="C33">
-        <v>19566271.0</v>
+        <v>19567000.0</v>
       </c>
       <c r="D33">
         <v>18612000.0</v>
       </c>
       <c r="E33">
         <v>15640513.0</v>
       </c>
       <c r="F33">
         <v>16024000.0</v>
       </c>
       <c r="G33">
         <v>15539744.0</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>27231000.0</v>
       </c>
       <c r="J33"/>
       <c r="K33">
         <v>10569388.0</v>
       </c>
       <c r="L33"/>
       <c r="M33">
         <v>11341000.0</v>
       </c>
@@ -4687,51 +4687,51 @@
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
     </row>
     <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
         <v>7780000.0</v>
       </c>
       <c r="C35">
-        <v>6447674.0</v>
+        <v>6448000.0</v>
       </c>
       <c r="D35">
         <v>4874000.0</v>
       </c>
       <c r="E35">
         <v>4474795.0</v>
       </c>
       <c r="F35">
         <v>5435000.0</v>
       </c>
       <c r="G35">
         <v>5783766.0</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>7174000.0</v>
       </c>
       <c r="J35"/>
       <c r="K35">
         <v>4764630.0</v>
       </c>
       <c r="L35"/>
       <c r="M35">
         <v>5332000.0</v>
       </c>
@@ -5309,51 +5309,51 @@
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
     </row>
     <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
         <v>19381000.0</v>
       </c>
       <c r="C46">
-        <v>19160755.0</v>
+        <v>19161000.0</v>
       </c>
       <c r="D46">
         <v>18218000.0</v>
       </c>
       <c r="E46">
         <v>15230142.0</v>
       </c>
       <c r="F46">
         <v>15033000.0</v>
       </c>
       <c r="G46">
         <v>14531072.0</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>15871000.0</v>
       </c>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
@@ -5451,51 +5451,51 @@
         <v>532497.0</v>
       </c>
       <c r="AC47">
         <v>82000.0</v>
       </c>
       <c r="AD47">
         <v>82000.0</v>
       </c>
       <c r="AE47">
         <v>4337029.0</v>
       </c>
       <c r="AF47">
         <v>4337029.0</v>
       </c>
       <c r="AG47"/>
       <c r="AH47"/>
     </row>
     <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
         <v>-27820000.0</v>
       </c>
       <c r="C48">
-        <v>-25059697.0</v>
+        <v>-25059000.0</v>
       </c>
       <c r="D48">
         <v>-22282000.0</v>
       </c>
       <c r="E48">
         <v>-21219390.0</v>
       </c>
       <c r="F48">
         <v>-17623000.0</v>
       </c>
       <c r="G48">
         <v>-14953000.0</v>
       </c>
       <c r="H48">
         <v>-14953000.0</v>
       </c>
       <c r="I48">
         <v>-12747000.0</v>
       </c>
       <c r="J48">
         <v>-12747000.0</v>
       </c>
       <c r="K48">
         <v>-11938895.0</v>
       </c>
@@ -5593,51 +5593,51 @@
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
     </row>
     <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50">
         <v>376000.0</v>
       </c>
       <c r="C50">
-        <v>544563.0</v>
+        <v>477000.0</v>
       </c>
       <c r="D50">
         <v>559000.0</v>
       </c>
       <c r="E50">
         <v>1030623.0</v>
       </c>
       <c r="F50">
         <v>555000.0</v>
       </c>
       <c r="G50">
         <v>997010.0</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>406000.0</v>
       </c>
       <c r="J50"/>
       <c r="K50">
         <v>490392.0</v>
       </c>
       <c r="L50"/>
       <c r="M50">
         <v>337000.0</v>
       </c>
@@ -5859,51 +5859,51 @@
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
     </row>
     <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
         <v>35128000.0</v>
       </c>
       <c r="C55">
-        <v>37406572.0</v>
+        <v>37413000.0</v>
       </c>
       <c r="D55">
         <v>41354000.0</v>
       </c>
       <c r="E55">
         <v>33601291.0</v>
       </c>
       <c r="F55">
         <v>39701000.0</v>
       </c>
       <c r="G55">
         <v>32418178.0</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>38654000.0</v>
       </c>
       <c r="J55"/>
       <c r="K55">
         <v>23148546.0</v>
       </c>
       <c r="L55"/>
       <c r="M55">
         <v>23019000.0</v>
       </c>
@@ -5949,51 +5949,51 @@
       </c>
       <c r="AD55">
         <v>19910000.0</v>
       </c>
       <c r="AE55">
         <v>42691578.0</v>
       </c>
       <c r="AF55">
         <v>42691578.0</v>
       </c>
       <c r="AG55">
         <v>32519000.0</v>
       </c>
       <c r="AH55">
         <v>32519000.0</v>
       </c>
     </row>
     <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
         <v>15339000.0</v>
       </c>
       <c r="C56">
-        <v>17840301.0</v>
+        <v>17846000.0</v>
       </c>
       <c r="D56">
         <v>22742000.0</v>
       </c>
       <c r="E56">
         <v>17960778.0</v>
       </c>
       <c r="F56">
         <v>23677000.0</v>
       </c>
       <c r="G56">
         <v>16919000.0</v>
       </c>
       <c r="H56">
         <v>16919000.0</v>
       </c>
       <c r="I56">
         <v>11423000.0</v>
       </c>
       <c r="J56">
         <v>11423000.0</v>
       </c>
       <c r="K56">
         <v>12579158.0</v>
       </c>
@@ -6157,51 +6157,51 @@
       </c>
       <c r="AD57">
         <v>5219000.0</v>
       </c>
       <c r="AE57">
         <v>27717255.0</v>
       </c>
       <c r="AF57">
         <v>27717255.0</v>
       </c>
       <c r="AG57">
         <v>17386000.0</v>
       </c>
       <c r="AH57">
         <v>17386000.0</v>
       </c>
     </row>
     <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
         <v>15210000.0</v>
       </c>
       <c r="C58">
-        <v>13117768.0</v>
+        <v>13124000.0</v>
       </c>
       <c r="D58">
         <v>14073000.0</v>
       </c>
       <c r="E58">
         <v>12260008.0</v>
       </c>
       <c r="F58">
         <v>12760000.0</v>
       </c>
       <c r="G58">
         <v>13173037.0</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>16935000.0</v>
       </c>
       <c r="J58"/>
       <c r="K58">
         <v>12265155.0</v>
       </c>
       <c r="L58"/>
       <c r="M58">
         <v>10898000.0</v>
       </c>
@@ -6285,51 +6285,51 @@
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
     </row>
     <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
         <v>14736000.0</v>
       </c>
       <c r="C60">
-        <v>17192332.0</v>
+        <v>17193000.0</v>
       </c>
       <c r="D60">
         <v>17932000.0</v>
       </c>
       <c r="E60">
         <v>14598439.0</v>
       </c>
       <c r="F60">
         <v>23960000.0</v>
       </c>
       <c r="G60">
         <v>15548089.0</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>20195000.0</v>
       </c>
       <c r="J60"/>
       <c r="K60">
         <v>10883391.0</v>
       </c>
       <c r="L60"/>
       <c r="M60">
         <v>12121000.0</v>
       </c>
@@ -6866,115 +6866,115 @@
       </c>
       <c r="H12">
         <v>4571.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
         <v>109</v>
       </c>
       <c r="B13">
-        <v>49083.0</v>
+        <v>49000.0</v>
       </c>
       <c r="C13">
-        <v>61375.0</v>
+        <v>61000.0</v>
       </c>
       <c r="D13">
         <v>2014.0</v>
       </c>
       <c r="E13">
         <v>5784.0</v>
       </c>
       <c r="F13">
         <v>28937.0</v>
       </c>
       <c r="G13">
         <v>1145270.0</v>
       </c>
       <c r="H13">
         <v>78740.0</v>
       </c>
       <c r="I13">
         <v>5740.0</v>
       </c>
       <c r="J13">
         <v>19360.0</v>
       </c>
       <c r="K13">
         <v>168740.0</v>
       </c>
       <c r="L13">
         <v>196660.0</v>
       </c>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>110</v>
       </c>
       <c r="B14">
-        <v>3639639.0</v>
+        <v>3640000.0</v>
       </c>
       <c r="C14">
         <v>2944541.0</v>
       </c>
       <c r="D14">
         <v>1283025.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>111</v>
       </c>
       <c r="B15">
-        <v>-3840307.0</v>
+        <v>-3840000.0</v>
       </c>
       <c r="C15">
         <v>-5963906.0</v>
       </c>
       <c r="D15">
         <v>-3316589.0</v>
       </c>
       <c r="E15">
         <v>-2764556.0</v>
       </c>
       <c r="F15">
         <v>-3175223.0</v>
       </c>
       <c r="G15">
         <v>-763910.0</v>
       </c>
       <c r="H15">
         <v>-1419080.0</v>
       </c>
       <c r="I15">
         <v>-1071800.0</v>
       </c>
       <c r="J15">
         <v>-301450.0</v>
       </c>
@@ -7008,51 +7008,51 @@
       </c>
       <c r="H16">
         <v>-1419075.0</v>
       </c>
       <c r="I16">
         <v>-1071800.0</v>
       </c>
       <c r="J16">
         <v>-301447.0</v>
       </c>
       <c r="K16">
         <v>-7052510.0</v>
       </c>
       <c r="L16">
         <v>-2398910.0</v>
       </c>
       <c r="M16">
         <v>-883257.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>113</v>
       </c>
       <c r="B17">
-        <v>-7479946.0</v>
+        <v>-7480000.0</v>
       </c>
       <c r="C17">
         <v>-8908447.0</v>
       </c>
       <c r="D17">
         <v>-4599614.0</v>
       </c>
       <c r="E17">
         <v>-2764556.0</v>
       </c>
       <c r="F17">
         <v>-3175223.0</v>
       </c>
       <c r="G17">
         <v>-763909.0</v>
       </c>
       <c r="H17">
         <v>-1419075.0</v>
       </c>
       <c r="I17">
         <v>-1661935.0</v>
       </c>
       <c r="J17">
         <v>-301447.0</v>
       </c>
@@ -7118,51 +7118,51 @@
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
         <v>117</v>
       </c>
       <c r="B21">
-        <v>-7587222.0</v>
+        <v>-7291000.0</v>
       </c>
       <c r="C21">
         <v>-9024377.0</v>
       </c>
       <c r="D21">
         <v>-3557864.0</v>
       </c>
       <c r="E21">
         <v>-2610503.0</v>
       </c>
       <c r="F21">
         <v>-3020485.0</v>
       </c>
       <c r="G21">
         <v>-1909190.0</v>
       </c>
       <c r="H21">
         <v>-1340320.0</v>
       </c>
       <c r="I21">
         <v>-1656190.0</v>
       </c>
       <c r="J21">
         <v>34910.0</v>
       </c>
@@ -7230,54 +7230,54 @@
         <v>619099.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>121</v>
       </c>
       <c r="B25">
-        <v>4091570.0</v>
+        <v>4091000.0</v>
       </c>
       <c r="C25">
-        <v>2834990.0</v>
+        <v>2835000.0</v>
       </c>
       <c r="D25">
         <v>2178237.0</v>
       </c>
       <c r="E25">
         <v>1293642.0</v>
       </c>
       <c r="F25">
         <v>1085796.0</v>
       </c>
       <c r="G25">
         <v>983359.0</v>
       </c>
       <c r="H25">
         <v>191625.0</v>
       </c>
       <c r="I25">
         <v>373176.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
@@ -7297,51 +7297,51 @@
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>124</v>
       </c>
       <c r="B28">
-        <v>15000379.0</v>
+        <v>15001000.0</v>
       </c>
       <c r="C28">
         <v>12340746.0</v>
       </c>
       <c r="D28">
         <v>9746112.0</v>
       </c>
       <c r="E28">
         <v>6121968.0</v>
       </c>
       <c r="F28">
         <v>5642797.0</v>
       </c>
       <c r="G28">
         <v>5336930.0</v>
       </c>
       <c r="H28">
         <v>5290940.0</v>
       </c>
       <c r="I28">
         <v>4182500.0</v>
       </c>
       <c r="J28">
         <v>1942950.0</v>
       </c>
@@ -7377,51 +7377,51 @@
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>594799.0</v>
       </c>
       <c r="K29">
         <v>73490.0</v>
       </c>
       <c r="L29">
         <v>192750.0</v>
       </c>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
         <v>126</v>
       </c>
       <c r="B30">
-        <v>23046046.0</v>
+        <v>22750000.0</v>
       </c>
       <c r="C30">
         <v>19173338.0</v>
       </c>
       <c r="D30">
         <v>17212478.0</v>
       </c>
       <c r="E30">
         <v>9801329.0</v>
       </c>
       <c r="F30">
         <v>7768256.0</v>
       </c>
       <c r="G30">
         <v>9707519.0</v>
       </c>
       <c r="H30">
         <v>11620213.0</v>
       </c>
       <c r="I30">
         <v>10576080.0</v>
       </c>
       <c r="J30">
         <v>54619706.0</v>
       </c>
@@ -7447,54 +7447,54 @@
       <c r="G31"/>
       <c r="H31">
         <v>-76594.0</v>
       </c>
       <c r="I31">
         <v>-241683.0</v>
       </c>
       <c r="J31">
         <v>-45977.0</v>
       </c>
       <c r="K31">
         <v>-121941.0</v>
       </c>
       <c r="L31">
         <v>-133419.0</v>
       </c>
       <c r="M31">
         <v>-221160.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>128</v>
       </c>
       <c r="B32">
-        <v>15458824.0</v>
+        <v>15459000.0</v>
       </c>
       <c r="C32">
-        <v>10148961.0</v>
+        <v>10149000.0</v>
       </c>
       <c r="D32">
         <v>13654614.0</v>
       </c>
       <c r="E32">
         <v>7190826.0</v>
       </c>
       <c r="F32">
         <v>4747771.0</v>
       </c>
       <c r="G32">
         <v>7706710.0</v>
       </c>
       <c r="H32">
         <v>10330930.0</v>
       </c>
       <c r="I32">
         <v>8911670.0</v>
       </c>
       <c r="J32">
         <v>4949650.0</v>
       </c>
       <c r="K32">
         <v>39943950.0</v>
       </c>