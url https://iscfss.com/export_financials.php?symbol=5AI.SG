--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -860,6797 +863,7091 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>962545.0</v>
+      </c>
+      <c r="C2">
         <v>2146000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>786282.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2254000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>430689.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>475887.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>765410.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>745800.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>931571.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18666043.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7207748.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7158666.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7956971.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>1616949.0</v>
+      </c>
+      <c r="C7">
         <v>5182000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1603918.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2905219.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1820057.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2834695.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>993830.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>138066.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>73354.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4402.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
+        <v>41281046.0</v>
+      </c>
+      <c r="C8">
         <v>39241287.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36980796.0</v>
       </c>
       <c r="D8">
         <v>36980796.0</v>
       </c>
       <c r="E8">
-        <v>22798553.0</v>
+        <v>36980796.0</v>
       </c>
       <c r="F8">
         <v>22798553.0</v>
       </c>
       <c r="G8">
-        <v>19263691.0</v>
+        <v>22798553.0</v>
       </c>
       <c r="H8">
         <v>19263691.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>19263691.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>2303075.0</v>
+      </c>
+      <c r="C10">
         <v>6802000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7692870.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9626254.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5552372.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9930018.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10873030.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8327950.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7135170.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3019000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3646700.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5284790.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2084654.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>10873030.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8327950.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7135170.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3019000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3648590.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5291530.0</v>
       </c>
-      <c r="M12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>36981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22798553.0</v>
       </c>
       <c r="F13">
         <v>22798553.0</v>
       </c>
       <c r="G13">
-        <v>19263691.0</v>
+        <v>22798553.0</v>
       </c>
       <c r="H13">
         <v>19263691.0</v>
       </c>
       <c r="I13">
         <v>19263691.0</v>
       </c>
       <c r="J13">
         <v>19263691.0</v>
       </c>
       <c r="K13">
-        <v>18708640.0</v>
+        <v>19263691.0</v>
       </c>
       <c r="L13">
         <v>18708640.0</v>
       </c>
       <c r="M13">
+        <v>18708640.0</v>
+      </c>
+      <c r="N13">
         <v>18708641.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
+        <v>1862919922.0</v>
+      </c>
+      <c r="C14">
         <v>1454968092.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1288776669.0</v>
       </c>
       <c r="D14">
         <v>1288776669.0</v>
       </c>
       <c r="E14">
-        <v>689524443.0</v>
+        <v>1288776669.0</v>
       </c>
       <c r="F14">
         <v>689524443.0</v>
       </c>
       <c r="G14">
-        <v>557524443.0</v>
+        <v>689524443.0</v>
       </c>
       <c r="H14">
         <v>557524443.0</v>
       </c>
       <c r="I14">
         <v>557524443.0</v>
       </c>
       <c r="J14">
         <v>557524443.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>557524443.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
-        <v>77367.0</v>
+        <v>0.0</v>
       </c>
       <c r="C20">
         <v>77367.0</v>
       </c>
       <c r="D20">
         <v>77367.0</v>
       </c>
       <c r="E20">
         <v>77367.0</v>
       </c>
       <c r="F20">
         <v>77367.0</v>
       </c>
       <c r="G20">
         <v>77367.0</v>
       </c>
       <c r="H20">
         <v>77367.0</v>
       </c>
       <c r="I20">
         <v>77367.0</v>
       </c>
       <c r="J20">
+        <v>77367.0</v>
+      </c>
+      <c r="K20">
         <v>77000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>71786.0</v>
+      </c>
+      <c r="C21">
         <v>161560.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>168877.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>769400.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>746560.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>587920.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>665290.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77370.0</v>
       </c>
       <c r="I21">
         <v>77370.0</v>
       </c>
       <c r="J21">
+        <v>77370.0</v>
+      </c>
+      <c r="K21">
         <v>78000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>189850.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>320220.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>449787.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>1301034.0</v>
+      </c>
+      <c r="C22">
         <v>2820341.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3189516.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4244000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4024837.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2263652.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2195325.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1951420.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2157614.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>9987769.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>6442880.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>6738830.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7303618.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>2804624.0</v>
+      </c>
+      <c r="C24">
         <v>3167000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3644415.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4211899.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3756188.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>731701.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
         <v>559000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>845650.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1134350.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1579203.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>233460.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>114440.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>62210.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>559000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>850050.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1149420.0</v>
       </c>
-      <c r="M25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>3676685.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3778671.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>108000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>108189.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>293465.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>40</v>
+      </c>
+      <c r="B28">
+        <v>974900.0</v>
+      </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>12510307.0</v>
+      </c>
+      <c r="C29">
         <v>20837000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19423933.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>20756998.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15129971.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15180808.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15636677.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14028484.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>15447559.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>1426763.0</v>
+      </c>
+      <c r="C30">
         <v>1743410.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>917748.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1235006.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>844760.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>457279.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>612961.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1315733.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3275445.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24235638.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12019710.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9151160.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11768709.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>15004000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>10059464.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>12973367.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>12600390.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>13951117.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>15370192.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>14210358.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>13846290.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>20976725.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>22995645.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>4861755.0</v>
+      </c>
+      <c r="C32">
         <v>11170000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>10475565.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9489163.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5078633.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>9251903.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>9239133.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>9764016.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>11012410.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>10544618.0</v>
+      </c>
+      <c r="C33">
         <v>19567000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>15640513.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>15539744.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>10569388.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>7029725.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4359949.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4378906.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4497355.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5448360.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>3246350.0</v>
+      </c>
+      <c r="C35">
         <v>6448000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4474795.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5783766.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4764630.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2642974.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>333405.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>114438.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>62206.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>608882.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36">
+        <v>214.0</v>
+      </c>
+      <c r="C36">
         <v>73.0</v>
       </c>
-      <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>4378906.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4497355.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>5448360.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>500000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>108820.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>956248.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>195750.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>209690.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>808143.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>200000.0</v>
       </c>
-      <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>893000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>894835.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1082648.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>7355076.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>7027833.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>4012.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2798000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>5393201.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2506821.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1345075.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2199773.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1603516.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3041080.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>820620.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>945062.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1552075.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>337000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99946.0</v>
       </c>
       <c r="F41">
         <v>99946.0</v>
       </c>
       <c r="G41">
         <v>99946.0</v>
       </c>
-      <c r="H41"/>
+      <c r="H41">
+        <v>99946.0</v>
+      </c>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41">
         <v>50248.0</v>
       </c>
-      <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>13712.0</v>
       </c>
-      <c r="M41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:13">
+      <c r="N41"/>
+    </row>
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-6177000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>23733.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>14440.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1102.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
-      <c r="J42">
+      <c r="J42"/>
+      <c r="K42">
         <v>-2153918.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-2229620.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-2021319.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-2271739.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>20847606.0</v>
+      </c>
+      <c r="C45">
         <v>31185426.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>26029496.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>22807246.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>13308019.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>8189376.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4927971.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>10303521.0</v>
+      </c>
+      <c r="C46">
         <v>19161000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>15230142.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>14531072.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>9745461.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5864438.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3694662.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>15035000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>9745461.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>5864438.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3694662.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>624854.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>532497.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>4337029.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>4488290.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>5070560.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>5435012.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>-34814638.0</v>
+      </c>
+      <c r="C48">
         <v>-25059000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-21069213.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-14953000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-11938895.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-9174339.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-5999116.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-5235207.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-3816132.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2744332.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-4672510.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2588300.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>7008530.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>473351.0</v>
+      </c>
+      <c r="C50">
         <v>544563.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1030623.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>997010.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>490392.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>810453.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2371000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I50">
         <v>0.0</v>
       </c>
       <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
         <v>5682459.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>2324309.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>4059869.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>5213235.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-      <c r="H52">
-[...1 lines deleted...]
-      </c>
+      <c r="H52"/>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
         <v>2309000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2324309.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>4059869.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>5213235.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>542576.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>6494507.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>5307292.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>414.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1335578.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>3150270.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>2908272.0</v>
       </c>
     </row>
-    <row r="54" spans="1:13">
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>42306280.0</v>
+      </c>
+      <c r="C55">
         <v>37413000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>33601291.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>32418178.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>23148546.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>21740577.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>19369330.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>17233650.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>18186470.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>42691000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>27532710.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>33574370.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>38292260.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>31761662.0</v>
+      </c>
+      <c r="C56">
         <v>17846000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>17960778.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>16919000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>12579158.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>14710852.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>15009377.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>12854743.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>13689112.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>37243218.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>22111170.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>27517370.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>31305853.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>26899907.0</v>
+      </c>
+      <c r="C57">
         <v>6670094.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7485213.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>7389000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>7500525.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5458949.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5770244.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3090727.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2676702.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>27717255.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>12646520.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>11114290.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>13241875.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>30146257.0</v>
+      </c>
+      <c r="C58">
         <v>13124000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>11960008.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>13173037.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12265155.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>8101923.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6103650.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3205170.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2738910.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>28326000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>13496580.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>12277420.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>14846828.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>9232332.0</v>
+      </c>
+      <c r="C60">
         <v>17192332.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>14748895.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>15548089.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>10883391.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>13638654.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>13265680.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>14028480.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>15447560.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>14365000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>14036140.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>21296940.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>23445432.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>83</v>
+        <v>6</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>6</v>
+        <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>86</v>
+        <v>7</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>89</v>
+        <v>8</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>9</v>
+        <v>95</v>
       </c>
       <c r="AF1" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>962545.0</v>
+      </c>
+      <c r="C2">
         <v>2323000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2146000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2201000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1086282.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2254000.0</v>
       </c>
       <c r="H2">
         <v>2254000.0</v>
       </c>
       <c r="I2">
-        <v>3486000.0</v>
+        <v>2254000.0</v>
       </c>
       <c r="J2">
         <v>3486000.0</v>
       </c>
       <c r="K2">
-        <v>430689.0</v>
+        <v>3486000.0</v>
       </c>
       <c r="L2">
         <v>430689.0</v>
       </c>
       <c r="M2">
-        <v>892000.0</v>
+        <v>430689.0</v>
       </c>
       <c r="N2">
         <v>892000.0</v>
       </c>
       <c r="O2">
-        <v>475887.0</v>
+        <v>892000.0</v>
       </c>
       <c r="P2">
         <v>475887.0</v>
       </c>
       <c r="Q2">
-        <v>3270000.0</v>
+        <v>475887.0</v>
       </c>
       <c r="R2">
         <v>3270000.0</v>
       </c>
       <c r="S2">
-        <v>765410.0</v>
+        <v>3270000.0</v>
       </c>
       <c r="T2">
         <v>765410.0</v>
       </c>
       <c r="U2">
-        <v>511000.0</v>
+        <v>765410.0</v>
       </c>
       <c r="V2">
         <v>511000.0</v>
       </c>
       <c r="W2">
-        <v>745800.0</v>
+        <v>511000.0</v>
       </c>
       <c r="X2">
         <v>745800.0</v>
       </c>
       <c r="Y2">
-        <v>2723000.0</v>
+        <v>745800.0</v>
       </c>
       <c r="Z2">
         <v>2723000.0</v>
       </c>
       <c r="AA2">
-        <v>1007875.0</v>
+        <v>2723000.0</v>
       </c>
       <c r="AB2">
         <v>1007875.0</v>
       </c>
       <c r="AC2">
-        <v>4219000.0</v>
+        <v>1007875.0</v>
       </c>
       <c r="AD2">
         <v>4219000.0</v>
       </c>
       <c r="AE2">
-        <v>18666043.0</v>
+        <v>4219000.0</v>
       </c>
       <c r="AF2">
         <v>18666043.0</v>
       </c>
       <c r="AG2">
-        <v>11928000.0</v>
+        <v>18666043.0</v>
       </c>
       <c r="AH2">
         <v>11928000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2">
+        <v>11928000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>1616949.0</v>
+      </c>
+      <c r="C7">
         <v>4842000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5181356.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4147000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1603918.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2485000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2905219.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>3736000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>1820057.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>2349000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>2834695.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>789000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>993830.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>1432000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>138066.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
+        <v>41281046.0</v>
+      </c>
+      <c r="C8">
         <v>39889000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>39241287.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>39043000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>36980796.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>36981000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>36980796.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>33040000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>22798553.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>22798000.0</v>
       </c>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>2303075.0</v>
+      </c>
+      <c r="C10">
         <v>4211000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6802004.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>11101000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7692870.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12511000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9626254.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>3985000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>5552372.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>6193000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>9930018.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>8932000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>10873030.0</v>
       </c>
-      <c r="T10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U10"/>
       <c r="V10">
         <v>12028000.0</v>
       </c>
       <c r="W10">
+        <v>12028000.0</v>
+      </c>
+      <c r="X10">
         <v>8327950.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2311309.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8423000.0</v>
       </c>
       <c r="Z10">
         <v>8423000.0</v>
       </c>
       <c r="AA10">
+        <v>8423000.0</v>
+      </c>
+      <c r="AB10">
         <v>7135170.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2126948.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>755000.0</v>
       </c>
       <c r="AD10">
         <v>755000.0</v>
       </c>
       <c r="AE10">
-        <v>2124562.0</v>
+        <v>755000.0</v>
       </c>
       <c r="AF10">
         <v>2124562.0</v>
       </c>
       <c r="AG10">
-        <v>1061000.0</v>
+        <v>2124562.0</v>
       </c>
       <c r="AH10">
         <v>1061000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10">
+        <v>1061000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>8932000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>10873030.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>12028000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>8327950.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>8423000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>7135170.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>755000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>36981000.0</v>
       </c>
       <c r="I13">
-        <v>33040000.0</v>
+        <v>36981000.0</v>
       </c>
       <c r="J13">
         <v>33040000.0</v>
       </c>
       <c r="K13">
-        <v>22798553.0</v>
+        <v>33040000.0</v>
       </c>
       <c r="L13">
         <v>22798553.0</v>
       </c>
       <c r="M13">
-        <v>22798000.0</v>
+        <v>22798553.0</v>
       </c>
       <c r="N13">
         <v>22798000.0</v>
       </c>
       <c r="O13">
-        <v>22798553.0</v>
+        <v>22798000.0</v>
       </c>
       <c r="P13">
         <v>22798553.0</v>
       </c>
       <c r="Q13">
-        <v>19264000.0</v>
+        <v>22798553.0</v>
       </c>
       <c r="R13">
         <v>19264000.0</v>
       </c>
       <c r="S13">
-        <v>19263691.0</v>
+        <v>19264000.0</v>
       </c>
       <c r="T13">
         <v>19263691.0</v>
       </c>
       <c r="U13">
-        <v>19264000.0</v>
+        <v>19263691.0</v>
       </c>
       <c r="V13">
         <v>19264000.0</v>
       </c>
       <c r="W13">
+        <v>19264000.0</v>
+      </c>
+      <c r="X13">
         <v>19263690.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>19263691.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19264000.0</v>
       </c>
       <c r="Z13">
         <v>19264000.0</v>
       </c>
       <c r="AA13">
+        <v>19264000.0</v>
+      </c>
+      <c r="AB13">
         <v>19263690.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>19263691.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19264000.0</v>
       </c>
       <c r="AD13">
         <v>19264000.0</v>
       </c>
       <c r="AE13">
-        <v>19263691.0</v>
+        <v>19264000.0</v>
       </c>
       <c r="AF13">
         <v>19263691.0</v>
       </c>
       <c r="AG13">
-        <v>19264000.0</v>
+        <v>19263691.0</v>
       </c>
       <c r="AH13">
         <v>19264000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13">
+        <v>19264000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
+        <v>1862919922.0</v>
+      </c>
+      <c r="C14">
         <v>1584532404.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1454968092.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1415284092.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1288776669.0</v>
       </c>
       <c r="F14">
         <v>1288776669.0</v>
       </c>
       <c r="G14">
         <v>1288776669.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="H14">
+        <v>1288776669.0</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14">
         <v>1099196574.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>689524443.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>689524000.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>689524443.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>557524443.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>557524443.0</v>
       </c>
-      <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
-        <v>77367.0</v>
+        <v>0.0</v>
       </c>
       <c r="C20">
         <v>77367.0</v>
       </c>
       <c r="D20">
         <v>77367.0</v>
       </c>
       <c r="E20">
         <v>77367.0</v>
       </c>
       <c r="F20">
         <v>77367.0</v>
       </c>
       <c r="G20">
         <v>77367.0</v>
       </c>
-      <c r="H20"/>
+      <c r="H20">
+        <v>77367.0</v>
+      </c>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>77367.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>77367.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>77367.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>77367.0</v>
       </c>
-      <c r="T20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U20"/>
       <c r="V20">
         <v>77000.0</v>
       </c>
       <c r="W20">
-        <v>77367.0</v>
+        <v>77000.0</v>
       </c>
       <c r="X20">
         <v>77367.0</v>
       </c>
       <c r="Y20">
-        <v>77000.0</v>
+        <v>77367.0</v>
       </c>
       <c r="Z20">
         <v>77000.0</v>
       </c>
       <c r="AA20">
-        <v>77367.0</v>
+        <v>77000.0</v>
       </c>
       <c r="AB20">
         <v>77367.0</v>
       </c>
       <c r="AC20">
-        <v>77000.0</v>
+        <v>77367.0</v>
       </c>
       <c r="AD20">
         <v>77000.0</v>
       </c>
       <c r="AE20">
-        <v>77367.0</v>
+        <v>77000.0</v>
       </c>
       <c r="AF20">
         <v>77367.0</v>
       </c>
       <c r="AG20">
-        <v>103000.0</v>
+        <v>77367.0</v>
       </c>
       <c r="AH20">
         <v>103000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20">
+        <v>103000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>71786.0</v>
+      </c>
+      <c r="C21">
         <v>161232.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>161560.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>152606.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>168877.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>751328.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>769400.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>746560.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>587633.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>587920.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>665000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>665290.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>77370.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>77370.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>77716.0</v>
       </c>
-      <c r="AG21"/>
+      <c r="AG21">
+        <v>77716.0</v>
+      </c>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>1301034.0</v>
+      </c>
+      <c r="C22">
         <v>2242000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2820341.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2980000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3189516.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4239000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4244000.0</v>
       </c>
       <c r="H22">
         <v>4244000.0</v>
       </c>
       <c r="I22">
-        <v>3822000.0</v>
+        <v>4244000.0</v>
       </c>
       <c r="J22">
         <v>3822000.0</v>
       </c>
       <c r="K22">
-        <v>4024837.0</v>
+        <v>3822000.0</v>
       </c>
       <c r="L22">
         <v>4024837.0</v>
       </c>
       <c r="M22">
-        <v>3059000.0</v>
+        <v>4024837.0</v>
       </c>
       <c r="N22">
         <v>3059000.0</v>
       </c>
       <c r="O22">
-        <v>2263652.0</v>
+        <v>3059000.0</v>
       </c>
       <c r="P22">
         <v>2263652.0</v>
       </c>
       <c r="Q22">
-        <v>2465000.0</v>
+        <v>2263652.0</v>
       </c>
       <c r="R22">
         <v>2465000.0</v>
       </c>
       <c r="S22">
-        <v>2195325.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="T22">
         <v>2195325.0</v>
       </c>
       <c r="U22">
-        <v>1915000.0</v>
+        <v>2195325.0</v>
       </c>
       <c r="V22">
         <v>1915000.0</v>
       </c>
       <c r="W22">
-        <v>1951420.0</v>
+        <v>1915000.0</v>
       </c>
       <c r="X22">
         <v>1951420.0</v>
       </c>
       <c r="Y22">
-        <v>1859000.0</v>
+        <v>1951420.0</v>
       </c>
       <c r="Z22">
         <v>1859000.0</v>
       </c>
       <c r="AA22">
+        <v>1859000.0</v>
+      </c>
+      <c r="AB22">
         <v>2157610.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2244084.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1748000.0</v>
       </c>
       <c r="AD22">
         <v>1748000.0</v>
       </c>
       <c r="AE22">
-        <v>9987769.0</v>
+        <v>1748000.0</v>
       </c>
       <c r="AF22">
         <v>9987769.0</v>
       </c>
       <c r="AG22">
-        <v>8440000.0</v>
+        <v>9987769.0</v>
       </c>
       <c r="AH22">
         <v>8440000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22">
+        <v>8440000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>2804624.0</v>
+      </c>
+      <c r="C24">
         <v>4983000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3167000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3363000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3644415.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3956000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4211899.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>4508000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>3756188.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>3890000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>731701.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>0.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>558634.0</v>
       </c>
       <c r="AG24">
-        <v>669000.0</v>
+        <v>558634.0</v>
       </c>
       <c r="AH24">
         <v>669000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24">
+        <v>669000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>239000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>233460.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>615000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>114440.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>138000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>62210.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
+      <c r="W26"/>
       <c r="X26">
         <v>3676685.0</v>
       </c>
       <c r="Y26">
-        <v>3876000.0</v>
+        <v>3676685.0</v>
       </c>
       <c r="Z26">
         <v>3876000.0</v>
       </c>
       <c r="AA26">
-        <v>3778671.0</v>
+        <v>3876000.0</v>
       </c>
       <c r="AB26">
         <v>3778671.0</v>
       </c>
-      <c r="AC26"/>
+      <c r="AC26">
+        <v>3778671.0</v>
+      </c>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>974900.0</v>
+      </c>
+      <c r="C28">
         <v>1148000.0</v>
       </c>
-      <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>929000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>12510307.0</v>
+      </c>
+      <c r="C29">
         <v>20095000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>20904389.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21854000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>19273477.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>28471000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>20756998.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>25109000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>15129971.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>16348000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>15180808.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>11478000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>15636677.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>1426763.0</v>
+      </c>
+      <c r="C30">
         <v>8873000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1743410.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8661000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>917748.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6927000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3049000.0</v>
       </c>
       <c r="H30">
         <v>3049000.0</v>
       </c>
       <c r="I30">
-        <v>3616000.0</v>
+        <v>3049000.0</v>
       </c>
       <c r="J30">
         <v>3616000.0</v>
       </c>
       <c r="K30">
-        <v>1014944.0</v>
+        <v>3616000.0</v>
       </c>
       <c r="L30">
         <v>1014944.0</v>
       </c>
       <c r="M30">
-        <v>2426000.0</v>
+        <v>1014944.0</v>
       </c>
       <c r="N30">
         <v>2426000.0</v>
       </c>
       <c r="O30">
-        <v>887887.0</v>
+        <v>2426000.0</v>
       </c>
       <c r="P30">
         <v>887887.0</v>
       </c>
       <c r="Q30">
-        <v>1652000.0</v>
+        <v>887887.0</v>
       </c>
       <c r="R30">
         <v>1652000.0</v>
       </c>
       <c r="S30">
-        <v>958420.0</v>
+        <v>1652000.0</v>
       </c>
       <c r="T30">
         <v>958420.0</v>
       </c>
       <c r="U30">
-        <v>1880000.0</v>
+        <v>958420.0</v>
       </c>
       <c r="V30">
         <v>1880000.0</v>
       </c>
       <c r="W30">
+        <v>1880000.0</v>
+      </c>
+      <c r="X30">
         <v>2575380.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1315733.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2295000.0</v>
       </c>
       <c r="Z30">
         <v>2295000.0</v>
       </c>
       <c r="AA30">
+        <v>2295000.0</v>
+      </c>
+      <c r="AB30">
         <v>4396330.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3369722.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17248000.0</v>
       </c>
       <c r="AD30">
         <v>17248000.0</v>
       </c>
       <c r="AE30">
-        <v>23075796.0</v>
+        <v>17248000.0</v>
       </c>
       <c r="AF30">
         <v>23075796.0</v>
       </c>
       <c r="AG30">
-        <v>16326000.0</v>
+        <v>23075796.0</v>
       </c>
       <c r="AH30">
         <v>16326000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30">
+        <v>16326000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31">
         <v>15004000.0</v>
       </c>
       <c r="I31">
-        <v>8835000.0</v>
+        <v>15004000.0</v>
       </c>
       <c r="J31">
         <v>8835000.0</v>
       </c>
       <c r="K31">
-        <v>10059464.0</v>
+        <v>8835000.0</v>
       </c>
       <c r="L31">
         <v>10059464.0</v>
       </c>
       <c r="M31">
-        <v>11456000.0</v>
+        <v>10059464.0</v>
       </c>
       <c r="N31">
         <v>11456000.0</v>
       </c>
       <c r="O31">
-        <v>12973367.0</v>
+        <v>11456000.0</v>
       </c>
       <c r="P31">
         <v>12973367.0</v>
       </c>
       <c r="Q31">
-        <v>10813000.0</v>
+        <v>12973367.0</v>
       </c>
       <c r="R31">
         <v>10813000.0</v>
       </c>
       <c r="S31">
-        <v>12600390.0</v>
+        <v>10813000.0</v>
       </c>
       <c r="T31">
         <v>12600390.0</v>
       </c>
       <c r="U31">
-        <v>14209000.0</v>
+        <v>12600390.0</v>
       </c>
       <c r="V31">
         <v>14209000.0</v>
       </c>
       <c r="W31">
-        <v>13951117.0</v>
+        <v>14209000.0</v>
       </c>
       <c r="X31">
         <v>13951117.0</v>
       </c>
       <c r="Y31">
-        <v>14331000.0</v>
+        <v>13951117.0</v>
       </c>
       <c r="Z31">
         <v>14331000.0</v>
       </c>
       <c r="AA31">
-        <v>15370192.0</v>
+        <v>14331000.0</v>
       </c>
       <c r="AB31">
         <v>15370192.0</v>
       </c>
       <c r="AC31">
-        <v>14614000.0</v>
+        <v>15370192.0</v>
       </c>
       <c r="AD31">
         <v>14614000.0</v>
       </c>
       <c r="AE31">
-        <v>14210358.0</v>
+        <v>14614000.0</v>
       </c>
       <c r="AF31">
         <v>14210358.0</v>
       </c>
-      <c r="AG31"/>
+      <c r="AG31">
+        <v>14210358.0</v>
+      </c>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>4861755.0</v>
+      </c>
+      <c r="C32">
         <v>7909000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>11170000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>13543000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>10175565.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>16352000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>9489163.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>1662000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>5078633.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>6112000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>9251903.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>7589000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>9239133.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>10544618.0</v>
+      </c>
+      <c r="C33">
         <v>19789000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>19567000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>18612000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>15640513.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>16024000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>15539744.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>27231000.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>10569388.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>11341000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>7029725.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>4228000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>4359949.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>1887000.0</v>
       </c>
-      <c r="V33"/>
-      <c r="W33">
+      <c r="W33"/>
+      <c r="X33">
         <v>4378906.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
-    </row>
-    <row r="34" spans="1:34">
+      <c r="AI33"/>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>3246350.0</v>
+      </c>
+      <c r="C35">
         <v>7780000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>6448000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4874000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4474795.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5435000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5783766.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>7174000.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>4764630.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>5332000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>2642974.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>339000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>333405.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>615000.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35">
+      <c r="W35"/>
+      <c r="X35">
         <v>114438.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36">
+        <v>214.0</v>
+      </c>
+      <c r="C36">
         <v>401.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>73.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>27.0</v>
       </c>
-      <c r="E36"/>
-      <c r="F36">
+      <c r="F36"/>
+      <c r="G36">
         <v>305.0</v>
       </c>
-      <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>1887000.0</v>
       </c>
-      <c r="V36"/>
-      <c r="W36">
+      <c r="W36"/>
+      <c r="X36">
         <v>4378906.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
-    </row>
-    <row r="37" spans="1:34">
+      <c r="AI36"/>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
-[...1 lines deleted...]
-      </c>
+      <c r="O38"/>
       <c r="P38">
         <v>500000.0</v>
       </c>
-      <c r="Q38"/>
+      <c r="Q38">
+        <v>500000.0</v>
+      </c>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
-      <c r="Y38">
-[...1 lines deleted...]
-      </c>
+      <c r="Y38"/>
       <c r="Z38">
         <v>84000.0</v>
       </c>
       <c r="AA38">
-        <v>108820.0</v>
+        <v>84000.0</v>
       </c>
       <c r="AB38">
         <v>108820.0</v>
       </c>
-      <c r="AC38"/>
+      <c r="AC38">
+        <v>108820.0</v>
+      </c>
       <c r="AD38"/>
-      <c r="AE38">
-[...1 lines deleted...]
-      </c>
+      <c r="AE38"/>
       <c r="AF38">
         <v>956248.0</v>
       </c>
-      <c r="AG38"/>
+      <c r="AG38">
+        <v>956248.0</v>
+      </c>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
-[...1 lines deleted...]
-      </c>
+      <c r="K39"/>
       <c r="L39">
         <v>200000.0</v>
       </c>
-      <c r="M39"/>
+      <c r="M39">
+        <v>200000.0</v>
+      </c>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-      <c r="AA39">
-[...1 lines deleted...]
-      </c>
+      <c r="AA39"/>
       <c r="AB39">
         <v>893000.0</v>
       </c>
-      <c r="AC39"/>
+      <c r="AC39">
+        <v>893000.0</v>
+      </c>
       <c r="AD39"/>
-      <c r="AE39">
-[...1 lines deleted...]
-      </c>
+      <c r="AE39"/>
       <c r="AF39">
         <v>894835.0</v>
       </c>
       <c r="AG39">
-        <v>1085000.0</v>
+        <v>894835.0</v>
       </c>
       <c r="AH39">
         <v>1085000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:34">
+      <c r="AI39">
+        <v>1085000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
         <v>4012.0</v>
       </c>
-      <c r="F40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G40"/>
       <c r="H40">
         <v>2798000.0</v>
       </c>
       <c r="I40">
-        <v>4258000.0</v>
+        <v>2798000.0</v>
       </c>
       <c r="J40">
         <v>4258000.0</v>
       </c>
       <c r="K40">
-        <v>5393201.0</v>
+        <v>4258000.0</v>
       </c>
       <c r="L40">
         <v>5393201.0</v>
       </c>
       <c r="M40">
-        <v>3330000.0</v>
+        <v>5393201.0</v>
       </c>
       <c r="N40">
         <v>3330000.0</v>
       </c>
       <c r="O40">
-        <v>2506821.0</v>
+        <v>3330000.0</v>
       </c>
       <c r="P40">
         <v>2506821.0</v>
       </c>
       <c r="Q40">
-        <v>1640000.0</v>
+        <v>2506821.0</v>
       </c>
       <c r="R40">
         <v>1640000.0</v>
       </c>
       <c r="S40">
-        <v>1345075.0</v>
+        <v>1640000.0</v>
       </c>
       <c r="T40">
         <v>1345075.0</v>
       </c>
       <c r="U40">
-        <v>1481000.0</v>
+        <v>1345075.0</v>
       </c>
       <c r="V40">
         <v>1481000.0</v>
       </c>
       <c r="W40">
-        <v>2199773.0</v>
+        <v>1481000.0</v>
       </c>
       <c r="X40">
         <v>2199773.0</v>
       </c>
-      <c r="Y40"/>
+      <c r="Y40">
+        <v>2199773.0</v>
+      </c>
       <c r="Z40"/>
-      <c r="AA40">
-[...1 lines deleted...]
-      </c>
+      <c r="AA40"/>
       <c r="AB40">
         <v>1791519.0</v>
       </c>
-      <c r="AC40"/>
+      <c r="AC40">
+        <v>1791519.0</v>
+      </c>
       <c r="AD40"/>
-      <c r="AE40">
-[...1 lines deleted...]
-      </c>
+      <c r="AE40"/>
       <c r="AF40">
         <v>3041080.0</v>
       </c>
       <c r="AG40">
-        <v>303000.0</v>
+        <v>3041080.0</v>
       </c>
       <c r="AH40">
         <v>303000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:34">
+      <c r="AI40">
+        <v>303000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
-[...1 lines deleted...]
-      </c>
+      <c r="G41"/>
       <c r="H41">
         <v>337000.0</v>
       </c>
       <c r="I41">
-        <v>541000.0</v>
+        <v>337000.0</v>
       </c>
       <c r="J41">
         <v>541000.0</v>
       </c>
       <c r="K41">
-        <v>99946.0</v>
+        <v>541000.0</v>
       </c>
       <c r="L41">
         <v>99946.0</v>
       </c>
       <c r="M41">
-        <v>100000.0</v>
+        <v>99946.0</v>
       </c>
       <c r="N41">
         <v>100000.0</v>
       </c>
       <c r="O41">
-        <v>99946.0</v>
+        <v>100000.0</v>
       </c>
       <c r="P41">
         <v>99946.0</v>
       </c>
       <c r="Q41">
-        <v>100000.0</v>
+        <v>99946.0</v>
       </c>
       <c r="R41">
         <v>100000.0</v>
       </c>
       <c r="S41">
-        <v>99946.0</v>
+        <v>100000.0</v>
       </c>
       <c r="T41">
         <v>99946.0</v>
       </c>
-      <c r="U41"/>
+      <c r="U41">
+        <v>99946.0</v>
+      </c>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-      <c r="AE41">
-[...1 lines deleted...]
-      </c>
+      <c r="AE41"/>
       <c r="AF41">
         <v>50248.0</v>
       </c>
-      <c r="AG41"/>
+      <c r="AG41">
+        <v>50248.0</v>
+      </c>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42">
         <v>-6177000.0</v>
       </c>
       <c r="I42">
-        <v>-98000.0</v>
+        <v>-6177000.0</v>
       </c>
       <c r="J42">
         <v>-98000.0</v>
       </c>
       <c r="K42">
-        <v>23733.0</v>
+        <v>-98000.0</v>
       </c>
       <c r="L42">
         <v>23733.0</v>
       </c>
       <c r="M42">
-        <v>125000.0</v>
+        <v>23733.0</v>
       </c>
       <c r="N42">
         <v>125000.0</v>
       </c>
       <c r="O42">
-        <v>14440.0</v>
+        <v>125000.0</v>
       </c>
       <c r="P42">
         <v>14440.0</v>
       </c>
       <c r="Q42">
-        <v>-63000.0</v>
+        <v>14440.0</v>
       </c>
       <c r="R42">
         <v>-63000.0</v>
       </c>
       <c r="S42">
-        <v>1102.0</v>
+        <v>-63000.0</v>
       </c>
       <c r="T42">
         <v>1102.0</v>
       </c>
       <c r="U42">
-        <v>-4978000.0</v>
+        <v>1102.0</v>
       </c>
       <c r="V42">
         <v>-4978000.0</v>
       </c>
-      <c r="W42"/>
+      <c r="W42">
+        <v>-4978000.0</v>
+      </c>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-      <c r="AE42">
-[...1 lines deleted...]
-      </c>
+      <c r="AE42"/>
       <c r="AF42">
         <v>-2153918.0</v>
       </c>
-      <c r="AG42"/>
+      <c r="AG42">
+        <v>-2153918.0</v>
+      </c>
       <c r="AH42"/>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>20847606.0</v>
+      </c>
+      <c r="C45">
         <v>19381000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>31185426.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>18218000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>26029496.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>15033000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>22807246.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>15871000.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>10303521.0</v>
+      </c>
+      <c r="C46">
         <v>19381000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>19161000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>18218000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>15230142.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>15033000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>14531072.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="I46"/>
+      <c r="J46">
         <v>15871000.0</v>
       </c>
-      <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-      <c r="G47">
-[...1 lines deleted...]
-      </c>
+      <c r="G47"/>
       <c r="H47">
         <v>15035000.0</v>
       </c>
       <c r="I47">
-        <v>15871000.0</v>
+        <v>15035000.0</v>
       </c>
       <c r="J47">
         <v>15871000.0</v>
       </c>
       <c r="K47">
-        <v>9745461.0</v>
+        <v>15871000.0</v>
       </c>
       <c r="L47">
         <v>9745461.0</v>
       </c>
       <c r="M47">
-        <v>10151000.0</v>
+        <v>9745461.0</v>
       </c>
       <c r="N47">
         <v>10151000.0</v>
       </c>
       <c r="O47">
-        <v>5864438.0</v>
+        <v>10151000.0</v>
       </c>
       <c r="P47">
         <v>5864438.0</v>
       </c>
       <c r="Q47">
-        <v>3563000.0</v>
+        <v>5864438.0</v>
       </c>
       <c r="R47">
         <v>3563000.0</v>
       </c>
       <c r="S47">
-        <v>3694662.0</v>
+        <v>3563000.0</v>
       </c>
       <c r="T47">
         <v>3694662.0</v>
       </c>
       <c r="U47">
-        <v>1810000.0</v>
+        <v>3694662.0</v>
       </c>
       <c r="V47">
         <v>1810000.0</v>
       </c>
       <c r="W47">
+        <v>1810000.0</v>
+      </c>
+      <c r="X47">
         <v>624850.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>624854.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>667000.0</v>
       </c>
       <c r="Z47">
         <v>667000.0</v>
       </c>
       <c r="AA47">
+        <v>667000.0</v>
+      </c>
+      <c r="AB47">
         <v>532500.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>532497.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000.0</v>
       </c>
       <c r="AD47">
         <v>82000.0</v>
       </c>
       <c r="AE47">
-        <v>4337029.0</v>
+        <v>82000.0</v>
       </c>
       <c r="AF47">
         <v>4337029.0</v>
       </c>
-      <c r="AG47"/>
+      <c r="AG47">
+        <v>4337029.0</v>
+      </c>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>-34814638.0</v>
+      </c>
+      <c r="C48">
         <v>-27820000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-25059000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-22282000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-21219390.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-17623000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14953000.0</v>
       </c>
       <c r="H48">
         <v>-14953000.0</v>
       </c>
       <c r="I48">
-        <v>-12747000.0</v>
+        <v>-14953000.0</v>
       </c>
       <c r="J48">
         <v>-12747000.0</v>
       </c>
       <c r="K48">
-        <v>-11938895.0</v>
+        <v>-12747000.0</v>
       </c>
       <c r="L48">
         <v>-11938895.0</v>
       </c>
       <c r="M48">
-        <v>-10802000.0</v>
+        <v>-11938895.0</v>
       </c>
       <c r="N48">
         <v>-10802000.0</v>
       </c>
       <c r="O48">
-        <v>-9174339.0</v>
+        <v>-10802000.0</v>
       </c>
       <c r="P48">
         <v>-9174339.0</v>
       </c>
       <c r="Q48">
-        <v>-7723000.0</v>
+        <v>-9174339.0</v>
       </c>
       <c r="R48">
         <v>-7723000.0</v>
       </c>
       <c r="S48">
-        <v>-5999116.0</v>
+        <v>-7723000.0</v>
       </c>
       <c r="T48">
         <v>-5999116.0</v>
       </c>
       <c r="U48">
-        <v>-4978000.0</v>
+        <v>-5999116.0</v>
       </c>
       <c r="V48">
         <v>-4978000.0</v>
       </c>
       <c r="W48">
+        <v>-4978000.0</v>
+      </c>
+      <c r="X48">
         <v>-5235210.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-5235207.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4856000.0</v>
       </c>
       <c r="Z48">
         <v>-4856000.0</v>
       </c>
       <c r="AA48">
+        <v>-4856000.0</v>
+      </c>
+      <c r="AB48">
         <v>-3816130.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-3816132.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4573000.0</v>
       </c>
       <c r="AD48">
         <v>-4573000.0</v>
       </c>
       <c r="AE48">
-        <v>-2744332.0</v>
+        <v>-4573000.0</v>
       </c>
       <c r="AF48">
         <v>-2744332.0</v>
       </c>
       <c r="AG48">
-        <v>-2622000.0</v>
+        <v>-2744332.0</v>
       </c>
       <c r="AH48">
         <v>-2622000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:34">
+      <c r="AI48">
+        <v>-2622000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>473351.0</v>
+      </c>
+      <c r="C50">
         <v>376000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>477000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>559000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1030623.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>555000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>997010.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>406000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>490392.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>337000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>810453.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>2371000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>1432000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>0.0</v>
       </c>
-      <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>150000.0</v>
       </c>
-      <c r="Z50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA50"/>
       <c r="AB50">
         <v>73354.0</v>
       </c>
-      <c r="AC50"/>
+      <c r="AC50">
+        <v>73354.0</v>
+      </c>
       <c r="AD50"/>
-      <c r="AE50">
-[...1 lines deleted...]
-      </c>
+      <c r="AE50"/>
       <c r="AF50">
         <v>6445495.0</v>
       </c>
       <c r="AG50">
-        <v>5824000.0</v>
+        <v>6445495.0</v>
       </c>
       <c r="AH50">
         <v>5824000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:34">
+      <c r="AI50">
+        <v>5824000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>1432000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>0.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>150000.0</v>
       </c>
-      <c r="Z52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA52"/>
       <c r="AB52">
         <v>73354.0</v>
       </c>
-      <c r="AC52"/>
+      <c r="AC52">
+        <v>73354.0</v>
+      </c>
       <c r="AD52"/>
-      <c r="AE52">
-[...1 lines deleted...]
-      </c>
+      <c r="AE52"/>
       <c r="AF52">
         <v>6445495.0</v>
       </c>
       <c r="AG52">
-        <v>5824000.0</v>
+        <v>6445495.0</v>
       </c>
       <c r="AH52">
         <v>5824000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:34">
+      <c r="AI52">
+        <v>5824000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>542576.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
-[...1 lines deleted...]
-      </c>
+      <c r="W53"/>
       <c r="X53">
         <v>6494507.0</v>
       </c>
-      <c r="Y53"/>
+      <c r="Y53">
+        <v>6494507.0</v>
+      </c>
       <c r="Z53"/>
-      <c r="AA53">
-[...1 lines deleted...]
-      </c>
+      <c r="AA53"/>
       <c r="AB53">
         <v>5307292.0</v>
       </c>
-      <c r="AC53"/>
+      <c r="AC53">
+        <v>5307292.0</v>
+      </c>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>229460.0</v>
       </c>
       <c r="AG53">
-        <v>2000.0</v>
+        <v>229460.0</v>
       </c>
       <c r="AH53">
         <v>2000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:34">
+      <c r="AI53">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>42306280.0</v>
+      </c>
+      <c r="C55">
         <v>35128000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>37413000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>41354000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>33601291.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>39701000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>32418178.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55">
         <v>38654000.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>23148546.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>23019000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>21740577.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>17277000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>19369330.0</v>
       </c>
-      <c r="T55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U55"/>
       <c r="V55">
         <v>17710000.0</v>
       </c>
       <c r="W55">
+        <v>17710000.0</v>
+      </c>
+      <c r="X55">
         <v>17233650.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>17233649.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17281000.0</v>
       </c>
       <c r="Z55">
         <v>17281000.0</v>
       </c>
       <c r="AA55">
+        <v>17281000.0</v>
+      </c>
+      <c r="AB55">
         <v>18186470.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>18367214.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19910000.0</v>
       </c>
       <c r="AD55">
         <v>19910000.0</v>
       </c>
       <c r="AE55">
-        <v>42691578.0</v>
+        <v>19910000.0</v>
       </c>
       <c r="AF55">
         <v>42691578.0</v>
       </c>
       <c r="AG55">
-        <v>32519000.0</v>
+        <v>42691578.0</v>
       </c>
       <c r="AH55">
         <v>32519000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:34">
+      <c r="AI55">
+        <v>32519000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>31761662.0</v>
+      </c>
+      <c r="C56">
         <v>15339000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>17846000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>22742000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>17960778.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>23677000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16919000.0</v>
       </c>
       <c r="H56">
         <v>16919000.0</v>
       </c>
       <c r="I56">
-        <v>11423000.0</v>
+        <v>16919000.0</v>
       </c>
       <c r="J56">
         <v>11423000.0</v>
       </c>
       <c r="K56">
-        <v>12579158.0</v>
+        <v>11423000.0</v>
       </c>
       <c r="L56">
         <v>12579158.0</v>
       </c>
       <c r="M56">
-        <v>11678000.0</v>
+        <v>12579158.0</v>
       </c>
       <c r="N56">
         <v>11678000.0</v>
       </c>
       <c r="O56">
-        <v>14710852.0</v>
+        <v>11678000.0</v>
       </c>
       <c r="P56">
         <v>14710852.0</v>
       </c>
       <c r="Q56">
-        <v>13049000.0</v>
+        <v>14710852.0</v>
       </c>
       <c r="R56">
         <v>13049000.0</v>
       </c>
       <c r="S56">
-        <v>15009377.0</v>
+        <v>13049000.0</v>
       </c>
       <c r="T56">
         <v>15009377.0</v>
       </c>
       <c r="U56">
-        <v>15823000.0</v>
+        <v>15009377.0</v>
       </c>
       <c r="V56">
         <v>15823000.0</v>
       </c>
       <c r="W56">
+        <v>15823000.0</v>
+      </c>
+      <c r="X56">
         <v>12854740.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>12854743.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12577000.0</v>
       </c>
       <c r="Z56">
         <v>12577000.0</v>
       </c>
       <c r="AA56">
+        <v>12577000.0</v>
+      </c>
+      <c r="AB56">
         <v>13689110.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>13869859.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19751000.0</v>
       </c>
       <c r="AD56">
         <v>19751000.0</v>
       </c>
       <c r="AE56">
-        <v>37243218.0</v>
+        <v>19751000.0</v>
       </c>
       <c r="AF56">
         <v>37243218.0</v>
       </c>
       <c r="AG56">
-        <v>26914000.0</v>
+        <v>37243218.0</v>
       </c>
       <c r="AH56">
         <v>26914000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:34">
+      <c r="AI56">
+        <v>26914000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>26899907.0</v>
+      </c>
+      <c r="C57">
         <v>7430000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>6670094.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>9199000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>7785213.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7389000.0</v>
       </c>
       <c r="H57">
         <v>7389000.0</v>
       </c>
       <c r="I57">
-        <v>9761000.0</v>
+        <v>7389000.0</v>
       </c>
       <c r="J57">
         <v>9761000.0</v>
       </c>
       <c r="K57">
-        <v>7500525.0</v>
+        <v>9761000.0</v>
       </c>
       <c r="L57">
         <v>7500525.0</v>
       </c>
       <c r="M57">
-        <v>5566000.0</v>
+        <v>7500525.0</v>
       </c>
       <c r="N57">
         <v>5566000.0</v>
       </c>
       <c r="O57">
-        <v>5458949.0</v>
+        <v>5566000.0</v>
       </c>
       <c r="P57">
         <v>5458949.0</v>
       </c>
       <c r="Q57">
-        <v>5460000.0</v>
+        <v>5458949.0</v>
       </c>
       <c r="R57">
         <v>5460000.0</v>
       </c>
       <c r="S57">
-        <v>5770244.0</v>
+        <v>5460000.0</v>
       </c>
       <c r="T57">
         <v>5770244.0</v>
       </c>
       <c r="U57">
-        <v>2809000.0</v>
+        <v>5770244.0</v>
       </c>
       <c r="V57">
         <v>2809000.0</v>
       </c>
       <c r="W57">
+        <v>2809000.0</v>
+      </c>
+      <c r="X57">
         <v>3090730.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3090727.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2735000.0</v>
       </c>
       <c r="Z57">
         <v>2735000.0</v>
       </c>
       <c r="AA57">
+        <v>2735000.0</v>
+      </c>
+      <c r="AB57">
         <v>2676700.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2857449.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5219000.0</v>
       </c>
       <c r="AD57">
         <v>5219000.0</v>
       </c>
       <c r="AE57">
-        <v>27717255.0</v>
+        <v>5219000.0</v>
       </c>
       <c r="AF57">
         <v>27717255.0</v>
       </c>
       <c r="AG57">
-        <v>17386000.0</v>
+        <v>27717255.0</v>
       </c>
       <c r="AH57">
         <v>17386000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:34">
+      <c r="AI57">
+        <v>17386000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>30146257.0</v>
+      </c>
+      <c r="C58">
         <v>15210000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>13124000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>14073000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12260008.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>12760000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>13173037.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="I58"/>
+      <c r="J58">
         <v>16935000.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="K58"/>
+      <c r="L58">
         <v>12265155.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>10898000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>8101923.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>5799000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>6103650.0</v>
       </c>
-      <c r="T58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U58"/>
       <c r="V58">
         <v>3424000.0</v>
       </c>
       <c r="W58">
+        <v>3424000.0</v>
+      </c>
+      <c r="X58">
         <v>3205170.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3205165.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2873000.0</v>
       </c>
       <c r="Z58">
         <v>2873000.0</v>
       </c>
       <c r="AA58">
+        <v>2873000.0</v>
+      </c>
+      <c r="AB58">
         <v>2738910.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2919655.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5219000.0</v>
       </c>
       <c r="AD58">
         <v>5219000.0</v>
       </c>
       <c r="AE58">
-        <v>28326137.0</v>
+        <v>5219000.0</v>
       </c>
       <c r="AF58">
         <v>28326137.0</v>
       </c>
       <c r="AG58">
-        <v>18055000.0</v>
+        <v>28326137.0</v>
       </c>
       <c r="AH58">
         <v>18055000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:34">
+      <c r="AI58">
+        <v>18055000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>9232332.0</v>
+      </c>
+      <c r="C60">
         <v>14736000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>17193000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>17932000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>14598439.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>23960000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>15548089.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="I60"/>
+      <c r="J60">
         <v>20195000.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="K60"/>
+      <c r="L60">
         <v>10883391.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>12121000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>13638654.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>11478000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>13265680.0</v>
       </c>
-      <c r="T60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U60"/>
       <c r="V60">
         <v>14286000.0</v>
       </c>
       <c r="W60">
+        <v>14286000.0</v>
+      </c>
+      <c r="X60">
         <v>14028480.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>14028484.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14408000.0</v>
       </c>
       <c r="Z60">
         <v>14408000.0</v>
       </c>
       <c r="AA60">
+        <v>14408000.0</v>
+      </c>
+      <c r="AB60">
         <v>15447560.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>15447559.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14691000.0</v>
       </c>
       <c r="AD60">
         <v>14691000.0</v>
       </c>
       <c r="AE60">
-        <v>14365441.0</v>
+        <v>14691000.0</v>
       </c>
       <c r="AF60">
         <v>14365441.0</v>
       </c>
-      <c r="AG60"/>
+      <c r="AG60">
+        <v>14365441.0</v>
+      </c>
       <c r="AH60"/>
-    </row>
-    <row r="61" spans="1:34">
+      <c r="AI60"/>
+    </row>
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>6254970.0</v>
+      </c>
+      <c r="C2">
         <v>7803881.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5202098.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7942722.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4191456.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2580408.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4343430.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6235440.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6035260.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2958550.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>32119390.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>25730940.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>31146288.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-      <c r="I4">
+      <c r="I4"/>
+      <c r="J4">
         <v>590135.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-316995.0</v>
       </c>
       <c r="K4">
         <v>-316995.0</v>
       </c>
       <c r="L4">
         <v>-316995.0</v>
       </c>
-      <c r="M4"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:13">
+      <c r="M4">
+        <v>-316995.0</v>
+      </c>
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-3595000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3210503.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3426041.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1998530.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1342481.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1420252.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1180388.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-6857077.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2072736.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-307956.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>-2182966.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1331670.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1935697.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>314468.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1222879.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1283016.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>590140.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-317000.0</v>
       </c>
-      <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>4679067.0</v>
+      </c>
+      <c r="C9">
         <v>7654943.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4946863.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5711892.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2999370.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2167363.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3363280.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4095490.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2876410.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1991100.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>7824560.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>6242030.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7902427.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>-13842583.0</v>
+      </c>
+      <c r="C10">
         <v>-7479946.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-9008393.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4599614.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2764556.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3175223.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-763910.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1419080.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1661940.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>15550.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-6979020.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2206160.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-529116.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
-[...1 lines deleted...]
-      </c>
+      <c r="I11"/>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
         <v>73489.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>192753.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>354141.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>517869.0</v>
+      </c>
+      <c r="C12">
         <v>333898.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>303723.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>238411.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>139244.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>153730.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>95018.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4571.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13">
-        <v>49000.0</v>
+        <v>11867.0</v>
       </c>
       <c r="C13">
+        <v>49083.0</v>
+      </c>
+      <c r="D13">
         <v>61000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2014.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5784.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>28937.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1145270.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>78740.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5740.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>19360.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>168740.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>196660.0</v>
       </c>
-      <c r="M13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14">
-        <v>3640000.0</v>
+        <v>4087642.0</v>
       </c>
       <c r="C14">
+        <v>3639639.0</v>
+      </c>
+      <c r="D14">
         <v>2944541.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1283025.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>0.0</v>
       </c>
-      <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
-        <v>-3840000.0</v>
+        <v>-9754941.0</v>
       </c>
       <c r="C15">
+        <v>-3840307.0</v>
+      </c>
+      <c r="D15">
         <v>-5963906.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-3316589.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-2764556.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3175223.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-763910.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1419080.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1071800.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-301450.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-7052510.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-2398910.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-883257.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-3014000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-2764556.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-3175223.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-763909.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-1419075.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-1071800.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-301447.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-7052510.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-2398910.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-883257.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
-        <v>-7480000.0</v>
+        <v>-13842583.0</v>
       </c>
       <c r="C17">
+        <v>-7479946.0</v>
+      </c>
+      <c r="D17">
         <v>-8908447.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-4599614.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2764556.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-3175223.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-763909.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1419075.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-1661935.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-301447.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-7052507.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-2398908.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-883257.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-506002.0</v>
+      </c>
+      <c r="C18">
         <v>-284815.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-242348.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-236397.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-133460.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-124793.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>43525.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>85364.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2479.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-193770.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
-        <v>-7291000.0</v>
+        <v>-10525043.0</v>
       </c>
       <c r="C21">
+        <v>-7570343.0</v>
+      </c>
+      <c r="D21">
         <v>-9024377.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3557864.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2610503.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3020485.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1909190.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1340320.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1656190.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>34910.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-6810280.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2009490.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-307956.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>383000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>87905.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>71137.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>49722.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>145309.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>87270.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9836.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6040585.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>219234.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>619099.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25">
-        <v>4091000.0</v>
+        <v>3778901.0</v>
       </c>
       <c r="C25">
+        <v>4091570.0</v>
+      </c>
+      <c r="D25">
         <v>2835000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2178237.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1293642.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1085796.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>983359.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>191625.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>373176.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28">
-        <v>15001000.0</v>
+        <v>14593538.0</v>
       </c>
       <c r="C28">
+        <v>15000379.0</v>
+      </c>
+      <c r="D28">
         <v>12340746.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9746112.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6121968.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5642797.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5336930.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5290940.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4182500.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1942950.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8641050.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8534000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8829482.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
         <v>-99946.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
         <v>594799.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>73490.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>192750.0</v>
       </c>
-      <c r="M29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
-        <v>22750000.0</v>
+        <v>21459080.0</v>
       </c>
       <c r="C30">
+        <v>23029167.0</v>
+      </c>
+      <c r="D30">
         <v>19173338.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>17212478.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9801329.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7768256.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9707519.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>11620213.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10576080.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>54619706.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>46801028.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>34045702.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>39356671.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
+      <c r="H31"/>
+      <c r="I31">
         <v>-76594.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-241683.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-45977.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-121941.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-133419.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-221160.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
-        <v>15459000.0</v>
+        <v>10934037.0</v>
       </c>
       <c r="C32">
+        <v>15458824.0</v>
+      </c>
+      <c r="D32">
         <v>10149000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>13654614.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>7190826.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4747771.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>7706710.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>10330930.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>8911670.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4949650.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>39943950.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>31972970.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>39048715.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2">
         <v>724000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>2048430.0</v>
       </c>
       <c r="O2"/>
       <c r="P2">
         <v>2295000.0</v>
       </c>
       <c r="Q2">
         <v>1147500.0</v>
       </c>
@@ -7671,133 +7968,133 @@
       </c>
       <c r="W2">
         <v>1614628.0</v>
       </c>
       <c r="X2">
         <v>2806000.0</v>
       </c>
       <c r="Y2">
         <v>1403000.0</v>
       </c>
       <c r="Z2">
         <v>13231212.0</v>
       </c>
       <c r="AA2">
         <v>13231212.0</v>
       </c>
       <c r="AB2">
         <v>472500.0</v>
       </c>
       <c r="AC2">
         <v>472500.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4">
         <v>863068.0</v>
       </c>
       <c r="W4">
         <v>863068.0</v>
       </c>
       <c r="X4">
         <v>-568000.0</v>
       </c>
       <c r="Y4">
         <v>-568000.0</v>
       </c>
       <c r="Z4">
         <v>-568000.0</v>
       </c>
       <c r="AA4">
         <v>-568000.0</v>
       </c>
       <c r="AB4">
         <v>-18500.0</v>
       </c>
       <c r="AC4">
         <v>-18500.0</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5">
         <v>-1103500.0</v>
       </c>
       <c r="C5">
         <v>-1103500.0</v>
       </c>
       <c r="D5">
         <v>-694000.0</v>
       </c>
       <c r="E5">
         <v>-694000.0</v>
       </c>
       <c r="F5">
         <v>-748252.0</v>
       </c>
       <c r="G5">
         <v>-748252.0</v>
       </c>
       <c r="H5">
         <v>-857000.0</v>
       </c>
       <c r="I5">
         <v>-857000.0</v>
       </c>
@@ -7838,154 +8135,154 @@
       </c>
       <c r="W5">
         <v>-491707.0</v>
       </c>
       <c r="X5">
         <v>-340500.0</v>
       </c>
       <c r="Y5">
         <v>-340500.0</v>
       </c>
       <c r="Z5">
         <v>199900.0</v>
       </c>
       <c r="AA5">
         <v>199900.0</v>
       </c>
       <c r="AB5">
         <v>-66000.0</v>
       </c>
       <c r="AC5">
         <v>-66000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8">
         <v>1726140.0</v>
       </c>
       <c r="W8"/>
       <c r="X8">
         <v>-1136000.0</v>
       </c>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>628000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>1557280.0</v>
       </c>
       <c r="O9"/>
       <c r="P9">
         <v>1806000.0</v>
       </c>
       <c r="Q9">
         <v>903000.0</v>
       </c>
@@ -8006,51 +8303,51 @@
       </c>
       <c r="W9">
         <v>883206.0</v>
       </c>
       <c r="X9">
         <v>1110000.0</v>
       </c>
       <c r="Y9">
         <v>555000.0</v>
       </c>
       <c r="Z9">
         <v>2769477.0</v>
       </c>
       <c r="AA9">
         <v>2769477.0</v>
       </c>
       <c r="AB9">
         <v>263500.0</v>
       </c>
       <c r="AC9">
         <v>263500.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10">
         <v>-1724000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>-1020910.0</v>
       </c>
       <c r="O10"/>
       <c r="P10">
         <v>257000.0</v>
       </c>
       <c r="Q10">
         <v>128500.0</v>
       </c>
@@ -8067,100 +8364,100 @@
         <v>-520000.0</v>
       </c>
       <c r="V10">
         <v>-969940.0</v>
       </c>
       <c r="W10">
         <v>-484968.0</v>
       </c>
       <c r="X10">
         <v>-692000.0</v>
       </c>
       <c r="Y10">
         <v>-346000.0</v>
       </c>
       <c r="Z10">
         <v>138176.0</v>
       </c>
       <c r="AA10">
         <v>138176.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>199900.0</v>
       </c>
       <c r="AA11">
         <v>199900.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12">
         <v>54318.0</v>
       </c>
       <c r="S12">
         <v>54318.0</v>
       </c>
       <c r="T12">
         <v>54318.0</v>
@@ -8169,131 +8466,131 @@
         <v>54318.0</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12">
         <v>5500.0</v>
       </c>
       <c r="Y12">
         <v>5500.0</v>
       </c>
       <c r="Z12">
         <v>54906.0</v>
       </c>
       <c r="AA12">
         <v>54906.0</v>
       </c>
       <c r="AB12">
         <v>4500.0</v>
       </c>
       <c r="AC12">
         <v>4500.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>207000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13">
         <v>159280.0</v>
       </c>
       <c r="O13"/>
       <c r="P13">
         <v>986000.0</v>
       </c>
       <c r="Q13"/>
       <c r="R13">
         <v>272750.0</v>
       </c>
       <c r="S13"/>
       <c r="T13">
         <v>194000.0</v>
       </c>
       <c r="U13"/>
       <c r="V13">
         <v>5260.0</v>
       </c>
       <c r="W13"/>
       <c r="X13">
         <v>11000.0</v>
       </c>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>-1724000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>-1020910.0</v>
       </c>
       <c r="O15"/>
       <c r="P15">
         <v>257000.0</v>
       </c>
       <c r="Q15">
         <v>128500.0</v>
       </c>
@@ -8314,51 +8611,51 @@
       </c>
       <c r="W15">
         <v>378100.0</v>
       </c>
       <c r="X15">
         <v>-1828000.0</v>
       </c>
       <c r="Y15">
         <v>-914000.0</v>
       </c>
       <c r="Z15">
         <v>-61724.0</v>
       </c>
       <c r="AA15">
         <v>-61724.0</v>
       </c>
       <c r="AB15">
         <v>-89000.0</v>
       </c>
       <c r="AC15">
         <v>-89000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16">
         <v>-1103000.0</v>
       </c>
       <c r="C16">
         <v>-1103000.0</v>
       </c>
       <c r="D16">
         <v>-404000.0</v>
       </c>
       <c r="E16">
         <v>-404000.0</v>
       </c>
       <c r="F16">
         <v>-568278.0</v>
       </c>
       <c r="G16">
         <v>-568278.0</v>
       </c>
       <c r="H16">
         <v>-814000.0</v>
       </c>
       <c r="I16">
         <v>-814000.0</v>
       </c>
@@ -8399,51 +8696,51 @@
         <v>-520000.0</v>
       </c>
       <c r="V16">
         <v>756200.0</v>
       </c>
       <c r="W16">
         <v>378100.0</v>
       </c>
       <c r="X16">
         <v>-1828000.0</v>
       </c>
       <c r="Y16">
         <v>-914000.0</v>
       </c>
       <c r="Z16">
         <v>-61724.0</v>
       </c>
       <c r="AA16">
         <v>-61724.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17">
         <v>128500.0</v>
       </c>
       <c r="Q17">
         <v>128500.0</v>
       </c>
       <c r="R17">
         <v>-189538.0</v>
       </c>
       <c r="S17">
@@ -8456,150 +8753,150 @@
         <v>-520000.0</v>
       </c>
       <c r="V17">
         <v>-484968.0</v>
       </c>
       <c r="W17">
         <v>-484968.0</v>
       </c>
       <c r="X17">
         <v>-346000.0</v>
       </c>
       <c r="Y17">
         <v>-346000.0</v>
       </c>
       <c r="Z17">
         <v>-61724.0</v>
       </c>
       <c r="AA17">
         <v>-61724.0</v>
       </c>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>-1517000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>-1180190.0</v>
       </c>
       <c r="O21"/>
       <c r="P21">
         <v>-729000.0</v>
       </c>
       <c r="Q21">
         <v>-364500.0</v>
       </c>
@@ -8620,84 +8917,84 @@
       </c>
       <c r="W21">
         <v>-491707.0</v>
       </c>
       <c r="X21">
         <v>-681000.0</v>
       </c>
       <c r="Y21">
         <v>-340500.0</v>
       </c>
       <c r="Z21">
         <v>199900.0</v>
       </c>
       <c r="AA21">
         <v>199900.0</v>
       </c>
       <c r="AB21">
         <v>-66000.0</v>
       </c>
       <c r="AC21">
         <v>-66000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23">
         <v>144000.0</v>
       </c>
       <c r="C23">
         <v>144000.0</v>
       </c>
       <c r="D23">
         <v>47500.0</v>
       </c>
       <c r="E23">
         <v>47500.0</v>
       </c>
       <c r="F23">
         <v>59453.0</v>
       </c>
       <c r="G23">
         <v>59453.0</v>
       </c>
       <c r="H23">
         <v>15500.0</v>
       </c>
       <c r="I23">
         <v>15500.0</v>
       </c>
@@ -8738,183 +9035,183 @@
         <v>100000.0</v>
       </c>
       <c r="V23">
         <v>176804.0</v>
       </c>
       <c r="W23">
         <v>176804.0</v>
       </c>
       <c r="X23">
         <v>1500.0</v>
       </c>
       <c r="Y23">
         <v>1500.0</v>
       </c>
       <c r="Z23">
         <v>101907.0</v>
       </c>
       <c r="AA23">
         <v>101907.0</v>
       </c>
       <c r="AB23"/>
       <c r="AC23"/>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28">
         <v>2749000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>2922930.0</v>
       </c>
       <c r="O28"/>
       <c r="P28">
         <v>2414000.0</v>
       </c>
       <c r="Q28">
         <v>1205000.0</v>
       </c>
@@ -8931,84 +9228,84 @@
         <v>1377000.0</v>
       </c>
       <c r="V28">
         <v>2396220.0</v>
       </c>
       <c r="W28">
         <v>1198109.0</v>
       </c>
       <c r="X28">
         <v>1788000.0</v>
       </c>
       <c r="Y28">
         <v>894000.0</v>
       </c>
       <c r="Z28">
         <v>2671484.0</v>
       </c>
       <c r="AA28">
         <v>2671484.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30">
         <v>2415000.0</v>
       </c>
       <c r="Q30">
         <v>2415000.0</v>
       </c>
       <c r="R30">
         <v>2890705.0</v>
       </c>
       <c r="S30">
@@ -9025,51 +9322,51 @@
       </c>
       <c r="W30">
         <v>2989540.0</v>
       </c>
       <c r="X30">
         <v>2298500.0</v>
       </c>
       <c r="Y30">
         <v>2298500.0</v>
       </c>
       <c r="Z30">
         <v>15800789.0</v>
       </c>
       <c r="AA30">
         <v>15800789.0</v>
       </c>
       <c r="AB30">
         <v>802000.0</v>
       </c>
       <c r="AC30">
         <v>802000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31">
         <v>986000.0</v>
       </c>
       <c r="Q31">
         <v>986000.0</v>
       </c>
       <c r="R31">
         <v>-135298.0</v>
       </c>
       <c r="S31">
@@ -9082,51 +9379,51 @@
         <v>97000.0</v>
       </c>
       <c r="V31">
         <v>6740.0</v>
       </c>
       <c r="W31">
         <v>6740.0</v>
       </c>
       <c r="X31">
         <v>-5500.0</v>
       </c>
       <c r="Y31">
         <v>-5500.0</v>
       </c>
       <c r="Z31">
         <v>-61724.0</v>
       </c>
       <c r="AA31">
         <v>-61724.0</v>
       </c>
       <c r="AB31"/>
       <c r="AC31"/>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32">
         <v>1352000.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
         <v>3605710.0</v>
       </c>
       <c r="O32"/>
       <c r="P32">
         <v>4101000.0</v>
       </c>
       <c r="Q32">
         <v>2050500.0</v>
       </c>
@@ -9166,1204 +9463,1267 @@
       <c r="AC32">
         <v>736000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>6195358.0</v>
+      </c>
+      <c r="C2">
         <v>7148625.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>9426000.0</v>
+      </c>
+      <c r="E2">
         <v>5352372.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9930018.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10873031.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8327945.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7135168.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>-184421.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>363919.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>3530398</v>
+      </c>
+      <c r="C3">
         <v>3810647</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>3796000</v>
+      </c>
+      <c r="E3">
         <v>846000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>708998</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>855617</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2375457</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>197086</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>495442</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>447695</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>89130</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>203020</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6754135</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>-3784789.0</v>
+      </c>
+      <c r="C6">
         <v>-829068.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2234848.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4074000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4577646.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-943013.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2545086.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1192777.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>7319589.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-548340.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-2308440.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-150200.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3824347.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>2377527.0</v>
+      </c>
+      <c r="C7">
         <v>-1628531.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3316695.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2118819.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>596688.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>419215.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1792527.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>675891.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2017070.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>211000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-468371.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-576161.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2986689.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>68152.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>7354692.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-12452939.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-3243710.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2942071.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-202191.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>587816.0</v>
+      </c>
+      <c r="C10">
         <v>399734.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
+        <v>63000.0</v>
+      </c>
+      <c r="E10">
         <v>-166000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1761185.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-97474.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-243905.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>206194.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1579750.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3252850.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>249623.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>487807.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>34072.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-1968000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2826244.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1092850.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-950257.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>401545.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-6668617.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>13354336.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-72342.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1432130.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>185093.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-824000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>79320.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>333968.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-1043337.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>14467.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-3206944.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>753847.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6860735.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>654618.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>408258.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>-404000.0</v>
       </c>
       <c r="F13">
         <v>-404000.0</v>
       </c>
       <c r="G13">
         <v>-404000.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>-404000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>3778901.0</v>
+      </c>
+      <c r="C14">
         <v>4091570.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>2835000.0</v>
+      </c>
+      <c r="E14">
         <v>2178000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1267202.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1085796.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>983359.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>191625.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>373176.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>680224.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>575890.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>593200.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>691554.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>2405043.0</v>
+      </c>
+      <c r="C16">
         <v>6195358.0</v>
       </c>
-      <c r="C16">
-[...1 lines deleted...]
-      </c>
       <c r="D16">
+        <v>7149000.0</v>
+      </c>
+      <c r="E16">
         <v>9426254.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5352372.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9930018.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10873031.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8327945.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7135168.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-184421.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>363919.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>-6285343.0</v>
+      </c>
+      <c r="C18">
         <v>-8094852.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-10391872.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4672646.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2159012.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2191861.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1406817.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-734178.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2298944.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>147</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-3620743.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-533089.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1558322.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4600017.0</v>
       </c>
       <c r="H19">
         <v>4600017.0</v>
       </c>
       <c r="I19">
-        <v>-4039500.0</v>
+        <v>4600017.0</v>
       </c>
       <c r="J19">
         <v>-4039500.0</v>
       </c>
       <c r="K19">
         <v>-4039500.0</v>
       </c>
       <c r="L19">
         <v>-4039500.0</v>
       </c>
       <c r="M19">
+        <v>-4039500.0</v>
+      </c>
+      <c r="N19">
         <v>-40.0</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20">
+        <v>1631807.0</v>
+      </c>
+      <c r="C20">
         <v>1574020.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>3940440.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>3534862.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>-476920.0</v>
+      </c>
+      <c r="C21">
         <v>-962981.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-533871.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1340000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2096326.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1772539.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-740869.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-22588.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-498526.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>951476.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>718379.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-635242.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-525651.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>-9754941.0</v>
+      </c>
+      <c r="C22">
         <v>-3840307.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-5963906.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-3316589.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2764556.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-3175223.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-763909.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1419075.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1071800.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-301447.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-7052510.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2398910.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-883257.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>5569000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-123341.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-46913.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-45444.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4571.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-126369.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-206812.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-245460.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-474670.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-497420.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>2000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-849324.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>28937.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>138543.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1951555.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>14118260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189120.0</v>
       </c>
       <c r="K24">
         <v>189120.0</v>
       </c>
       <c r="L24">
         <v>189120.0</v>
       </c>
-      <c r="M24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:13">
+      <c r="M24">
+        <v>189120.0</v>
+      </c>
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>66971.0</v>
+      </c>
+      <c r="C25">
         <v>261351.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>243000.0</v>
+      </c>
+      <c r="E25">
         <v>236397.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>121896.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>124793.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-157710.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-85364.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>128950.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>11455583.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="C27"/>
+        <v>154</v>
+      </c>
+      <c r="B27">
+        <v>429132.0</v>
+      </c>
+      <c r="C27">
+        <v>0.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>8170000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2219667.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1715410.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-786313.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-27159.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-624895.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>744664.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>472920.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1109910.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>10432512.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>-2754945.0</v>
+      </c>
+      <c r="C29">
         <v>-4284205.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6595980.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3987000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-794906.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1336244.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>968640.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-537092.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1637162.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1213628.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2546640.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1005480.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>238262.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-327000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1558322.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1322179.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2362759.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1757028.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9583318.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-134940.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-89130.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-203020.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-6894955.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>349000</v>
       </c>
       <c r="D3">
         <v>349000</v>
       </c>
       <c r="E3">
         <v>74000</v>
       </c>
       <c r="F3">
         <v>74000</v>
       </c>
       <c r="G3">
         <v>129499</v>
       </c>
       <c r="H3">
         <v>129499</v>
       </c>
       <c r="I3">
         <v>225000</v>
       </c>
@@ -10411,119 +10771,119 @@
       </c>
       <c r="X3">
         <v>250713</v>
       </c>
       <c r="Y3">
         <v>169000</v>
       </c>
       <c r="Z3">
         <v>84500</v>
       </c>
       <c r="AA3">
         <v>93348</v>
       </c>
       <c r="AB3">
         <v>93348</v>
       </c>
       <c r="AC3">
         <v>130500</v>
       </c>
       <c r="AD3">
         <v>130500</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>2920500.0</v>
       </c>
       <c r="D6">
         <v>2920500.0</v>
       </c>
       <c r="E6">
         <v>-883500.0</v>
       </c>
       <c r="F6">
         <v>-883500.0</v>
       </c>
       <c r="G6">
         <v>-320323.0</v>
       </c>
       <c r="H6">
         <v>-320323.0</v>
       </c>
       <c r="I6">
         <v>-1968500.0</v>
       </c>
       <c r="J6">
         <v>-1968500.0</v>
@@ -10569,119 +10929,119 @@
       </c>
       <c r="X6">
         <v>3637295.0</v>
       </c>
       <c r="Y6">
         <v>45000.0</v>
       </c>
       <c r="Z6">
         <v>22500.0</v>
       </c>
       <c r="AA6">
         <v>480330.0</v>
       </c>
       <c r="AB6">
         <v>480330.0</v>
       </c>
       <c r="AC6">
         <v>-754500.0</v>
       </c>
       <c r="AD6">
         <v>-754500.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>476500.0</v>
       </c>
       <c r="D9">
         <v>476500.0</v>
       </c>
       <c r="E9">
         <v>-371000.0</v>
       </c>
       <c r="F9">
         <v>-371000.0</v>
       </c>
       <c r="G9">
         <v>-280186.0</v>
       </c>
       <c r="H9">
         <v>-280186.0</v>
       </c>
       <c r="I9">
         <v>46000.0</v>
       </c>
       <c r="J9">
         <v>46000.0</v>
@@ -10727,51 +11087,51 @@
       </c>
       <c r="X9">
         <v>698140.0</v>
       </c>
       <c r="Y9">
         <v>2919500.0</v>
       </c>
       <c r="Z9">
         <v>2919500.0</v>
       </c>
       <c r="AA9">
         <v>-4028970.0</v>
       </c>
       <c r="AB9">
         <v>-4028970.0</v>
       </c>
       <c r="AC9">
         <v>-2197500.0</v>
       </c>
       <c r="AD9">
         <v>-2197500.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-186000.0</v>
       </c>
       <c r="D10">
         <v>-186000.0</v>
       </c>
       <c r="E10">
         <v>103000.0</v>
       </c>
       <c r="F10">
         <v>103000.0</v>
       </c>
       <c r="G10">
         <v>-467593.0</v>
       </c>
       <c r="H10">
         <v>-467593.0</v>
       </c>
       <c r="I10">
         <v>-413000.0</v>
       </c>
       <c r="J10">
         <v>-413000.0</v>
@@ -10817,51 +11177,51 @@
       </c>
       <c r="X10">
         <v>-366360.0</v>
       </c>
       <c r="Y10">
         <v>1001000.0</v>
       </c>
       <c r="Z10">
         <v>1001000.0</v>
       </c>
       <c r="AA10">
         <v>-794925.0</v>
       </c>
       <c r="AB10">
         <v>-794925.0</v>
       </c>
       <c r="AC10">
         <v>-831500.0</v>
       </c>
       <c r="AD10">
         <v>-831500.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-340500.0</v>
       </c>
       <c r="D11">
         <v>-340500.0</v>
       </c>
       <c r="E11">
         <v>-643500.0</v>
       </c>
       <c r="F11">
         <v>-643500.0</v>
       </c>
       <c r="G11">
         <v>1200122.0</v>
       </c>
       <c r="H11">
         <v>1200122.0</v>
       </c>
       <c r="I11">
         <v>213000.0</v>
       </c>
       <c r="J11">
         <v>213000.0</v>
@@ -10903,51 +11263,51 @@
         <v>-61500.0</v>
       </c>
       <c r="W11">
         <v>-911745.0</v>
       </c>
       <c r="X11">
         <v>-911745.0</v>
       </c>
       <c r="Y11">
         <v>-2332000.0</v>
       </c>
       <c r="Z11">
         <v>-2332000.0</v>
       </c>
       <c r="AA11">
         <v>4864668.0</v>
       </c>
       <c r="AB11">
         <v>4864668.0</v>
       </c>
       <c r="AC11"/>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>-285000.0</v>
       </c>
       <c r="D12">
         <v>-285000.0</v>
       </c>
       <c r="E12">
         <v>-127000.0</v>
       </c>
       <c r="F12">
         <v>-127000.0</v>
       </c>
       <c r="G12">
         <v>-35340.0</v>
       </c>
       <c r="H12">
         <v>-35340.0</v>
       </c>
       <c r="I12">
         <v>75000.0</v>
       </c>
       <c r="J12">
         <v>75000.0</v>
@@ -10989,51 +11349,51 @@
         <v>14000.0</v>
       </c>
       <c r="W12">
         <v>-686773.0</v>
       </c>
       <c r="X12">
         <v>-686773.0</v>
       </c>
       <c r="Y12">
         <v>-788000.0</v>
       </c>
       <c r="Z12">
         <v>-788000.0</v>
       </c>
       <c r="AA12">
         <v>216424.0</v>
       </c>
       <c r="AB12">
         <v>216424.0</v>
       </c>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>-202000.0</v>
       </c>
       <c r="D13">
         <v>-202000.0</v>
       </c>
       <c r="E13">
         <v>-202000.0</v>
       </c>
       <c r="F13">
         <v>-202000.0</v>
       </c>
       <c r="G13">
         <v>-26500.0</v>
       </c>
       <c r="H13">
         <v>-26500.0</v>
       </c>
       <c r="I13">
         <v>26500.0</v>
       </c>
       <c r="J13">
         <v>26500.0</v>
@@ -11043,51 +11403,51 @@
       </c>
       <c r="L13">
         <v>26500.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>625000.0</v>
       </c>
       <c r="D14">
         <v>625000.0</v>
       </c>
       <c r="E14">
         <v>464000.0</v>
       </c>
       <c r="F14">
         <v>464000.0</v>
       </c>
       <c r="G14">
         <v>322101.0</v>
       </c>
       <c r="H14">
         <v>322101.0</v>
       </c>
       <c r="I14">
         <v>311500.0</v>
       </c>
       <c r="J14">
         <v>311500.0</v>
@@ -11133,187 +11493,187 @@
       </c>
       <c r="X14">
         <v>21588.0</v>
       </c>
       <c r="Y14">
         <v>16000.0</v>
       </c>
       <c r="Z14">
         <v>165000.0</v>
       </c>
       <c r="AA14">
         <v>167112.0</v>
       </c>
       <c r="AB14">
         <v>167112.0</v>
       </c>
       <c r="AC14">
         <v>173000.0</v>
       </c>
       <c r="AD14">
         <v>173000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19">
         <v>-250000.0</v>
       </c>
       <c r="L19">
         <v>-250000.0</v>
       </c>
       <c r="M19">
         <v>-250000.0</v>
       </c>
       <c r="N19">
         <v>-250000.0</v>
       </c>
       <c r="O19">
         <v>9.0</v>
       </c>
@@ -11331,85 +11691,85 @@
       </c>
       <c r="T19">
         <v>2300000.0</v>
       </c>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19">
         <v>-2019750.0</v>
       </c>
       <c r="X19">
         <v>-2019750.0</v>
       </c>
       <c r="Y19">
         <v>-2019750.0</v>
       </c>
       <c r="Z19">
         <v>-2019750.0</v>
       </c>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>-782500.0</v>
       </c>
       <c r="D21">
         <v>-782500.0</v>
       </c>
       <c r="E21">
         <v>112500.0</v>
       </c>
       <c r="F21">
         <v>112500.0</v>
       </c>
       <c r="G21">
         <v>-492663.0</v>
       </c>
       <c r="H21">
         <v>-492663.0</v>
       </c>
       <c r="I21">
         <v>-555500.0</v>
       </c>
       <c r="J21">
         <v>-555500.0</v>
@@ -11451,51 +11811,51 @@
         <v>38500.0</v>
       </c>
       <c r="W21">
         <v>-238482.0</v>
       </c>
       <c r="X21">
         <v>-238482.0</v>
       </c>
       <c r="Y21">
         <v>76500.0</v>
       </c>
       <c r="Z21">
         <v>76500.0</v>
       </c>
       <c r="AA21">
         <v>159238.0</v>
       </c>
       <c r="AB21">
         <v>159238.0</v>
       </c>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
         <v>-1184000.0</v>
       </c>
       <c r="C22">
         <v>-1254295.0</v>
       </c>
       <c r="D22">
         <v>-1103000.0</v>
       </c>
       <c r="E22">
         <v>-404000.0</v>
       </c>
       <c r="F22">
         <v>-404000.0</v>
       </c>
       <c r="G22">
         <v>-568278.0</v>
       </c>
       <c r="H22">
         <v>-568278.0</v>
       </c>
       <c r="I22">
         <v>-814000.0</v>
       </c>
@@ -11543,51 +11903,51 @@
       </c>
       <c r="X22">
         <v>378100.0</v>
       </c>
       <c r="Y22">
         <v>-1828000.0</v>
       </c>
       <c r="Z22">
         <v>-914000.0</v>
       </c>
       <c r="AA22">
         <v>-61724.0</v>
       </c>
       <c r="AB22">
         <v>-61724.0</v>
       </c>
       <c r="AC22">
         <v>-89000.0</v>
       </c>
       <c r="AD22">
         <v>-89000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>2917500.0</v>
       </c>
       <c r="D23">
         <v>2917500.0</v>
       </c>
       <c r="E23">
         <v>-133000.0</v>
       </c>
       <c r="F23">
         <v>-133000.0</v>
       </c>
       <c r="G23">
         <v>77329.0</v>
       </c>
       <c r="H23">
         <v>77329.0</v>
       </c>
       <c r="I23">
         <v>-139000.0</v>
       </c>
       <c r="J23">
         <v>-139000.0</v>
@@ -11629,51 +11989,51 @@
         <v>18500.0</v>
       </c>
       <c r="W23">
         <v>-126370.0</v>
       </c>
       <c r="X23">
         <v>-1185.0</v>
       </c>
       <c r="Y23">
         <v>-124000.0</v>
       </c>
       <c r="Z23">
         <v>-62000.0</v>
       </c>
       <c r="AA23">
         <v>40154.0</v>
       </c>
       <c r="AB23">
         <v>40154.0</v>
       </c>
       <c r="AC23"/>
       <c r="AD23"/>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>1000.0</v>
       </c>
       <c r="F24">
         <v>1000.0</v>
       </c>
       <c r="G24">
         <v>67338.0</v>
       </c>
       <c r="H24">
         <v>67338.0</v>
       </c>
       <c r="I24">
         <v>-492000.0</v>
       </c>
       <c r="J24">
         <v>-492000.0</v>
       </c>
       <c r="K24">
         <v>1469.0</v>
       </c>
@@ -11711,153 +12071,153 @@
         <v>931000.0</v>
       </c>
       <c r="W24">
         <v>10078760.0</v>
       </c>
       <c r="X24">
         <v>6947019.0</v>
       </c>
       <c r="Y24">
         <v>216000.0</v>
       </c>
       <c r="Z24">
         <v>108000.0</v>
       </c>
       <c r="AA24">
         <v>108000.0</v>
       </c>
       <c r="AB24">
         <v>108000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>4105500.0</v>
       </c>
       <c r="D28">
         <v>4105500.0</v>
       </c>
       <c r="E28">
         <v>-20500.0</v>
       </c>
       <c r="F28">
         <v>-20500.0</v>
       </c>
       <c r="G28">
         <v>-415334.0</v>
       </c>
       <c r="H28">
         <v>-415334.0</v>
       </c>
       <c r="I28">
         <v>-694500.0</v>
       </c>
       <c r="J28">
         <v>-694500.0</v>
@@ -11903,51 +12263,51 @@
       </c>
       <c r="X28">
         <v>-239667.0</v>
       </c>
       <c r="Y28">
         <v>29000.0</v>
       </c>
       <c r="Z28">
         <v>14500.0</v>
       </c>
       <c r="AA28">
         <v>199392.0</v>
       </c>
       <c r="AB28">
         <v>199392.0</v>
       </c>
       <c r="AC28">
         <v>267500.0</v>
       </c>
       <c r="AD28">
         <v>267500.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>-1015000.0</v>
       </c>
       <c r="D29">
         <v>-1015000.0</v>
       </c>
       <c r="E29">
         <v>-978500.0</v>
       </c>
       <c r="F29">
         <v>-978500.0</v>
       </c>
       <c r="G29">
         <v>157547.0</v>
       </c>
       <c r="H29">
         <v>157547.0</v>
       </c>
       <c r="I29">
         <v>-555000.0</v>
       </c>
       <c r="J29">
         <v>-555000.0</v>
@@ -11993,51 +12353,51 @@
       </c>
       <c r="X29">
         <v>-866760.0</v>
       </c>
       <c r="Y29">
         <v>105000.0</v>
       </c>
       <c r="Z29">
         <v>52500.0</v>
       </c>
       <c r="AA29">
         <v>363686.0</v>
       </c>
       <c r="AB29">
         <v>363686.0</v>
       </c>
       <c r="AC29">
         <v>-970500.0</v>
       </c>
       <c r="AD29">
         <v>-970500.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>-365500.0</v>
       </c>
       <c r="D30">
         <v>-365500.0</v>
       </c>
       <c r="E30">
         <v>202000.0</v>
       </c>
       <c r="F30">
         <v>202000.0</v>
       </c>
       <c r="G30">
         <v>-62161.0</v>
       </c>
       <c r="H30">
         <v>-62161.0</v>
       </c>
       <c r="I30">
         <v>-717000.0</v>
       </c>
       <c r="J30">
         <v>-717000.0</v>