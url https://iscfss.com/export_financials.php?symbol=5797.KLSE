--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -857,2293 +863,2428 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>3587000.0</v>
+      </c>
+      <c r="C2">
         <v>21377000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5648000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14408000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2588000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4985000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4359000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4379000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15385000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11954000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="M2">
         <v>6000000.0</v>
       </c>
       <c r="N2">
+        <v>6000000.0</v>
+      </c>
+      <c r="O2">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>3239000.0</v>
+      </c>
+      <c r="C7">
         <v>4787000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4764000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2964000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2533000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3488000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1366000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2276000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>131691000.0</v>
       </c>
       <c r="C8">
         <v>131691000.0</v>
       </c>
       <c r="D8">
         <v>131691000.0</v>
       </c>
       <c r="E8">
         <v>131691000.0</v>
       </c>
       <c r="F8">
         <v>131691000.0</v>
       </c>
       <c r="G8">
         <v>131691000.0</v>
       </c>
       <c r="H8">
         <v>131691000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>131691000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>17765000.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>47002000.0</v>
+      </c>
+      <c r="C10">
         <v>27783000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>30431000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>23682000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>29880000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>29440000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>42596000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>35866000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>31705000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>22698000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>34000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>35000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>69665000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>29880000.0</v>
       </c>
-      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>69665000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>29880000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>103340000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>85779000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>36069000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>56355000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>92980000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>131691000.0</v>
       </c>
       <c r="F13">
         <v>131691000.0</v>
       </c>
       <c r="G13">
         <v>131691000.0</v>
       </c>
       <c r="H13">
         <v>131691000.0</v>
       </c>
       <c r="I13">
+        <v>131691000.0</v>
+      </c>
+      <c r="J13">
         <v>127668000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>109903000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128000000.0</v>
       </c>
       <c r="L13">
         <v>128000000.0</v>
       </c>
       <c r="M13">
         <v>128000000.0</v>
       </c>
       <c r="N13">
         <v>128000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>128000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>196093413.0</v>
       </c>
       <c r="C14">
         <v>196093413.0</v>
       </c>
       <c r="D14">
+        <v>196093413.0</v>
+      </c>
+      <c r="E14">
         <v>196093420.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196092200.0</v>
       </c>
       <c r="F14">
         <v>196092200.0</v>
       </c>
       <c r="G14">
         <v>196092200.0</v>
       </c>
       <c r="H14">
         <v>196092200.0</v>
       </c>
       <c r="I14">
-        <v>196093410.0</v>
+        <v>196092200.0</v>
       </c>
       <c r="J14">
         <v>196093410.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>196093410.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>165508000.0</v>
+      </c>
+      <c r="C22">
         <v>200953000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>216329000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>209260000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>274780000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>164229000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>166693000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>249404000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>160729000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>132503000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>151000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>185000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>207000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>143000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>658668000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>657291000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>551105000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>522616000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>550754000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>513445000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>478823000.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>1437000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1581000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2533000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>491000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>587360000.0</v>
+      </c>
+      <c r="C29">
         <v>597268000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>628688000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>634459000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>625422000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>525127000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>500644000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>524297000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>483706000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>80833000.0</v>
+      </c>
+      <c r="C30">
         <v>94738000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>100249000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>96210000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>129540000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>100949000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>104545000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>110461000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>142023000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>98236000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>118000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>142000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>126000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>124000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>623188000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>619422000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>520127000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>500644000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>310559000.0</v>
+      </c>
+      <c r="C32">
         <v>311436000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>346982000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>417103000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>445881000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>369200000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>347536000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>376786000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>349511000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>278980000.0</v>
+      </c>
+      <c r="C33">
         <v>286603000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>282736000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>215758000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>182854000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>163318000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>163919000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>143591000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>145371000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>150911000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>2179000.0</v>
+      </c>
+      <c r="C35">
         <v>4071000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>9030000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>8402000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>9313000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>12391000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>10811000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>12080000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>11176000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>12614000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>8480000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1710000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1769000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1876000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>2551000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>2687000.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>0.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>60000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>31000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3564000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2915000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>454000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>18000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>6000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>1284000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>9177000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3096000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2069000.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
+      <c r="K40"/>
       <c r="L40">
         <v>2000000.0</v>
       </c>
       <c r="M40">
         <v>2000000.0</v>
       </c>
       <c r="N40">
+        <v>2000000.0</v>
+      </c>
+      <c r="O40">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>6824000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>7732000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>9858000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>10320000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>5436000.0</v>
       </c>
-      <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>409588000.0</v>
+      </c>
+      <c r="C45">
         <v>405769000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>394563000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>329365000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>309901000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>285622000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>278353000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>269160000.0</v>
+      </c>
+      <c r="C46">
         <v>276783000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>272986000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>205866000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>181144000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>161549000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>162043000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>205866000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>181144000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>161549000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>162043000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>141720000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>140644000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>146445000.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>449238000.0</v>
+      </c>
+      <c r="C48">
         <v>455846000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>482566000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>487523000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>489193000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>389898000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>370415000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>378068000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>357500000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>325619000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>305000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>306000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>300000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>282000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>0.0</v>
+      </c>
+      <c r="C50">
         <v>3300000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>8000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>10000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>6000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>5000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>0.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>16000000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>2000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>47000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>33000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>7533000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>491000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>17366000.0</v>
       </c>
-      <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>10000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52">
         <v>2000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>47000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>33000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B53"/>
+        <v>66</v>
+      </c>
+      <c r="B53">
+        <v>8868000.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>0.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>73900000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>43183000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>203000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>24650000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>70282000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2000000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>600417000.0</v>
+      </c>
+      <c r="C55">
         <v>630098000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>651331000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>658668000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>657291000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>551105000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>522616000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>550754000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>513445000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>478823000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>456000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>501000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>483000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>436000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>321437000.0</v>
+      </c>
+      <c r="C56">
         <v>343495000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>368595000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>444322000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>474437000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>387787000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>358697000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>407163000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>368074000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>327912000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>316000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>357000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>349000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>310000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>10878000.0</v>
+      </c>
+      <c r="C57">
         <v>32059000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>21613000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>27219000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>28556000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>18587000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>11161000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>30377000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>18563000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>14384000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>12000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>59000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>46000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>13057000.0</v>
+      </c>
+      <c r="C58">
         <v>36130000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>30643000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>35480000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>37869000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>30978000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>21972000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>42457000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>29739000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>26998000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>25000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>69000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>56000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>28000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>587360000.0</v>
+      </c>
+      <c r="C60">
         <v>593968000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>620688000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>623188000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>619422000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>520127000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>500644000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>508297000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>483706000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>451825000.0</v>
       </c>
-      <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-      <c r="E61">
-[...1 lines deleted...]
-      </c>
+      <c r="E61"/>
       <c r="F61">
         <v>-1462000.0</v>
       </c>
       <c r="G61">
         <v>-1462000.0</v>
       </c>
       <c r="H61">
         <v>-1462000.0</v>
       </c>
       <c r="I61">
         <v>-1462000.0</v>
       </c>
       <c r="J61">
         <v>-1462000.0</v>
       </c>
-      <c r="K61"/>
+      <c r="K61">
+        <v>-1462000.0</v>
+      </c>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>11</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>7723000.0</v>
+      </c>
+      <c r="C2">
+        <v>8979000.0</v>
+      </c>
+      <c r="D2">
         <v>6230000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>6975000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>7071000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>21377000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>9491000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>11627000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>7484000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>5648000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>9654000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>15371000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13056000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>14408000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>12028000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>23690000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>17424000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2588000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>13970000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>12540000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>18132000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4985000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>9311000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>9233000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4604000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4359000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>10153000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>9000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>11000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>2824000.0</v>
+      </c>
+      <c r="C7">
+        <v>3239000.0</v>
+      </c>
+      <c r="D7">
         <v>3539000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>3949000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>4368000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>4787000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3476000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>3899000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>4334000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>4764000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1989000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2207000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2587000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2964000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>3338000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2061000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>2298000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2533000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2766000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>3001000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3245000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>3488000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>710000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>929000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1148000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1366000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>1594000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>131691000.0</v>
       </c>
       <c r="C8">
         <v>131691000.0</v>
       </c>
       <c r="D8">
         <v>131691000.0</v>
       </c>
       <c r="E8">
         <v>131691000.0</v>
       </c>
       <c r="F8">
         <v>131691000.0</v>
       </c>
       <c r="G8">
         <v>131691000.0</v>
       </c>
       <c r="H8">
         <v>131691000.0</v>
       </c>
       <c r="I8">
         <v>131691000.0</v>
       </c>
@@ -3155,9283 +3296,9867 @@
       </c>
       <c r="L8">
         <v>131691000.0</v>
       </c>
       <c r="M8">
         <v>131691000.0</v>
       </c>
       <c r="N8">
         <v>131691000.0</v>
       </c>
       <c r="O8">
         <v>131691000.0</v>
       </c>
       <c r="P8">
         <v>131691000.0</v>
       </c>
       <c r="Q8">
         <v>131691000.0</v>
       </c>
       <c r="R8">
         <v>131691000.0</v>
       </c>
       <c r="S8">
         <v>131691000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>131691000.0</v>
+      </c>
+      <c r="U8">
+        <v>131691000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>61408000.0</v>
+      </c>
+      <c r="C10">
+        <v>47244000.0</v>
+      </c>
+      <c r="D10">
         <v>49743000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>53326000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>52981000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>27783000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>13550000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>27577000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>20928000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>30431000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>29267000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>42067000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>54638000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>23682000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>68239000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>50581000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>53135000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>29880000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>45229000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>26622000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>62126000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>62544000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>59417000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>85436000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>62617000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>62509000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>38810000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>63000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>34000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>15000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>24</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>47244000.0</v>
+      </c>
+      <c r="D11">
         <v>49743000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>53326000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>52981000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>28019000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>13550000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>42067000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>54638000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>69665000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>68239000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>50581000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>53135000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>29880000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>45229000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>26622000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>56112000.0</v>
+      </c>
+      <c r="D12">
         <v>49743000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>53326000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>52981000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>28019000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>13550000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>42067000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>59738000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>69665000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>68239000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>50581000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>53135000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>29880000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>70769000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>67762000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>102861000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>103340000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>83134000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>109033000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>86066000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>85779000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>131691000.0</v>
       </c>
       <c r="D13">
         <v>131691000.0</v>
       </c>
       <c r="E13">
         <v>131691000.0</v>
       </c>
       <c r="F13">
         <v>131691000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>131691000.0</v>
+      </c>
+      <c r="H13">
+        <v>131691000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>131691000.0</v>
       </c>
       <c r="N13">
         <v>131691000.0</v>
       </c>
       <c r="O13">
         <v>131691000.0</v>
       </c>
       <c r="P13">
         <v>131691000.0</v>
       </c>
       <c r="Q13">
         <v>131691000.0</v>
       </c>
       <c r="R13">
         <v>131691000.0</v>
       </c>
       <c r="S13">
         <v>131691000.0</v>
       </c>
       <c r="T13">
         <v>131691000.0</v>
       </c>
       <c r="U13">
         <v>131691000.0</v>
       </c>
       <c r="V13">
         <v>131691000.0</v>
       </c>
       <c r="W13">
         <v>131691000.0</v>
       </c>
       <c r="X13">
         <v>131691000.0</v>
       </c>
       <c r="Y13">
         <v>131691000.0</v>
       </c>
-      <c r="Z13"/>
+      <c r="Z13">
+        <v>131691000.0</v>
+      </c>
       <c r="AA13">
-        <v>128000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>131691000.0</v>
+      </c>
+      <c r="AB13"/>
       <c r="AC13">
         <v>128000000.0</v>
       </c>
       <c r="AD13">
         <v>128000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13">
+        <v>128000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>128000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
-        <v>196093410.0</v>
+        <v>196093413.0</v>
       </c>
       <c r="C14">
         <v>196093410.0</v>
       </c>
       <c r="D14">
         <v>196093410.0</v>
       </c>
       <c r="E14">
         <v>196093410.0</v>
       </c>
       <c r="F14">
         <v>196093410.0</v>
       </c>
       <c r="G14">
-        <v>196093413.0</v>
+        <v>196093410.0</v>
       </c>
       <c r="H14">
-        <v>196093413.0</v>
+        <v>196093410.0</v>
       </c>
       <c r="I14">
         <v>196093413.0</v>
       </c>
       <c r="J14">
         <v>196093413.0</v>
       </c>
       <c r="K14">
-        <v>196093410.0</v>
+        <v>196093413.0</v>
       </c>
       <c r="L14">
-        <v>196093410.0</v>
+        <v>196093413.0</v>
       </c>
       <c r="M14">
         <v>196093410.0</v>
       </c>
       <c r="N14">
+        <v>196093410.0</v>
+      </c>
+      <c r="O14">
+        <v>196093410.0</v>
+      </c>
+      <c r="P14">
         <v>196093420.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>196092520.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>196092520.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>196092200.0</v>
       </c>
       <c r="S14">
         <v>196092200.0</v>
       </c>
       <c r="T14">
+        <v>196092200.0</v>
+      </c>
+      <c r="U14">
+        <v>196092200.0</v>
+      </c>
+      <c r="V14">
         <v>130729000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>130729003.0</v>
       </c>
       <c r="W14">
         <v>130729003.0</v>
       </c>
       <c r="X14">
         <v>130729003.0</v>
       </c>
       <c r="Y14">
         <v>130729003.0</v>
       </c>
       <c r="Z14">
+        <v>130729003.0</v>
+      </c>
+      <c r="AA14">
+        <v>130729003.0</v>
+      </c>
+      <c r="AB14">
         <v>130307700.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>137614700.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>172413800.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>153061200.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>136986300.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20">
         <v>0.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>159166000.0</v>
+      </c>
+      <c r="C22">
+        <v>165508000.0</v>
+      </c>
+      <c r="D22">
         <v>156705000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>159598000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>156103000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>200953000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>223165000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>218583000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>247505000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>216329000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>218662000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>235726000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>202725000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>209260000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>215494000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>257865000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>225746000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>274780000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>264143000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>238400000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>179870000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>164229000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>164883000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>190071000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>178394000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>166693000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>193592000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>119000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>151000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>157000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>170000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>600417000.0</v>
+      </c>
+      <c r="D23">
         <v>599385000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>608463000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>606061000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>630098000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>641537000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>668895000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>650913000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>660134000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>665236000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>683824000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>669911000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>657291000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>646085000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>613237000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>586105000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>1554000.0</v>
+      </c>
+      <c r="D25">
         <v>2005000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2289000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2709000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3126000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1942000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>653000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1046000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1437000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1824000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1091000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1337000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1581000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1822000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2061000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2298000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2533000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
-      <c r="F28">
-[...1 lines deleted...]
-      </c>
+      <c r="F28"/>
       <c r="G28"/>
       <c r="H28">
+        <v>3050000.0</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28">
         <v>3072000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>587631000.0</v>
+      </c>
+      <c r="C29">
+        <v>587360000.0</v>
+      </c>
+      <c r="D29">
         <v>588766000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>596457000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>593512000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>597268000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>625953000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>634037000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>646543000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>628688000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>629462000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>643621000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>628074000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>634459000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>639791000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>648760000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>641050000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>625422000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>595948000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>573480000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>547487000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>525127000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>508608000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>515730000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>504268000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>86801000.0</v>
+      </c>
+      <c r="C30">
+        <v>89336000.0</v>
+      </c>
+      <c r="D30">
         <v>100157000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>99550000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>100637000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>100296000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>105927000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>108786000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>99007000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>100249000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>106435000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>115301000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>170036000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>165397000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>171604000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>174266000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>199419000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>169774000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>144494000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>145796000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>141099000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>118552000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>114692000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>67859000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>88723000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>101646000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>115975000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>118000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>118000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>149000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>155000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>624721000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>628074000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>623188000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>629791000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>312622000.0</v>
+      </c>
+      <c r="C32">
+        <v>310559000.0</v>
+      </c>
+      <c r="D32">
         <v>309710000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>307654000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>308765000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>311436000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>328953000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>340413000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>347814000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>346982000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>350914000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>356737000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>417597000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>417103000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>431731000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>450133000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>455062000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>445881000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>439499000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>415870000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>397050000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>369200000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>357290000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>350657000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>352737000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>276826000.0</v>
+      </c>
+      <c r="C33">
+        <v>278980000.0</v>
+      </c>
+      <c r="D33">
         <v>281911000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>284051000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>284448000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>286603000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>284850000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>286034000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>283617000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>282736000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>277972000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>275801000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>218414000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>215758000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>209407000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>197650000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>191136000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>182854000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>166671000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>161275000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>162217000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>163318000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>161426000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>163412000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>162092000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>163919000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>166182000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>1817000.0</v>
+      </c>
+      <c r="C35">
+        <v>2179000.0</v>
+      </c>
+      <c r="D35">
         <v>2855000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>3248000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>3701000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>4071000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>4450000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>7410000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>8888000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>9030000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>6924000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>7817000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>7937000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>8402000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>11347000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>9023000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>8648000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>9313000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>10222000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>11165000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>11780000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>12391000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>10108000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>9439000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>10561000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>10811000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>11525000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>9892000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>9892000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>8480000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>8301000.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38">
+      <c r="Q38"/>
+      <c r="R38">
         <v>27000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>0.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>0.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>88000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>105000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>71000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="X38"/>
       <c r="Y38">
+        <v>7000.0</v>
+      </c>
+      <c r="Z38"/>
+      <c r="AA38">
         <v>27000.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="B39"/>
       <c r="C39">
         <v>0.0</v>
       </c>
       <c r="D39">
         <v>0.0</v>
       </c>
       <c r="E39">
+        <v>0.0</v>
+      </c>
+      <c r="F39">
+        <v>0.0</v>
+      </c>
+      <c r="G39">
         <v>1000.0</v>
       </c>
-      <c r="F39"/>
-      <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39"/>
+      <c r="O39">
         <v>0.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>492000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>6000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>17000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>3000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>8000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>4000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>58000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>60000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>54000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>19000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>228000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>31000.0</v>
       </c>
-      <c r="Z39"/>
-[...1 lines deleted...]
-      <c r="AB39">
+      <c r="AB39"/>
+      <c r="AC39"/>
+      <c r="AD39">
         <v>1000000.0</v>
       </c>
-      <c r="AC39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+      <c r="AF39"/>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40">
         <v>532000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>305000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>1284000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>556000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-      <c r="AA40">
-[...4 lines deleted...]
-      </c>
+      <c r="AA40"/>
+      <c r="AB40"/>
       <c r="AC40">
         <v>1000000.0</v>
       </c>
       <c r="AD40">
+        <v>2000000.0</v>
+      </c>
+      <c r="AE40">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AF40">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>7164000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>6891000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>6824000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>9523000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42">
         <v>6707000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>497845000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>5436000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>4591000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
-      <c r="X42">
+      <c r="X42"/>
+      <c r="Y42"/>
+      <c r="Z42">
         <v>1000.0</v>
       </c>
-      <c r="Y42"/>
-      <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>267006000.0</v>
+      </c>
+      <c r="C45">
+        <v>269160000.0</v>
+      </c>
+      <c r="D45">
         <v>272091000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>274231000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>274628000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>405769000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>275100000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>276284000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>273867000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>404514000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>268080000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>265909000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>208522000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>329365000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>201106000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>267006000.0</v>
+      </c>
+      <c r="C46">
+        <v>269160000.0</v>
+      </c>
+      <c r="D46">
         <v>272091000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>274231000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>274628000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>276783000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>275100000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>276284000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>273867000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>272986000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>268080000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>265909000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>208522000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>205866000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>201106000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>269160000.0</v>
+      </c>
+      <c r="D47">
         <v>272091000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>274231000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>274628000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>276783000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>275100000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>265909000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>208522000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>205866000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>201106000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>195940000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>189399000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>181144000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>164973000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>159489000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>160414000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>161549000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>159577000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>161556000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>160243000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>162043000.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>449509000.0</v>
+      </c>
+      <c r="C48">
+        <v>457131000.0</v>
+      </c>
+      <c r="D48">
         <v>458537000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>458228000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>459283000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>463739000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>479124000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>480915000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>484421000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>482566000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>483840000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>487785000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>497845000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>487523000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>494971000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>508531000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>507321000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>489193000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>465719000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>435751000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>417258000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>389898000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>378379000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>374401000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>374039000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>370415000.0</v>
       </c>
-      <c r="Z48"/>
-      <c r="AA48">
+      <c r="AB48"/>
+      <c r="AC48">
         <v>308000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>305000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>305000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>307000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>63</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>0.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
+        <v>0.0</v>
+      </c>
+      <c r="E50">
         <v>8000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>4000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>3300000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>16600000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>15000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>24000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>8000000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>7500000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>18900000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="O50">
         <v>10000000.0</v>
       </c>
       <c r="P50">
+        <v>10000000.0</v>
+      </c>
+      <c r="Q50">
+        <v>10000000.0</v>
+      </c>
+      <c r="R50">
         <v>3500000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>6000000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="T50"/>
+      <c r="U50">
         <v>7500000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>0.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>5000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>11100000.0</v>
       </c>
       <c r="X50"/>
       <c r="Y50">
+        <v>11100000.0</v>
+      </c>
+      <c r="Z50"/>
+      <c r="AA50">
         <v>0.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>10000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>2000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>2000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>6000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:30">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>1822000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>2061000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>2298000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>7533000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51">
+      <c r="X51"/>
+      <c r="Y51">
         <v>70000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>281000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>491000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52">
         <v>0.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>8000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>4000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>3300000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>16600000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>18900000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="O52">
         <v>10000000.0</v>
       </c>
       <c r="P52">
+        <v>10000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>10000000.0</v>
+      </c>
+      <c r="R52">
         <v>3500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
+      <c r="W52">
         <v>5000000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>11100000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52">
         <v>2000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>2000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>6000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:30">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="C53"/>
+        <v>66</v>
+      </c>
+      <c r="B53">
+        <v>13892000.0</v>
+      </c>
+      <c r="C53">
+        <v>8868000.0</v>
+      </c>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53">
         <v>5100000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53">
         <v>0.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>25540000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>41140000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>40735000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>40796000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>23717000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>23597000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>23449000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>23270000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>13103000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>20000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>2000000.0</v>
       </c>
-      <c r="AC53"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>598914000.0</v>
+      </c>
+      <c r="C55">
+        <v>600417000.0</v>
+      </c>
+      <c r="D55">
         <v>599385000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>608463000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>606061000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>630098000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>641537000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>654753000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>664628000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>651331000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>647978000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>668895000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>650913000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>660134000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>665236000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>683824000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>669911000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>657291000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>646085000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>613237000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>586105000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>551105000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>528746000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>535347000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>520300000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>522616000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>534359000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>459000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>456000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>463000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>476000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>322088000.0</v>
+      </c>
+      <c r="C56">
+        <v>321437000.0</v>
+      </c>
+      <c r="D56">
         <v>317474000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>324412000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>321613000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>343495000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>356687000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>368719000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>381011000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>368595000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>370006000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>393094000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>432499000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>444322000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>455829000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>486174000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>478775000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>474437000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>479414000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>451962000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>423888000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>387787000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>367320000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>371935000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>358208000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>358697000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>368177000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>316000000.0</v>
       </c>
       <c r="AC56">
         <v>320000000.0</v>
       </c>
       <c r="AD56">
+        <v>316000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>320000000.0</v>
+      </c>
+      <c r="AF56">
         <v>331000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>9466000.0</v>
+      </c>
+      <c r="C57">
+        <v>10878000.0</v>
+      </c>
+      <c r="D57">
         <v>7764000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>16758000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>12848000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>32059000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>27734000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>28306000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>33197000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>21613000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>19092000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>36357000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>14902000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>27219000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>24098000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>36041000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>23713000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>28556000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>39915000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>36092000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>26838000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>18587000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>10030000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>21278000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>5471000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>11161000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>21043000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>12000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>12000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>18000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>11283000.0</v>
+      </c>
+      <c r="C58">
+        <v>13057000.0</v>
+      </c>
+      <c r="D58">
         <v>10619000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>20006000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>16549000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>36130000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>32184000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>35716000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>42085000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>30643000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>26016000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>44174000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>22839000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>35675000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>35445000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>45064000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>32361000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>37869000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>50137000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>47257000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>38618000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>30978000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>20138000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>30717000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>16031000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>21972000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>32568000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>25000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>25000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>32000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>42000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>587631000.0</v>
+      </c>
+      <c r="C60">
+        <v>587360000.0</v>
+      </c>
+      <c r="D60">
         <v>588766000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>588457000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>589512000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>593968000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>609353000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>619037000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>622543000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>620688000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>621962000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>624721000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>628074000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>624459000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>629791000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>638760000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>637550000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>619422000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>595948000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>565980000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>547487000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>520127000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>508608000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>504630000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>504269000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>500644000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>501791000.0</v>
       </c>
-      <c r="AA60"/>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60"/>
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
-[...4 lines deleted...]
-      </c>
+      <c r="Q61"/>
+      <c r="R61"/>
       <c r="S61">
         <v>-1462000.0</v>
       </c>
       <c r="T61">
         <v>-1462000.0</v>
       </c>
       <c r="U61">
         <v>-1462000.0</v>
       </c>
       <c r="V61">
         <v>-1462000.0</v>
       </c>
       <c r="W61">
         <v>-1462000.0</v>
       </c>
       <c r="X61">
         <v>-1462000.0</v>
       </c>
       <c r="Y61">
         <v>-1462000.0</v>
       </c>
-      <c r="Z61"/>
-      <c r="AA61"/>
+      <c r="Z61">
+        <v>-1462000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-1462000.0</v>
+      </c>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>356884000.0</v>
+      </c>
+      <c r="C2">
         <v>399206000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>375593000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>455739000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>342566000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>298204000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>423095000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>431817000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>379683000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>317611000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>430000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>453000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>425000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>402000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>8366000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>134071000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>19796000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8649000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>50247000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>60805000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>40285000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>16000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>20000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>28000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>20245000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>144768000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>31088000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>7281000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>50247000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>60805000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>15492000.0</v>
+      </c>
+      <c r="C9">
         <v>-2854000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>26521000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>37373000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>165308000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>46616000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>20044000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>68441000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>77311000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>52014000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>31000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>41000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>44000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>48000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>-6142000.0</v>
+      </c>
+      <c r="C10">
         <v>-30051000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1344000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>11700000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>136549000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>23061000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-949000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>43126000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>53925000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>33277000.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>3565000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>33332000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3578000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>168000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>0.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>31000.0</v>
+      </c>
+      <c r="C12">
         <v>79000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>83000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>99000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>46000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>107000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>244000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>199000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>0.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13">
+        <v>31000.0</v>
+      </c>
+      <c r="C13">
         <v>442000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>209000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>57000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>25000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>10000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>244000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>199000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>29000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>8000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>-6608000.0</v>
+      </c>
+      <c r="C15">
         <v>-25740000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1131000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>8135000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>103217000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>19483000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1117000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>32363000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>41686000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>24713000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>12000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>22000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16">
+        <v>-6608000.0</v>
+      </c>
+      <c r="C16">
         <v>-25740000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1131000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8135000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>103217000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>19483000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-1117000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>32363000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>41686000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>24713000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>-6608000.0</v>
+      </c>
+      <c r="C17">
         <v>-25740000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1131000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>8135000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>103217000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>19483000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1117000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>32363000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>41686000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>24713000.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>1365000.0</v>
+      </c>
+      <c r="C18">
         <v>-442000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-209000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-57000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-25000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-244000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-199000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-29000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2869000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>-6111000.0</v>
+      </c>
+      <c r="C21">
         <v>-29701000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1382000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10843000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>136602000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>23071000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-705000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>43325000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>53954000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>33285000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>16000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>20000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>28000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000.0</v>
       </c>
       <c r="G23">
         <v>38000.0</v>
       </c>
-      <c r="H23"/>
+      <c r="H23">
+        <v>38000.0</v>
+      </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>12166000.0</v>
+      </c>
+      <c r="C25">
         <v>11606000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9406000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8488000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8194000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8017000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7986000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6922000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6851000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>23361000.0</v>
+      </c>
+      <c r="C28">
         <v>27467000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>27623000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>28574000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>29971000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>25898000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>28693000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>30271000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>28463000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>25355000.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>466000.0</v>
+      </c>
+      <c r="C29">
         <v>-4311000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>213000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3565000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>33332000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3578000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>168000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10763000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>12239000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8564000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>378487000.0</v>
+      </c>
+      <c r="C30">
         <v>426053000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>400732000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>485688000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>373775000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>325301000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>451788000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>462088000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>408146000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>343130000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>459000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>479000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>449000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>422000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>372376000.0</v>
+      </c>
+      <c r="C32">
         <v>396352000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>402114000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>493112000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>507874000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>344820000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>443139000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>500258000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>456994000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>369625000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>461000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>494000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>469000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>450000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>11</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>72488000.0</v>
+      </c>
+      <c r="C2">
+        <v>77696000.0</v>
+      </c>
+      <c r="D2">
         <v>96014000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>93479000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>89695000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>116137000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>103129000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>99675000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>80289000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>98727000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>102180000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>80441000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>94245000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>99851000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>129241000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>94106000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>132541000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>109533000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>78674000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>61986000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>92375000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>90887000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>98227000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>41637000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>67453000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>102003000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>108555000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>90000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>97000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>100000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>102000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>405000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>2180000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-9861000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-19230000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>7149000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>1275000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>6014000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>1140000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>118000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>4000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-2000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>4657000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>6285000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-7026000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-14878000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>16744000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>25405000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>33600000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>41383000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>31679000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>38106000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>16650000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>7149000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1275000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>6014000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>5529000.0</v>
+      </c>
+      <c r="C9">
+        <v>4361000.0</v>
+      </c>
+      <c r="D9">
         <v>5153000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>5098000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>880000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-10231000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-3848000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>2868000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>8333000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>4831000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>3587000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>7575000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>10528000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-1690000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-12820000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>22381000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>29502000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>40242000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>45913000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>35652000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>43499000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>22534000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>11730000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>4435000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>7917000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>804000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>4780000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>11000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>3000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>7000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>466000.0</v>
+      </c>
+      <c r="C10">
+        <v>-1168000.0</v>
+      </c>
+      <c r="D10">
         <v>477000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-994000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-4457000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-16952000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-12366000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-3248000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2515000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-1410000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-3463000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2244000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>3974000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-9255000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-17057000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>14689000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>23323000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>31559000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>39306000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>29632000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>36052000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>14623000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>5121000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-712000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>4029000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1544000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1666000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>695000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>359000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-1807000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-3497000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-      <c r="AA11">
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11">
         <v>1000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>3000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>15000.0</v>
+      </c>
+      <c r="C12">
+        <v>0.0</v>
+      </c>
+      <c r="D12">
         <v>7000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>4000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>5000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>8000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>171000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>154000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>76000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>63000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>54000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>36000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1061000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>182000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>430000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>5000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>65000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>12000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>433000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>324000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>0.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>454000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>164000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>443000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1792000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>15000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>11000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13">
+        <v>461000.0</v>
+      </c>
+      <c r="C13">
+        <v>436000.0</v>
+      </c>
+      <c r="D13">
         <v>11000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>10000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>10000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>41000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>171000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>238000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>254000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>157000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>173000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>78000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>14000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>12000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>8000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>5000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>32000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>4000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>14000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="U13">
         <v>2000.0</v>
       </c>
       <c r="V13">
+        <v>5000.0</v>
+      </c>
+      <c r="W13">
+        <v>2000.0</v>
+      </c>
+      <c r="X13">
         <v>7000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>426000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>15000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>218000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>271000.0</v>
+      </c>
+      <c r="C15">
+        <v>-1406000.0</v>
+      </c>
+      <c r="D15">
         <v>309000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-1055000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-4456000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-15385000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-9684000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-2526000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>1855000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-1274000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-2759000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1549000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>3615000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-7448000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-13560000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>11015000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>18128000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>23474000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>29968000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>22415000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>27360000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>11519000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>3978000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>362000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>3624000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-1147000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-1694000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>3000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-3000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>113</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-1406000.0</v>
+      </c>
+      <c r="D16">
         <v>309000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-1055000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-4456000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-15385000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-9684000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>1549000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>3615000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-7448000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-13560000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>11015000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>18128000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>23474000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>29968000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>22415000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>27360000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>11519000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>3978000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>362000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3624000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-1147000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>271000.0</v>
+      </c>
+      <c r="C17">
+        <v>-1406000.0</v>
+      </c>
+      <c r="D17">
         <v>309000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-1055000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-4456000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-15385000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-9684000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-2526000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>1855000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-1274000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-2759000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>1549000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>3615000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-7448000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-13560000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>11015000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>18128000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>23474000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>29968000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>22415000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>27360000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>11519000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>3978000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>362000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>3624000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-1147000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-1694000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>446000.0</v>
+      </c>
+      <c r="C18">
+        <v>436000.0</v>
+      </c>
+      <c r="D18">
         <v>338000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>343000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>248000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>43000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-70000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>84000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>178000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>94000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>119000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>198000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>363000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-542000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>214000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>190000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>81000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-534000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>209000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>117000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>183000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1053000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>240000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>377000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>426000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-608000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>207000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>-1386000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1168000.0</v>
+      </c>
+      <c r="D21">
         <v>488000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-984000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-4447000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-16911000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-12195000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-3615000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1922000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-2168000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-4042000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2322000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>3988000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-9243000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-17049000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>14694000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>23355000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>31563000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>39320000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>29634000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>36057000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>14625000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>5128000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-711000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>4029000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-1529000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-2167000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>4000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-2000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-1000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>2693000.0</v>
+      </c>
+      <c r="C25">
+        <v>3059000.0</v>
+      </c>
+      <c r="D25">
         <v>3121000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3040000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2946000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3789000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2780000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2567000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2470000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2438000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2336000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2335000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2297000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2217000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2171000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2050000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2050000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2037000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2063000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2045000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2049000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2025000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2021000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1986000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1985000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>6076000.0</v>
+      </c>
+      <c r="C28">
+        <v>6295000.0</v>
+      </c>
+      <c r="D28">
         <v>6433000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6664000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5207000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>10075000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>7717000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5686000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5283000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>6075000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>6737000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>6272000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>7481000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>10057000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5700000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>7848000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6824000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>9860000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7256000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6187000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>7252000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>7935000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>5917000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5084000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>5211000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>8827000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>6505000.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>195000.0</v>
+      </c>
+      <c r="C29">
+        <v>238000.0</v>
+      </c>
+      <c r="D29">
         <v>168000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>61000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-1567000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-2682000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-722000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>660000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-136000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-704000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>695000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>359000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1807000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-3497000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3674000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5195000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>8085000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>9338000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>7217000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>8692000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3104000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1143000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-1074000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>405000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-397000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>28000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>79403000.0</v>
+      </c>
+      <c r="C30">
+        <v>83225000.0</v>
+      </c>
+      <c r="D30">
         <v>100679000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>99561000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>95022000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>124322000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>111814000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>106158000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>86700000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>105726000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>109809000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>87611000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>102593000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>107776000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>135651000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>102666000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>140075000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>118382000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>86621000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>68846000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>100312000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>99885000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>104296000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>47590000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>73530000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>110830000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>115502000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>97000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>102000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>108000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>110000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>78017000.0</v>
+      </c>
+      <c r="C32">
+        <v>82057000.0</v>
+      </c>
+      <c r="D32">
         <v>101167000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>98577000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>90575000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>105906000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>99281000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>102543000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>88622000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>103558000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>105767000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>88016000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>104773000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>98161000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>116421000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>116487000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>162043000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>149775000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>124587000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>97638000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>135874000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>113421000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>109957000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>46072000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>75370000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>102807000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>113335000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>101000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>100000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>107000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>109000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>27783000.0</v>
+      </c>
+      <c r="C2">
         <v>30431000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>68018000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>29661000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>62328000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>62299000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>35866000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>54149000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>92789000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>7484000</v>
+      </c>
+      <c r="C3">
         <v>14142000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>76995000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>32723000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>28494000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4619000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3215000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3718000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2998000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>18605000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>20000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3000000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>19219000.0</v>
+      </c>
+      <c r="C6">
         <v>-2648000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-39271000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>39781000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-32667000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>29000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>26433000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-18283000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-38640000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>58960000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>24000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-26000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>33166000.0</v>
+      </c>
+      <c r="C7">
         <v>34554000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>58613000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>46633000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-186494000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-10063000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>91729000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-77257000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-85961000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>35448000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>17518000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-51487000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-17486000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>18859000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>41000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-29000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-6000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>37540000.0</v>
+      </c>
+      <c r="C10">
         <v>12502000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6563000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>52874000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-110004000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5758000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>80185000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-89385000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-27519000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>21711000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>32000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>22000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-65000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>34000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>461000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1225000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2263000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-3020000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-9827000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6380000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-1464000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-6653000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>12166000.0</v>
+      </c>
+      <c r="C14">
         <v>11606000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9185000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8489000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8194000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8017000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7986000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7956000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="K14">
         <v>7000000.0</v>
       </c>
       <c r="L14">
         <v>7000000.0</v>
       </c>
       <c r="M14">
-        <v>6000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="N14">
         <v>6000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14">
+        <v>6000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
         <v>980000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>4902000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>9805000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3922000.0</v>
       </c>
       <c r="F15">
         <v>3922000.0</v>
       </c>
       <c r="G15">
-        <v>6536000.0</v>
+        <v>3922000.0</v>
       </c>
       <c r="H15">
         <v>6536000.0</v>
       </c>
       <c r="I15">
+        <v>6536000.0</v>
+      </c>
+      <c r="J15">
         <v>9805000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4358000.0</v>
       </c>
-      <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>47002000.0</v>
+      </c>
+      <c r="C16">
         <v>27783000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>28747000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>69442000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>29661000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>62328000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>62299000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>35866000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>54149000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>92789000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>31464000.0</v>
+      </c>
+      <c r="C18">
         <v>4838000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-31833000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>44927000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-70969000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>11932000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>67080000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-30932000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-29066000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19">
+        <v>-8868000.0</v>
+      </c>
+      <c r="C19">
         <v>-13390000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-75263000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-30937000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>41486000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-16955000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-23277000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-449000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2591000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-5508000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>-3300000.0</v>
+      </c>
+      <c r="C21">
         <v>-4700000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2785000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>45000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4126000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-16910000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>-6142000.0</v>
+      </c>
+      <c r="C22">
         <v>-30051000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1131000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>8135000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>103217000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>19483000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1117000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>32363000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>41683000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>33277000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5930000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>22000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>-118000.0</v>
+      </c>
+      <c r="C23">
         <v>-521000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-292000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-156000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-71000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-117000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-317000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-234000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-29000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-8000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-10000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24">
+        <v>-7319000.0</v>
+      </c>
+      <c r="C24">
         <v>753000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1788000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>681000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>419000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1006000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6312000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3269000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>436000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>13097000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>-1278000.0</v>
+      </c>
+      <c r="C25">
         <v>-156000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-817000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-622000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-489000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1099000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-599000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-920000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1520000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-3000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>-4966000.0</v>
+      </c>
+      <c r="C28">
         <v>-7908000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-8808000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7176000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3948000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4009000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-23763000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8332000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-9834000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6369000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-52000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>27000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-24000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>38948000.0</v>
+      </c>
+      <c r="C29">
         <v>18980000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>45162000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>77650000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-42475000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>16571000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>96240000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-26281000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-26068000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>70102000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>90000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-46000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>56000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>-14803000.0</v>
+      </c>
+      <c r="C30">
         <v>-13389000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-72741000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-30937000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13729000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-20519000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-45982000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-449000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2562000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5508000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-13000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-17000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-8000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-7000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>11</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>47002000.0</v>
+      </c>
+      <c r="C2">
+        <v>49504000.0</v>
+      </c>
+      <c r="D2">
         <v>53087000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>52745000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>27783000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13317000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>27344000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>20699000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>30431000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>29041000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>41841000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>54415000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>69442000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>68018000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>50360000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>52916000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>29661000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>45019000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>26412000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>61910000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>62328000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>59204000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>85214000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>62407000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>62299000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>38810000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>627000</v>
+      </c>
+      <c r="C3">
+        <v>7484000</v>
+      </c>
+      <c r="D3">
         <v>5072000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3936000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>998000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>14142000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>10339000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5037000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3705000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4586000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>4862000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>60062000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>5019000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>7052000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>6712000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>18959000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>10305000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>28494000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>9896000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2351000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1090000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>4639000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>3527000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3485000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>185000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>29160000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1597000</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000</v>
       </c>
       <c r="AC3">
         <v>1000000</v>
       </c>
       <c r="AD3">
         <v>1000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>1000000</v>
+      </c>
+      <c r="AF3">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>2167000.0</v>
+      </c>
+      <c r="C6">
+        <v>19219000.0</v>
+      </c>
+      <c r="D6">
         <v>21721000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>25304000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>24962000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-2648000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-17114000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>6661000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-9756000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>1507000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-12830000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-12574000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-15027000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1424000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>17658000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>20699000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>23255000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-32667000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-17309000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-35916000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-418000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>29000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-3095000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>22979000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>108000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>26433000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1369000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>29000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>20000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>8000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>9178000.0</v>
+      </c>
+      <c r="C7">
+        <v>33166000.0</v>
+      </c>
+      <c r="D7">
         <v>29096000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>26266000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>27237000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>34554000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-11718000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>22338000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-25281000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3801000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>9014000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>27666000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>9939000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>46633000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>30204000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-4968000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>12167000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-186494000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-123277000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-105512000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-32757000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-10063000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-10152000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>10049000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-2701000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>91729000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>56766000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-2782000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>7137000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>13965000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9">
         <v>2000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>26000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>7222000.0</v>
+      </c>
+      <c r="C10">
+        <v>-8970000.0</v>
+      </c>
+      <c r="D10">
         <v>3514000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-1916000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>44912000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>22183000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-8213000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>28889000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-30357000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3560000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>16266000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-34228000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>16110000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>8415000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>27750000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-32461000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>49170000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-10734000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-25065000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-58556000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-15649000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1723000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>27013000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-12794000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-10184000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>25734000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>14294000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>33000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>5000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>12000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-2481000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1288000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1971000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1868000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-638000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-12942000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-3737000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>5129000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>2693000.0</v>
+      </c>
+      <c r="C14">
+        <v>12166000.0</v>
+      </c>
+      <c r="D14">
         <v>9107000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>5986000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2946000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>11606000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>7817000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2567000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2470000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2438000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2336000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>2335000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2297000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>2218000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2171000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>4100000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2050000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>8194000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>6157000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>4094000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2049000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>8017000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>5992000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3971000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1985000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>7986000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1773000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AC14">
         <v>2000000.0</v>
       </c>
       <c r="AD14">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
-      <c r="C15"/>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
         <v>980000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>980000.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>9805000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>9805000.0</v>
       </c>
-      <c r="O15"/>
-[...1 lines deleted...]
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15">
         <v>3922000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>3922000.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>6536000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>49266000.0</v>
+      </c>
+      <c r="C16">
+        <v>47002000.0</v>
+      </c>
+      <c r="D16">
         <v>49504000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>53087000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>52745000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>27783000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>13317000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>27344000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>20699000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>30431000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>29041000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>41841000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>54415000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>69442000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>68018000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>50360000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>52916000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>29661000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>45019000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>26412000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>61910000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>62328000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>59204000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>85214000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>62407000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>62299000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>38810000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>19085000.0</v>
+      </c>
+      <c r="C18">
+        <v>6388000.0</v>
+      </c>
+      <c r="D18">
         <v>3509000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-2731000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>24298000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>28183000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-13767000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>16111000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-25689000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>1177000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>3431000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-36759000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-9000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1504000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>26875000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-9357000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>25905000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-46812000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>14222000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-42937000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>4558000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>15164000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-14536000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>11774000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-470000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19">
+        <v>-16924000.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19">
         <v>-684000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-2508000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-690000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-3730000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1519000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-4889000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-3252000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-4204000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-4360000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>5150000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5100000.0</v>
       </c>
       <c r="N19">
         <v>-5100000.0</v>
       </c>
       <c r="O19">
+        <v>-5100000.0</v>
+      </c>
+      <c r="P19">
+        <v>-5100000.0</v>
+      </c>
+      <c r="Q19">
         <v>-8218000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-10218000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>7117000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>8538000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1071000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-855000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-17814000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>198000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-3094000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>191000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-4615000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-11444000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>-8000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>4000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>700000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-13300000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1600000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>18520000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-10377000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-374000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-369000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>271000.0</v>
+      </c>
+      <c r="C22">
+        <v>-6142000.0</v>
+      </c>
+      <c r="D22">
         <v>-4974000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-5451000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-4457000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-30051000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-13099000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-2526000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1855000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-1274000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-2759000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1549000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>3615000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-7448000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-13560000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>38012000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>23323000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>136549000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>104990000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>65684000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>36052000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>23061000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>8438000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>3317000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>4029000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-949000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-1694000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>3000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-3000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>150</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-118000.0</v>
+      </c>
+      <c r="D23">
         <v>-101000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-70000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-37000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-521000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-449000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-98000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-40000.0</v>
       </c>
       <c r="N23">
         <v>-38000.0</v>
       </c>
       <c r="O23">
+        <v>-40000.0</v>
+      </c>
+      <c r="P23">
+        <v>-38000.0</v>
+      </c>
+      <c r="Q23">
         <v>-78000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-54000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-71000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-43000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-12000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-9000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-117000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-89000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-55000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-219000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-1227000.0</v>
       </c>
-      <c r="Z23"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AB23"/>
       <c r="AC23">
         <v>-10000000.0</v>
       </c>
       <c r="AD23">
         <v>-10000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23">
+        <v>-10000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>-10000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>151</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-7319000.0</v>
+      </c>
+      <c r="D24">
         <v>1190000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>738000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>308000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>753000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>679000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>247000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>377000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>275000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>191000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>523000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>87000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>42223000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>16508000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>425000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>235000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-15880000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>822000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>582000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>376000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-16822000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>-419000.0</v>
+      </c>
+      <c r="C25">
+        <v>-419000.0</v>
+      </c>
+      <c r="D25">
         <v>-318000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-320000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-221000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-12000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>95000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-75000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-164000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-73000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-101000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-178000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-330000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-208000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-184000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-171000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-59000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-2000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-192000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-116000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-179000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-137000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-213000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-350000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-399000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-27000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>155</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-4966000.0</v>
+      </c>
+      <c r="D28">
         <v>-4649000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3792000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>244000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-7908000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>5883000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>18422000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-10415000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-414000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-10212000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3450000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-2789000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-3948000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-9687000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2002000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-5252000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>4009000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-746000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>10607000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-246000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-23763000.0</v>
       </c>
-      <c r="Z28"/>
-[...1 lines deleted...]
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28">
         <v>-4000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-14000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-23000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>19712000.0</v>
+      </c>
+      <c r="C29">
+        <v>38948000.0</v>
+      </c>
+      <c r="D29">
         <v>30148000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>25503000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>25296000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>18980000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-13006000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>21148000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-21984000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>5763000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>8293000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>23303000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>5010000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>8556000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>33587000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>35507000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>36210000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-42475000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-14261000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-36028000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>5648000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>16571000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>295000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>14789000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-285000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>96240000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>17360000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>39000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>35000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>22000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>157</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-14803000.0</v>
+      </c>
+      <c r="D30">
         <v>-3882000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-3198000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-690000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-13389000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-9660000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-54499000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-9678000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-6726000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-5775000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-18436000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-10218000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>13729000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>6612000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-1926000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-855000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-20519000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-2705000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-2903000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>191000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-45982000.0</v>
       </c>
-      <c r="Z30"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AB30"/>
       <c r="AC30">
         <v>-10000000.0</v>
       </c>
       <c r="AD30">
+        <v>-10000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>-10000000.0</v>
+      </c>
+      <c r="AF30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>