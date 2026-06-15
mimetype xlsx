--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -857,6784 +860,7068 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>24259000.0</v>
+      </c>
+      <c r="C2">
         <v>31707000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>35677000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>48466000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13234000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13477000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11692000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7272000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7042000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7612998.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9832899.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9737083.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9882807.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>2335000.0</v>
+      </c>
+      <c r="C7">
         <v>364000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>687000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1123000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1475000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1606000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2117000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>856000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1078755.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>451755.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
-        <v>53797000.0</v>
+        <v>57297000.0</v>
       </c>
       <c r="C8">
         <v>53797000.0</v>
       </c>
       <c r="D8">
         <v>53797000.0</v>
       </c>
       <c r="E8">
         <v>53797000.0</v>
       </c>
       <c r="F8">
-        <v>46814000.0</v>
+        <v>53797000.0</v>
       </c>
       <c r="G8">
         <v>46814000.0</v>
       </c>
       <c r="H8">
         <v>46814000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>46814000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>9643000.0</v>
+      </c>
+      <c r="C10">
         <v>10467000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9058000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>11001000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>17649000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>11130000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8197000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4988000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8525000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13130401.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5567519.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11350261.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11219322.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>8400000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5276000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8820000.0</v>
       </c>
-      <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>53797000.0</v>
       </c>
       <c r="F13">
-        <v>46814000.0</v>
+        <v>53797000.0</v>
       </c>
       <c r="G13">
         <v>46814000.0</v>
       </c>
       <c r="H13">
         <v>46814000.0</v>
       </c>
       <c r="I13">
         <v>46814000.0</v>
       </c>
       <c r="J13">
-        <v>46813734.0</v>
+        <v>46814000.0</v>
       </c>
       <c r="K13">
         <v>46813734.0</v>
       </c>
       <c r="L13">
         <v>46813734.0</v>
       </c>
       <c r="M13">
         <v>46813734.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>46813734.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
-        <v>698353740.0</v>
+        <v>768353740.0</v>
       </c>
       <c r="C14">
         <v>698353740.0</v>
       </c>
       <c r="D14">
         <v>698353740.0</v>
       </c>
       <c r="E14">
         <v>698353740.0</v>
       </c>
       <c r="F14">
-        <v>349176870.0</v>
+        <v>698353740.0</v>
       </c>
       <c r="G14">
         <v>349176870.0</v>
       </c>
       <c r="H14">
         <v>349176870.0</v>
       </c>
       <c r="I14">
         <v>349176870.0</v>
       </c>
       <c r="J14">
         <v>349176870.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>349176870.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>426000.0</v>
+      </c>
+      <c r="C22">
         <v>588000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>902000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1052000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1392000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1203000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>951000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>960000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>954000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>706622.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1119163.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1259445.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1013781.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>7125000.0</v>
+      </c>
+      <c r="C24">
         <v>0.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>216000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1500000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2758000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3958000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>500000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>750000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2666000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1299144.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3619475.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>384374.0</v>
       </c>
-      <c r="M24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>1606000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1332000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3469000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>32152000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>33681000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>35086722.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>33902725.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>48143865.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2166295.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>40</v>
+      </c>
+      <c r="B28">
+        <v>6682000.0</v>
+      </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>3695000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6516000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10378000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12174622.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>81472000.0</v>
+      </c>
+      <c r="C29">
         <v>76180000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>78305000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>72106000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>80318000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>73928000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>70458000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>85125000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>90100672.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>6102000.0</v>
+      </c>
+      <c r="C30">
         <v>9198000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9983000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11824000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7795000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10359000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5322000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>32263000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>31348000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24014014.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>22238706.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>23157514.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25074941.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>62148000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>69127000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>59103000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>55745000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>69759000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>69401000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>75089870.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>76421434.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>98168408.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>86428812.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>-11586000.0</v>
+      </c>
+      <c r="C32">
         <v>-9295000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-14247000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-6354000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4403000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-1847000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-8249000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-5916000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-1887712.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>85970000.0</v>
+      </c>
+      <c r="C33">
         <v>78787000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>84895000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>70652000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>68481000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>65992000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>65600000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>77007000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>74758335.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>75074155.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>9342000.0</v>
+      </c>
+      <c r="C35">
         <v>314000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>607000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2194000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3776000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5042000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1606000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1332000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3469095.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1502862.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>77007000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>74758335.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>75074155.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>43130000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>38683000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>38752000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>42993000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>40625000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>36073000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>35996653.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>36185370.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>72166145.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>67622180.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
-[...1 lines deleted...]
-      </c>
+      <c r="D39"/>
       <c r="E39">
         <v>6117000.0</v>
       </c>
       <c r="F39">
         <v>6117000.0</v>
       </c>
       <c r="G39">
+        <v>6117000.0</v>
+      </c>
+      <c r="H39">
         <v>6110000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6042000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>11897000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>11897050.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>48107469.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>300.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>21643072.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>5391000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>8683000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>10651000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>8660000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>8819000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>12807000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>11632297.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>13513534.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>13113307.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>11840626.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41">
         <v>24359.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>214859.0</v>
       </c>
       <c r="L41">
         <v>214859.0</v>
       </c>
       <c r="M41">
         <v>214859.0</v>
       </c>
-    </row>
-    <row r="42" spans="1:13">
+      <c r="N41">
+        <v>214859.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-24717000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-22532000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-24968000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-29815000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-15381000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-13366000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-488022.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>100905.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>462224.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-1878514.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>13523000.0</v>
+      </c>
+      <c r="C45">
         <v>21654000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>20894000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>21480000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>20743000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>20081000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>19675000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>13523000.0</v>
+      </c>
+      <c r="C46">
         <v>2885000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3056000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4013000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4311000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4351000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4902000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>4013000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>4311000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>4351000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>4902000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>4230000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>5004000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>3990780.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>4294644.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>5343386.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>5626840.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>43078000.0</v>
+      </c>
+      <c r="C48">
         <v>48906000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>45470000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>33068000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>37862000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>37257000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>38746000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>38326000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>35953000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>28764158.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>29506795.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>50892450.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>41493592.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>9200000.0</v>
+      </c>
+      <c r="C50">
         <v>6917000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>7983000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>8458000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>8433000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>10867000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>14713000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>14616000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>18033048.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>19402370.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>3030995.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>494832.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>26168758.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>12700000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>15400000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>19402370.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3030995.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>494832.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>26168758.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53">
+        <v>104000.0</v>
+      </c>
+      <c r="C53">
         <v>80000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>81000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>108000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>162000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>157000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>203000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>288000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>294368.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>326679.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>142086.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>75247.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>56510.0</v>
       </c>
     </row>
-    <row r="54" spans="1:13">
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>115278000.0</v>
+      </c>
+      <c r="C55">
         <v>116254000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>121532000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>127042000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>125163000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>118248000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>112469000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>121898000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>127946000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>125285075.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>152300020.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>162172757.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>134960325.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>29308000.0</v>
+      </c>
+      <c r="C56">
         <v>37467000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>36637000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>56390000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>56682000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>52256000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>46869000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>44891000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>53188000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>50210920.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>77917281.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>36519361.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>59545010.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>40894000.0</v>
+      </c>
+      <c r="C57">
         <v>46762000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>50884000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>62744000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>52279000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>54103000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>55118000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>50807000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>55076000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>48692343.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>71804634.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>62894862.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>47714947.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>50236000.0</v>
+      </c>
+      <c r="C58">
         <v>47076000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>51491000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>64938000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>56055000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>59145000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>56724000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>52139000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>58545000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>50195205.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>75878586.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>64004349.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>48531513.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>65147000.0</v>
+      </c>
+      <c r="C60">
         <v>69263000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>70106000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>62148000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>69127000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>59103000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>55745000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>69759000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>69401000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>75089870.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>76421434.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>98168408.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>86428812.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>83</v>
+        <v>6</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>6</v>
+        <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>86</v>
+        <v>7</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>89</v>
+        <v>8</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>9</v>
+        <v>95</v>
       </c>
       <c r="AF1" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>24259000.0</v>
+      </c>
+      <c r="C2">
         <v>23527000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>31707000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31184000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>35677000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>29637000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48466000.0</v>
       </c>
       <c r="H2">
         <v>48466000.0</v>
       </c>
       <c r="I2">
-        <v>38246000.0</v>
+        <v>48466000.0</v>
       </c>
       <c r="J2">
         <v>38246000.0</v>
       </c>
       <c r="K2">
-        <v>13234000.0</v>
+        <v>38246000.0</v>
       </c>
       <c r="L2">
         <v>13234000.0</v>
       </c>
       <c r="M2">
-        <v>32620000.0</v>
+        <v>13234000.0</v>
       </c>
       <c r="N2">
         <v>32620000.0</v>
       </c>
       <c r="O2">
+        <v>32620000.0</v>
+      </c>
+      <c r="P2">
         <v>13477000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12706629.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8508096.0</v>
       </c>
       <c r="R2">
         <v>8508096.0</v>
       </c>
       <c r="S2">
-        <v>11692000.0</v>
+        <v>8508096.0</v>
       </c>
       <c r="T2">
         <v>11692000.0</v>
       </c>
       <c r="U2">
+        <v>11692000.0</v>
+      </c>
+      <c r="V2">
         <v>32554943.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>32039914.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>27098000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10872473.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>12850766.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12990625.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7041903.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12170403.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>11822270.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11963946.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7612998.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>12553703.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>11959857.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>2335000.0</v>
+      </c>
+      <c r="C7">
         <v>283000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>364000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>605000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>687000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>904000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1123000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>1373000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>1475000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>1471000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>1606000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1735101.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1863145.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>2117000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>791109.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>788285.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
-        <v>53797000.0</v>
+        <v>57297000.0</v>
       </c>
       <c r="C8">
         <v>53797000.0</v>
       </c>
       <c r="D8">
         <v>53797000.0</v>
       </c>
       <c r="E8">
         <v>53797000.0</v>
       </c>
       <c r="F8">
         <v>53797000.0</v>
       </c>
       <c r="G8">
         <v>53797000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="H8">
         <v>53797000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="I8"/>
+      <c r="J8">
         <v>53797000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="K8"/>
+      <c r="L8">
         <v>53797000.0</v>
       </c>
-      <c r="N8"/>
+      <c r="M8"/>
+      <c r="N8">
+        <v>53797000.0</v>
+      </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>9643000.0</v>
+      </c>
+      <c r="C10">
         <v>8784000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10467000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8283000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9058000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9018000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11001000.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>9390000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>17649000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>14533000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>11130000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6082804.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8394960.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>8197000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>2791130.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4318420.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4988000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3173830.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5246707.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>5257732.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8524522.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4918848.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6745140.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>7369989.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>13130401.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>6924877.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>10465010.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>6246560.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8547070.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>8400000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>3040150.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4602830.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5276000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3468230.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5552560.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>53797000.0</v>
       </c>
       <c r="I13">
         <v>53797000.0</v>
       </c>
       <c r="J13">
         <v>53797000.0</v>
       </c>
       <c r="K13">
         <v>53797000.0</v>
       </c>
       <c r="L13">
         <v>53797000.0</v>
       </c>
       <c r="M13">
         <v>53797000.0</v>
       </c>
       <c r="N13">
         <v>53797000.0</v>
       </c>
       <c r="O13">
+        <v>53797000.0</v>
+      </c>
+      <c r="P13">
         <v>46814000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46813734.0</v>
       </c>
       <c r="Q13">
         <v>46813734.0</v>
       </c>
       <c r="R13">
         <v>46813734.0</v>
       </c>
       <c r="S13">
-        <v>46814000.0</v>
+        <v>46813734.0</v>
       </c>
       <c r="T13">
         <v>46814000.0</v>
       </c>
       <c r="U13">
-        <v>46813730.0</v>
+        <v>46814000.0</v>
       </c>
       <c r="V13">
         <v>46813730.0</v>
       </c>
       <c r="W13">
+        <v>46813730.0</v>
+      </c>
+      <c r="X13">
         <v>46814000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>46813730.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46813734.0</v>
       </c>
       <c r="Z13">
         <v>46813734.0</v>
       </c>
       <c r="AA13">
         <v>46813734.0</v>
       </c>
       <c r="AB13">
         <v>46813734.0</v>
       </c>
       <c r="AC13">
         <v>46813734.0</v>
       </c>
       <c r="AD13">
         <v>46813734.0</v>
       </c>
       <c r="AE13">
         <v>46813734.0</v>
       </c>
       <c r="AF13">
         <v>46813734.0</v>
       </c>
       <c r="AG13">
         <v>46813734.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>46813734.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
-        <v>698353740.0</v>
+        <v>768353740.0</v>
       </c>
       <c r="C14">
         <v>698353740.0</v>
       </c>
       <c r="D14">
         <v>698353740.0</v>
       </c>
       <c r="E14">
         <v>698353740.0</v>
       </c>
       <c r="F14">
         <v>698353740.0</v>
       </c>
       <c r="G14">
         <v>698353740.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="H14">
+        <v>698353740.0</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14">
         <v>698354000.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>698353740.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>698353740.0</v>
       </c>
-      <c r="N14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O14"/>
       <c r="P14">
         <v>349176870.0</v>
       </c>
       <c r="Q14">
         <v>349176870.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="R14">
         <v>349176870.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="S14"/>
+      <c r="T14">
+        <v>349176870.0</v>
+      </c>
+      <c r="U14"/>
+      <c r="V14">
         <v>106650000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>368000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>346300000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>351421200.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>357591500.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>354138100.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>350034800.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>351573800.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>352285000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>357705500.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>351232500.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>350609500.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>366420000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>426000.0</v>
+      </c>
+      <c r="C22">
         <v>545000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>588000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>754000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>902000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1052000.0</v>
       </c>
       <c r="H22">
         <v>1052000.0</v>
       </c>
       <c r="I22">
-        <v>1097000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="J22">
         <v>1097000.0</v>
       </c>
       <c r="K22">
-        <v>1392000.0</v>
+        <v>1097000.0</v>
       </c>
       <c r="L22">
         <v>1392000.0</v>
       </c>
       <c r="M22">
-        <v>1154000.0</v>
+        <v>1392000.0</v>
       </c>
       <c r="N22">
         <v>1154000.0</v>
       </c>
       <c r="O22">
+        <v>1154000.0</v>
+      </c>
+      <c r="P22">
         <v>1203000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1238205.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1069535.0</v>
       </c>
       <c r="R22">
         <v>1069535.0</v>
       </c>
       <c r="S22">
-        <v>951000.0</v>
+        <v>1069535.0</v>
       </c>
       <c r="T22">
         <v>951000.0</v>
       </c>
       <c r="U22">
+        <v>951000.0</v>
+      </c>
+      <c r="V22">
         <v>779330.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>966280.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>960000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>740460.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>855026.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>857562.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>955757.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>911898.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>965378.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>877387.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>706622.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>809742.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>845001.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="B24">
+        <v>7125000.0</v>
+      </c>
+      <c r="C24"/>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
+        <v>0.0</v>
+      </c>
+      <c r="F24">
         <v>216000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>861000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1500000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>2132000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>2758000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>3378000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>3958000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4270833.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4583330.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>500000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>1250000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>500000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>750000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1169620.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1587178.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2002670.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2666096.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3327456.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1736750.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2143980.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1299144.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1452242.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2060268.0</v>
       </c>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>5484720.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5926600.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>1606000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>1765110.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1020020.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1332000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1821040.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2259960.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>26820648.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>31837044.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>32152000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>31930921.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>30682589.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>30370559.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>33884875.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>35241132.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>32960441.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>35086658.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>35086722.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>35469311.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>35315619.0</v>
       </c>
     </row>
-    <row r="27" spans="1:33">
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>40</v>
+      </c>
+      <c r="B28">
+        <v>6682000.0</v>
+      </c>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>79000.0</v>
       </c>
-      <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>1188000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>3695000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9867196.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8555037.0</v>
       </c>
-      <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>81472000.0</v>
+      </c>
+      <c r="C29">
         <v>76875000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>76180000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>79389000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>78305000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>70859000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>72106000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>72662000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>80318000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>83836000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>73928000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>70257926.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>68506744.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>70458000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>6102000.0</v>
+      </c>
+      <c r="C30">
         <v>5933000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9198000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3744000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9983000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8942000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37789000.0</v>
       </c>
       <c r="H30">
         <v>37789000.0</v>
       </c>
       <c r="I30">
-        <v>35651000.0</v>
+        <v>37789000.0</v>
       </c>
       <c r="J30">
         <v>35651000.0</v>
       </c>
       <c r="K30">
-        <v>31069000.0</v>
+        <v>35651000.0</v>
       </c>
       <c r="L30">
         <v>31069000.0</v>
       </c>
       <c r="M30">
-        <v>32370000.0</v>
+        <v>31069000.0</v>
       </c>
       <c r="N30">
         <v>32370000.0</v>
       </c>
       <c r="O30">
+        <v>32370000.0</v>
+      </c>
+      <c r="P30">
         <v>33358000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>33227004.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29556766.0</v>
       </c>
       <c r="R30">
         <v>29556766.0</v>
       </c>
       <c r="S30">
-        <v>31116000.0</v>
+        <v>29556766.0</v>
       </c>
       <c r="T30">
         <v>31116000.0</v>
       </c>
       <c r="U30">
+        <v>31116000.0</v>
+      </c>
+      <c r="V30">
         <v>33575540.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>33128760.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>32214000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>28409590.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>40784378.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>43117053.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>31348079.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>44250982.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>42781102.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>35739639.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>24014014.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>36839205.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>36472786.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31">
         <v>62148000.0</v>
       </c>
       <c r="I31">
-        <v>62084000.0</v>
+        <v>62148000.0</v>
       </c>
       <c r="J31">
         <v>62084000.0</v>
       </c>
       <c r="K31">
-        <v>69127000.0</v>
+        <v>62084000.0</v>
       </c>
       <c r="L31">
         <v>69127000.0</v>
       </c>
       <c r="M31">
-        <v>71912000.0</v>
+        <v>69127000.0</v>
       </c>
       <c r="N31">
         <v>71912000.0</v>
       </c>
       <c r="O31">
+        <v>71912000.0</v>
+      </c>
+      <c r="P31">
         <v>59103000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>54307926.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51556744.0</v>
       </c>
       <c r="R31">
         <v>51556744.0</v>
       </c>
       <c r="S31">
-        <v>55745000.0</v>
+        <v>51556744.0</v>
       </c>
       <c r="T31">
         <v>55745000.0</v>
       </c>
       <c r="U31">
+        <v>55745000.0</v>
+      </c>
+      <c r="V31">
         <v>64229943.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>69371908.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>69759000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>68423024.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>67793436.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>67248169.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>69401528.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>75844168.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>75452364.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>75813626.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>75089870.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>76920391.0</v>
       </c>
-      <c r="AG31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>-11586000.0</v>
+      </c>
+      <c r="C32">
         <v>-10945000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-9295000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-13578000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-14247000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-7396000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-6354000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>-2539000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>4403000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>4769000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>-1847000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-6670020.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-6791027.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>-8249000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>85970000.0</v>
+      </c>
+      <c r="C33">
         <v>79770000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>78787000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>84964000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>84895000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>70696000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>70652000.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>67650000.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>68481000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>71490000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>65992000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>66462669.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>64274369.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>65600000.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>73134574.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>77369926.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>77007000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>9342000.0</v>
+      </c>
+      <c r="C35">
         <v>245000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>314000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>434000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>607000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1327000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2194000.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>3058000.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>3776000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>4347000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>5042000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5484723.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>5926598.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>1606000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>1765105.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1020015.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1332000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>-10000.0</v>
       </c>
-      <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>73134574.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>77369926.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>77007000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38">
         <v>43130000.0</v>
       </c>
       <c r="I38">
-        <v>40068000.0</v>
+        <v>43130000.0</v>
       </c>
       <c r="J38">
         <v>40068000.0</v>
       </c>
       <c r="K38">
-        <v>38683000.0</v>
+        <v>40068000.0</v>
       </c>
       <c r="L38">
         <v>38683000.0</v>
       </c>
       <c r="M38">
-        <v>39000000.0</v>
+        <v>38683000.0</v>
       </c>
       <c r="N38">
         <v>39000000.0</v>
       </c>
       <c r="O38">
+        <v>39000000.0</v>
+      </c>
+      <c r="P38">
         <v>38752000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>43666478.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44036616.0</v>
       </c>
       <c r="R38">
         <v>44036616.0</v>
       </c>
       <c r="S38">
-        <v>42993000.0</v>
+        <v>44036616.0</v>
       </c>
       <c r="T38">
         <v>42993000.0</v>
       </c>
       <c r="U38">
+        <v>42993000.0</v>
+      </c>
+      <c r="V38">
         <v>385450.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>343100.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>290000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>279240.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>38796153.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>37736902.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>35869508.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>38633660.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>39435033.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>38064413.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>35996653.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>40252963.0</v>
       </c>
-      <c r="AG38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
-[...1 lines deleted...]
-      </c>
+      <c r="G39"/>
       <c r="H39">
         <v>6117000.0</v>
       </c>
       <c r="I39">
         <v>6117000.0</v>
       </c>
       <c r="J39">
         <v>6117000.0</v>
       </c>
       <c r="K39">
         <v>6117000.0</v>
       </c>
       <c r="L39">
         <v>6117000.0</v>
       </c>
       <c r="M39">
         <v>6117000.0</v>
       </c>
       <c r="N39">
         <v>6117000.0</v>
       </c>
       <c r="O39">
         <v>6117000.0</v>
       </c>
-      <c r="P39"/>
+      <c r="P39">
+        <v>6117000.0</v>
+      </c>
       <c r="Q39"/>
       <c r="R39"/>
-      <c r="S39">
-[...1 lines deleted...]
-      </c>
+      <c r="S39"/>
       <c r="T39">
         <v>6110000.0</v>
       </c>
-      <c r="U39"/>
+      <c r="U39">
+        <v>6110000.0</v>
+      </c>
       <c r="V39"/>
-      <c r="W39">
+      <c r="W39"/>
+      <c r="X39">
         <v>6042000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>11897050.0</v>
       </c>
-      <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-      <c r="AE39">
+      <c r="AE39"/>
+      <c r="AF39">
         <v>11897050.0</v>
       </c>
-      <c r="AF39"/>
       <c r="AG39"/>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
+      <c r="G40"/>
       <c r="H40">
         <v>5391000.0</v>
       </c>
       <c r="I40">
-        <v>8088000.0</v>
+        <v>5391000.0</v>
       </c>
       <c r="J40">
         <v>8088000.0</v>
       </c>
       <c r="K40">
-        <v>8683000.0</v>
+        <v>8088000.0</v>
       </c>
       <c r="L40">
         <v>8683000.0</v>
       </c>
       <c r="M40">
-        <v>8201000.0</v>
+        <v>8683000.0</v>
       </c>
       <c r="N40">
         <v>8201000.0</v>
       </c>
       <c r="O40">
+        <v>8201000.0</v>
+      </c>
+      <c r="P40">
         <v>10651000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>6404633.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7258020.0</v>
       </c>
       <c r="R40">
         <v>7258020.0</v>
       </c>
       <c r="S40">
-        <v>8660000.0</v>
+        <v>7258020.0</v>
       </c>
       <c r="T40">
         <v>8660000.0</v>
       </c>
       <c r="U40">
+        <v>8660000.0</v>
+      </c>
+      <c r="V40">
         <v>4455324.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>5246107.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>8819000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>7200588.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>6910161.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>7826250.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>12806741.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>9044289.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>9976487.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>9190020.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>11632297.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>10429598.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>10624125.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
-      <c r="AB41">
-[...1 lines deleted...]
-      </c>
+      <c r="AB41"/>
       <c r="AC41">
         <v>24359.0</v>
       </c>
       <c r="AD41">
         <v>24359.0</v>
       </c>
       <c r="AE41">
         <v>24359.0</v>
       </c>
       <c r="AF41">
+        <v>24359.0</v>
+      </c>
+      <c r="AG41">
         <v>214859.0</v>
       </c>
-      <c r="AG41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42">
         <v>-24717000.0</v>
       </c>
       <c r="I42">
-        <v>-24520000.0</v>
+        <v>-24717000.0</v>
       </c>
       <c r="J42">
         <v>-24520000.0</v>
       </c>
       <c r="K42">
-        <v>-22532000.0</v>
+        <v>-24520000.0</v>
       </c>
       <c r="L42">
         <v>-22532000.0</v>
       </c>
       <c r="M42">
-        <v>-19577000.0</v>
+        <v>-22532000.0</v>
       </c>
       <c r="N42">
         <v>-19577000.0</v>
       </c>
       <c r="O42">
+        <v>-19577000.0</v>
+      </c>
+      <c r="P42">
         <v>-24968000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-29725706.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32172114.0</v>
       </c>
       <c r="R42">
         <v>-32172114.0</v>
       </c>
       <c r="S42">
-        <v>-29815000.0</v>
+        <v>-32172114.0</v>
       </c>
       <c r="T42">
         <v>-29815000.0</v>
       </c>
       <c r="U42">
+        <v>-29815000.0</v>
+      </c>
+      <c r="V42">
         <v>9740.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-67450.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-69000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1169160.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-16359092.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-16439490.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-14441133.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-243183.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-2322541.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-481682.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-488022.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1061513.0</v>
       </c>
-      <c r="AG42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>13523000.0</v>
+      </c>
+      <c r="C45">
         <v>2584000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>21654000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2992000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>20894000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3561000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>21480000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>4218000.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>13523000.0</v>
+      </c>
+      <c r="C46">
         <v>2584000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2885000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2992000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3056000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3561000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4013000.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="I46"/>
+      <c r="J46">
         <v>4218000.0</v>
       </c>
-      <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-      <c r="G47">
-[...1 lines deleted...]
-      </c>
+      <c r="G47"/>
       <c r="H47">
         <v>4013000.0</v>
       </c>
       <c r="I47">
-        <v>4218000.0</v>
+        <v>4013000.0</v>
       </c>
       <c r="J47">
         <v>4218000.0</v>
       </c>
       <c r="K47">
-        <v>4311000.0</v>
+        <v>4218000.0</v>
       </c>
       <c r="L47">
         <v>4311000.0</v>
       </c>
       <c r="M47">
-        <v>4191000.0</v>
+        <v>4311000.0</v>
       </c>
       <c r="N47">
         <v>4191000.0</v>
       </c>
       <c r="O47">
+        <v>4191000.0</v>
+      </c>
+      <c r="P47">
         <v>4351000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4465133.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4457667.0</v>
       </c>
       <c r="R47">
         <v>4457667.0</v>
       </c>
       <c r="S47">
-        <v>4902000.0</v>
+        <v>4457667.0</v>
       </c>
       <c r="T47">
         <v>4902000.0</v>
       </c>
       <c r="U47">
+        <v>4902000.0</v>
+      </c>
+      <c r="V47">
         <v>3856610.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>4028300.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>4230000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>4413260.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>4560167.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>4777550.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>5003952.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>5028355.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>4902329.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>4864886.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3990780.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>4026485.0</v>
       </c>
-      <c r="AG47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>43078000.0</v>
+      </c>
+      <c r="C48">
         <v>49702000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>48906000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>47850000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>45470000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>36040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33068000.0</v>
       </c>
       <c r="H48">
         <v>33068000.0</v>
       </c>
       <c r="I48">
-        <v>32807000.0</v>
+        <v>33068000.0</v>
       </c>
       <c r="J48">
         <v>32807000.0</v>
       </c>
       <c r="K48">
-        <v>37862000.0</v>
+        <v>32807000.0</v>
       </c>
       <c r="L48">
         <v>37862000.0</v>
       </c>
       <c r="M48">
-        <v>37692000.0</v>
+        <v>37862000.0</v>
       </c>
       <c r="N48">
         <v>37692000.0</v>
       </c>
       <c r="O48">
+        <v>37692000.0</v>
+      </c>
+      <c r="P48">
         <v>37257000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>37219898.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36915124.0</v>
       </c>
       <c r="R48">
         <v>36915124.0</v>
       </c>
       <c r="S48">
-        <v>38746000.0</v>
+        <v>36915124.0</v>
       </c>
       <c r="T48">
         <v>38746000.0</v>
       </c>
       <c r="U48">
+        <v>38746000.0</v>
+      </c>
+      <c r="V48">
         <v>38369300.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>38510640.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>38326000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>36179110.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>37338794.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>36873925.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>37028927.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>29273617.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>30961171.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>29481574.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>28764158.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>29045144.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>34156880.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>9200000.0</v>
+      </c>
+      <c r="C50">
         <v>8200000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>6917000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>8362000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>7983000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>7971000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>8458000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>8446000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>8433000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>8546000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>10867000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>11679167.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>12366667.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>14713000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>13846176.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>14585995.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>14616000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>16549064.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>16099572.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>19341310.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>2633048.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>17124786.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>19273518.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>25328152.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>30925551.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>24737737.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>26072505.0</v>
       </c>
     </row>
-    <row r="51" spans="1:33">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>13846176.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>14585995.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>12700000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>16549064.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>16099572.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>19341310.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2633048.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>17124786.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>19273518.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>25328152.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>30925551.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>24737737.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>26072505.0</v>
       </c>
     </row>
-    <row r="53" spans="1:33">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53">
-        <v>80000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="C53">
         <v>80000.0</v>
       </c>
       <c r="D53">
+        <v>80000.0</v>
+      </c>
+      <c r="E53">
         <v>82000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>81000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>86000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>108000.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>85000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>162000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>141000.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>157000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>163751.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>152110.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>203000.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>249014.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>284414.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>288000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>51227.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>44895.0</v>
       </c>
-      <c r="AF53"/>
       <c r="AG53"/>
-    </row>
-    <row r="54" spans="1:33">
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>115278000.0</v>
+      </c>
+      <c r="C55">
         <v>108178000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>116254000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>118611000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>121532000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>110955000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>127042000.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55">
         <v>120338000.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>125163000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>126128000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>118248000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>107174433.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>103447740.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>112469000.0</v>
       </c>
-      <c r="T55"/>
-      <c r="U55">
+      <c r="U55"/>
+      <c r="V55">
         <v>117127500.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>122532210.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>121898000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>120663260.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>121230868.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>122409257.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>127946361.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>129287046.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>128105128.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>122320103.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>125285075.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>124856288.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>128787349.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>29308000.0</v>
+      </c>
+      <c r="C56">
         <v>28408000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>37467000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>33647000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>36637000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>40259000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56390000.0</v>
       </c>
       <c r="H56">
         <v>56390000.0</v>
       </c>
       <c r="I56">
-        <v>52688000.0</v>
+        <v>56390000.0</v>
       </c>
       <c r="J56">
         <v>52688000.0</v>
       </c>
       <c r="K56">
-        <v>56682000.0</v>
+        <v>52688000.0</v>
       </c>
       <c r="L56">
         <v>56682000.0</v>
       </c>
       <c r="M56">
-        <v>54638000.0</v>
+        <v>56682000.0</v>
       </c>
       <c r="N56">
         <v>54638000.0</v>
       </c>
       <c r="O56">
+        <v>54638000.0</v>
+      </c>
+      <c r="P56">
         <v>52256000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>40711764.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39173374.0</v>
       </c>
       <c r="R56">
         <v>39173374.0</v>
       </c>
       <c r="S56">
-        <v>46869000.0</v>
+        <v>39173374.0</v>
       </c>
       <c r="T56">
         <v>46869000.0</v>
       </c>
       <c r="U56">
+        <v>46869000.0</v>
+      </c>
+      <c r="V56">
         <v>43992920.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>45162280.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>44891000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>44802350.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>47191959.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>49524246.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>53188026.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>50383899.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>50807325.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>44304146.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>50210920.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>45107529.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>48555801.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>40894000.0</v>
+      </c>
+      <c r="C57">
         <v>39353000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>46762000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>47225000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>50884000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>47655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62744000.0</v>
       </c>
       <c r="H57">
         <v>62744000.0</v>
       </c>
       <c r="I57">
-        <v>55227000.0</v>
+        <v>62744000.0</v>
       </c>
       <c r="J57">
         <v>55227000.0</v>
       </c>
       <c r="K57">
-        <v>52279000.0</v>
+        <v>55227000.0</v>
       </c>
       <c r="L57">
         <v>52279000.0</v>
       </c>
       <c r="M57">
-        <v>49869000.0</v>
+        <v>52279000.0</v>
       </c>
       <c r="N57">
         <v>49869000.0</v>
       </c>
       <c r="O57">
+        <v>49869000.0</v>
+      </c>
+      <c r="P57">
         <v>54103000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>47381784.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45964401.0</v>
       </c>
       <c r="R57">
         <v>45964401.0</v>
       </c>
       <c r="S57">
-        <v>55118000.0</v>
+        <v>45964401.0</v>
       </c>
       <c r="T57">
         <v>55118000.0</v>
       </c>
       <c r="U57">
+        <v>55118000.0</v>
+      </c>
+      <c r="V57">
         <v>51132450.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>52140290.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>50807000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>50419190.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>51177474.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>52420175.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>55075738.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>49329056.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>50302063.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>43788521.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>48692343.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>46061002.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>46313490.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>50236000.0</v>
+      </c>
+      <c r="C58">
         <v>39598000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>47076000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>47659000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>51491000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>48982000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>64938000.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="I58"/>
+      <c r="J58">
         <v>58285000.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="K58"/>
+      <c r="L58">
         <v>56055000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>54216000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>59145000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>52866507.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>51891000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>56724000.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="U58"/>
+      <c r="V58">
         <v>52897550.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>53160300.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>52139000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>52240230.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>53437432.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>55161088.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>58544833.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>53442878.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>52652764.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>46506477.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>50195205.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>47935897.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>48871346.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>65147000.0</v>
+      </c>
+      <c r="C60">
         <v>68675000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>69263000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>71027000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>70106000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>62027000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>62148000.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="I60"/>
+      <c r="J60">
         <v>62084000.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="K60"/>
+      <c r="L60">
         <v>69127000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>71912000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>59103000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>54307926.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>51556740.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>55745000.0</v>
       </c>
-      <c r="T60"/>
-      <c r="U60">
+      <c r="U60"/>
+      <c r="V60">
         <v>64229940.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>69371910.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>69759000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>68423020.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>67793436.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>67248169.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>69401528.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>75844168.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>75452364.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>75813626.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>75089870.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>76920391.0</v>
       </c>
-      <c r="AG60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:33">
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>46553000.0</v>
+      </c>
+      <c r="C2">
         <v>79722000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>94208000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>91978000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>69468000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>42891000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>63121000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>71017000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>73312000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>78054110.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>84405920.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>72787830.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>82044539.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-8173000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1043000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1031000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3684000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3017000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3889000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4789759.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1098249.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-7442146.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>6847747.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>-3183000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2301000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>565000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3833000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5397000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1930931.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>-2308000.0</v>
+      </c>
+      <c r="C9">
         <v>7034000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1310000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>455000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>7724000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3015000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>9277000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>8304000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>8532000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>13830010.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>16351900.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>12456160.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>13342368.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>-6972000.0</v>
+      </c>
+      <c r="C10">
         <v>3683000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12084000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-5601000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>548000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1404000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1233000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3326000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3643000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2366660.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-15941020.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>18407450.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8268495.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-782000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-35000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>85000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>813000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>953000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1205000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1363415.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1953070.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1326680.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1533238.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>1084000.0</v>
+      </c>
+      <c r="C12">
         <v>1321000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1745000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1275000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>665000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>942000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1504000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>109</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>652000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1979000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>881000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>729000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>920000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1365000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>593000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>680000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2370310.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3500050.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1126440.0</v>
       </c>
-      <c r="M13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14">
         <v>20000.0</v>
       </c>
       <c r="C14">
+        <v>20000.0</v>
+      </c>
+      <c r="D14">
         <v>21000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>25000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>22000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>0.0</v>
       </c>
-      <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>-5828000.0</v>
+      </c>
+      <c r="C15">
         <v>3436000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>12402000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-4794000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>605000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1489000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>420000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2373000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-4848000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1003250.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-17894090.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>17080770.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6735257.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-4794000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>605000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-1489000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>420000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2373000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-4848000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1003247.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-17894090.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>17080770.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6735257.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>-5848000.0</v>
+      </c>
+      <c r="C17">
         <v>3416000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>12381000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-4819000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>583000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1489000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>420000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>2373000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-4848078.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1003247.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-17894086.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>17080769.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>6735257.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
-        <v>-669000.0</v>
+        <v>-1084000.0</v>
       </c>
       <c r="C18">
+        <v>-1321000.0</v>
+      </c>
+      <c r="D18">
         <v>234000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-394000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>64000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-22000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-530000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-314000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-178879.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-267109.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
-        <v>-607000.0</v>
+        <v>-10228000.0</v>
       </c>
       <c r="C21">
+        <v>742000.0</v>
+      </c>
+      <c r="D21">
         <v>-8177000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5320000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>175000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1806000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2598000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3919000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-2963000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-3650.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-12440970.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>19533890.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6847747.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>336000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>478000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>792000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1211000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1149000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5999000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5871119.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>10195154.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9919550.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2021064.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
+        <v>1092000.0</v>
+      </c>
+      <c r="C25">
         <v>1189000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1160000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1143000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1088000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1027000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1096000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>900000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>838502.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>6880000.0</v>
+      </c>
+      <c r="C28">
         <v>5723000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5456000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8482000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5496000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4630000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5838000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6358000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6422000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14553120.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>19096510.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>21978750.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8515685.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>-1124000.0</v>
+      </c>
+      <c r="C29">
         <v>267000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-297000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-782000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-35000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>85000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>813000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>953000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1205000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1363420.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1953070.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1326680.0</v>
       </c>
-      <c r="M29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
-        <v>87363000.0</v>
+        <v>54473000.0</v>
       </c>
       <c r="C30">
+        <v>86014000.0</v>
+      </c>
+      <c r="D30">
         <v>103695000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>97753000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>77017000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>47712000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>68361000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>76882000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>78250818.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>91626316.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>101856070.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>92686132.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>88539160.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
+      <c r="H31"/>
+      <c r="I31">
         <v>282000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>246000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1519170.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-14842767.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>25849595.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1420748.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>44245000.0</v>
+      </c>
+      <c r="C32">
         <v>86756000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>95518000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>92433000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>77192000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>45906000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>72398000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>79321000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>81844000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>91884120.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>100757820.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>85243990.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>95386907.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>22291306.0</v>
       </c>
       <c r="K2">
         <v>13822723.0</v>
       </c>
       <c r="L2">
         <v>6776970.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>32523820.0</v>
       </c>
       <c r="O2">
         <v>13169350.0</v>
       </c>
@@ -7658,115 +7945,115 @@
       </c>
       <c r="V2">
         <v>16634302.0</v>
       </c>
       <c r="W2">
         <v>20498168.0</v>
       </c>
       <c r="X2">
         <v>15386680.0</v>
       </c>
       <c r="Y2">
         <v>12737633.0</v>
       </c>
       <c r="Z2">
         <v>23309759.0</v>
       </c>
       <c r="AA2">
         <v>21092205.0</v>
       </c>
       <c r="AB2">
         <v>15555141.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
         <v>-1619500.0</v>
       </c>
       <c r="C5">
         <v>-1619500.0</v>
       </c>
       <c r="D5">
         <v>-2467000.0</v>
       </c>
       <c r="E5">
         <v>-2467000.0</v>
       </c>
       <c r="F5">
         <v>73000.0</v>
       </c>
       <c r="G5">
         <v>73000.0</v>
       </c>
       <c r="H5">
         <v>448500.0</v>
       </c>
       <c r="I5">
         <v>448500.0</v>
       </c>
@@ -7806,153 +8093,153 @@
       </c>
       <c r="V5">
         <v>-8430376.0</v>
       </c>
       <c r="W5">
         <v>1687846.0</v>
       </c>
       <c r="X5">
         <v>1930157.0</v>
       </c>
       <c r="Y5">
         <v>923106.0</v>
       </c>
       <c r="Z5">
         <v>-2557321.0</v>
       </c>
       <c r="AA5">
         <v>421458.0</v>
       </c>
       <c r="AB5">
         <v>128766.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>505074.0</v>
       </c>
       <c r="K6">
         <v>773106.0</v>
       </c>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6">
         <v>1316475.0</v>
       </c>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>1491368.0</v>
       </c>
       <c r="K9">
         <v>1742449.0</v>
       </c>
       <c r="L9">
         <v>-218820.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>6542320.0</v>
       </c>
       <c r="O9">
         <v>2097256.0</v>
       </c>
@@ -7976,51 +8263,51 @@
       </c>
       <c r="V9">
         <v>695279.0</v>
       </c>
       <c r="W9">
         <v>2428897.0</v>
       </c>
       <c r="X9">
         <v>3304352.0</v>
       </c>
       <c r="Y9">
         <v>2103800.0</v>
       </c>
       <c r="Z9">
         <v>6753498.0</v>
       </c>
       <c r="AA9">
         <v>1305858.0</v>
       </c>
       <c r="AB9">
         <v>1497924.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>37780.0</v>
       </c>
       <c r="K10">
         <v>335988.0</v>
       </c>
       <c r="L10">
         <v>1777770.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>1043460.0</v>
       </c>
       <c r="O10">
         <v>374892.0</v>
       </c>
@@ -8042,51 +8329,51 @@
       <c r="U10">
         <v>1269722.0</v>
       </c>
       <c r="V10">
         <v>-5366734.0</v>
       </c>
       <c r="W10">
         <v>-1169865.0</v>
       </c>
       <c r="X10">
         <v>1941087.0</v>
       </c>
       <c r="Y10">
         <v>952772.0</v>
       </c>
       <c r="Z10">
         <v>352514.0</v>
       </c>
       <c r="AA10">
         <v>-3234495.0</v>
       </c>
       <c r="AB10"/>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
         <v>-251000.0</v>
       </c>
       <c r="C11">
         <v>-251000.0</v>
       </c>
       <c r="D11">
         <v>-140000.0</v>
       </c>
       <c r="E11">
         <v>-140000.0</v>
       </c>
       <c r="F11">
         <v>-92000.0</v>
       </c>
       <c r="G11">
         <v>-92000.0</v>
       </c>
       <c r="H11">
         <v>74500.0</v>
       </c>
       <c r="I11">
         <v>74500.0</v>
       </c>
@@ -8128,51 +8415,51 @@
       </c>
       <c r="V11">
         <v>-11202.0</v>
       </c>
       <c r="W11">
         <v>517689.0</v>
       </c>
       <c r="X11">
         <v>461490.0</v>
       </c>
       <c r="Y11">
         <v>237361.0</v>
       </c>
       <c r="Z11">
         <v>633500.0</v>
       </c>
       <c r="AA11">
         <v>131356.0</v>
       </c>
       <c r="AB11">
         <v>149133.0</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>205974.0</v>
       </c>
       <c r="K12">
         <v>176463.0</v>
       </c>
       <c r="L12">
         <v>431740.0</v>
       </c>
       <c r="M12"/>
       <c r="N12">
         <v>467150.0</v>
       </c>
       <c r="O12">
         <v>407984.0</v>
       </c>
@@ -8196,133 +8483,133 @@
       </c>
       <c r="V12">
         <v>237397.0</v>
       </c>
       <c r="W12">
         <v>195859.0</v>
       </c>
       <c r="X12">
         <v>172127.0</v>
       </c>
       <c r="Y12">
         <v>270935.0</v>
       </c>
       <c r="Z12">
         <v>168418.0</v>
       </c>
       <c r="AA12">
         <v>207767.0</v>
       </c>
       <c r="AB12">
         <v>405093.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>233532.0</v>
       </c>
       <c r="K13">
         <v>232416.0</v>
       </c>
       <c r="L13">
         <v>481060.0</v>
       </c>
       <c r="M13"/>
       <c r="N13">
         <v>722770.0</v>
       </c>
       <c r="O13">
         <v>221437.0</v>
       </c>
       <c r="P13">
         <v>642230.0</v>
       </c>
       <c r="Q13">
         <v>293890.0</v>
       </c>
       <c r="R13">
         <v>928340.0</v>
       </c>
       <c r="S13">
         <v>856740.0</v>
       </c>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>37406.0</v>
       </c>
       <c r="K15">
         <v>304774.0</v>
       </c>
       <c r="L15">
         <v>1724360.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>377340.0</v>
       </c>
       <c r="O15">
         <v>228005.0</v>
       </c>
@@ -8346,51 +8633,51 @@
       </c>
       <c r="V15">
         <v>-5355532.0</v>
       </c>
       <c r="W15">
         <v>-1687554.0</v>
       </c>
       <c r="X15">
         <v>1479597.0</v>
       </c>
       <c r="Y15">
         <v>715411.0</v>
       </c>
       <c r="Z15">
         <v>-280986.0</v>
       </c>
       <c r="AA15">
         <v>-3365851.0</v>
       </c>
       <c r="AB15">
         <v>-109926.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16">
         <v>130500.0</v>
       </c>
       <c r="C16">
         <v>130500.0</v>
       </c>
       <c r="D16">
         <v>-2527500.0</v>
       </c>
       <c r="E16">
         <v>-2527500.0</v>
       </c>
       <c r="F16">
         <v>85000.0</v>
       </c>
       <c r="G16">
         <v>85000.0</v>
       </c>
       <c r="H16">
         <v>217500.0</v>
       </c>
       <c r="I16">
         <v>217500.0</v>
       </c>
@@ -8430,51 +8717,51 @@
       <c r="U16">
         <v>920759.0</v>
       </c>
       <c r="V16">
         <v>-5355532.0</v>
       </c>
       <c r="W16">
         <v>-1687554.0</v>
       </c>
       <c r="X16">
         <v>1479597.0</v>
       </c>
       <c r="Y16">
         <v>715411.0</v>
       </c>
       <c r="Z16">
         <v>-280986.0</v>
       </c>
       <c r="AA16">
         <v>-3365851.0</v>
       </c>
       <c r="AB16"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>37406.0</v>
       </c>
       <c r="K17">
         <v>304774.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17">
         <v>149334.0</v>
       </c>
       <c r="O17">
         <v>228005.0</v>
       </c>
       <c r="P17">
         <v>-141336.0</v>
@@ -8494,161 +8781,161 @@
       <c r="U17">
         <v>920759.0</v>
       </c>
       <c r="V17">
         <v>-5355532.0</v>
       </c>
       <c r="W17">
         <v>-1687554.0</v>
       </c>
       <c r="X17">
         <v>1479597.0</v>
       </c>
       <c r="Y17">
         <v>715411.0</v>
       </c>
       <c r="Z17">
         <v>-280986.0</v>
       </c>
       <c r="AA17">
         <v>-3365851.0</v>
       </c>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18">
         <v>27558.0</v>
       </c>
       <c r="K18">
         <v>55953.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18">
         <v>-130828.0</v>
       </c>
       <c r="O18">
         <v>-186547.0</v>
       </c>
       <c r="P18">
         <v>-124679.0</v>
       </c>
       <c r="Q18">
         <v>-42661.0</v>
       </c>
       <c r="R18">
         <v>-88095.0</v>
       </c>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>134664.0</v>
       </c>
       <c r="K21">
         <v>224469.0</v>
       </c>
       <c r="L21">
         <v>-1296720.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>1766230.0</v>
       </c>
       <c r="O21">
         <v>434188.0</v>
       </c>
@@ -8672,83 +8959,83 @@
       </c>
       <c r="V21">
         <v>-8430376.0</v>
       </c>
       <c r="W21">
         <v>1687846.0</v>
       </c>
       <c r="X21">
         <v>1930157.0</v>
       </c>
       <c r="Y21">
         <v>923106.0</v>
       </c>
       <c r="Z21">
         <v>-2557321.0</v>
       </c>
       <c r="AA21">
         <v>421458.0</v>
       </c>
       <c r="AB21">
         <v>128766.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
         <v>169500.0</v>
       </c>
       <c r="C23">
         <v>169500.0</v>
       </c>
       <c r="D23">
         <v>337500.0</v>
       </c>
       <c r="E23">
         <v>337500.0</v>
       </c>
       <c r="F23">
         <v>112000.0</v>
       </c>
       <c r="G23">
         <v>112000.0</v>
       </c>
       <c r="H23">
         <v>351000.0</v>
       </c>
       <c r="I23">
         <v>351000.0</v>
       </c>
@@ -8788,185 +9075,185 @@
       <c r="U23">
         <v>251591.0</v>
       </c>
       <c r="V23">
         <v>6869054.0</v>
       </c>
       <c r="W23">
         <v>247187.0</v>
       </c>
       <c r="X23">
         <v>335138.0</v>
       </c>
       <c r="Y23">
         <v>287127.0</v>
       </c>
       <c r="Z23">
         <v>7280633.0</v>
       </c>
       <c r="AA23">
         <v>408023.0</v>
       </c>
       <c r="AB23"/>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25">
         <v>261320.0</v>
       </c>
       <c r="K25">
         <v>260655.0</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25">
         <v>269665.0</v>
       </c>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28">
         <v>1217804.0</v>
       </c>
       <c r="K28">
         <v>1191786.0</v>
       </c>
       <c r="L28">
         <v>1658720.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>2904310.0</v>
       </c>
       <c r="O28">
         <v>1762377.0</v>
       </c>
@@ -8988,51 +9275,51 @@
       <c r="U28">
         <v>1276422.0</v>
       </c>
       <c r="V28">
         <v>2258050.0</v>
       </c>
       <c r="W28">
         <v>764164.0</v>
       </c>
       <c r="X28">
         <v>1464143.0</v>
       </c>
       <c r="Y28">
         <v>1338031.0</v>
       </c>
       <c r="Z28">
         <v>2701696.0</v>
       </c>
       <c r="AA28">
         <v>1179507.0</v>
       </c>
       <c r="AB28"/>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29">
         <v>374.0</v>
       </c>
       <c r="K29">
         <v>31214.0</v>
       </c>
       <c r="L29">
         <v>53410.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>666130.0</v>
       </c>
       <c r="O29">
         <v>146887.0</v>
       </c>
@@ -9040,51 +9327,51 @@
         <v>146880.0</v>
       </c>
       <c r="Q29">
         <v>33160.0</v>
       </c>
       <c r="R29">
         <v>274740.0</v>
       </c>
       <c r="S29">
         <v>130750.0</v>
       </c>
       <c r="T29">
         <v>198550.0</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30">
         <v>23648010.0</v>
       </c>
       <c r="K30">
         <v>15340703.0</v>
       </c>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30">
         <v>20165015.0</v>
       </c>
       <c r="O30">
         <v>14832418.0</v>
       </c>
       <c r="P30">
         <v>16291747.0</v>
@@ -9106,51 +9393,51 @@
       </c>
       <c r="V30">
         <v>25759957.0</v>
       </c>
       <c r="W30">
         <v>21239219.0</v>
       </c>
       <c r="X30">
         <v>16760875.0</v>
       </c>
       <c r="Y30">
         <v>13918327.0</v>
       </c>
       <c r="Z30">
         <v>32620578.0</v>
       </c>
       <c r="AA30">
         <v>21976605.0</v>
       </c>
       <c r="AB30">
         <v>16924299.0</v>
       </c>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31">
         <v>-123085.0</v>
       </c>
       <c r="Q31">
         <v>-9657.0</v>
       </c>
       <c r="R31">
         <v>1168242.0</v>
       </c>
       <c r="S31">
@@ -9162,51 +9449,51 @@
       <c r="U31">
         <v>-334816.0</v>
       </c>
       <c r="V31">
         <v>3063642.0</v>
       </c>
       <c r="W31">
         <v>-2857711.0</v>
       </c>
       <c r="X31">
         <v>10930.0</v>
       </c>
       <c r="Y31">
         <v>29666.0</v>
       </c>
       <c r="Z31">
         <v>2909835.0</v>
       </c>
       <c r="AA31">
         <v>-3655953.0</v>
       </c>
       <c r="AB31"/>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32">
         <v>23782674.0</v>
       </c>
       <c r="K32">
         <v>15565172.0</v>
       </c>
       <c r="L32">
         <v>6558150.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
         <v>39066140.0</v>
       </c>
       <c r="O32">
         <v>15266606.0</v>
       </c>
@@ -9249,1226 +9536,1287 @@
       <c r="AB32">
         <v>17053065.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>10467000.0</v>
+      </c>
+      <c r="C2">
         <v>9058000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11001000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17649000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11130000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6934000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4988000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8525000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13130401.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5567519.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>2474000</v>
+      </c>
+      <c r="C3">
         <v>1402000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>515000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>754000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>601000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>532000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>50000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>117000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>877000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>605425</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>222430</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>703330</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>583149</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>-1071000.0</v>
+      </c>
+      <c r="C6">
         <v>1410000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1958000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-6648000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6519000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4196000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1946000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3537000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4605000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>7562882.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-5782740.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2304870.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-7667048.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>3417000.0</v>
+      </c>
+      <c r="C7">
         <v>-2792000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>7379000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1001000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1719000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-855000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3638000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1454000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1062826.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-8294000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>408000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2696000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>625000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-812000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-6768000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1767060.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3810378.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-4564657.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1887631.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>135000.0</v>
+      </c>
+      <c r="C10">
         <v>200000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>168000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>328000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-133000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-293000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>30000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-244000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>424633.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>145110.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-214180.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-82929.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>11714000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1260000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2285000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3512000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-457000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>8086000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-14467628.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2250372.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6950390.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5571447.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-3467000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>538000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>215000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1813000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-3463000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4995000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3537732.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>24365402.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-15036299.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-2026463.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-876000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>184000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-151000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-529000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-187000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-11000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-2772549.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-2396018.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>8921566.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-7765857.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>1092000.0</v>
+      </c>
+      <c r="C14">
         <v>1189000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1160000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1143000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1088000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1027000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1096000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>900000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>839000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1140357.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1180260.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1184870.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1074193.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>1745884.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3491770.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>7681910.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>5237653.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>9643000.0</v>
+      </c>
+      <c r="C16">
         <v>10467000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9058000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11001000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>17649000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11130000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6934000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4988000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8524522.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13130401.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5567519.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-7361000.0</v>
+      </c>
+      <c r="C18">
         <v>-2093000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2755000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7135000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3284000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1634000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6910000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1761000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1171680.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>146</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>1363000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>4020000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-58000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-163000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>4745000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3375000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>2380000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-6101000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>27842112.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-22888000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-13620630.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-6379313.0</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      <c r="D20">
+        <v>147</v>
+      </c>
+      <c r="B20">
+        <v>3500000.0</v>
+      </c>
+      <c r="C20">
         <v>0.0</v>
       </c>
+      <c r="D20"/>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>6983000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>-2675000.0</v>
+      </c>
+      <c r="C21">
         <v>1195000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-8812000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1744000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4186000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>864000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2420000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-5612000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-401000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-7718850.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>8492562.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>8554557.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2764151.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>-5828000.0</v>
+      </c>
+      <c r="C22">
         <v>3436000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>12402000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-4794000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>605000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1489000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>420000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2373000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4848000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1003247.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-15941020.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>17080770.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>6735257.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
+      <c r="E23"/>
       <c r="F23">
         <v>3000.0</v>
       </c>
       <c r="G23">
         <v>3000.0</v>
       </c>
       <c r="H23">
         <v>3000.0</v>
       </c>
       <c r="I23">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="J23">
         <v>2000.0</v>
       </c>
       <c r="K23">
-        <v>200.0</v>
+        <v>2000.0</v>
       </c>
       <c r="L23">
         <v>200.0</v>
       </c>
       <c r="M23">
         <v>200.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>28000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>415000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>9000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>744000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1451000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>488000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2681410.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-22017690.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-12186900.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>117351.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>515000.0</v>
+      </c>
+      <c r="C25">
         <v>662000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-246000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>313000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-169000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-89000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>331000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>53000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-94124.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-1744000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>864000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2420000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-5612000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-399000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-9464734.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5000990.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>872650.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2473502.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>-4887000.0</v>
+      </c>
+      <c r="C29">
         <v>-691000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3270000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-4246000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3950000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1102000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6967000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1644000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2049000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-12901268.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11461420.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>14322460.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1618017.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-641000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-230000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4433000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2602000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3719000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-6254000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>29927852.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-22240120.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-12890230.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-6811563.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>11130000.0</v>
       </c>
       <c r="K2">
         <v>6082804.0</v>
       </c>
       <c r="L2">
         <v>8394963.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>6934000.0</v>
       </c>
       <c r="O2">
         <v>2842778.0</v>
       </c>
       <c r="P2">
         <v>2791131.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>219000</v>
       </c>
       <c r="D3">
         <v>219000</v>
       </c>
       <c r="E3">
         <v>158000</v>
       </c>
       <c r="F3">
         <v>158000</v>
       </c>
       <c r="G3">
         <v>189000</v>
       </c>
       <c r="H3">
         <v>189000</v>
       </c>
       <c r="I3">
         <v>111500</v>
       </c>
@@ -10513,117 +10861,117 @@
       </c>
       <c r="W3">
         <v>126136</v>
       </c>
       <c r="X3">
         <v>83829</v>
       </c>
       <c r="Y3">
         <v>167900</v>
       </c>
       <c r="Z3">
         <v>499365</v>
       </c>
       <c r="AA3">
         <v>268769</v>
       </c>
       <c r="AB3">
         <v>19165</v>
       </c>
       <c r="AC3">
         <v>156049</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>805500.0</v>
       </c>
       <c r="D6">
         <v>805500.0</v>
       </c>
       <c r="E6">
         <v>-4129500.0</v>
       </c>
       <c r="F6">
         <v>-4129500.0</v>
       </c>
       <c r="G6">
         <v>1558000.0</v>
       </c>
       <c r="H6">
         <v>1558000.0</v>
       </c>
       <c r="I6">
         <v>1701500.0</v>
       </c>
       <c r="J6">
         <v>1701500.0</v>
@@ -10666,123 +11014,123 @@
       </c>
       <c r="W6">
         <v>3605674.0</v>
       </c>
       <c r="X6">
         <v>-1826292.0</v>
       </c>
       <c r="Y6">
         <v>-624849.0</v>
       </c>
       <c r="Z6">
         <v>-5760412.0</v>
       </c>
       <c r="AA6">
         <v>6205524.0</v>
       </c>
       <c r="AB6">
         <v>-3540133.0</v>
       </c>
       <c r="AC6">
         <v>4727720.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7">
         <v>385781.0</v>
       </c>
       <c r="L7">
         <v>-2341246.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7">
         <v>774464.0</v>
       </c>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-1412500.0</v>
       </c>
       <c r="D9">
         <v>-1412500.0</v>
       </c>
       <c r="E9">
         <v>-2734500.0</v>
       </c>
       <c r="F9">
         <v>-2734500.0</v>
       </c>
       <c r="G9">
         <v>236500.0</v>
       </c>
       <c r="H9">
         <v>236500.0</v>
       </c>
       <c r="I9">
         <v>-32500.0</v>
       </c>
       <c r="J9">
         <v>-32500.0</v>
@@ -10823,51 +11171,51 @@
       </c>
       <c r="W9">
         <v>-665990.0</v>
       </c>
       <c r="X9">
         <v>-4150339.0</v>
       </c>
       <c r="Y9">
         <v>-3786631.0</v>
       </c>
       <c r="Z9">
         <v>1280457.0</v>
       </c>
       <c r="AA9">
         <v>262411.0</v>
       </c>
       <c r="AB9">
         <v>-137972.0</v>
       </c>
       <c r="AC9">
         <v>1543485.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>16500.0</v>
       </c>
       <c r="D10">
         <v>16500.0</v>
       </c>
       <c r="E10">
         <v>147500.0</v>
       </c>
       <c r="F10">
         <v>147500.0</v>
       </c>
       <c r="G10">
         <v>-91000.0</v>
       </c>
       <c r="H10">
         <v>-91000.0</v>
       </c>
       <c r="I10">
         <v>24500.0</v>
       </c>
       <c r="J10">
         <v>24500.0</v>
@@ -10910,51 +11258,51 @@
       </c>
       <c r="W10">
         <v>-40691.0</v>
       </c>
       <c r="X10">
         <v>53480.0</v>
       </c>
       <c r="Y10">
         <v>-87991.0</v>
       </c>
       <c r="Z10">
         <v>-170765.0</v>
       </c>
       <c r="AA10">
         <v>115212.0</v>
       </c>
       <c r="AB10">
         <v>35260.0</v>
       </c>
       <c r="AC10">
         <v>161860.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>5068500.0</v>
       </c>
       <c r="D11">
         <v>5068500.0</v>
       </c>
       <c r="E11">
         <v>788500.0</v>
       </c>
       <c r="F11">
         <v>788500.0</v>
       </c>
       <c r="G11">
         <v>1416000.0</v>
       </c>
       <c r="H11">
         <v>1416000.0</v>
       </c>
       <c r="I11">
         <v>-786000.0</v>
       </c>
       <c r="J11">
         <v>-786000.0</v>
@@ -10995,51 +11343,51 @@
       <c r="V11">
         <v>-3634089.0</v>
       </c>
       <c r="W11">
         <v>5726575.0</v>
       </c>
       <c r="X11">
         <v>2118206.0</v>
       </c>
       <c r="Y11">
         <v>4616117.0</v>
       </c>
       <c r="Z11">
         <v>-4881630.0</v>
       </c>
       <c r="AA11">
         <v>6221853.0</v>
       </c>
       <c r="AB11">
         <v>-2551414.0</v>
       </c>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>-2379500.0</v>
       </c>
       <c r="D12">
         <v>-2379500.0</v>
       </c>
       <c r="E12">
         <v>646000.0</v>
       </c>
       <c r="F12">
         <v>646000.0</v>
       </c>
       <c r="G12">
         <v>78500.0</v>
       </c>
       <c r="H12">
         <v>78500.0</v>
       </c>
       <c r="I12">
         <v>190500.0</v>
       </c>
       <c r="J12">
         <v>190500.0</v>
@@ -11080,51 +11428,51 @@
       <c r="V12">
         <v>-573870.0</v>
       </c>
       <c r="W12">
         <v>4032644.0</v>
       </c>
       <c r="X12">
         <v>2296446.0</v>
       </c>
       <c r="Y12">
         <v>-598041.0</v>
       </c>
       <c r="Z12">
         <v>-735389.0</v>
       </c>
       <c r="AA12">
         <v>5074404.0</v>
       </c>
       <c r="AB12">
         <v>2679782.0</v>
       </c>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>-508500.0</v>
       </c>
       <c r="D13">
         <v>-508500.0</v>
       </c>
       <c r="E13">
         <v>70500.0</v>
       </c>
       <c r="F13">
         <v>70500.0</v>
       </c>
       <c r="G13">
         <v>70000.0</v>
       </c>
       <c r="H13">
         <v>70000.0</v>
       </c>
       <c r="I13">
         <v>22000.0</v>
       </c>
       <c r="J13">
         <v>22000.0</v>
@@ -11167,51 +11515,51 @@
       </c>
       <c r="W13">
         <v>860554.0</v>
       </c>
       <c r="X13">
         <v>2070145.0</v>
       </c>
       <c r="Y13">
         <v>-2077819.0</v>
       </c>
       <c r="Z13">
         <v>199148.0</v>
       </c>
       <c r="AA13">
         <v>-2952946.0</v>
       </c>
       <c r="AB13">
         <v>589929.0</v>
       </c>
       <c r="AC13">
         <v>-1577263.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>291500.0</v>
       </c>
       <c r="D14">
         <v>291500.0</v>
       </c>
       <c r="E14">
         <v>280000.0</v>
       </c>
       <c r="F14">
         <v>280000.0</v>
       </c>
       <c r="G14">
         <v>279500.0</v>
       </c>
       <c r="H14">
         <v>279500.0</v>
       </c>
       <c r="I14">
         <v>264500.0</v>
       </c>
       <c r="J14">
         <v>264500.0</v>
@@ -11254,203 +11602,203 @@
       </c>
       <c r="W14">
         <v>230370.0</v>
       </c>
       <c r="X14">
         <v>232403.0</v>
       </c>
       <c r="Y14">
         <v>243346.0</v>
       </c>
       <c r="Z14">
         <v>132383.0</v>
       </c>
       <c r="AA14">
         <v>278858.0</v>
       </c>
       <c r="AB14">
         <v>274554.0</v>
       </c>
       <c r="AC14">
         <v>293847.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15">
         <v>1745884.0</v>
       </c>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16">
         <v>11130000.0</v>
       </c>
       <c r="L16">
         <v>6082804.0</v>
       </c>
       <c r="M16">
         <v>8394963.0</v>
       </c>
       <c r="N16"/>
       <c r="O16">
         <v>6934000.0</v>
       </c>
       <c r="P16">
         <v>2842778.0</v>
       </c>
       <c r="Q16">
         <v>2791131.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18">
         <v>572507.0</v>
       </c>
       <c r="L18">
         <v>-1181005.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18">
         <v>4469775.0</v>
       </c>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>207000.0</v>
       </c>
       <c r="D19">
         <v>207000.0</v>
       </c>
       <c r="E19">
         <v>-236000.0</v>
       </c>
       <c r="F19">
         <v>-236000.0</v>
       </c>
       <c r="G19">
         <v>-81500.0</v>
       </c>
       <c r="H19">
         <v>-81500.0</v>
       </c>
       <c r="I19">
         <v>-81500.0</v>
       </c>
       <c r="J19">
         <v>-81500.0</v>
@@ -11491,84 +11839,84 @@
       <c r="V19">
         <v>-1565000.0</v>
       </c>
       <c r="W19">
         <v>-1185795.0</v>
       </c>
       <c r="X19">
         <v>-2085000.0</v>
       </c>
       <c r="Y19">
         <v>-944370.0</v>
       </c>
       <c r="Z19">
         <v>-1885000.0</v>
       </c>
       <c r="AA19">
         <v>27578198.0</v>
       </c>
       <c r="AB19">
         <v>263914.0</v>
       </c>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>-435000.0</v>
       </c>
       <c r="D21">
         <v>-435000.0</v>
       </c>
       <c r="E21">
         <v>-437000.0</v>
       </c>
       <c r="F21">
         <v>-437000.0</v>
       </c>
       <c r="G21">
         <v>-504500.0</v>
       </c>
       <c r="H21">
         <v>-504500.0</v>
       </c>
       <c r="I21">
         <v>-1588500.0</v>
       </c>
       <c r="J21">
         <v>-1588500.0</v>
@@ -11609,51 +11957,51 @@
       <c r="V21">
         <v>568645.0</v>
       </c>
       <c r="W21">
         <v>175241.0</v>
       </c>
       <c r="X21">
         <v>-673715.0</v>
       </c>
       <c r="Y21">
         <v>629703.0</v>
       </c>
       <c r="Z21">
         <v>-532656.0</v>
       </c>
       <c r="AA21">
         <v>-1317983.0</v>
       </c>
       <c r="AB21">
         <v>1810495.0</v>
       </c>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>1486000.0</v>
       </c>
       <c r="C22">
         <v>130500.0</v>
       </c>
       <c r="D22">
         <v>130500.0</v>
       </c>
       <c r="E22">
         <v>-2527500.0</v>
       </c>
       <c r="F22">
         <v>-2527500.0</v>
       </c>
       <c r="G22">
         <v>85000.0</v>
       </c>
       <c r="H22">
         <v>85000.0</v>
       </c>
       <c r="I22">
         <v>217500.0</v>
       </c>
@@ -11698,51 +12046,51 @@
       </c>
       <c r="W22">
         <v>-5355532.0</v>
       </c>
       <c r="X22">
         <v>-1687554.0</v>
       </c>
       <c r="Y22">
         <v>1479597.0</v>
       </c>
       <c r="Z22">
         <v>715411.0</v>
       </c>
       <c r="AA22">
         <v>-280986.0</v>
       </c>
       <c r="AB22">
         <v>-3365851.0</v>
       </c>
       <c r="AC22">
         <v>-109926.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23">
         <v>1500.0</v>
       </c>
       <c r="H23">
         <v>1500.0</v>
       </c>
       <c r="I23">
         <v>1500.0</v>
       </c>
       <c r="J23">
         <v>1500.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
@@ -11751,51 +12099,51 @@
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23">
         <v>2005.0</v>
       </c>
       <c r="Y23">
         <v>2005.0</v>
       </c>
       <c r="Z23">
         <v>2005.0</v>
       </c>
       <c r="AA23">
         <v>2005.0</v>
       </c>
       <c r="AB23">
         <v>2005.0</v>
       </c>
       <c r="AC23">
         <v>35066480.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>11000.0</v>
       </c>
       <c r="D24">
         <v>11000.0</v>
       </c>
       <c r="E24">
         <v>3000.0</v>
       </c>
       <c r="F24">
         <v>3000.0</v>
       </c>
       <c r="G24">
         <v>214500.0</v>
       </c>
       <c r="H24">
         <v>214500.0</v>
       </c>
       <c r="I24">
         <v>-7000.0</v>
       </c>
       <c r="J24">
         <v>-7000.0</v>
@@ -11836,156 +12184,156 @@
       <c r="V24">
         <v>721453.0</v>
       </c>
       <c r="W24">
         <v>7568.0</v>
       </c>
       <c r="X24">
         <v>4121.0</v>
       </c>
       <c r="Y24">
         <v>2866.0</v>
       </c>
       <c r="Z24">
         <v>473063.0</v>
       </c>
       <c r="AA24">
         <v>-28549560.0</v>
       </c>
       <c r="AB24">
         <v>-1345980.0</v>
       </c>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25">
         <v>-56143.0</v>
       </c>
       <c r="L25">
         <v>-86296.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25">
         <v>71790.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>-435000.0</v>
       </c>
       <c r="D28">
         <v>-435000.0</v>
       </c>
       <c r="E28">
         <v>-437000.0</v>
       </c>
       <c r="F28">
         <v>-437000.0</v>
       </c>
       <c r="G28">
         <v>-503000.0</v>
       </c>
       <c r="H28">
         <v>-503000.0</v>
       </c>
       <c r="I28">
         <v>1903000.0</v>
       </c>
       <c r="J28">
         <v>1903000.0</v>
@@ -12028,51 +12376,51 @@
       </c>
       <c r="W28">
         <v>175241.0</v>
       </c>
       <c r="X28">
         <v>-673715.0</v>
       </c>
       <c r="Y28">
         <v>629703.0</v>
       </c>
       <c r="Z28">
         <v>-530651.0</v>
       </c>
       <c r="AA28">
         <v>-1317983.0</v>
       </c>
       <c r="AB28">
         <v>64611.0</v>
       </c>
       <c r="AC28">
         <v>-7183878.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>1206500.0</v>
       </c>
       <c r="D29">
         <v>1206500.0</v>
       </c>
       <c r="E29">
         <v>-3329500.0</v>
       </c>
       <c r="F29">
         <v>-3329500.0</v>
       </c>
       <c r="G29">
         <v>2074500.0</v>
       </c>
       <c r="H29">
         <v>2074500.0</v>
       </c>
       <c r="I29">
         <v>-99500.0</v>
       </c>
       <c r="J29">
         <v>-99500.0</v>
@@ -12115,51 +12463,51 @@
       </c>
       <c r="W29">
         <v>4787930.0</v>
       </c>
       <c r="X29">
         <v>932787.0</v>
       </c>
       <c r="Y29">
         <v>-211422.0</v>
       </c>
       <c r="Z29">
         <v>-3460385.0</v>
       </c>
       <c r="AA29">
         <v>8718806.0</v>
       </c>
       <c r="AB29">
         <v>-2475712.0</v>
       </c>
       <c r="AC29">
         <v>-22992589.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>48000.0</v>
       </c>
       <c r="D30">
         <v>48000.0</v>
       </c>
       <c r="E30">
         <v>-368500.0</v>
       </c>
       <c r="F30">
         <v>-368500.0</v>
       </c>
       <c r="G30">
         <v>-19000.0</v>
       </c>
       <c r="H30">
         <v>-19000.0</v>
       </c>
       <c r="I30">
         <v>-96000.0</v>
       </c>
       <c r="J30">
         <v>-96000.0</v>