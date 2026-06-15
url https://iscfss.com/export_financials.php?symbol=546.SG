--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -854,2583 +857,2720 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
-        <v>2421000.0</v>
+        <v>6830000.0</v>
       </c>
       <c r="C2">
+        <v>5816000.0</v>
+      </c>
+      <c r="D2">
         <v>2045000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11354000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4572000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6003000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>948000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2892000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3564000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5212000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4364000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5632000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5872000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>2927000.0</v>
+        <v>4155000.0</v>
       </c>
       <c r="C7">
+        <v>2960000.0</v>
+      </c>
+      <c r="D7">
         <v>3044000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3910000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7557000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3544000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3563000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>27471000.0</v>
       </c>
       <c r="C8">
         <v>27471000.0</v>
       </c>
       <c r="D8">
         <v>27471000.0</v>
       </c>
       <c r="E8">
         <v>27471000.0</v>
       </c>
       <c r="F8">
         <v>27471000.0</v>
       </c>
       <c r="G8">
         <v>27471000.0</v>
       </c>
       <c r="H8">
         <v>27471000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>27471000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
-[...1 lines deleted...]
-      </c>
+      <c r="F9"/>
       <c r="G9">
         <v>4721000.0</v>
       </c>
       <c r="H9">
         <v>4721000.0</v>
       </c>
       <c r="I9">
         <v>4721000.0</v>
       </c>
       <c r="J9">
         <v>4721000.0</v>
       </c>
       <c r="K9">
         <v>4721000.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>4721000.0</v>
+      </c>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>15503000.0</v>
+      </c>
+      <c r="C10">
         <v>16789000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>22305000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18122000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>49015000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>82161000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3070000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4521000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1731000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1581000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1887000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>943000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2092000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>87339000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8781000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4385000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3500000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3423000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>27471000.0</v>
       </c>
       <c r="F13">
         <v>27471000.0</v>
       </c>
       <c r="G13">
         <v>27471000.0</v>
       </c>
       <c r="H13">
         <v>27471000.0</v>
       </c>
       <c r="I13">
         <v>27471000.0</v>
       </c>
       <c r="J13">
         <v>27471000.0</v>
       </c>
       <c r="K13">
         <v>27471000.0</v>
       </c>
       <c r="L13">
+        <v>27471000.0</v>
+      </c>
+      <c r="M13">
         <v>23378000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>21745000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>544911240.0</v>
       </c>
       <c r="C14">
         <v>544911240.0</v>
       </c>
       <c r="D14">
         <v>544911240.0</v>
       </c>
       <c r="E14">
+        <v>544911240.0</v>
+      </c>
+      <c r="F14">
         <v>546411240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>549411240.0</v>
       </c>
       <c r="G14">
         <v>549411240.0</v>
       </c>
       <c r="H14">
         <v>549411240.0</v>
       </c>
       <c r="I14">
         <v>549411240.0</v>
       </c>
-      <c r="J14"/>
+      <c r="J14">
+        <v>549411240.0</v>
+      </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
         <v>709000.0</v>
       </c>
       <c r="C20">
         <v>709000.0</v>
       </c>
       <c r="D20">
         <v>709000.0</v>
       </c>
       <c r="E20">
         <v>709000.0</v>
       </c>
       <c r="F20">
         <v>709000.0</v>
       </c>
       <c r="G20">
         <v>709000.0</v>
       </c>
       <c r="H20">
         <v>709000.0</v>
       </c>
       <c r="I20">
         <v>709000.0</v>
       </c>
       <c r="J20">
         <v>709000.0</v>
       </c>
       <c r="K20">
         <v>709000.0</v>
       </c>
       <c r="L20">
         <v>709000.0</v>
       </c>
       <c r="M20">
+        <v>709000.0</v>
+      </c>
+      <c r="N20">
         <v>712000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>2130000.0</v>
+      </c>
+      <c r="C21">
         <v>2407000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2654000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>139000.0</v>
       </c>
-      <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>28215000.0</v>
+      </c>
+      <c r="C22">
         <v>25544000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>37359000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>36394000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>49660000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>53678000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>37844000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>33850000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>34312000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>34749000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>35995000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>36580000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>35191000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>228000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5870000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5913000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1634000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>107000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2181000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4276000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>7667000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>3772000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9433000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5913000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1634000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>107000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2181000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
-        <v>2569000.0</v>
+        <v>2033000.0</v>
       </c>
       <c r="C28">
+        <v>2568000.0</v>
+      </c>
+      <c r="D28">
         <v>1556000.0</v>
       </c>
-      <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
         <v>39466000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>36293000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>34348000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>119096000.0</v>
+      </c>
+      <c r="C29">
         <v>125527000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>153065000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>165432000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>194520000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>226546000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>106106000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>103146000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>97996000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
-        <v>10666000.0</v>
+        <v>19252000.0</v>
       </c>
       <c r="C30">
+        <v>11470000.0</v>
+      </c>
+      <c r="D30">
         <v>20084000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>30358000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>42347000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>49308000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>15944000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>16108000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>16526000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>16270000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>13976000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14798000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>14879000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>149325000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>184505000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>192756000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>62861000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>61623000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>61208000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>60136000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>58736000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>54519000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>53179000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
-        <v>69964000.0</v>
+        <v>32862000.0</v>
       </c>
       <c r="C32">
+        <v>67723000.0</v>
+      </c>
+      <c r="D32">
         <v>62827000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>83055000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>142743000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>160073000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>33889000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>31647000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>26916000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
-        <v>39699000.0</v>
+        <v>73147000.0</v>
       </c>
       <c r="C33">
+        <v>42883000.0</v>
+      </c>
+      <c r="D33">
         <v>70972000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>73914000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>52205000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>39628000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>41312000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>38444000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>38564000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>38144000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34">
+        <v>9000.0</v>
+      </c>
+      <c r="C34">
         <v>14000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>18000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>117000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>28000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>423000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
-        <v>3011000.0</v>
+        <v>3961000.0</v>
       </c>
       <c r="C35">
+        <v>3552000.0</v>
+      </c>
+      <c r="D35">
         <v>3491000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4654000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>7041000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5211000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>10611000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6743000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2557000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1101000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36">
+        <v>53000.0</v>
+      </c>
+      <c r="C36">
         <v>45000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>416000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>578000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>622000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>604000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6934000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>6744000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5344000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4384000.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>13638000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>4705000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>7489000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>9905000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>9818000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>9297000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>7840000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>5055000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>4874000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>5149000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39">
-        <v>34722000.0</v>
+        <v>10373000.0</v>
       </c>
       <c r="C39">
+        <v>6940000.0</v>
+      </c>
+      <c r="D39">
         <v>5311000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7354000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>15896000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>15300000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>18148000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>16132000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>15844000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>10554000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>15853000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>9188000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>10780000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>2471000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3994000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4843000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1569000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2484000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3342000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2261000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6237000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1915000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1701000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>1154000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1250000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1825000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1658000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>830000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>923000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>994000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>1020000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>975000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>871000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-287000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2843000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>3484000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>631000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>555000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1054000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>865000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>416000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>733000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1555000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
-        <v>91008000.0</v>
+        <v>136431000.0</v>
       </c>
       <c r="C45">
+        <v>26528000.0</v>
+      </c>
+      <c r="D45">
         <v>116036000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>117624000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>103291000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>84827000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>78701000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>65086000.0</v>
+      </c>
+      <c r="C46">
         <v>26450000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>53590000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>59865000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>44948000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>31430000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>30698000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>60503000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>44948000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>31430000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>30698000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>27917000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>28558000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>29595000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>30219000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>33362000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>36821000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
-      <c r="D48">
+      <c r="D48"/>
+      <c r="E48">
         <v>120490000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>152291000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>157789000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>30747000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>29585000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>28671000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>27788000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>26837000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>26237000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>25854000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>17536000.0</v>
+      </c>
+      <c r="C50">
         <v>19358000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>23861000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>15643000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>9306000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>32853000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>36666000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>34901000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>34445000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>30750000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>2080000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>34445000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>41832000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>387000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>34901000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>597000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>867000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>386000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>34445000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>41832000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53">
-        <v>3000000.0</v>
-[...2 lines deleted...]
-      <c r="D53">
+        <v>3865000.0</v>
+      </c>
+      <c r="C53">
+        <v>10547000.0</v>
+      </c>
+      <c r="D53"/>
+      <c r="E53">
         <v>17159000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>9275000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>5178000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>4930000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>4260000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>2389000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>3891000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>4044000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>4101000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>5621000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:13">
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
-        <v>137967000.0</v>
+        <v>145743000.0</v>
       </c>
       <c r="C55">
+        <v>138498000.0</v>
+      </c>
+      <c r="D55">
         <v>166767000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>182049000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>215574000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>245686000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>116603000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>112890000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>109539000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>105638000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>109298000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>104709000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>111419000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
-        <v>98268000.0</v>
+        <v>72596000.0</v>
       </c>
       <c r="C56">
+        <v>95615000.0</v>
+      </c>
+      <c r="D56">
         <v>95795000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>111646000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>163369000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>206058000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>75291000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>74446000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>70975000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>67494000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>69247000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>65764000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>68737000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>39734000.0</v>
+      </c>
+      <c r="C57">
         <v>28304000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>32968000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>29468000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>20626000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>45985000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>41402000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>42799000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>44059000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>42678000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>45635000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>43214000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>46349000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
-        <v>31315000.0</v>
+        <v>43695000.0</v>
       </c>
       <c r="C58">
+        <v>31444000.0</v>
+      </c>
+      <c r="D58">
         <v>36459000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>29734000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>27667000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>52221000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>53033000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>50558000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>47622000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>44793000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>49853000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>48465000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>54887000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
-        <v>106169000.0</v>
+        <v>101560000.0</v>
       </c>
       <c r="C60">
+        <v>106571000.0</v>
+      </c>
+      <c r="D60">
         <v>129204000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>149789000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>185214000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>193465000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>63570000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>62332000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>61917000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>60845000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>59445000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>55228000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>53891000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>83</v>
+        <v>6</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>6</v>
+        <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>86</v>
+        <v>7</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>89</v>
+        <v>8</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>9</v>
+        <v>95</v>
       </c>
       <c r="AF1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>10</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>6830000.0</v>
+      </c>
+      <c r="C2">
         <v>9154000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2421000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5879000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2045000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6547000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11354000.0</v>
       </c>
       <c r="H2">
         <v>11354000.0</v>
       </c>
       <c r="I2">
-        <v>8724000.0</v>
+        <v>11354000.0</v>
       </c>
       <c r="J2">
         <v>8724000.0</v>
       </c>
       <c r="K2">
-        <v>4572000.0</v>
+        <v>8724000.0</v>
       </c>
       <c r="L2">
         <v>4572000.0</v>
       </c>
       <c r="M2">
-        <v>3136000.0</v>
+        <v>4572000.0</v>
       </c>
       <c r="N2">
         <v>3136000.0</v>
       </c>
       <c r="O2">
-        <v>6003000.0</v>
+        <v>3136000.0</v>
       </c>
       <c r="P2">
         <v>6003000.0</v>
       </c>
       <c r="Q2">
-        <v>16714000.0</v>
+        <v>6003000.0</v>
       </c>
       <c r="R2">
         <v>16714000.0</v>
       </c>
       <c r="S2">
-        <v>948000.0</v>
+        <v>16714000.0</v>
       </c>
       <c r="T2">
         <v>948000.0</v>
       </c>
       <c r="U2">
-        <v>6020000.0</v>
+        <v>948000.0</v>
       </c>
       <c r="V2">
         <v>6020000.0</v>
       </c>
       <c r="W2">
-        <v>2892000.0</v>
+        <v>6020000.0</v>
       </c>
       <c r="X2">
         <v>2892000.0</v>
       </c>
       <c r="Y2">
-        <v>8437000.0</v>
+        <v>2892000.0</v>
       </c>
       <c r="Z2">
         <v>8437000.0</v>
       </c>
       <c r="AA2">
-        <v>3564000.0</v>
+        <v>8437000.0</v>
       </c>
       <c r="AB2">
         <v>3564000.0</v>
       </c>
       <c r="AC2">
-        <v>11960000.0</v>
+        <v>3564000.0</v>
       </c>
       <c r="AD2">
         <v>11960000.0</v>
       </c>
       <c r="AE2">
-        <v>5212000.0</v>
+        <v>11960000.0</v>
       </c>
       <c r="AF2">
         <v>5212000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2">
+        <v>5212000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>4155000.0</v>
+      </c>
+      <c r="C7">
         <v>2666000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2927000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2882000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3044000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3754000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3910000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>394324.98</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>7557000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>3162000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>3544000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>3262000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>3563000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>27471000.0</v>
       </c>
       <c r="C8">
         <v>27471000.0</v>
       </c>
       <c r="D8">
         <v>27471000.0</v>
       </c>
       <c r="E8">
         <v>27471000.0</v>
       </c>
       <c r="F8">
         <v>27471000.0</v>
       </c>
       <c r="G8">
         <v>27471000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="H8">
+        <v>27471000.0</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8">
         <v>3501131.74</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>27471000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>27471000.0</v>
       </c>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>4721000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>4721000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>4721000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>4721000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>4721000.0</v>
       </c>
-      <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>4721000.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>4721000.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>15503000.0</v>
+      </c>
+      <c r="C10">
         <v>12659000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16789000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>17636000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>22305000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15180000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>18122000.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>5029746.43</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>49015000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>61118000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>82161000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>20710000.0</v>
       </c>
-      <c r="R10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S10"/>
       <c r="T10">
         <v>3070000.0</v>
       </c>
       <c r="U10">
-        <v>1814000.0</v>
+        <v>3070000.0</v>
       </c>
       <c r="V10">
         <v>1814000.0</v>
       </c>
       <c r="W10">
-        <v>4521000.0</v>
+        <v>1814000.0</v>
       </c>
       <c r="X10">
         <v>4521000.0</v>
       </c>
       <c r="Y10">
-        <v>4661000.0</v>
+        <v>4521000.0</v>
       </c>
       <c r="Z10">
         <v>4661000.0</v>
       </c>
-      <c r="AA10"/>
+      <c r="AA10">
+        <v>4661000.0</v>
+      </c>
       <c r="AB10"/>
-      <c r="AC10">
-[...1 lines deleted...]
-      </c>
+      <c r="AC10"/>
       <c r="AD10">
         <v>1399000.0</v>
       </c>
       <c r="AE10">
-        <v>1581000.0</v>
+        <v>1399000.0</v>
       </c>
       <c r="AF10">
         <v>1581000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10">
+        <v>1581000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>87339000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>25640000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>8000000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>7162000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>8781000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>7500000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>4385000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>27471000.0</v>
       </c>
       <c r="I13">
         <v>27471000.0</v>
       </c>
       <c r="J13">
         <v>27471000.0</v>
       </c>
       <c r="K13">
         <v>27471000.0</v>
       </c>
       <c r="L13">
         <v>27471000.0</v>
       </c>
       <c r="M13">
         <v>27471000.0</v>
       </c>
       <c r="N13">
         <v>27471000.0</v>
       </c>
       <c r="O13">
         <v>27471000.0</v>
       </c>
       <c r="P13">
@@ -3447,4218 +3587,4379 @@
       </c>
       <c r="T13">
         <v>27471000.0</v>
       </c>
       <c r="U13">
         <v>27471000.0</v>
       </c>
       <c r="V13">
         <v>27471000.0</v>
       </c>
       <c r="W13">
         <v>27471000.0</v>
       </c>
       <c r="X13">
         <v>27471000.0</v>
       </c>
       <c r="Y13">
         <v>27471000.0</v>
       </c>
       <c r="Z13">
         <v>27471000.0</v>
       </c>
       <c r="AA13">
         <v>27471000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13">
+      <c r="AB13">
         <v>27471000.0</v>
       </c>
+      <c r="AC13"/>
       <c r="AD13">
         <v>27471000.0</v>
       </c>
       <c r="AE13">
         <v>27471000.0</v>
       </c>
       <c r="AF13">
         <v>27471000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>27471000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>544911240.0</v>
       </c>
       <c r="C14">
         <v>544911240.0</v>
       </c>
       <c r="D14">
         <v>544911240.0</v>
       </c>
       <c r="E14">
         <v>544911240.0</v>
       </c>
       <c r="F14">
         <v>544911240.0</v>
       </c>
       <c r="G14">
         <v>544911240.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="H14">
         <v>544911240.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="I14"/>
+      <c r="J14">
+        <v>544911240.0</v>
+      </c>
+      <c r="K14"/>
+      <c r="L14">
         <v>546411240.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>549411240.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>549411240.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>549411240.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>549411240.0</v>
       </c>
-      <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="C20">
+        <v>32</v>
+      </c>
+      <c r="B20">
         <v>709000.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20">
+      <c r="C20"/>
+      <c r="D20">
         <v>709000.0</v>
       </c>
+      <c r="E20"/>
       <c r="F20">
         <v>709000.0</v>
       </c>
       <c r="G20">
         <v>709000.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20">
+      <c r="H20">
+        <v>709000.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20">
         <v>90360.83</v>
       </c>
-      <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>709000.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>709000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>709000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>709000.0</v>
       </c>
-      <c r="R20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>709000.0</v>
       </c>
       <c r="U20">
         <v>709000.0</v>
       </c>
       <c r="V20">
         <v>709000.0</v>
       </c>
       <c r="W20">
         <v>709000.0</v>
       </c>
       <c r="X20">
         <v>709000.0</v>
       </c>
       <c r="Y20">
         <v>709000.0</v>
       </c>
       <c r="Z20">
         <v>709000.0</v>
       </c>
       <c r="AA20">
         <v>709000.0</v>
       </c>
-      <c r="AB20"/>
-      <c r="AC20">
+      <c r="AB20">
         <v>709000.0</v>
       </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>709000.0</v>
       </c>
       <c r="AE20">
         <v>709000.0</v>
       </c>
       <c r="AF20">
         <v>709000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20">
+        <v>709000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="C21">
+        <v>33</v>
+      </c>
+      <c r="B21">
+        <v>2130000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>2407000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>2654000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>139000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>28215000.0</v>
+      </c>
+      <c r="C22">
         <v>29554000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>25544000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>37902000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>37359000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>39521000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36394000.0</v>
       </c>
       <c r="H22">
         <v>36394000.0</v>
       </c>
       <c r="I22">
-        <v>48686000.0</v>
+        <v>36394000.0</v>
       </c>
       <c r="J22">
         <v>48686000.0</v>
       </c>
       <c r="K22">
-        <v>49660000.0</v>
+        <v>48686000.0</v>
       </c>
       <c r="L22">
         <v>49660000.0</v>
       </c>
       <c r="M22">
-        <v>49941000.0</v>
+        <v>49660000.0</v>
       </c>
       <c r="N22">
         <v>49941000.0</v>
       </c>
       <c r="O22">
-        <v>53678000.0</v>
+        <v>49941000.0</v>
       </c>
       <c r="P22">
         <v>53678000.0</v>
       </c>
       <c r="Q22">
-        <v>37688000.0</v>
+        <v>53678000.0</v>
       </c>
       <c r="R22">
         <v>37688000.0</v>
       </c>
       <c r="S22">
-        <v>37844000.0</v>
+        <v>37688000.0</v>
       </c>
       <c r="T22">
         <v>37844000.0</v>
       </c>
       <c r="U22">
-        <v>33764000.0</v>
+        <v>37844000.0</v>
       </c>
       <c r="V22">
         <v>33764000.0</v>
       </c>
       <c r="W22">
-        <v>33850000.0</v>
+        <v>33764000.0</v>
       </c>
       <c r="X22">
         <v>33850000.0</v>
       </c>
       <c r="Y22">
-        <v>35228000.0</v>
+        <v>33850000.0</v>
       </c>
       <c r="Z22">
         <v>35228000.0</v>
       </c>
       <c r="AA22">
+        <v>35228000.0</v>
+      </c>
+      <c r="AB22">
         <v>34312000.0</v>
       </c>
-      <c r="AB22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>35459000.0</v>
       </c>
       <c r="AE22">
-        <v>34749000.0</v>
+        <v>35459000.0</v>
       </c>
       <c r="AF22">
         <v>34749000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22">
+        <v>34749000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>2442801.21</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>0.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>228000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>1918000.0</v>
       </c>
-      <c r="R24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S24"/>
       <c r="T24">
         <v>5870000.0</v>
       </c>
       <c r="U24">
-        <v>5540000.0</v>
+        <v>5870000.0</v>
       </c>
       <c r="V24">
         <v>5540000.0</v>
       </c>
       <c r="W24">
-        <v>5913000.0</v>
+        <v>5540000.0</v>
       </c>
       <c r="X24">
         <v>5913000.0</v>
       </c>
       <c r="Y24">
-        <v>6223000.0</v>
+        <v>5913000.0</v>
       </c>
       <c r="Z24">
         <v>6223000.0</v>
       </c>
       <c r="AA24">
+        <v>6223000.0</v>
+      </c>
+      <c r="AB24">
         <v>1634000.0</v>
       </c>
-      <c r="AB24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC24"/>
       <c r="AD24">
         <v>1974000.0</v>
       </c>
       <c r="AE24">
-        <v>107000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="AF24">
         <v>107000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24">
+        <v>107000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>3772000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>5180000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>9433000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>5540000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>5913000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>6223000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>1634000.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>2033000.0</v>
+      </c>
+      <c r="C28">
         <v>6190000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2569000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6399000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1556000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5438000.0</v>
       </c>
-      <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>20529000.0</v>
       </c>
-      <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>119096000.0</v>
+      </c>
+      <c r="C29">
         <v>125549000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>125527000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>148805000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>153065000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>165463000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>165432000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>26678366.42</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>194520000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>198428000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>226546000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>142625000.0</v>
       </c>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>19252000.0</v>
+      </c>
+      <c r="C30">
         <v>20985000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10666000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>20542000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>20084000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>28740000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32641000.0</v>
       </c>
       <c r="H30">
         <v>32641000.0</v>
       </c>
       <c r="I30">
-        <v>39548000.0</v>
+        <v>32641000.0</v>
       </c>
       <c r="J30">
         <v>39548000.0</v>
       </c>
       <c r="K30">
-        <v>47378000.0</v>
+        <v>39548000.0</v>
       </c>
       <c r="L30">
         <v>47378000.0</v>
       </c>
       <c r="M30">
-        <v>47610000.0</v>
+        <v>47378000.0</v>
       </c>
       <c r="N30">
         <v>47610000.0</v>
       </c>
       <c r="O30">
-        <v>50144000.0</v>
+        <v>47610000.0</v>
       </c>
       <c r="P30">
         <v>50144000.0</v>
       </c>
       <c r="Q30">
-        <v>46289000.0</v>
+        <v>50144000.0</v>
       </c>
       <c r="R30">
         <v>46289000.0</v>
       </c>
       <c r="S30">
-        <v>15944000.0</v>
+        <v>46289000.0</v>
       </c>
       <c r="T30">
         <v>15944000.0</v>
       </c>
       <c r="U30">
-        <v>14873000.0</v>
+        <v>15944000.0</v>
       </c>
       <c r="V30">
         <v>14873000.0</v>
       </c>
       <c r="W30">
+        <v>14873000.0</v>
+      </c>
+      <c r="X30">
         <v>14727000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>16108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15408000.0</v>
       </c>
       <c r="Z30">
         <v>15408000.0</v>
       </c>
       <c r="AA30">
-        <v>16526000.0</v>
+        <v>15408000.0</v>
       </c>
       <c r="AB30">
         <v>16526000.0</v>
       </c>
       <c r="AC30">
-        <v>15592000.0</v>
+        <v>16526000.0</v>
       </c>
       <c r="AD30">
         <v>15592000.0</v>
       </c>
       <c r="AE30">
-        <v>16270000.0</v>
+        <v>15592000.0</v>
       </c>
       <c r="AF30">
         <v>16270000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30">
+        <v>16270000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31">
         <v>149325000.0</v>
       </c>
       <c r="I31">
-        <v>174826000.0</v>
+        <v>149325000.0</v>
       </c>
       <c r="J31">
         <v>174826000.0</v>
       </c>
       <c r="K31">
-        <v>184505000.0</v>
+        <v>174826000.0</v>
       </c>
       <c r="L31">
         <v>184505000.0</v>
       </c>
       <c r="M31">
-        <v>186013000.0</v>
+        <v>184505000.0</v>
       </c>
       <c r="N31">
         <v>186013000.0</v>
       </c>
       <c r="O31">
-        <v>192756000.0</v>
+        <v>186013000.0</v>
       </c>
       <c r="P31">
         <v>192756000.0</v>
       </c>
       <c r="Q31">
-        <v>100677000.0</v>
+        <v>192756000.0</v>
       </c>
       <c r="R31">
         <v>100677000.0</v>
       </c>
       <c r="S31">
-        <v>62861000.0</v>
+        <v>100677000.0</v>
       </c>
       <c r="T31">
         <v>62861000.0</v>
       </c>
       <c r="U31">
-        <v>62108000.0</v>
+        <v>62861000.0</v>
       </c>
       <c r="V31">
         <v>62108000.0</v>
       </c>
       <c r="W31">
-        <v>61623000.0</v>
+        <v>62108000.0</v>
       </c>
       <c r="X31">
         <v>61623000.0</v>
       </c>
       <c r="Y31">
-        <v>61355000.0</v>
+        <v>61623000.0</v>
       </c>
       <c r="Z31">
         <v>61355000.0</v>
       </c>
-      <c r="AA31"/>
+      <c r="AA31">
+        <v>61355000.0</v>
+      </c>
       <c r="AB31"/>
-      <c r="AC31">
-[...1 lines deleted...]
-      </c>
+      <c r="AC31"/>
       <c r="AD31">
         <v>61059000.0</v>
       </c>
       <c r="AE31">
-        <v>60136000.0</v>
+        <v>61059000.0</v>
       </c>
       <c r="AF31">
         <v>60136000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31">
+        <v>60136000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>32862000.0</v>
+      </c>
+      <c r="C32">
         <v>48071000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>69964000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>63797000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>62827000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>80647000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>83055000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>17291673.04</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>142743000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>152746000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>160073000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>66323000.0</v>
       </c>
-      <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>73147000.0</v>
+      </c>
+      <c r="C33">
         <v>61783000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>39699000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>64520000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>70972000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>70860000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>73914000.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>8464222.72</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>52205000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>39028000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>39628000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>42478000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>41312000.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>39228000.0</v>
       </c>
-      <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34">
+        <v>9000.0</v>
+      </c>
+      <c r="C34">
         <v>105000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>14000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>885000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>18000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>977000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>117000.0</v>
       </c>
-      <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>143379.32</v>
       </c>
-      <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>28000.0</v>
       </c>
-      <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>1279000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>423000.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>1006000.0</v>
       </c>
-      <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>2174000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>3961000.0</v>
+      </c>
+      <c r="C35">
         <v>2669000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3011000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3275000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3491000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4547000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4654000.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>3002936.41</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>7041000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>4588000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>5211000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>6392000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>10611000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>7939000.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36">
+        <v>53000.0</v>
+      </c>
+      <c r="C36">
         <v>1071000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>45000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4558000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>416000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>7688000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>578000.0</v>
       </c>
-      <c r="H36"/>
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36">
         <v>1023154.8</v>
       </c>
-      <c r="J36"/>
-      <c r="K36">
+      <c r="K36"/>
+      <c r="L36">
         <v>622000.0</v>
       </c>
-      <c r="L36"/>
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36">
         <v>2807000.0</v>
       </c>
-      <c r="N36"/>
-      <c r="O36">
+      <c r="O36"/>
+      <c r="P36">
         <v>604000.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36">
+      <c r="Q36"/>
+      <c r="R36">
         <v>7370000.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>6934000.0</v>
       </c>
-      <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>13176000.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+    </row>
+    <row r="38" spans="1:33">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38">
         <v>13638000.0</v>
       </c>
       <c r="I38">
-        <v>10749000.0</v>
+        <v>13638000.0</v>
       </c>
       <c r="J38">
         <v>10749000.0</v>
       </c>
       <c r="K38">
-        <v>4705000.0</v>
+        <v>10749000.0</v>
       </c>
       <c r="L38">
         <v>4705000.0</v>
       </c>
       <c r="M38">
-        <v>5623000.0</v>
+        <v>4705000.0</v>
       </c>
       <c r="N38">
         <v>5623000.0</v>
       </c>
       <c r="O38">
-        <v>7489000.0</v>
+        <v>5623000.0</v>
       </c>
       <c r="P38">
         <v>7489000.0</v>
       </c>
       <c r="Q38">
-        <v>10281000.0</v>
+        <v>7489000.0</v>
       </c>
       <c r="R38">
         <v>10281000.0</v>
       </c>
       <c r="S38">
-        <v>9905000.0</v>
+        <v>10281000.0</v>
       </c>
       <c r="T38">
         <v>9905000.0</v>
       </c>
       <c r="U38">
+        <v>9905000.0</v>
+      </c>
+      <c r="V38">
         <v>7088000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>10093000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>6757000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>9818000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>6030000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>9146000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>6072000.0</v>
       </c>
-      <c r="AB38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC38"/>
       <c r="AD38">
         <v>7538000.0</v>
       </c>
       <c r="AE38">
-        <v>7840000.0</v>
+        <v>7538000.0</v>
       </c>
       <c r="AF38">
         <v>7840000.0</v>
       </c>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38">
+        <v>7840000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39">
+        <v>10373000.0</v>
+      </c>
+      <c r="C39">
         <v>8243000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>34722000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6036000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>5311000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8926000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7354000.0</v>
       </c>
       <c r="H39">
         <v>7354000.0</v>
       </c>
       <c r="I39">
-        <v>10355000.0</v>
+        <v>7354000.0</v>
       </c>
       <c r="J39">
         <v>10355000.0</v>
       </c>
       <c r="K39">
-        <v>15896000.0</v>
+        <v>10355000.0</v>
       </c>
       <c r="L39">
         <v>15896000.0</v>
       </c>
       <c r="M39">
-        <v>10454000.0</v>
+        <v>15896000.0</v>
       </c>
       <c r="N39">
         <v>10454000.0</v>
       </c>
       <c r="O39">
-        <v>19744000.0</v>
+        <v>10454000.0</v>
       </c>
       <c r="P39">
         <v>19744000.0</v>
       </c>
       <c r="Q39">
-        <v>15946000.0</v>
+        <v>19744000.0</v>
       </c>
       <c r="R39">
         <v>15946000.0</v>
       </c>
       <c r="S39">
-        <v>15948000.0</v>
+        <v>15946000.0</v>
       </c>
       <c r="T39">
         <v>15948000.0</v>
       </c>
       <c r="U39">
-        <v>17930000.0</v>
+        <v>15948000.0</v>
       </c>
       <c r="V39">
         <v>17930000.0</v>
       </c>
       <c r="W39">
+        <v>17930000.0</v>
+      </c>
+      <c r="X39">
         <v>17088000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>16132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17972000.0</v>
       </c>
       <c r="Z39">
         <v>17972000.0</v>
       </c>
       <c r="AA39">
-        <v>15844000.0</v>
+        <v>17972000.0</v>
       </c>
       <c r="AB39">
         <v>15844000.0</v>
       </c>
       <c r="AC39">
-        <v>17862000.0</v>
+        <v>15844000.0</v>
       </c>
       <c r="AD39">
         <v>17862000.0</v>
       </c>
       <c r="AE39">
-        <v>10554000.0</v>
+        <v>17862000.0</v>
       </c>
       <c r="AF39">
         <v>10554000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39">
+        <v>10554000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
+      <c r="G40"/>
       <c r="H40">
         <v>2471000.0</v>
       </c>
       <c r="I40">
-        <v>2070000.0</v>
+        <v>2471000.0</v>
       </c>
       <c r="J40">
         <v>2070000.0</v>
       </c>
       <c r="K40">
-        <v>3994000.0</v>
+        <v>2070000.0</v>
       </c>
       <c r="L40">
         <v>3994000.0</v>
       </c>
       <c r="M40">
-        <v>3158000.0</v>
+        <v>3994000.0</v>
       </c>
       <c r="N40">
         <v>3158000.0</v>
       </c>
       <c r="O40">
-        <v>4843000.0</v>
+        <v>3158000.0</v>
       </c>
       <c r="P40">
         <v>4843000.0</v>
       </c>
       <c r="Q40">
-        <v>3205000.0</v>
+        <v>4843000.0</v>
       </c>
       <c r="R40">
         <v>3205000.0</v>
       </c>
       <c r="S40">
-        <v>1668000.0</v>
+        <v>3205000.0</v>
       </c>
       <c r="T40">
         <v>1668000.0</v>
       </c>
       <c r="U40">
-        <v>1452000.0</v>
+        <v>1668000.0</v>
       </c>
       <c r="V40">
         <v>1452000.0</v>
       </c>
       <c r="W40">
-        <v>2484000.0</v>
+        <v>1452000.0</v>
       </c>
       <c r="X40">
         <v>2484000.0</v>
       </c>
       <c r="Y40">
-        <v>1565000.0</v>
+        <v>2484000.0</v>
       </c>
       <c r="Z40">
         <v>1565000.0</v>
       </c>
       <c r="AA40">
-        <v>3342000.0</v>
+        <v>1565000.0</v>
       </c>
       <c r="AB40">
         <v>3342000.0</v>
       </c>
       <c r="AC40">
-        <v>1615000.0</v>
+        <v>3342000.0</v>
       </c>
       <c r="AD40">
         <v>1615000.0</v>
       </c>
       <c r="AE40">
-        <v>2261000.0</v>
+        <v>1615000.0</v>
       </c>
       <c r="AF40">
         <v>2261000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40">
+        <v>2261000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
-[...1 lines deleted...]
-      </c>
+      <c r="G41"/>
       <c r="H41">
         <v>1154000.0</v>
       </c>
       <c r="I41">
-        <v>1301000.0</v>
+        <v>1154000.0</v>
       </c>
       <c r="J41">
         <v>1301000.0</v>
       </c>
       <c r="K41">
-        <v>1250000.0</v>
+        <v>1301000.0</v>
       </c>
       <c r="L41">
         <v>1250000.0</v>
       </c>
       <c r="M41">
-        <v>1426000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="N41">
         <v>1426000.0</v>
       </c>
       <c r="O41">
-        <v>1825000.0</v>
+        <v>1426000.0</v>
       </c>
       <c r="P41">
         <v>1825000.0</v>
       </c>
       <c r="Q41">
-        <v>1212000.0</v>
+        <v>1825000.0</v>
       </c>
       <c r="R41">
         <v>1212000.0</v>
       </c>
       <c r="S41">
-        <v>1178000.0</v>
+        <v>1212000.0</v>
       </c>
       <c r="T41">
         <v>1178000.0</v>
       </c>
       <c r="U41">
-        <v>2399000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="V41">
         <v>2399000.0</v>
       </c>
       <c r="W41">
-        <v>830000.0</v>
+        <v>2399000.0</v>
       </c>
       <c r="X41">
         <v>830000.0</v>
       </c>
       <c r="Y41">
-        <v>991000.0</v>
+        <v>830000.0</v>
       </c>
       <c r="Z41">
         <v>991000.0</v>
       </c>
-      <c r="AA41"/>
+      <c r="AA41">
+        <v>991000.0</v>
+      </c>
       <c r="AB41"/>
-      <c r="AC41">
-[...1 lines deleted...]
-      </c>
+      <c r="AC41"/>
       <c r="AD41">
         <v>1029000.0</v>
       </c>
       <c r="AE41">
-        <v>994000.0</v>
+        <v>1029000.0</v>
       </c>
       <c r="AF41">
         <v>994000.0</v>
       </c>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41">
+        <v>994000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42">
         <v>-287000.0</v>
       </c>
       <c r="I42">
-        <v>381000.0</v>
+        <v>-287000.0</v>
       </c>
       <c r="J42">
         <v>381000.0</v>
       </c>
       <c r="K42">
-        <v>2843000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="L42">
         <v>2843000.0</v>
       </c>
       <c r="M42">
-        <v>2627000.0</v>
+        <v>2843000.0</v>
       </c>
       <c r="N42">
         <v>2627000.0</v>
       </c>
       <c r="O42">
-        <v>3484000.0</v>
+        <v>2627000.0</v>
       </c>
       <c r="P42">
         <v>3484000.0</v>
       </c>
       <c r="Q42">
-        <v>-443000.0</v>
+        <v>3484000.0</v>
       </c>
       <c r="R42">
         <v>-443000.0</v>
       </c>
       <c r="S42">
-        <v>631000.0</v>
+        <v>-443000.0</v>
       </c>
       <c r="T42">
         <v>631000.0</v>
       </c>
       <c r="U42">
+        <v>631000.0</v>
+      </c>
+      <c r="V42">
         <v>279000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>655000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>179000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>555000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>648000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>848000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>854000.0</v>
       </c>
-      <c r="AB42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC42"/>
       <c r="AD42">
         <v>1264000.0</v>
       </c>
       <c r="AE42">
-        <v>865000.0</v>
+        <v>1264000.0</v>
       </c>
       <c r="AF42">
         <v>865000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42">
+        <v>865000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>136431000.0</v>
+      </c>
+      <c r="C45">
         <v>51206000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>91008000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>49686000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>116036000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>57753000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>117624000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>65086000.0</v>
+      </c>
+      <c r="C46">
         <v>51206000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>26450000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>49686000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>53590000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>57753000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>59865000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-      <c r="G47">
-[...1 lines deleted...]
-      </c>
+      <c r="G47"/>
       <c r="H47">
         <v>60503000.0</v>
       </c>
       <c r="I47">
-        <v>54955000.0</v>
+        <v>60503000.0</v>
       </c>
       <c r="J47">
         <v>54955000.0</v>
       </c>
       <c r="K47">
-        <v>44948000.0</v>
+        <v>54955000.0</v>
       </c>
       <c r="L47">
         <v>44948000.0</v>
       </c>
       <c r="M47">
-        <v>32696000.0</v>
+        <v>44948000.0</v>
       </c>
       <c r="N47">
         <v>32696000.0</v>
       </c>
       <c r="O47">
-        <v>31430000.0</v>
+        <v>32696000.0</v>
       </c>
       <c r="P47">
         <v>31430000.0</v>
       </c>
       <c r="Q47">
-        <v>31488000.0</v>
+        <v>31430000.0</v>
       </c>
       <c r="R47">
         <v>31488000.0</v>
       </c>
       <c r="S47">
-        <v>30698000.0</v>
+        <v>31488000.0</v>
       </c>
       <c r="T47">
         <v>30698000.0</v>
       </c>
       <c r="U47">
-        <v>28426000.0</v>
+        <v>30698000.0</v>
       </c>
       <c r="V47">
         <v>28426000.0</v>
       </c>
       <c r="W47">
-        <v>27917000.0</v>
+        <v>28426000.0</v>
       </c>
       <c r="X47">
         <v>27917000.0</v>
       </c>
       <c r="Y47">
-        <v>27598000.0</v>
+        <v>27917000.0</v>
       </c>
       <c r="Z47">
         <v>27598000.0</v>
       </c>
       <c r="AA47">
+        <v>27598000.0</v>
+      </c>
+      <c r="AB47">
         <v>28558000.0</v>
       </c>
-      <c r="AB47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC47"/>
       <c r="AD47">
         <v>29159000.0</v>
       </c>
       <c r="AE47">
-        <v>29595000.0</v>
+        <v>29159000.0</v>
       </c>
       <c r="AF47">
         <v>29595000.0</v>
       </c>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47">
+        <v>29595000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
-      <c r="G48">
-[...1 lines deleted...]
-      </c>
+      <c r="G48"/>
       <c r="H48">
         <v>120490000.0</v>
       </c>
       <c r="I48">
-        <v>145323000.0</v>
+        <v>120490000.0</v>
       </c>
       <c r="J48">
         <v>145323000.0</v>
       </c>
       <c r="K48">
-        <v>152291000.0</v>
+        <v>145323000.0</v>
       </c>
       <c r="L48">
         <v>152291000.0</v>
       </c>
       <c r="M48">
-        <v>154015000.0</v>
+        <v>152291000.0</v>
       </c>
       <c r="N48">
         <v>154015000.0</v>
       </c>
       <c r="O48">
-        <v>157789000.0</v>
+        <v>154015000.0</v>
       </c>
       <c r="P48">
         <v>157789000.0</v>
       </c>
       <c r="Q48">
-        <v>69637000.0</v>
+        <v>157789000.0</v>
       </c>
       <c r="R48">
         <v>69637000.0</v>
       </c>
       <c r="S48">
-        <v>30747000.0</v>
+        <v>69637000.0</v>
       </c>
       <c r="T48">
         <v>30747000.0</v>
       </c>
       <c r="U48">
+        <v>30747000.0</v>
+      </c>
+      <c r="V48">
         <v>30346000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>29970000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>29961000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>29585000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>29224000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>29024000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>28871000.0</v>
       </c>
-      <c r="AB48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC48"/>
       <c r="AD48">
         <v>28312000.0</v>
       </c>
       <c r="AE48">
-        <v>27788000.0</v>
+        <v>28312000.0</v>
       </c>
       <c r="AF48">
         <v>27788000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:32">
+      <c r="AG48">
+        <v>27788000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+    </row>
+    <row r="50" spans="1:33">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>17536000.0</v>
+      </c>
+      <c r="C50">
         <v>18849000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>19358000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>24035000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>23861000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>20618000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>15643000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>1863931.12</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>9306000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>11706000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>32853000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>39321000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>36666000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>387000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>33712000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>2074000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2185000.0</v>
       </c>
       <c r="X50">
         <v>2185000.0</v>
       </c>
       <c r="Y50">
-        <v>863000.0</v>
+        <v>2185000.0</v>
       </c>
       <c r="Z50">
         <v>863000.0</v>
       </c>
       <c r="AA50">
+        <v>863000.0</v>
+      </c>
+      <c r="AB50">
         <v>36079000.0</v>
       </c>
-      <c r="AB50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC50"/>
       <c r="AD50">
         <v>33039000.0</v>
       </c>
       <c r="AE50">
-        <v>31724000.0</v>
+        <v>33039000.0</v>
       </c>
       <c r="AF50">
         <v>31724000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50">
+        <v>31724000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+    </row>
+    <row r="52" spans="1:33">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
-      <c r="S52">
-[...1 lines deleted...]
-      </c>
+      <c r="S52"/>
       <c r="T52">
         <v>387000.0</v>
       </c>
       <c r="U52">
+        <v>387000.0</v>
+      </c>
+      <c r="V52">
         <v>33712000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2074000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2185000.0</v>
       </c>
       <c r="X52">
         <v>2185000.0</v>
       </c>
       <c r="Y52">
-        <v>863000.0</v>
+        <v>2185000.0</v>
       </c>
       <c r="Z52">
         <v>863000.0</v>
       </c>
       <c r="AA52">
+        <v>863000.0</v>
+      </c>
+      <c r="AB52">
         <v>36079000.0</v>
       </c>
-      <c r="AB52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC52"/>
       <c r="AD52">
         <v>33039000.0</v>
       </c>
       <c r="AE52">
-        <v>31724000.0</v>
+        <v>33039000.0</v>
       </c>
       <c r="AF52">
         <v>31724000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:32">
+      <c r="AG52">
+        <v>31724000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:33">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53">
+        <v>3865000.0</v>
+      </c>
+      <c r="C53">
         <v>7317000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>3000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>14495000.0</v>
       </c>
-      <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>18503000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>17159000.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>2936535.85</v>
       </c>
-      <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>9275000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>1623000.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>5178000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>4930000.0</v>
       </c>
-      <c r="R53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S53"/>
       <c r="T53">
         <v>4930000.0</v>
       </c>
       <c r="U53">
-        <v>5348000.0</v>
+        <v>4930000.0</v>
       </c>
       <c r="V53">
         <v>5348000.0</v>
       </c>
       <c r="W53">
-        <v>3687000.0</v>
+        <v>5348000.0</v>
       </c>
       <c r="X53">
         <v>3687000.0</v>
       </c>
       <c r="Y53">
-        <v>2839000.0</v>
+        <v>3687000.0</v>
       </c>
       <c r="Z53">
         <v>2839000.0</v>
       </c>
       <c r="AA53">
-        <v>2389000.0</v>
+        <v>2839000.0</v>
       </c>
       <c r="AB53">
         <v>2389000.0</v>
       </c>
       <c r="AC53">
-        <v>2708000.0</v>
+        <v>2389000.0</v>
       </c>
       <c r="AD53">
         <v>2708000.0</v>
       </c>
       <c r="AE53">
-        <v>3891000.0</v>
+        <v>2708000.0</v>
       </c>
       <c r="AF53">
         <v>3891000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:32">
+      <c r="AG53">
+        <v>3891000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+    </row>
+    <row r="55" spans="1:33">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>145743000.0</v>
+      </c>
+      <c r="C55">
         <v>140541000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>137967000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>161131000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>166767000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>181730000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>182049000.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55">
         <v>28995503.62</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>215574000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>209774000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>245686000.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>168041000.0</v>
       </c>
-      <c r="R55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S55"/>
       <c r="T55">
         <v>116603000.0</v>
       </c>
       <c r="U55">
-        <v>112957000.0</v>
+        <v>116603000.0</v>
       </c>
       <c r="V55">
         <v>112957000.0</v>
       </c>
       <c r="W55">
-        <v>112890000.0</v>
+        <v>112957000.0</v>
       </c>
       <c r="X55">
         <v>112890000.0</v>
       </c>
       <c r="Y55">
-        <v>113561000.0</v>
+        <v>112890000.0</v>
       </c>
       <c r="Z55">
         <v>113561000.0</v>
       </c>
       <c r="AA55">
+        <v>113561000.0</v>
+      </c>
+      <c r="AB55">
         <v>109539000.0</v>
       </c>
-      <c r="AB55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC55"/>
       <c r="AD55">
         <v>110426000.0</v>
       </c>
       <c r="AE55">
-        <v>105638000.0</v>
+        <v>110426000.0</v>
       </c>
       <c r="AF55">
         <v>105638000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:32">
+      <c r="AG55">
+        <v>105638000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:33">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>72596000.0</v>
+      </c>
+      <c r="C56">
         <v>78758000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>98268000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>96611000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>95795000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>110870000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111646000.0</v>
       </c>
       <c r="H56">
         <v>111646000.0</v>
       </c>
       <c r="I56">
-        <v>161095000.0</v>
+        <v>111646000.0</v>
       </c>
       <c r="J56">
         <v>161095000.0</v>
       </c>
       <c r="K56">
-        <v>163369000.0</v>
+        <v>161095000.0</v>
       </c>
       <c r="L56">
         <v>163369000.0</v>
       </c>
       <c r="M56">
-        <v>170746000.0</v>
+        <v>163369000.0</v>
       </c>
       <c r="N56">
         <v>170746000.0</v>
       </c>
       <c r="O56">
-        <v>206058000.0</v>
+        <v>170746000.0</v>
       </c>
       <c r="P56">
         <v>206058000.0</v>
       </c>
       <c r="Q56">
-        <v>125563000.0</v>
+        <v>206058000.0</v>
       </c>
       <c r="R56">
         <v>125563000.0</v>
       </c>
       <c r="S56">
-        <v>75291000.0</v>
+        <v>125563000.0</v>
       </c>
       <c r="T56">
         <v>75291000.0</v>
       </c>
       <c r="U56">
-        <v>73729000.0</v>
+        <v>75291000.0</v>
       </c>
       <c r="V56">
         <v>73729000.0</v>
       </c>
       <c r="W56">
-        <v>74446000.0</v>
+        <v>73729000.0</v>
       </c>
       <c r="X56">
         <v>74446000.0</v>
       </c>
       <c r="Y56">
-        <v>76108000.0</v>
+        <v>74446000.0</v>
       </c>
       <c r="Z56">
         <v>76108000.0</v>
       </c>
       <c r="AA56">
+        <v>76108000.0</v>
+      </c>
+      <c r="AB56">
         <v>70975000.0</v>
       </c>
-      <c r="AB56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC56"/>
       <c r="AD56">
         <v>73020000.0</v>
       </c>
       <c r="AE56">
-        <v>67494000.0</v>
+        <v>73020000.0</v>
       </c>
       <c r="AF56">
         <v>67494000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:32">
+      <c r="AG56">
+        <v>67494000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:33">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>39734000.0</v>
+      </c>
+      <c r="C57">
         <v>30687000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>28304000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>32814000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>32968000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>30223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29468000.0</v>
       </c>
       <c r="H57">
         <v>29468000.0</v>
       </c>
       <c r="I57">
-        <v>25419000.0</v>
+        <v>29468000.0</v>
       </c>
       <c r="J57">
         <v>25419000.0</v>
       </c>
       <c r="K57">
-        <v>20626000.0</v>
+        <v>25419000.0</v>
       </c>
       <c r="L57">
         <v>20626000.0</v>
       </c>
       <c r="M57">
-        <v>18000000.0</v>
+        <v>20626000.0</v>
       </c>
       <c r="N57">
         <v>18000000.0</v>
       </c>
       <c r="O57">
-        <v>45985000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="P57">
         <v>45985000.0</v>
       </c>
       <c r="Q57">
-        <v>59240000.0</v>
+        <v>45985000.0</v>
       </c>
       <c r="R57">
         <v>59240000.0</v>
       </c>
       <c r="S57">
-        <v>41402000.0</v>
+        <v>59240000.0</v>
       </c>
       <c r="T57">
         <v>41402000.0</v>
       </c>
       <c r="U57">
-        <v>41184000.0</v>
+        <v>41402000.0</v>
       </c>
       <c r="V57">
         <v>41184000.0</v>
       </c>
       <c r="W57">
-        <v>42799000.0</v>
+        <v>41184000.0</v>
       </c>
       <c r="X57">
         <v>42799000.0</v>
       </c>
       <c r="Y57">
-        <v>43268000.0</v>
+        <v>42799000.0</v>
       </c>
       <c r="Z57">
         <v>43268000.0</v>
       </c>
       <c r="AA57">
+        <v>43268000.0</v>
+      </c>
+      <c r="AB57">
         <v>44059000.0</v>
       </c>
-      <c r="AB57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC57"/>
       <c r="AD57">
         <v>44640000.0</v>
       </c>
       <c r="AE57">
-        <v>42678000.0</v>
+        <v>44640000.0</v>
       </c>
       <c r="AF57">
         <v>42678000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:32">
+      <c r="AG57">
+        <v>42678000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:33">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>43695000.0</v>
+      </c>
+      <c r="C58">
         <v>33356000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>31315000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>36089000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>36459000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>34770000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>29734000.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="I58"/>
+      <c r="J58">
         <v>6242544.28</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="K58"/>
+      <c r="L58">
         <v>27667000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>22588000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>52221000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>66655000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>53033000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>52013000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>50140000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>49123000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>50558000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>49542000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>51497000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>50482000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>47622000.0</v>
       </c>
-      <c r="AB58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC58"/>
       <c r="AD58">
         <v>47643000.0</v>
       </c>
       <c r="AE58">
-        <v>43779000.0</v>
+        <v>47643000.0</v>
       </c>
       <c r="AF58">
         <v>43779000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:32">
+      <c r="AG58">
+        <v>43779000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:33">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+    </row>
+    <row r="60" spans="1:33">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>101560000.0</v>
+      </c>
+      <c r="C60">
         <v>106700000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>106169000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>124770000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>129204000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>144845000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>149789000.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="I60"/>
+      <c r="J60">
         <v>22371634.09</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="K60"/>
+      <c r="L60">
         <v>185214000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>186722000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>193465000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>101386000.0</v>
       </c>
-      <c r="R60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S60"/>
       <c r="T60">
         <v>63570000.0</v>
       </c>
       <c r="U60">
-        <v>62817000.0</v>
+        <v>63570000.0</v>
       </c>
       <c r="V60">
         <v>62817000.0</v>
       </c>
       <c r="W60">
-        <v>62332000.0</v>
+        <v>62817000.0</v>
       </c>
       <c r="X60">
         <v>62332000.0</v>
       </c>
       <c r="Y60">
-        <v>62064000.0</v>
+        <v>62332000.0</v>
       </c>
       <c r="Z60">
         <v>62064000.0</v>
       </c>
       <c r="AA60">
+        <v>62064000.0</v>
+      </c>
+      <c r="AB60">
         <v>61917000.0</v>
       </c>
-      <c r="AB60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC60"/>
       <c r="AD60">
         <v>61768000.0</v>
       </c>
       <c r="AE60">
-        <v>60845000.0</v>
+        <v>61768000.0</v>
       </c>
       <c r="AF60">
         <v>60845000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60">
+        <v>60845000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:33">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+    </row>
+    <row r="62" spans="1:33">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
+        <v>66320000.0</v>
+      </c>
+      <c r="C2">
         <v>47541000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>46682000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>59580000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>102121000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>228707000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>58446000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>58020000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>52148000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>48344000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>51717000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>43909000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>46607000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-31569000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>16012000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>136210000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3035000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2624000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2467000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>5847000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2944000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1073000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1812000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>-23431000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>24404000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>144647000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>9615000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>7937000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5122000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>12646000.0</v>
+      </c>
+      <c r="C9">
         <v>6882000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5957000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3337000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>42034000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>171620000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10531000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>10284000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9678000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>9252000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>9870000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7697000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>9290000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>-5144000.0</v>
+      </c>
+      <c r="C10">
         <v>-23440000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-22515000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-30654000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>16918000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>135090000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1517000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1186000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>955000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1561000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1692000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1068000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>880000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-1857000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>408000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3374000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>351000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>272000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>82000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>542000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1161000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>713000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>283000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12">
+        <v>771000.0</v>
+      </c>
+      <c r="C12">
         <v>764000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>742000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>819000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>853000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1486000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2287000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1797000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13">
+        <v>915000.0</v>
+      </c>
+      <c r="C13">
         <v>1457000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1304000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>905000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>33000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1499000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2078000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1686000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1443000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14">
+        <v>-5000.0</v>
+      </c>
+      <c r="C14">
         <v>1527000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1422000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>667000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>832000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1025000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1020000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1016000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1006000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1014000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1017000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1016000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2641000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>-4765000.0</v>
+      </c>
+      <c r="C15">
         <v>-22422000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-21066000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-28596000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>17342000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>131711000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1162000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>914000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>883000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1021000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>530000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>383000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>613000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-28532000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>17342000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>131711000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1162000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>914000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>883000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1021000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>530000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>383000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>613000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>-4760000.0</v>
+      </c>
+      <c r="C17">
         <v>-23949000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-22488000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-29263000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>16510000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>131716000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1166000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>914000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>873000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1019000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>531000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>355000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>597000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>104000.0</v>
+      </c>
+      <c r="C18">
         <v>663000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>488000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-46000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-858000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1499000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2277000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1887000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1754000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1714000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
-        <v>-28041000.0</v>
+        <v>-6251000.0</v>
       </c>
       <c r="C21">
+        <v>-28044000.0</v>
+      </c>
+      <c r="D21">
         <v>-24561000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-32439000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>16710000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>136589000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3794000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3073000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2722000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1561000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1692000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1073000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1812000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
+      <c r="D23"/>
       <c r="E23">
         <v>843000.0</v>
       </c>
       <c r="F23">
         <v>843000.0</v>
       </c>
       <c r="G23">
         <v>843000.0</v>
       </c>
       <c r="H23">
+        <v>843000.0</v>
+      </c>
+      <c r="I23">
         <v>1764000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>379000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>759000.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>6661000.0</v>
+      </c>
+      <c r="C25">
         <v>7552000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7209000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6404000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6633000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8071000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5811000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4954000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2724000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>16263000.0</v>
+      </c>
+      <c r="C28">
         <v>23282000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>24943000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>29732000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>26022000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>35410000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7496000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7660000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7211000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6870000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6926000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6624000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7478000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29">
+        <v>-384000.0</v>
+      </c>
+      <c r="C29">
         <v>509000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-27000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1391000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>408000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3374000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>351000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>272000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>82000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>542000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1161000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
-        <v>82464000.0</v>
+        <v>85217000.0</v>
       </c>
       <c r="C30">
+        <v>82467000.0</v>
+      </c>
+      <c r="D30">
         <v>77200000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>88682000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>127445000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>263884000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>65942000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>65680000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>59359000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>54887000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>58643000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>50533000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>54085000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>-2277000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1438000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1512000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-821000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1252000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-932000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>78966000.0</v>
+      </c>
+      <c r="C32">
         <v>54423000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>52639000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>56243000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>144155000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>400327000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>68977000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>68304000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>61826000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>57596000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>61587000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>51606000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>55897000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>228707000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2">
         <v>111187000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>30593000.0</v>
       </c>
       <c r="O2">
         <v>15296500.0</v>
       </c>
       <c r="P2">
         <v>27853000.0</v>
@@ -7677,113 +7978,113 @@
       </c>
       <c r="U2">
         <v>13976000.0</v>
       </c>
       <c r="V2">
         <v>25169000.0</v>
       </c>
       <c r="W2">
         <v>0.0</v>
       </c>
       <c r="X2">
         <v>13489500.0</v>
       </c>
       <c r="Y2">
         <v>13489500.0</v>
       </c>
       <c r="Z2">
         <v>12856500.0</v>
       </c>
       <c r="AA2">
         <v>12856500.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
         <v>-13486500.0</v>
       </c>
       <c r="C5">
         <v>-13486500.0</v>
       </c>
       <c r="D5">
         <v>-2298000.0</v>
       </c>
       <c r="E5">
         <v>-2298000.0</v>
       </c>
       <c r="F5">
         <v>-1873000.0</v>
       </c>
       <c r="G5">
         <v>-1873000.0</v>
       </c>
       <c r="H5">
         <v>9879000.0</v>
       </c>
       <c r="I5">
         <v>9879000.0</v>
       </c>
@@ -7822,144 +8123,144 @@
       </c>
       <c r="U5">
         <v>727000.0</v>
       </c>
       <c r="V5">
         <v>422000.0</v>
       </c>
       <c r="W5">
         <v>422000.0</v>
       </c>
       <c r="X5">
         <v>811500.0</v>
       </c>
       <c r="Y5">
         <v>811500.0</v>
       </c>
       <c r="Z5">
         <v>378000.0</v>
       </c>
       <c r="AA5">
         <v>378000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>171620000.0</v>
       </c>
       <c r="K9"/>
       <c r="L9">
         <v>51422000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>5229000.0</v>
       </c>
       <c r="O9">
         <v>2614500.0</v>
       </c>
       <c r="P9">
         <v>5302000.0</v>
@@ -7978,51 +8279,51 @@
       </c>
       <c r="U9">
         <v>2505500.0</v>
       </c>
       <c r="V9">
         <v>4422000.0</v>
       </c>
       <c r="W9">
         <v>0.0</v>
       </c>
       <c r="X9">
         <v>2628000.0</v>
       </c>
       <c r="Y9">
         <v>2628000.0</v>
       </c>
       <c r="Z9">
         <v>2165000.0</v>
       </c>
       <c r="AA9">
         <v>2165000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>135090000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>42868000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>1029000.0</v>
       </c>
       <c r="O10">
         <v>514500.0</v>
       </c>
       <c r="P10">
         <v>488000.0</v>
@@ -8039,51 +8340,51 @@
       <c r="T10">
         <v>465000.0</v>
       </c>
       <c r="U10">
         <v>232500.0</v>
       </c>
       <c r="V10">
         <v>186000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10">
         <v>384500.0</v>
       </c>
       <c r="Y10">
         <v>384500.0</v>
       </c>
       <c r="Z10">
         <v>405500.0</v>
       </c>
       <c r="AA10">
         <v>405500.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11">
         <v>-716000.0</v>
       </c>
       <c r="C11">
         <v>-716000.0</v>
       </c>
       <c r="D11">
         <v>-212500.0</v>
       </c>
       <c r="E11">
         <v>-212500.0</v>
       </c>
       <c r="F11">
         <v>105000.0</v>
       </c>
       <c r="G11">
         <v>105000.0</v>
       </c>
       <c r="H11">
         <v>99000.0</v>
       </c>
       <c r="I11">
         <v>99000.0</v>
       </c>
@@ -8122,51 +8423,51 @@
       </c>
       <c r="U11">
         <v>56500.0</v>
       </c>
       <c r="V11">
         <v>-146000.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>114000.0</v>
       </c>
       <c r="Y11">
         <v>114000.0</v>
       </c>
       <c r="Z11">
         <v>139000.0</v>
       </c>
       <c r="AA11">
         <v>139000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12">
         <v>202000.0</v>
       </c>
       <c r="O12">
         <v>514000.0</v>
       </c>
       <c r="P12">
         <v>7000.0</v>
       </c>
       <c r="Q12">
         <v>488000.0</v>
       </c>
@@ -8181,94 +8482,94 @@
       </c>
       <c r="U12">
         <v>407000.0</v>
       </c>
       <c r="V12">
         <v>385500.0</v>
       </c>
       <c r="W12">
         <v>385500.0</v>
       </c>
       <c r="X12">
         <v>336000.0</v>
       </c>
       <c r="Y12">
         <v>336000.0</v>
       </c>
       <c r="Z12">
         <v>362000.0</v>
       </c>
       <c r="AA12">
         <v>362000.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>1499000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13">
         <v>979000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13">
         <v>1201000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13">
         <v>1076000.0</v>
       </c>
       <c r="Q13"/>
       <c r="R13">
         <v>697000.0</v>
       </c>
       <c r="S13"/>
       <c r="T13">
         <v>994000.0</v>
       </c>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>464000.0</v>
       </c>
       <c r="I14">
         <v>464000.0</v>
       </c>
       <c r="J14">
         <v>1025000.0</v>
       </c>
       <c r="K14">
         <v>1025000.0</v>
       </c>
       <c r="L14">
         <v>1023000.0</v>
       </c>
       <c r="M14">
         <v>1023000.0</v>
       </c>
@@ -8291,51 +8592,51 @@
         <v>1016000.0</v>
       </c>
       <c r="T14">
         <v>1015000.0</v>
       </c>
       <c r="U14">
         <v>1015000.0</v>
       </c>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14">
         <v>1015000.0</v>
       </c>
       <c r="Y14">
         <v>1015000.0</v>
       </c>
       <c r="Z14">
         <v>1014000.0</v>
       </c>
       <c r="AA14">
         <v>1014000.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>131711000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15">
         <v>38890000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>777000.0</v>
       </c>
       <c r="O15">
         <v>388500.0</v>
       </c>
       <c r="P15">
         <v>385000.0</v>
@@ -8354,51 +8655,51 @@
       </c>
       <c r="U15">
         <v>176500.0</v>
       </c>
       <c r="V15">
         <v>341000.0</v>
       </c>
       <c r="W15">
         <v>0.0</v>
       </c>
       <c r="X15">
         <v>271000.0</v>
       </c>
       <c r="Y15">
         <v>271000.0</v>
       </c>
       <c r="Z15">
         <v>267000.0</v>
       </c>
       <c r="AA15">
         <v>267000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16">
         <v>-12416500.0</v>
       </c>
       <c r="C16">
         <v>-12416500.0</v>
       </c>
       <c r="D16">
         <v>-1849500.0</v>
       </c>
       <c r="E16">
         <v>-1849500.0</v>
       </c>
       <c r="F16">
         <v>-862000.0</v>
       </c>
       <c r="G16">
         <v>-862000.0</v>
       </c>
       <c r="H16">
         <v>9533000.0</v>
       </c>
       <c r="I16">
         <v>9533000.0</v>
       </c>
@@ -8435,51 +8736,51 @@
       <c r="T16">
         <v>353000.0</v>
       </c>
       <c r="U16">
         <v>176500.0</v>
       </c>
       <c r="V16">
         <v>341000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16">
         <v>271000.0</v>
       </c>
       <c r="Y16">
         <v>271000.0</v>
       </c>
       <c r="Z16">
         <v>267000.0</v>
       </c>
       <c r="AA16">
         <v>267000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17">
         <v>390000.0</v>
       </c>
       <c r="O17">
         <v>390000.0</v>
       </c>
       <c r="P17">
         <v>193000.0</v>
       </c>
       <c r="Q17">
         <v>193000.0</v>
       </c>
@@ -8490,144 +8791,144 @@
         <v>281000.0</v>
       </c>
       <c r="T17">
         <v>176000.0</v>
       </c>
       <c r="U17">
         <v>176000.0</v>
       </c>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17">
         <v>270500.0</v>
       </c>
       <c r="Y17">
         <v>270500.0</v>
       </c>
       <c r="Z17">
         <v>266500.0</v>
       </c>
       <c r="AA17">
         <v>266500.0</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>136589000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21">
         <v>43847000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>2230000.0</v>
       </c>
       <c r="O21">
         <v>1166500.0</v>
       </c>
       <c r="P21">
         <v>1564000.0</v>
@@ -8646,82 +8947,82 @@
       </c>
       <c r="U21">
         <v>727000.0</v>
       </c>
       <c r="V21">
         <v>422000.0</v>
       </c>
       <c r="W21">
         <v>422000.0</v>
       </c>
       <c r="X21">
         <v>811500.0</v>
       </c>
       <c r="Y21">
         <v>811500.0</v>
       </c>
       <c r="Z21">
         <v>378000.0</v>
       </c>
       <c r="AA21">
         <v>378000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
         <v>380000.0</v>
       </c>
       <c r="C23">
         <v>380000.0</v>
       </c>
       <c r="D23">
         <v>41500.0</v>
       </c>
       <c r="E23">
         <v>41500.0</v>
       </c>
       <c r="F23">
         <v>281000.0</v>
       </c>
       <c r="G23">
         <v>281000.0</v>
       </c>
       <c r="H23">
         <v>281000.0</v>
       </c>
       <c r="I23">
         <v>281000.0</v>
       </c>
@@ -8760,175 +9061,175 @@
       </c>
       <c r="U23">
         <v>42000.0</v>
       </c>
       <c r="V23">
         <v>26500.0</v>
       </c>
       <c r="W23">
         <v>26500.0</v>
       </c>
       <c r="X23">
         <v>26500.0</v>
       </c>
       <c r="Y23">
         <v>26500.0</v>
       </c>
       <c r="Z23">
         <v>45500.0</v>
       </c>
       <c r="AA23">
         <v>45500.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28">
         <v>35410000.0</v>
       </c>
       <c r="K28"/>
       <c r="L28">
         <v>10076000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>3666000.0</v>
       </c>
       <c r="O28">
         <v>1833000.0</v>
       </c>
       <c r="P28">
         <v>3830000.0</v>
@@ -8945,96 +9246,96 @@
       <c r="T28">
         <v>3473000.0</v>
       </c>
       <c r="U28">
         <v>1736500.0</v>
       </c>
       <c r="V28">
         <v>3631000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28">
         <v>1790000.0</v>
       </c>
       <c r="Y28">
         <v>1790000.0</v>
       </c>
       <c r="Z28">
         <v>1832500.0</v>
       </c>
       <c r="AA28">
         <v>1832500.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29">
         <v>3374000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29">
         <v>3975000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>249000.0</v>
       </c>
       <c r="O29"/>
       <c r="P29">
         <v>102000.0</v>
       </c>
       <c r="Q29"/>
       <c r="R29">
         <v>159000.0</v>
       </c>
       <c r="S29"/>
       <c r="T29">
         <v>113000.0</v>
       </c>
       <c r="U29"/>
       <c r="V29">
         <v>-146000.0</v>
       </c>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30">
         <v>16744500.0</v>
       </c>
       <c r="O30">
         <v>16744500.0</v>
       </c>
       <c r="P30">
         <v>15847000.0</v>
       </c>
       <c r="Q30">
         <v>15847000.0</v>
       </c>
@@ -9049,51 +9350,51 @@
       </c>
       <c r="U30">
         <v>15754500.0</v>
       </c>
       <c r="V30">
         <v>14373500.0</v>
       </c>
       <c r="W30">
         <v>14373500.0</v>
       </c>
       <c r="X30">
         <v>15306000.0</v>
       </c>
       <c r="Y30">
         <v>15306000.0</v>
       </c>
       <c r="Z30">
         <v>14643500.0</v>
       </c>
       <c r="AA30">
         <v>14643500.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31">
         <v>-652000.0</v>
       </c>
       <c r="O31">
         <v>-652000.0</v>
       </c>
       <c r="P31">
         <v>-486500.0</v>
       </c>
       <c r="Q31">
         <v>-486500.0</v>
       </c>
@@ -9108,51 +9409,51 @@
       </c>
       <c r="U31">
         <v>-494500.0</v>
       </c>
       <c r="V31">
         <v>-329000.0</v>
       </c>
       <c r="W31">
         <v>-329000.0</v>
       </c>
       <c r="X31">
         <v>-427000.0</v>
       </c>
       <c r="Y31">
         <v>-427000.0</v>
       </c>
       <c r="Z31">
         <v>27500.0</v>
       </c>
       <c r="AA31">
         <v>27500.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32">
         <v>400327000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32">
         <v>162609000.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
         <v>35822000.0</v>
       </c>
       <c r="O32">
         <v>17911000.0</v>
       </c>
       <c r="P32">
         <v>33155000.0</v>
@@ -9190,1218 +9491,1277 @@
       <c r="AA32">
         <v>15021500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>16789000.0</v>
+      </c>
+      <c r="C2">
         <v>22305000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18122000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>49015000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>82161000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3070000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4521000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1731000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1581000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>6650000</v>
+      </c>
+      <c r="C3">
         <v>3353000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7407000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15661000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>16374000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8401000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4572000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5309000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3095000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4458000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3587000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3556000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2566000</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>-1238000.0</v>
+      </c>
+      <c r="C6">
         <v>-5321000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4263000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-35479000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-33146000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>79091000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1451000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2790000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>150000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-306000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>944000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1149000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-130000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>-5373000.0</v>
+      </c>
+      <c r="C7">
         <v>2937000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1078000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5979000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2992000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-41512000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4938000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2211000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4677000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>7087000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6647000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-33999000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1552000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>25000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2198000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>291000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1067000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>631000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>589000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>2847000.0</v>
+      </c>
+      <c r="C10">
         <v>296000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2596000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>733000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>640000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-15802000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3916000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-152000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>17000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1076000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>176000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1779000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-437000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1202000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2859000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7166000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-2590000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1455000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-766000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-5553000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2625000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>253000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>437000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>10404000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2793000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4137000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2089000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1968000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1361000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1686000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3214000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2044000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1834000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-9900000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-1436000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>57000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>262000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-629000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-1730000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>941000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-3901000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1004000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-4020000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>6661000.0</v>
+      </c>
+      <c r="C14">
         <v>7552000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>7209000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4670000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4497000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4495000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2979000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2429000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2724000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5170000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5274000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4266000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3972000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>3269000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>22840000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4669000.0</v>
       </c>
       <c r="G15">
         <v>4669000.0</v>
       </c>
       <c r="H15">
         <v>4669000.0</v>
       </c>
       <c r="I15">
         <v>4669000.0</v>
       </c>
-      <c r="J15"/>
+      <c r="J15">
+        <v>4669000.0</v>
+      </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>15503000.0</v>
+      </c>
+      <c r="C16">
         <v>16789000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>22305000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18122000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>49015000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>82161000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3070000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4521000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1731000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1581000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-9047000.0</v>
+      </c>
+      <c r="C18">
         <v>-1010000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-14592000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-23832000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>13386000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>93189000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-202000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>316000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1415000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19">
+        <v>6620000.0</v>
+      </c>
+      <c r="C19">
         <v>-855000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>10970000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-23901000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-15422000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-6184000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4649000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4807000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4664000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3199000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>-1822000.0</v>
+      </c>
+      <c r="C21">
         <v>-4503000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>8218000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4987000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-24624000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-10218000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1507000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5332000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4625000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-54000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-2664000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-7001000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1252000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>-4765000.0</v>
+      </c>
+      <c r="C22">
         <v>-22422000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-21066000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-28596000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>17342000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>131711000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1162000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>914000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>883000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1561000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1692000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>383000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>613000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>77000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2092000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1179000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2679000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3360000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2178000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1752000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-176000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2397000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1779000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-9128000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>830000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2111000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-451000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-687000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1673000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>667000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-3483000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>18000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-30000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>381000.0</v>
+      </c>
+      <c r="C25">
         <v>-663000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-488000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>309000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>858000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1499000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2277000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1887000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3830000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-249000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2112000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>3934000.0</v>
       </c>
       <c r="M26">
         <v>3934000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26">
+        <v>3934000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>1546000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-47484000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-16066000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1172000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1972000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2447000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1806000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1094000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-9398000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3031000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>-2397000.0</v>
+      </c>
+      <c r="C29">
         <v>2343000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-7185000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-12348000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>29760000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>101341000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4370000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5625000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2367000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4699000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6920000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9222000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5193000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-24587000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-15422000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-6184000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4649000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4807000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4664000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3199000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-7070000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-973000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2292000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>4132000</v>
       </c>
       <c r="E3">
         <v>4132000</v>
       </c>
       <c r="F3">
         <v>3698500</v>
       </c>
       <c r="G3">
         <v>3698500</v>
       </c>
       <c r="H3">
         <v>6236000</v>
       </c>
       <c r="I3">
         <v>6236000</v>
       </c>
@@ -10446,117 +10806,117 @@
       </c>
       <c r="W3">
         <v>692500</v>
       </c>
       <c r="X3">
         <v>573000</v>
       </c>
       <c r="Y3">
         <v>573000</v>
       </c>
       <c r="Z3">
         <v>974500</v>
       </c>
       <c r="AA3">
         <v>974500</v>
       </c>
       <c r="AB3">
         <v>570000</v>
       </c>
       <c r="AC3">
         <v>570000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6">
         <v>-12964500.0</v>
       </c>
       <c r="E6">
         <v>-12964500.0</v>
       </c>
       <c r="F6">
         <v>-4775000.0</v>
       </c>
       <c r="G6">
         <v>-4775000.0</v>
       </c>
       <c r="H6">
         <v>-6051500.0</v>
       </c>
       <c r="I6">
         <v>-6051500.0</v>
       </c>
       <c r="J6">
         <v>-10521500.0</v>
       </c>
       <c r="K6">
@@ -10595,117 +10955,117 @@
       <c r="V6">
         <v>2930000.0</v>
       </c>
       <c r="W6">
         <v>1465000.0</v>
       </c>
       <c r="X6">
         <v>150000.0</v>
       </c>
       <c r="Y6"/>
       <c r="Z6">
         <v>-91000.0</v>
       </c>
       <c r="AA6">
         <v>-91000.0</v>
       </c>
       <c r="AB6">
         <v>-134500.0</v>
       </c>
       <c r="AC6">
         <v>-134500.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>2629000.0</v>
       </c>
       <c r="E9">
         <v>2629000.0</v>
       </c>
       <c r="F9">
         <v>914500.0</v>
       </c>
       <c r="G9">
         <v>914500.0</v>
       </c>
       <c r="H9">
         <v>2701000.0</v>
       </c>
       <c r="I9">
         <v>2701000.0</v>
       </c>
       <c r="J9">
         <v>622500.0</v>
       </c>
       <c r="K9">
@@ -10746,51 +11106,51 @@
       </c>
       <c r="W9">
         <v>-93000.0</v>
       </c>
       <c r="X9">
         <v>-265500.0</v>
       </c>
       <c r="Y9">
         <v>-265500.0</v>
       </c>
       <c r="Z9">
         <v>-833500.0</v>
       </c>
       <c r="AA9">
         <v>-833500.0</v>
       </c>
       <c r="AB9">
         <v>75000.0</v>
       </c>
       <c r="AC9">
         <v>75000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>338500.0</v>
       </c>
       <c r="E10">
         <v>338500.0</v>
       </c>
       <c r="F10">
         <v>28000.0</v>
       </c>
       <c r="G10">
         <v>28000.0</v>
       </c>
       <c r="H10">
         <v>-1405000.0</v>
       </c>
       <c r="I10">
         <v>-1405000.0</v>
       </c>
       <c r="J10">
         <v>1725000.0</v>
       </c>
       <c r="K10">
@@ -10831,51 +11191,51 @@
       </c>
       <c r="W10">
         <v>-476000.0</v>
       </c>
       <c r="X10">
         <v>348500.0</v>
       </c>
       <c r="Y10">
         <v>348500.0</v>
       </c>
       <c r="Z10">
         <v>-340000.0</v>
       </c>
       <c r="AA10">
         <v>-340000.0</v>
       </c>
       <c r="AB10">
         <v>658000.0</v>
       </c>
       <c r="AC10">
         <v>658000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>838000.0</v>
       </c>
       <c r="E11">
         <v>838000.0</v>
       </c>
       <c r="F11">
         <v>-237000.0</v>
       </c>
       <c r="G11">
         <v>-237000.0</v>
       </c>
       <c r="H11">
         <v>2574000.0</v>
       </c>
       <c r="I11">
         <v>2574000.0</v>
       </c>
       <c r="J11">
         <v>-4003500.0</v>
       </c>
       <c r="K11">
@@ -10916,51 +11276,51 @@
       </c>
       <c r="W11">
         <v>121500.0</v>
       </c>
       <c r="X11">
         <v>-1798500.0</v>
       </c>
       <c r="Y11">
         <v>-1798500.0</v>
       </c>
       <c r="Z11">
         <v>1415500.0</v>
       </c>
       <c r="AA11">
         <v>1415500.0</v>
       </c>
       <c r="AB11">
         <v>-1620500.0</v>
       </c>
       <c r="AC11">
         <v>-1620500.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>5429500.0</v>
       </c>
       <c r="E12">
         <v>5429500.0</v>
       </c>
       <c r="F12">
         <v>-227500.0</v>
       </c>
       <c r="G12">
         <v>-227500.0</v>
       </c>
       <c r="H12">
         <v>1268500.0</v>
       </c>
       <c r="I12">
         <v>1268500.0</v>
       </c>
       <c r="J12">
         <v>128000.0</v>
       </c>
       <c r="K12">
@@ -11001,51 +11361,51 @@
       </c>
       <c r="W12">
         <v>462500.0</v>
       </c>
       <c r="X12">
         <v>375500.0</v>
       </c>
       <c r="Y12">
         <v>375500.0</v>
       </c>
       <c r="Z12">
         <v>305000.0</v>
       </c>
       <c r="AA12">
         <v>305000.0</v>
       </c>
       <c r="AB12">
         <v>424000.0</v>
       </c>
       <c r="AC12">
         <v>424000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-4564000.0</v>
       </c>
       <c r="E13">
         <v>-4564000.0</v>
       </c>
       <c r="F13">
         <v>-386000.0</v>
       </c>
       <c r="G13">
         <v>-386000.0</v>
       </c>
       <c r="H13">
         <v>-3375000.0</v>
       </c>
       <c r="I13">
         <v>-3375000.0</v>
       </c>
       <c r="J13">
         <v>2657000.0</v>
       </c>
       <c r="K13">
@@ -11082,51 +11442,51 @@
         <v>470000.0</v>
       </c>
       <c r="V13">
         <v>-784500.0</v>
       </c>
       <c r="W13">
         <v>-784500.0</v>
       </c>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13">
         <v>-1097500.0</v>
       </c>
       <c r="AA13">
         <v>-1097500.0</v>
       </c>
       <c r="AB13">
         <v>468000.0</v>
       </c>
       <c r="AC13">
         <v>468000.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>1325500.0</v>
       </c>
       <c r="E14">
         <v>1325500.0</v>
       </c>
       <c r="F14">
         <v>1009500.0</v>
       </c>
       <c r="G14">
         <v>1009500.0</v>
       </c>
       <c r="H14">
         <v>1211000.0</v>
       </c>
       <c r="I14">
         <v>1211000.0</v>
       </c>
       <c r="J14">
         <v>1037500.0</v>
       </c>
       <c r="K14">
@@ -11167,51 +11527,51 @@
       </c>
       <c r="W14">
         <v>624500.0</v>
       </c>
       <c r="X14">
         <v>647500.0</v>
       </c>
       <c r="Y14">
         <v>647500.0</v>
       </c>
       <c r="Z14">
         <v>714500.0</v>
       </c>
       <c r="AA14">
         <v>714500.0</v>
       </c>
       <c r="AB14">
         <v>722000.0</v>
       </c>
       <c r="AC14">
         <v>722000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>117500.0</v>
       </c>
       <c r="E15">
         <v>117500.0</v>
       </c>
       <c r="F15">
         <v>1517000.0</v>
       </c>
       <c r="G15">
         <v>1517000.0</v>
       </c>
       <c r="H15">
         <v>1517000.0</v>
       </c>
       <c r="I15">
         <v>1517000.0</v>
       </c>
       <c r="J15">
         <v>11420000.0</v>
       </c>
       <c r="K15">
@@ -11224,216 +11584,216 @@
         <v>2334500.0</v>
       </c>
       <c r="N15">
         <v>2334500.0</v>
       </c>
       <c r="O15">
         <v>2334500.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>-9457500.0</v>
       </c>
       <c r="E21">
         <v>-9457500.0</v>
       </c>
       <c r="F21">
         <v>11951000.0</v>
       </c>
       <c r="G21">
         <v>11951000.0</v>
       </c>
       <c r="H21">
         <v>-1466500.0</v>
       </c>
       <c r="I21">
         <v>-1466500.0</v>
       </c>
       <c r="J21">
         <v>-10845500.0</v>
       </c>
       <c r="K21">
@@ -11470,51 +11830,51 @@
         <v>662500.0</v>
       </c>
       <c r="V21">
         <v>2003500.0</v>
       </c>
       <c r="W21">
         <v>2003500.0</v>
       </c>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21">
         <v>558000.0</v>
       </c>
       <c r="AA21">
         <v>558000.0</v>
       </c>
       <c r="AB21">
         <v>-906000.0</v>
       </c>
       <c r="AC21">
         <v>-906000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
         <v>-7854000.0</v>
       </c>
       <c r="C22">
         <v>-2679000.0</v>
       </c>
       <c r="D22">
         <v>-12448500.0</v>
       </c>
       <c r="E22">
         <v>-12416500.0</v>
       </c>
       <c r="F22">
         <v>-1849500.0</v>
       </c>
       <c r="G22">
         <v>-1849500.0</v>
       </c>
       <c r="H22">
         <v>-862000.0</v>
       </c>
       <c r="I22">
         <v>-862000.0</v>
       </c>
@@ -11559,51 +11919,51 @@
       </c>
       <c r="W22">
         <v>176500.0</v>
       </c>
       <c r="X22">
         <v>955000.0</v>
       </c>
       <c r="Y22">
         <v>0.0</v>
       </c>
       <c r="Z22">
         <v>271000.0</v>
       </c>
       <c r="AA22">
         <v>271000.0</v>
       </c>
       <c r="AB22">
         <v>267000.0</v>
       </c>
       <c r="AC22">
         <v>267000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>6775000.0</v>
       </c>
       <c r="E23">
         <v>6775000.0</v>
       </c>
       <c r="F23">
         <v>-6736500.0</v>
       </c>
       <c r="G23">
         <v>-6736500.0</v>
       </c>
       <c r="H23">
         <v>-570500.0</v>
       </c>
       <c r="I23">
         <v>-570500.0</v>
       </c>
       <c r="J23">
         <v>1616500.0</v>
       </c>
       <c r="K23">
@@ -11642,51 +12002,51 @@
       <c r="V23">
         <v>-999000.0</v>
       </c>
       <c r="W23">
         <v>-499500.0</v>
       </c>
       <c r="X23">
         <v>-2178000.0</v>
       </c>
       <c r="Y23"/>
       <c r="Z23">
         <v>-730500.0</v>
       </c>
       <c r="AA23">
         <v>-730500.0</v>
       </c>
       <c r="AB23">
         <v>-525500.0</v>
       </c>
       <c r="AC23">
         <v>-525500.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>-138500.0</v>
       </c>
       <c r="E24">
         <v>-138500.0</v>
       </c>
       <c r="F24">
         <v>-4425500.0</v>
       </c>
       <c r="G24">
         <v>-4425500.0</v>
       </c>
       <c r="H24">
         <v>-490000.0</v>
       </c>
       <c r="I24">
         <v>-490000.0</v>
       </c>
       <c r="J24">
         <v>905000.0</v>
       </c>
       <c r="K24">
@@ -11725,150 +12085,150 @@
       <c r="V24">
         <v>39000.0</v>
       </c>
       <c r="W24">
         <v>19500.0</v>
       </c>
       <c r="X24">
         <v>-1569000.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24">
         <v>43000.0</v>
       </c>
       <c r="AA24">
         <v>43000.0</v>
       </c>
       <c r="AB24">
         <v>-48500.0</v>
       </c>
       <c r="AC24">
         <v>-48500.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28">
         <v>-2800000.0</v>
       </c>
       <c r="E28">
         <v>-2800000.0</v>
       </c>
       <c r="F28">
         <v>3573000.0</v>
       </c>
       <c r="G28">
         <v>3573000.0</v>
       </c>
       <c r="H28">
         <v>-2037000.0</v>
       </c>
       <c r="I28">
         <v>-2037000.0</v>
       </c>
       <c r="J28">
         <v>-21705000.0</v>
       </c>
       <c r="K28">
@@ -11907,51 +12267,51 @@
       <c r="V28">
         <v>3008000.0</v>
       </c>
       <c r="W28">
         <v>1504000.0</v>
       </c>
       <c r="X28">
         <v>2447000.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28">
         <v>-172500.0</v>
       </c>
       <c r="AA28">
         <v>-172500.0</v>
       </c>
       <c r="AB28">
         <v>-1431500.0</v>
       </c>
       <c r="AC28">
         <v>-1431500.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29">
         <v>-5950000.0</v>
       </c>
       <c r="E29">
         <v>-5950000.0</v>
       </c>
       <c r="F29">
         <v>-224000.0</v>
       </c>
       <c r="G29">
         <v>-224000.0</v>
       </c>
       <c r="H29">
         <v>2650500.0</v>
       </c>
       <c r="I29">
         <v>2650500.0</v>
       </c>
       <c r="J29">
         <v>12229500.0</v>
       </c>
       <c r="K29">
@@ -11992,51 +12352,51 @@
       </c>
       <c r="W29">
         <v>634000.0</v>
       </c>
       <c r="X29">
         <v>278500.0</v>
       </c>
       <c r="Y29">
         <v>278500.0</v>
       </c>
       <c r="Z29">
         <v>905000.0</v>
       </c>
       <c r="AA29">
         <v>905000.0</v>
       </c>
       <c r="AB29">
         <v>1619500.0</v>
       </c>
       <c r="AC29">
         <v>1619500.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
         <v>-4169500.0</v>
       </c>
       <c r="E30">
         <v>-4169500.0</v>
       </c>
       <c r="F30">
         <v>-8124000.0</v>
       </c>
       <c r="G30">
         <v>-8124000.0</v>
       </c>
       <c r="H30">
         <v>-6665000.0</v>
       </c>
       <c r="I30">
         <v>-6665000.0</v>
       </c>
       <c r="J30">
         <v>-1046000.0</v>
       </c>
       <c r="K30">