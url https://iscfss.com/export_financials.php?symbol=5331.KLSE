--- v0 (2026-03-02)
+++ v1 (2026-10-30)
@@ -22,55 +22,61 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-02-28</t>
+  </si>
+  <si>
+    <t>2025-02-28</t>
+  </si>
+  <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-02-28</t>
   </si>
   <si>
     <t>2022-02-28</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
   </si>
   <si>
     <t>additionalPaidInCapital</t>
   </si>
   <si>
     <t>capitalLeaseObligations</t>
@@ -219,51 +225,60 @@
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
     <t>2025-11-30</t>
+  </si>
+  <si>
+    <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
   <si>
     <t>depreciationAndAmortization</t>
   </si>
   <si>
     <t>discontinuedOperations</t>
   </si>
   <si>
     <t>ebit</t>
   </si>
   <si>
     <t>ebitda</t>
   </si>
   <si>
     <t>effectOfAccountingCharges</t>
   </si>
@@ -773,2947 +788,4418 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D62"/>
+  <dimension ref="A1:F62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B2">
+        <v>19271366.0</v>
+      </c>
+      <c r="C2">
+        <v>18919779.0</v>
+      </c>
+      <c r="D2">
         <v>4787582.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2428628.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>5179416.0</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3"/>
+      <c r="F3"/>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5"/>
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6"/>
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B7">
+        <v>10069766.0</v>
+      </c>
+      <c r="C7">
+        <v>2584609.0</v>
+      </c>
+      <c r="D7">
         <v>3000958.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>3846693.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>4035273.0</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B8">
-        <v>110000000.0</v>
+        <v>466883090.0</v>
       </c>
       <c r="C8">
-        <v>110000000.0</v>
+        <v>466883090.0</v>
       </c>
       <c r="D8">
         <v>110000000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8">
+        <v>110000000.0</v>
+      </c>
+      <c r="F8">
+        <v>110000000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9"/>
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B10">
+        <v>105312312.0</v>
+      </c>
+      <c r="C10">
+        <v>105346618.0</v>
+      </c>
+      <c r="D10">
         <v>77741983.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>80401893.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>50945869.0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12"/>
+      <c r="F12"/>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13"/>
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B14">
         <v>850000000.0</v>
       </c>
       <c r="C14">
         <v>850000000.0</v>
       </c>
       <c r="D14">
         <v>850000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14">
+        <v>850000000.0</v>
+      </c>
+      <c r="F14">
+        <v>850000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15"/>
+      <c r="F15"/>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16"/>
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18"/>
+      <c r="F18"/>
+    </row>
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20"/>
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-    </row>
-    <row r="22" spans="1:4">
+      <c r="E21"/>
+      <c r="F21"/>
+    </row>
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B22">
+        <v>252855894.0</v>
+      </c>
+      <c r="C22">
+        <v>214323393.0</v>
+      </c>
+      <c r="D22">
         <v>179506319.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>164343062.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>185322485.0</v>
       </c>
     </row>
-    <row r="23" spans="1:4">
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23"/>
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B24">
+        <v>7470701.0</v>
+      </c>
+      <c r="C24">
+        <v>23277176.0</v>
+      </c>
+      <c r="D24">
         <v>5758855.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>8247255.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>13080958.0</v>
       </c>
     </row>
-    <row r="25" spans="1:4">
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="E25"/>
+      <c r="F25"/>
+    </row>
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B28">
+        <v>23902249.0</v>
+      </c>
+      <c r="C28">
+        <v>54039247.0</v>
+      </c>
+      <c r="D28">
         <v>60309042.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>26688673.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>90023115.0</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B29">
+        <v>658798757.0</v>
+      </c>
+      <c r="C29">
+        <v>685483142.0</v>
+      </c>
+      <c r="D29">
         <v>431936993.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>411265126.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>400837848.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B30">
+        <v>58833260.0</v>
+      </c>
+      <c r="C30">
+        <v>52454733.0</v>
+      </c>
+      <c r="D30">
         <v>45676995.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>47407893.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>41331620.0</v>
       </c>
     </row>
-    <row r="31" spans="1:4">
+    <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-    </row>
-    <row r="32" spans="1:4">
+      <c r="E31"/>
+      <c r="F31"/>
+    </row>
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B32">
+        <v>288953390.0</v>
+      </c>
+      <c r="C32">
+        <v>418440999.0</v>
+      </c>
+      <c r="D32">
         <v>192074073.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>209290586.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>167338958.0</v>
       </c>
     </row>
-    <row r="33" spans="1:4">
+    <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B33">
+        <v>271781020.0</v>
+      </c>
+      <c r="C33">
+        <v>148559176.0</v>
+      </c>
+      <c r="D33">
         <v>124151638.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>120456825.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>121207931.0</v>
       </c>
     </row>
-    <row r="34" spans="1:4">
+    <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-    </row>
-    <row r="35" spans="1:4">
+      <c r="E34"/>
+      <c r="F34"/>
+    </row>
+    <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B35">
+        <v>31150214.0</v>
+      </c>
+      <c r="C35">
+        <v>40902898.0</v>
+      </c>
+      <c r="D35">
         <v>22339743.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>25572851.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>28678025.0</v>
       </c>
     </row>
-    <row r="36" spans="1:4">
+    <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-    </row>
-    <row r="37" spans="1:4">
+      <c r="E36"/>
+      <c r="F36"/>
+    </row>
+    <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
-    </row>
-    <row r="38" spans="1:4">
+      <c r="E37"/>
+      <c r="F37"/>
+    </row>
+    <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-    </row>
-    <row r="39" spans="1:4">
+      <c r="E38"/>
+      <c r="F38"/>
+    </row>
+    <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-    </row>
-    <row r="40" spans="1:4">
+      <c r="E39"/>
+      <c r="F39"/>
+    </row>
+    <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-    </row>
-    <row r="41" spans="1:4">
+      <c r="E40"/>
+      <c r="F40"/>
+    </row>
+    <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-    </row>
-    <row r="42" spans="1:4">
+      <c r="E41"/>
+      <c r="F41"/>
+    </row>
+    <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
-    </row>
-    <row r="43" spans="1:4">
+      <c r="E42"/>
+      <c r="F42"/>
+    </row>
+    <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
-    </row>
-    <row r="44" spans="1:4">
+      <c r="E43"/>
+      <c r="F43"/>
+    </row>
+    <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
-    </row>
-    <row r="45" spans="1:4">
+      <c r="E44"/>
+      <c r="F44"/>
+    </row>
+    <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B45">
+        <v>394064727.0</v>
+      </c>
+      <c r="C45">
+        <v>256766632.0</v>
+      </c>
+      <c r="D45">
         <v>226734282.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>216311371.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>210762898.0</v>
       </c>
     </row>
-    <row r="46" spans="1:4">
+    <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B46">
+        <v>271781020.0</v>
+      </c>
+      <c r="C46">
+        <v>148559176.0</v>
+      </c>
+      <c r="D46">
         <v>124151638.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>118434127.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>120769931.0</v>
       </c>
     </row>
-    <row r="47" spans="1:4">
+    <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-    </row>
-    <row r="48" spans="1:4">
+      <c r="E47"/>
+      <c r="F47"/>
+    </row>
+    <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B48">
+        <v>62452646.0</v>
+      </c>
+      <c r="C48">
+        <v>58960133.0</v>
+      </c>
+      <c r="D48">
         <v>177584139.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>187823729.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>143469031.0</v>
       </c>
     </row>
-    <row r="49" spans="1:4">
+    <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
-    </row>
-    <row r="50" spans="1:4">
+      <c r="E49"/>
+      <c r="F49"/>
+    </row>
+    <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B50">
+        <v>121743860.0</v>
+      </c>
+      <c r="C50">
+        <v>136108689.0</v>
+      </c>
+      <c r="D50">
         <v>132292170.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>98843311.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>127888026.0</v>
       </c>
     </row>
-    <row r="51" spans="1:4">
+    <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
-    </row>
-    <row r="52" spans="1:4">
+      <c r="E51"/>
+      <c r="F51"/>
+    </row>
+    <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
-    </row>
-    <row r="53" spans="1:4">
+      <c r="E52"/>
+      <c r="F52"/>
+    </row>
+    <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>57</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
+        <v>277836.0</v>
+      </c>
+      <c r="D53">
         <v>4793409.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>263978.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>259435.0</v>
       </c>
     </row>
-    <row r="54" spans="1:4">
+    <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
-    </row>
-    <row r="55" spans="1:4">
+      <c r="E54"/>
+      <c r="F54"/>
+    </row>
+    <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B55">
+        <v>721108335.0</v>
+      </c>
+      <c r="C55">
+        <v>738928839.0</v>
+      </c>
+      <c r="D55">
         <v>469992703.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>461551518.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>433134771.0</v>
       </c>
     </row>
-    <row r="56" spans="1:4">
+    <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B56">
+        <v>449327315.0</v>
+      </c>
+      <c r="C56">
+        <v>590369663.0</v>
+      </c>
+      <c r="D56">
         <v>345841065.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>341094693.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>311926840.0</v>
       </c>
     </row>
-    <row r="57" spans="1:4">
+    <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B57">
+        <v>160373925.0</v>
+      </c>
+      <c r="C57">
+        <v>171928664.0</v>
+      </c>
+      <c r="D57">
         <v>153766992.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>131804107.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>144587882.0</v>
       </c>
     </row>
-    <row r="58" spans="1:4">
+    <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B58">
+        <v>191524139.0</v>
+      </c>
+      <c r="C58">
+        <v>212831562.0</v>
+      </c>
+      <c r="D58">
         <v>176106735.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>157376958.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>173265907.0</v>
       </c>
     </row>
-    <row r="59" spans="1:4">
+    <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
-    </row>
-    <row r="60" spans="1:4">
+      <c r="E59"/>
+      <c r="F59"/>
+    </row>
+    <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B60">
+        <v>529584196.0</v>
+      </c>
+      <c r="C60">
+        <v>526097277.0</v>
+      </c>
+      <c r="D60">
         <v>293885968.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>304174560.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>259868864.0</v>
       </c>
     </row>
-    <row r="61" spans="1:4">
+    <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-    </row>
-    <row r="62" spans="1:4">
+      <c r="E61"/>
+      <c r="F61"/>
+    </row>
+    <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>69</v>
+      </c>
+      <c r="F1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B2">
+        <v>27874000.0</v>
+      </c>
+      <c r="C2">
+        <v>35941000.0</v>
+      </c>
+      <c r="D2">
+        <v>19271366.0</v>
+      </c>
+      <c r="E2">
         <v>20359000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2"/>
+      <c r="G2">
         <v>9025000.0</v>
       </c>
-      <c r="D2">
+      <c r="H2">
+        <v>18919779.0</v>
+      </c>
+      <c r="I2">
         <v>4417798.0</v>
       </c>
-      <c r="E2">
+      <c r="J2">
         <v>4787582.0</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-    </row>
-    <row r="4" spans="1:5">
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-    </row>
-    <row r="6" spans="1:5">
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
-    </row>
-    <row r="7" spans="1:5">
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B7">
+        <v>10296000.0</v>
+      </c>
+      <c r="C7">
+        <v>10533000.0</v>
+      </c>
+      <c r="D7">
+        <v>10069766.0</v>
+      </c>
+      <c r="E7">
         <v>1973000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7"/>
+      <c r="G7">
         <v>2560000.0</v>
       </c>
-      <c r="D7">
+      <c r="H7">
+        <v>2584609.0</v>
+      </c>
+      <c r="I7">
         <v>2559613.0</v>
       </c>
-      <c r="E7">
+      <c r="J7">
         <v>3000958.0</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B8">
         <v>466883000.0</v>
       </c>
       <c r="C8">
         <v>466883000.0</v>
       </c>
       <c r="D8">
         <v>466883090.0</v>
       </c>
       <c r="E8">
+        <v>466883000.0</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8">
+        <v>466883000.0</v>
+      </c>
+      <c r="H8">
+        <v>466883090.0</v>
+      </c>
+      <c r="I8">
+        <v>466883090.0</v>
+      </c>
+      <c r="J8">
         <v>110000000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-    </row>
-    <row r="10" spans="1:5">
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B10">
+        <v>165539000.0</v>
+      </c>
+      <c r="C10">
+        <v>147348000.0</v>
+      </c>
+      <c r="D10">
+        <v>105312312.0</v>
+      </c>
+      <c r="E10">
         <v>150522000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10"/>
+      <c r="G10">
         <v>198381000.0</v>
       </c>
-      <c r="D10">
+      <c r="H10">
+        <v>105346618.0</v>
+      </c>
+      <c r="I10">
         <v>192278890.0</v>
       </c>
-      <c r="E10">
+      <c r="J10">
         <v>77741983.0</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-    </row>
-    <row r="12" spans="1:5">
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-    </row>
-    <row r="13" spans="1:5">
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-    </row>
-    <row r="14" spans="1:5">
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>18</v>
+      </c>
+      <c r="B14">
+        <v>850000000.0</v>
+      </c>
       <c r="C14">
         <v>850000000.0</v>
       </c>
       <c r="D14">
         <v>850000000.0</v>
       </c>
-      <c r="E14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:5">
+      <c r="E14">
+        <v>850000000.0</v>
+      </c>
+      <c r="F14">
+        <v>850000000.0</v>
+      </c>
+      <c r="G14">
+        <v>850000000.0</v>
+      </c>
+      <c r="H14">
+        <v>850000000.0</v>
+      </c>
+      <c r="I14">
+        <v>850000000.0</v>
+      </c>
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-    </row>
-    <row r="16" spans="1:5">
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-    </row>
-    <row r="17" spans="1:5">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
-    </row>
-    <row r="18" spans="1:5">
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-    </row>
-    <row r="19" spans="1:5">
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-    </row>
-    <row r="20" spans="1:5">
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-    </row>
-    <row r="21" spans="1:5">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-    </row>
-    <row r="22" spans="1:5">
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B22">
+        <v>247816000.0</v>
+      </c>
+      <c r="C22">
+        <v>229942000.0</v>
+      </c>
+      <c r="D22">
+        <v>252855894.0</v>
+      </c>
+      <c r="E22">
         <v>237312000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22"/>
+      <c r="G22">
         <v>215230000.0</v>
       </c>
-      <c r="D22">
+      <c r="H22">
+        <v>214323393.0</v>
+      </c>
+      <c r="I22">
         <v>186311182.0</v>
       </c>
-      <c r="E22">
+      <c r="J22">
         <v>179506319.0</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-    </row>
-    <row r="24" spans="1:5">
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B24">
+        <v>27690000.0</v>
+      </c>
+      <c r="C24">
+        <v>28831000.0</v>
+      </c>
+      <c r="D24">
+        <v>7470701.0</v>
+      </c>
+      <c r="E24">
         <v>7267000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24"/>
+      <c r="G24">
         <v>20911000.0</v>
       </c>
-      <c r="D24">
+      <c r="H24">
+        <v>23277176.0</v>
+      </c>
+      <c r="I24">
         <v>13237131.0</v>
       </c>
-      <c r="E24">
+      <c r="J24">
         <v>5758855.0</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-    </row>
-    <row r="26" spans="1:5">
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-    </row>
-    <row r="27" spans="1:5">
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-    </row>
-    <row r="28" spans="1:5">
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>30</v>
-[...4 lines deleted...]
-      <c r="E28">
+        <v>32</v>
+      </c>
+      <c r="B28">
+        <v>39630000.0</v>
+      </c>
+      <c r="C28">
+        <v>32950000.0</v>
+      </c>
+      <c r="D28">
+        <v>23902249.0</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28">
+        <v>54039247.0</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28">
         <v>60309042.0</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B29">
+        <v>753444000.0</v>
+      </c>
+      <c r="C29">
+        <v>709241000.0</v>
+      </c>
+      <c r="D29">
+        <v>658798757.0</v>
+      </c>
+      <c r="E29">
         <v>668813000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29"/>
+      <c r="G29">
         <v>676072000.0</v>
       </c>
-      <c r="D29">
+      <c r="H29">
+        <v>685483142.0</v>
+      </c>
+      <c r="I29">
         <v>649636278.0</v>
       </c>
-      <c r="E29">
+      <c r="J29">
         <v>431936993.0</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B30">
+        <v>111388000.0</v>
+      </c>
+      <c r="C30">
+        <v>122780000.0</v>
+      </c>
+      <c r="D30">
+        <v>58833260.0</v>
+      </c>
+      <c r="E30">
         <v>61925000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30"/>
+      <c r="G30">
         <v>73098000.0</v>
       </c>
-      <c r="D30">
+      <c r="H30">
+        <v>52454733.0</v>
+      </c>
+      <c r="I30">
         <v>55468020.0</v>
       </c>
-      <c r="E30">
+      <c r="J30">
         <v>45676995.0</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-    </row>
-    <row r="32" spans="1:5">
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B32">
+        <v>331950000.0</v>
+      </c>
+      <c r="C32">
+        <v>311256000.0</v>
+      </c>
+      <c r="D32">
+        <v>288953390.0</v>
+      </c>
+      <c r="E32">
         <v>280861000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32"/>
+      <c r="G32">
         <v>319875000.0</v>
       </c>
-      <c r="D32">
+      <c r="H32">
+        <v>418440999.0</v>
+      </c>
+      <c r="I32">
         <v>296778674.0</v>
       </c>
-      <c r="E32">
+      <c r="J32">
         <v>192074073.0</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B33">
+        <v>267694000.0</v>
+      </c>
+      <c r="C33">
+        <v>270595000.0</v>
+      </c>
+      <c r="D33">
+        <v>271781020.0</v>
+      </c>
+      <c r="E33">
         <v>262030000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33"/>
+      <c r="G33">
         <v>231307000.0</v>
       </c>
-      <c r="D33">
+      <c r="H33">
+        <v>148559176.0</v>
+      </c>
+      <c r="I33">
         <v>221520484.0</v>
       </c>
-      <c r="E33">
+      <c r="J33">
         <v>124151638.0</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-    </row>
-    <row r="35" spans="1:5">
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B35">
+        <v>51369000.0</v>
+      </c>
+      <c r="C35">
+        <v>52908000.0</v>
+      </c>
+      <c r="D35">
+        <v>31150214.0</v>
+      </c>
+      <c r="E35">
         <v>24567000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35"/>
+      <c r="G35">
         <v>38562000.0</v>
       </c>
-      <c r="D35">
+      <c r="H35">
+        <v>40902898.0</v>
+      </c>
+      <c r="I35">
         <v>28037203.0</v>
       </c>
-      <c r="E35">
+      <c r="J35">
         <v>22339743.0</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
-    </row>
-    <row r="37" spans="1:5">
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36"/>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
-    </row>
-    <row r="38" spans="1:5">
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-    </row>
-    <row r="39" spans="1:5">
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+    </row>
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-    </row>
-    <row r="40" spans="1:5">
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39"/>
+    </row>
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
-    </row>
-    <row r="41" spans="1:5">
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40"/>
+      <c r="J40"/>
+    </row>
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-    </row>
-    <row r="42" spans="1:5">
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
-    </row>
-    <row r="43" spans="1:5">
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42"/>
+      <c r="J42"/>
+    </row>
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
-    </row>
-    <row r="44" spans="1:5">
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
-    </row>
-    <row r="45" spans="1:5">
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B45">
+        <v>267694000.0</v>
+      </c>
+      <c r="C45">
+        <v>270595000.0</v>
+      </c>
+      <c r="D45">
+        <v>394064727.0</v>
+      </c>
+      <c r="E45">
         <v>262030000.0</v>
       </c>
-      <c r="C45">
+      <c r="F45"/>
+      <c r="G45">
         <v>231307000.0</v>
       </c>
-      <c r="D45">
+      <c r="H45">
+        <v>256766632.0</v>
+      </c>
+      <c r="I45">
         <v>221520484.0</v>
       </c>
-      <c r="E45">
+      <c r="J45">
         <v>226734282.0</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B46">
+        <v>267694000.0</v>
+      </c>
+      <c r="C46">
+        <v>270595000.0</v>
+      </c>
+      <c r="D46">
+        <v>271781020.0</v>
+      </c>
+      <c r="E46">
         <v>262030000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46"/>
+      <c r="G46">
         <v>231307000.0</v>
       </c>
-      <c r="D46">
+      <c r="H46">
+        <v>148559176.0</v>
+      </c>
+      <c r="I46">
         <v>221520484.0</v>
       </c>
-      <c r="E46">
+      <c r="J46">
         <v>124151638.0</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
-    </row>
-    <row r="48" spans="1:5">
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+    </row>
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B48">
+        <v>81150000.0</v>
+      </c>
+      <c r="C48">
+        <v>61857000.0</v>
+      </c>
+      <c r="D48">
+        <v>62452646.0</v>
+      </c>
+      <c r="E48">
         <v>51322000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48"/>
+      <c r="G48">
         <v>45528000.0</v>
       </c>
-      <c r="D48">
+      <c r="H48">
+        <v>58960133.0</v>
+      </c>
+      <c r="I48">
         <v>23378865.0</v>
       </c>
-      <c r="E48">
+      <c r="J48">
         <v>177584139.0</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
-    </row>
-    <row r="50" spans="1:5">
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B50">
+        <v>177479000.0</v>
+      </c>
+      <c r="C50">
+        <v>151467000.0</v>
+      </c>
+      <c r="D50">
+        <v>121743860.0</v>
+      </c>
+      <c r="E50">
         <v>143222000.0</v>
       </c>
-      <c r="C50">
+      <c r="F50"/>
+      <c r="G50">
         <v>142541000.0</v>
       </c>
-      <c r="D50">
+      <c r="H50">
+        <v>136108689.0</v>
+      </c>
+      <c r="I50">
         <v>146137192.0</v>
       </c>
-      <c r="E50">
+      <c r="J50">
         <v>132292170.0</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-    </row>
-    <row r="52" spans="1:5">
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51"/>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
-    </row>
-    <row r="53" spans="1:5">
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52"/>
+    </row>
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53">
         <v>279000.0</v>
       </c>
-      <c r="D53">
+      <c r="H53">
+        <v>277836.0</v>
+      </c>
+      <c r="I53">
         <v>4796998.0</v>
       </c>
-      <c r="E53">
+      <c r="J53">
         <v>4793409.0</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
-    </row>
-    <row r="55" spans="1:5">
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B55">
+        <v>810412000.0</v>
+      </c>
+      <c r="C55">
+        <v>789570000.0</v>
+      </c>
+      <c r="D55">
+        <v>721108335.0</v>
+      </c>
+      <c r="E55">
         <v>724538000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55"/>
+      <c r="G55">
         <v>729549000.0</v>
       </c>
-      <c r="D55">
+      <c r="H55">
+        <v>738928839.0</v>
+      </c>
+      <c r="I55">
         <v>685059763.0</v>
       </c>
-      <c r="E55">
+      <c r="J55">
         <v>469992703.0</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B56">
+        <v>542718000.0</v>
+      </c>
+      <c r="C56">
+        <v>518975000.0</v>
+      </c>
+      <c r="D56">
+        <v>449327315.0</v>
+      </c>
+      <c r="E56">
         <v>462508000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56"/>
+      <c r="G56">
         <v>498242000.0</v>
       </c>
-      <c r="D56">
+      <c r="H56">
+        <v>590369663.0</v>
+      </c>
+      <c r="I56">
         <v>463539279.0</v>
       </c>
-      <c r="E56">
+      <c r="J56">
         <v>345841065.0</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B57">
+        <v>210768000.0</v>
+      </c>
+      <c r="C57">
+        <v>207719000.0</v>
+      </c>
+      <c r="D57">
+        <v>160373925.0</v>
+      </c>
+      <c r="E57">
         <v>181647000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57"/>
+      <c r="G57">
         <v>178367000.0</v>
       </c>
-      <c r="D57">
+      <c r="H57">
+        <v>171928664.0</v>
+      </c>
+      <c r="I57">
         <v>166760605.0</v>
       </c>
-      <c r="E57">
+      <c r="J57">
         <v>153766992.0</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B58">
+        <v>262137000.0</v>
+      </c>
+      <c r="C58">
+        <v>260627000.0</v>
+      </c>
+      <c r="D58">
+        <v>191524139.0</v>
+      </c>
+      <c r="E58">
         <v>206214000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58"/>
+      <c r="G58">
         <v>216929000.0</v>
       </c>
-      <c r="D58">
+      <c r="H58">
+        <v>212831562.0</v>
+      </c>
+      <c r="I58">
         <v>194797808.0</v>
       </c>
-      <c r="E58">
+      <c r="J58">
         <v>176106735.0</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
-    </row>
-    <row r="60" spans="1:5">
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B60">
+        <v>548275000.0</v>
+      </c>
+      <c r="C60">
+        <v>528943000.0</v>
+      </c>
+      <c r="D60">
+        <v>529584196.0</v>
+      </c>
+      <c r="E60">
         <v>518324000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60"/>
+      <c r="G60">
         <v>512620000.0</v>
       </c>
-      <c r="D60">
+      <c r="H60">
+        <v>526097277.0</v>
+      </c>
+      <c r="I60">
         <v>490261955.0</v>
       </c>
-      <c r="E60">
+      <c r="J60">
         <v>293885968.0</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-    </row>
-    <row r="62" spans="1:5">
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="B2">
+        <v>386702728.0</v>
+      </c>
+      <c r="C2">
+        <v>63112800.0</v>
+      </c>
+      <c r="D2">
         <v>340700000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>380130000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>256082000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3"/>
+      <c r="F3"/>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:4">
+        <v>76</v>
+      </c>
+      <c r="B5">
+        <v>66934070.0</v>
+      </c>
+      <c r="C5">
+        <v>63875332.0</v>
+      </c>
+      <c r="D5">
+        <v>70557140.0</v>
+      </c>
+      <c r="E5">
+        <v>112178178.0</v>
+      </c>
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:4">
+        <v>77</v>
+      </c>
+      <c r="B6">
+        <v>82410080.0</v>
+      </c>
+      <c r="C6">
+        <v>66199022.0</v>
+      </c>
+      <c r="D6">
+        <v>81309564.0</v>
+      </c>
+      <c r="E6">
+        <v>122198068.0</v>
+      </c>
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7"/>
+      <c r="F7"/>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B9">
+        <v>129586942.0</v>
+      </c>
+      <c r="C9">
+        <v>19467522.0</v>
+      </c>
+      <c r="D9">
         <v>100238714.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>171314200.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>95858784.0</v>
       </c>
     </row>
-    <row r="10" spans="1:4">
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B10">
+        <v>59723491.0</v>
+      </c>
+      <c r="C10">
+        <v>62590196.0</v>
+      </c>
+      <c r="D10">
         <v>65125140.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>107469178.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>50980228.0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="B12">
+        <v>7210579.0</v>
+      </c>
+      <c r="C12">
+        <v>1285136.0</v>
+      </c>
+      <c r="D12">
         <v>5432000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>4709000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3092000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:4">
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B13">
+        <v>4549397.0</v>
+      </c>
+      <c r="C13">
+        <v>527970.0</v>
+      </c>
+      <c r="D13">
         <v>2224000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>790000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>343000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:4">
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14"/>
+      <c r="F14"/>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B15">
+        <v>45986919.0</v>
+      </c>
+      <c r="C15">
+        <v>58960133.0</v>
+      </c>
+      <c r="D15">
         <v>49711408.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>81405696.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>38402670.0</v>
       </c>
     </row>
-    <row r="16" spans="1:4">
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16"/>
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="B17">
+        <v>45986919.0</v>
+      </c>
+      <c r="C17">
+        <v>58960133.0</v>
+      </c>
+      <c r="D17">
         <v>49711408.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>81405696.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>38402670.0</v>
       </c>
     </row>
-    <row r="18" spans="1:4">
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="B18">
+        <v>-2952549.0</v>
+      </c>
+      <c r="C18">
+        <v>-792349.0</v>
+      </c>
+      <c r="D18">
         <v>-3746000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-4346000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-3159000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:4">
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20"/>
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="B21">
+        <v>59357063.0</v>
+      </c>
+      <c r="C21">
+        <v>10877389.0</v>
+      </c>
+      <c r="D21">
         <v>62932714.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>108208200.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>53221784.0</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22"/>
+      <c r="F22"/>
+    </row>
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23"/>
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24"/>
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B25">
+        <v>15476010.0</v>
+      </c>
+      <c r="C25">
+        <v>2323690.0</v>
+      </c>
+      <c r="D25">
         <v>10752424.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>10019890.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>10363222.0</v>
       </c>
     </row>
-    <row r="26" spans="1:4">
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B28">
+        <v>59797889.0</v>
+      </c>
+      <c r="C28">
+        <v>7973881.0</v>
+      </c>
+      <c r="D28">
         <v>28818000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>53173000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>34747000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B29">
+        <v>13736572.0</v>
+      </c>
+      <c r="C29">
+        <v>3630063.0</v>
+      </c>
+      <c r="D29">
         <v>15413732.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>26063482.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>12577558.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="B30">
+        <v>456932607.0</v>
+      </c>
+      <c r="C30">
+        <v>71702933.0</v>
+      </c>
+      <c r="D30">
         <v>378006000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>443236000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>298719000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:4">
+    <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-    </row>
-    <row r="32" spans="1:4">
+      <c r="E31"/>
+      <c r="F31"/>
+    </row>
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B32">
+        <v>516289670.0</v>
+      </c>
+      <c r="C32">
+        <v>82580322.0</v>
+      </c>
+      <c r="D32">
         <v>440938925.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>551444494.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>351941257.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D1" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>69</v>
+      </c>
+      <c r="F1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
-    </row>
-    <row r="3" spans="1:4">
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:4">
+        <v>76</v>
+      </c>
+      <c r="B5">
+        <v>27012000.0</v>
+      </c>
+      <c r="C5">
+        <v>23484000.0</v>
+      </c>
+      <c r="D5">
+        <v>16958000.0</v>
+      </c>
+      <c r="E5">
+        <v>16857000.0</v>
+      </c>
+      <c r="F5">
+        <v>17947000.0</v>
+      </c>
+      <c r="G5">
+        <v>63910000.0</v>
+      </c>
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:4">
+        <v>77</v>
+      </c>
+      <c r="B6">
+        <v>31053000.0</v>
+      </c>
+      <c r="C6">
+        <v>27532000.0</v>
+      </c>
+      <c r="D6">
+        <v>22116010.0</v>
+      </c>
+      <c r="E6">
+        <v>20235000.0</v>
+      </c>
+      <c r="F6">
+        <v>21445000.0</v>
+      </c>
+      <c r="G6">
+        <v>63910000.0</v>
+      </c>
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B10">
+        <v>24696000.0</v>
+      </c>
+      <c r="C10">
+        <v>21601000.0</v>
+      </c>
+      <c r="D10">
+        <v>15101000.0</v>
+      </c>
+      <c r="E10">
         <v>15217000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>15881000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
+        <v>62590000.0</v>
+      </c>
+      <c r="H10">
         <v>15375000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="B12">
+        <v>2316000.0</v>
+      </c>
+      <c r="C12">
+        <v>1883000.0</v>
+      </c>
+      <c r="D12">
+        <v>1857000.0</v>
+      </c>
+      <c r="E12">
         <v>1640000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>2066000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
+        <v>1320000.0</v>
+      </c>
+      <c r="H12">
         <v>2011000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:4">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B15">
+        <v>19332000.0</v>
+      </c>
+      <c r="C15">
+        <v>16359000.0</v>
+      </c>
+      <c r="D15">
+        <v>11392000.0</v>
+      </c>
+      <c r="E15">
         <v>12500000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>12023000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
+        <v>58960000.0</v>
+      </c>
+      <c r="H15">
         <v>12468000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:4">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="B17">
+        <v>19332000.0</v>
+      </c>
+      <c r="C17">
+        <v>16359000.0</v>
+      </c>
+      <c r="D17">
+        <v>11392000.0</v>
+      </c>
+      <c r="E17">
         <v>12500000.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>12023000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
+        <v>58960000.0</v>
+      </c>
+      <c r="H17">
         <v>12468000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:4">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="B18">
+        <v>-2316000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1883000.0</v>
+      </c>
+      <c r="D18">
+        <v>-1857000.0</v>
+      </c>
+      <c r="E18">
         <v>-1640000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-2066000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
+        <v>-1320000.0</v>
+      </c>
+      <c r="H18">
         <v>-2011000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:4">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="B21">
+        <v>27012000.0</v>
+      </c>
+      <c r="C21">
+        <v>23484000.0</v>
+      </c>
+      <c r="D21">
+        <v>16958000.0</v>
+      </c>
+      <c r="E21">
         <v>16857000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>17947000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
+        <v>63910000.0</v>
+      </c>
+      <c r="H21">
         <v>17386000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B25">
+        <v>4041000.0</v>
+      </c>
+      <c r="C25">
+        <v>4048000.0</v>
+      </c>
+      <c r="D25">
+        <v>5158010.0</v>
+      </c>
+      <c r="E25">
         <v>3378000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>3498000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
+        <v>-6698310.0</v>
+      </c>
+      <c r="H25">
         <v>3087865.0</v>
       </c>
     </row>
-    <row r="26" spans="1:4">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
-    </row>
-    <row r="29" spans="1:4">
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28"/>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B29">
+        <v>5364000.0</v>
+      </c>
+      <c r="C29">
+        <v>5242000.0</v>
+      </c>
+      <c r="D29">
+        <v>3709000.0</v>
+      </c>
+      <c r="E29">
         <v>2717000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>3858000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
+        <v>3630000.0</v>
+      </c>
+      <c r="H29">
         <v>2907000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="B30">
+        <v>146695000.0</v>
+      </c>
+      <c r="C30">
+        <v>136194000.0</v>
+      </c>
+      <c r="D30">
+        <v>119332000.0</v>
+      </c>
+      <c r="E30">
         <v>110611000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>107684000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
+        <v>18670000.0</v>
+      </c>
+      <c r="H30">
         <v>104594000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:4">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-    </row>
-    <row r="32" spans="1:4">
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B32">
+        <v>173707000.0</v>
+      </c>
+      <c r="C32">
+        <v>159678000.0</v>
+      </c>
+      <c r="D32">
+        <v>136290000.0</v>
+      </c>
+      <c r="E32">
         <v>127468000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>125631000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
+        <v>82580000.0</v>
+      </c>
+      <c r="H32">
         <v>121980000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="B2">
+        <v>105624454.0</v>
+      </c>
+      <c r="C2">
+        <v>100.0</v>
+      </c>
+      <c r="D2">
         <v>80665871.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>51205304.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>42553532.0</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B3">
+        <v>125431267</v>
+      </c>
+      <c r="C3">
+        <v>32807</v>
+      </c>
+      <c r="D3">
         <v>16006328</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>6508415</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>5721707</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5"/>
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B6">
+        <v>-312142.0</v>
+      </c>
+      <c r="C6">
+        <v>105624354.0</v>
+      </c>
+      <c r="D6">
         <v>1869521.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>29460567.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>8651772.0</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B7">
+        <v>-38372054.0</v>
+      </c>
+      <c r="C7">
+        <v>1012001.0</v>
+      </c>
+      <c r="D7">
         <v>5838591.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>19394.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-81421292.0</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9"/>
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>-38501382.0</v>
+      </c>
+      <c r="C10">
+        <v>-28306424.0</v>
+      </c>
+      <c r="D10">
         <v>-14948026.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>21647655.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-58648572.0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12"/>
+      <c r="F12"/>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13"/>
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B14">
+        <v>15476010.0</v>
+      </c>
+      <c r="C14">
+        <v>2323690.0</v>
+      </c>
+      <c r="D14">
         <v>10752424.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>10019890.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>10363222.0</v>
       </c>
     </row>
-    <row r="15" spans="1:4">
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>42500000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>70800000.0</v>
       </c>
-      <c r="C15">
-[...6 lines deleted...]
-    <row r="16" spans="1:4">
+      <c r="E15">
+        <v>26300000.0</v>
+      </c>
+      <c r="F15">
+        <v>7000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="B16">
+        <v>105312312.0</v>
+      </c>
+      <c r="C16">
+        <v>105624454.0</v>
+      </c>
+      <c r="D16">
         <v>82535392.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>80665871.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>51205304.0</v>
       </c>
     </row>
-    <row r="17" spans="1:4">
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>-106387365.0</v>
+      </c>
+      <c r="C18">
+        <v>12275610.0</v>
+      </c>
+      <c r="D18">
         <v>45022894.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>95667816.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-25152762.0</v>
       </c>
     </row>
-    <row r="19" spans="1:4">
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>122</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-11444481.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-1568201.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-399000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:4">
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="B20">
-        <v>0.0</v>
+        <v>178315040.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>-25035569.0</v>
+      </c>
+      <c r="C21">
+        <v>-18113735.0</v>
+      </c>
+      <c r="D21">
         <v>29881713.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-33108970.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>52388360.0</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B22">
+        <v>45986919.0</v>
+      </c>
+      <c r="C22">
+        <v>58960133.0</v>
+      </c>
+      <c r="D22">
         <v>49711410.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>81405696.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>38402670.0</v>
       </c>
     </row>
-    <row r="23" spans="1:4">
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23"/>
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24"/>
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B25">
+        <v>2442756.0</v>
+      </c>
+      <c r="C25">
+        <v>-51620426.0</v>
+      </c>
+      <c r="D25">
         <v>3208273.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3919205.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2750009.0</v>
       </c>
     </row>
-    <row r="26" spans="1:4">
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
-    </row>
-    <row r="29" spans="1:4">
+      <c r="E28"/>
+      <c r="F28"/>
+    </row>
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B29">
+        <v>19043902.0</v>
+      </c>
+      <c r="C29">
+        <v>12308417.0</v>
+      </c>
+      <c r="D29">
         <v>61029222.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>102176231.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-19431055.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D1" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>69</v>
+      </c>
+      <c r="F1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="B2">
+        <v>147348000.0</v>
+      </c>
+      <c r="C2">
+        <v>105312000.0</v>
+      </c>
+      <c r="D2">
+        <v>150522000.0</v>
+      </c>
+      <c r="E2">
         <v>165284000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>105625000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
+        <v>122709000.0</v>
+      </c>
+      <c r="H2">
         <v>122987648.0</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B3">
+        <v>622000</v>
+      </c>
+      <c r="C3">
+        <v>1670000</v>
+      </c>
+      <c r="D3">
+        <v>1812267</v>
+      </c>
+      <c r="E3">
         <v>33227000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>85988000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
         <v>14482215</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B6">
+        <v>18191000.0</v>
+      </c>
+      <c r="C6">
+        <v>42036000.0</v>
+      </c>
+      <c r="D6">
+        <v>-45209142.0</v>
+      </c>
+      <c r="E6">
         <v>-14762000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>93035000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
+        <v>65450354.0</v>
+      </c>
+      <c r="H6">
         <v>-278256.0</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B7">
+        <v>-16303000.0</v>
+      </c>
+      <c r="C7">
+        <v>-30192000.0</v>
+      </c>
+      <c r="D7">
+        <v>-23938054.0</v>
+      </c>
+      <c r="E7">
         <v>4785000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>-17695000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
+        <v>5860001.0</v>
+      </c>
+      <c r="H7">
         <v>7768743.0</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>-17911000.0</v>
+      </c>
+      <c r="C10">
+        <v>22901000.0</v>
+      </c>
+      <c r="D10">
+        <v>-15625382.0</v>
+      </c>
+      <c r="E10">
         <v>-665000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>-806000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
+        <v>-35526424.0</v>
+      </c>
+      <c r="H10">
         <v>13931474.0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B14">
+        <v>4041000.0</v>
+      </c>
+      <c r="C14">
+        <v>4048000.0</v>
+      </c>
+      <c r="D14">
+        <v>5158010.0</v>
+      </c>
+      <c r="E14">
         <v>3378000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>3498000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
+        <v>-6698310.0</v>
+      </c>
+      <c r="H14">
         <v>3087865.0</v>
       </c>
     </row>
-    <row r="15" spans="1:4">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>118</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15">
+        <v>17000000.0</v>
+      </c>
+      <c r="E15">
         <v>0.0</v>
       </c>
-      <c r="C15"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:4">
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="B16">
+        <v>165539000.0</v>
+      </c>
+      <c r="C16">
+        <v>147348000.0</v>
+      </c>
+      <c r="D16">
+        <v>105312312.0</v>
+      </c>
+      <c r="E16">
         <v>150522000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>198660000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
+        <v>105624454.0</v>
+      </c>
+      <c r="H16">
         <v>122709000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:4">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>11682000.0</v>
+      </c>
+      <c r="C18">
+        <v>-7264000.0</v>
+      </c>
+      <c r="D18">
+        <v>-8875365.0</v>
+      </c>
+      <c r="E18">
         <v>-14572000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-88649000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
+        <v>-11292390.0</v>
+      </c>
+      <c r="H18">
         <v>4213435.0</v>
       </c>
     </row>
-    <row r="19" spans="1:4">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
+        <v>40.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>178315000.0</v>
       </c>
-      <c r="D20">
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>-100.0</v>
       </c>
     </row>
-    <row r="21" spans="1:4">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>24871000.0</v>
+      </c>
+      <c r="C21">
+        <v>51082000.0</v>
+      </c>
+      <c r="D21">
+        <v>-16138569.0</v>
+      </c>
+      <c r="E21">
         <v>173000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>4065000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
+        <v>-37223735.0</v>
+      </c>
+      <c r="H21">
         <v>-4376189.0</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B22">
+        <v>19332000.0</v>
+      </c>
+      <c r="C22">
+        <v>16359000.0</v>
+      </c>
+      <c r="D22">
+        <v>11392000.0</v>
+      </c>
+      <c r="E22">
         <v>12500000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>12023000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
+        <v>58960000.0</v>
+      </c>
+      <c r="H22">
         <v>12468000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:4">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B25">
+        <v>603000.0</v>
+      </c>
+      <c r="C25">
+        <v>1102000.0</v>
+      </c>
+      <c r="D25">
+        <v>1634756.0</v>
+      </c>
+      <c r="E25">
         <v>172000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>412000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
+        <v>-53285426.0</v>
+      </c>
+      <c r="H25">
         <v>-214872.0</v>
       </c>
     </row>
-    <row r="26" spans="1:4">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
-    </row>
-    <row r="29" spans="1:4">
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28"/>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B29">
+        <v>12304000.0</v>
+      </c>
+      <c r="C29">
+        <v>-5594000.0</v>
+      </c>
+      <c r="D29">
+        <v>-7063098.0</v>
+      </c>
+      <c r="E29">
         <v>18655000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>-2661000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
+        <v>-33199583.0</v>
+      </c>
+      <c r="H29">
         <v>18695650.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>