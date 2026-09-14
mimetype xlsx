--- v0 (2026-06-19)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3000,4896 +3003,5076 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL62"/>
+  <dimension ref="A1:AM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
       <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>9316000000.0</v>
+      </c>
+      <c r="C2">
         <v>2686000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2366000000.0</v>
       </c>
-      <c r="D2"/>
       <c r="E2">
+        <v>9333000000.0</v>
+      </c>
+      <c r="F2">
         <v>2254000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2416000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2384000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2366000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2311000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2416000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2385761000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2065000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2566000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2515000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1098786000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2257000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2214000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2266000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>896893000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1685000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1609000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1744000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>609190000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1888000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1443000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1208000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>528685000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1281000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1230000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1357000000.0</v>
       </c>
-      <c r="AE2"/>
-      <c r="AF2">
+      <c r="AF2"/>
+      <c r="AG2">
         <v>1772000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>729892000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1630000000.0</v>
       </c>
-      <c r="AI2"/>
       <c r="AJ2"/>
-      <c r="AK2">
+      <c r="AK2"/>
+      <c r="AL2">
         <v>735782000.0</v>
       </c>
-      <c r="AL2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:38">
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>17</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-382000000.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5"/>
+      <c r="E5">
+        <v>-180000000.0</v>
+      </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>1446000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1323000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1534000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1681000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1001000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>754838000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1436000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>995000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>527000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>555052000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>403000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>388000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>368000000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>193000000.0</v>
+      </c>
+      <c r="C7">
         <v>200000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>207000000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>217000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>219000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>205000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>192000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>207000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>215000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>219569000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>223000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>526000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>522000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>172265000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>170000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>168000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>172000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>178073000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>171000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>180000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>185000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>189752000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>177000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>188000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>186000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>187275000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>174000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>170000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>181000000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
         <v>1634000000.0</v>
       </c>
       <c r="C8">
         <v>1634000000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="D8">
         <v>1634000000.0</v>
       </c>
+      <c r="E8"/>
       <c r="F8">
         <v>1634000000.0</v>
       </c>
       <c r="G8">
         <v>1634000000.0</v>
       </c>
       <c r="H8">
         <v>1634000000.0</v>
       </c>
       <c r="I8">
         <v>1634000000.0</v>
       </c>
       <c r="J8">
         <v>1634000000.0</v>
       </c>
       <c r="K8">
+        <v>1634000000.0</v>
+      </c>
+      <c r="L8">
         <v>1633790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1634000000.0</v>
       </c>
       <c r="M8">
         <v>1634000000.0</v>
       </c>
       <c r="N8">
         <v>1634000000.0</v>
       </c>
       <c r="O8">
+        <v>1634000000.0</v>
+      </c>
+      <c r="P8">
         <v>1633790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1634000000.0</v>
       </c>
       <c r="Q8">
         <v>1634000000.0</v>
       </c>
       <c r="R8">
         <v>1634000000.0</v>
       </c>
       <c r="S8">
+        <v>1634000000.0</v>
+      </c>
+      <c r="T8">
         <v>1633790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1634000000.0</v>
       </c>
       <c r="U8">
         <v>1634000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1634000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>2794000000.0</v>
+      </c>
+      <c r="C10">
         <v>604000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>624000000.0</v>
       </c>
-      <c r="D10">
-[...1 lines deleted...]
-      </c>
       <c r="E10">
+        <v>2695000000.0</v>
+      </c>
+      <c r="F10">
         <v>557000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>638000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>625382000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>605000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-207000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>715000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>830000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>702000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>668000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>884000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>634993000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>934000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>728000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-172000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>589397000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-171000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>801000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>648000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>309029000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>695000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>742000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>714000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>431347000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>501000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>364000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>470000000.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10">
+      <c r="AF10"/>
+      <c r="AG10">
         <v>460000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>363238000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>686000000.0</v>
       </c>
-      <c r="AI10"/>
       <c r="AJ10"/>
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>359327000.0</v>
       </c>
-      <c r="AL10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:38">
+      <c r="AM10"/>
+    </row>
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>668000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>884000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>634993000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>934000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>728000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1141000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>602000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1522000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>801000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
-        <v>604000000.0</v>
+        <v>3316000000.0</v>
       </c>
       <c r="C12">
+        <v>3500000000.0</v>
+      </c>
+      <c r="D12">
         <v>624000000.0</v>
       </c>
-      <c r="D12"/>
       <c r="E12">
+        <v>3142000000.0</v>
+      </c>
+      <c r="F12">
         <v>557000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>638000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>625382000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>605000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>603000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>715000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>830000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>702000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>668000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>884000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>634993000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>934000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>728000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1141000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>589397000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1522000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>801000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>648000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>309029000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>695000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>742000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>714000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>431347000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>501000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>364000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>470000000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>460000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>363238000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>686000000.0</v>
       </c>
-      <c r="AI12"/>
       <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12">
         <v>428732000.0</v>
       </c>
-      <c r="AL12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
-        <v>1634000000.0</v>
+        <v>9330000000.0</v>
       </c>
       <c r="C13">
         <v>1634000000.0</v>
       </c>
-      <c r="D13"/>
+      <c r="D13">
+        <v>1634000000.0</v>
+      </c>
       <c r="E13">
-        <v>1634000000.0</v>
+        <v>9330000000.0</v>
       </c>
       <c r="F13">
         <v>1634000000.0</v>
       </c>
       <c r="G13">
         <v>1634000000.0</v>
       </c>
       <c r="H13">
         <v>1634000000.0</v>
       </c>
       <c r="I13">
         <v>1634000000.0</v>
       </c>
       <c r="J13">
         <v>1634000000.0</v>
       </c>
       <c r="K13">
         <v>1634000000.0</v>
       </c>
       <c r="L13">
         <v>1634000000.0</v>
       </c>
       <c r="M13">
         <v>1634000000.0</v>
       </c>
       <c r="N13">
         <v>1634000000.0</v>
       </c>
       <c r="O13">
+        <v>1634000000.0</v>
+      </c>
+      <c r="P13">
         <v>1633790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1634000000.0</v>
       </c>
       <c r="Q13">
         <v>1634000000.0</v>
       </c>
       <c r="R13">
         <v>1634000000.0</v>
       </c>
       <c r="S13">
+        <v>1634000000.0</v>
+      </c>
+      <c r="T13">
         <v>1633790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1634000000.0</v>
       </c>
       <c r="U13">
         <v>1634000000.0</v>
       </c>
       <c r="V13">
+        <v>1634000000.0</v>
+      </c>
+      <c r="W13">
         <v>1506000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1506119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1506000000.0</v>
       </c>
       <c r="Y13">
         <v>1506000000.0</v>
       </c>
       <c r="Z13">
         <v>1506000000.0</v>
       </c>
       <c r="AA13">
+        <v>1506000000.0</v>
+      </c>
+      <c r="AB13">
         <v>1506119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1506000000.0</v>
       </c>
       <c r="AC13">
         <v>1506000000.0</v>
       </c>
       <c r="AD13">
         <v>1506000000.0</v>
       </c>
-      <c r="AE13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE13">
+        <v>1506000000.0</v>
+      </c>
+      <c r="AF13"/>
       <c r="AG13">
         <v>1100000000.0</v>
       </c>
       <c r="AH13">
         <v>1100000000.0</v>
       </c>
-      <c r="AI13"/>
+      <c r="AI13">
+        <v>1100000000.0</v>
+      </c>
       <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13">
         <v>1100000000.0</v>
       </c>
-      <c r="AL13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
-        <v>6916000000.0</v>
+        <v>6816000000.0</v>
       </c>
       <c r="C14">
         <v>6916000000.0</v>
       </c>
-      <c r="D14"/>
+      <c r="D14">
+        <v>6916000000.0</v>
+      </c>
       <c r="E14">
-        <v>6916000000.0</v>
+        <v>6816000000.0</v>
       </c>
       <c r="F14">
         <v>6916000000.0</v>
       </c>
       <c r="G14">
         <v>6916000000.0</v>
       </c>
       <c r="H14">
         <v>6916000000.0</v>
       </c>
       <c r="I14">
         <v>6916000000.0</v>
       </c>
       <c r="J14">
         <v>6916000000.0</v>
       </c>
       <c r="K14">
         <v>6916000000.0</v>
       </c>
       <c r="L14">
         <v>6916000000.0</v>
       </c>
       <c r="M14">
         <v>6916000000.0</v>
       </c>
       <c r="N14">
         <v>6916000000.0</v>
       </c>
       <c r="O14">
         <v>6916000000.0</v>
       </c>
       <c r="P14">
         <v>6916000000.0</v>
       </c>
       <c r="Q14">
         <v>6916000000.0</v>
       </c>
       <c r="R14">
         <v>6916000000.0</v>
       </c>
       <c r="S14">
         <v>6916000000.0</v>
       </c>
       <c r="T14">
         <v>6916000000.0</v>
       </c>
       <c r="U14">
         <v>6916000000.0</v>
       </c>
       <c r="V14">
-        <v>6885000000.0</v>
+        <v>6916000000.0</v>
       </c>
       <c r="W14">
         <v>6885000000.0</v>
       </c>
       <c r="X14">
         <v>6885000000.0</v>
       </c>
       <c r="Y14">
         <v>6885000000.0</v>
       </c>
       <c r="Z14">
         <v>6885000000.0</v>
       </c>
       <c r="AA14">
         <v>6885000000.0</v>
       </c>
       <c r="AB14">
         <v>6885000000.0</v>
       </c>
       <c r="AC14">
         <v>6885000000.0</v>
       </c>
       <c r="AD14">
         <v>6885000000.0</v>
       </c>
       <c r="AE14">
-        <v>6801000000.0</v>
+        <v>6885000000.0</v>
       </c>
       <c r="AF14">
         <v>6801000000.0</v>
       </c>
       <c r="AG14">
         <v>6801000000.0</v>
       </c>
       <c r="AH14">
         <v>6801000000.0</v>
       </c>
       <c r="AI14">
         <v>6801000000.0</v>
       </c>
       <c r="AJ14">
         <v>6801000000.0</v>
       </c>
       <c r="AK14">
         <v>6801000000.0</v>
       </c>
       <c r="AL14">
+        <v>6801000000.0</v>
+      </c>
+      <c r="AM14">
         <v>6800839377.0</v>
       </c>
     </row>
-    <row r="15" spans="1:38">
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
         <v>28</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>2021000000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16"/>
+      <c r="E16">
+        <v>2051000000.0</v>
+      </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>49000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>24000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>32000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>57000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>67000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>35273000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>35000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>19000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>23882000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>13000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>24000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>25000000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>327000000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>2071614000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>2294691000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>2368006000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>2271735000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>2143041000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>2112176000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>2148976000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
+      <c r="AG20"/>
+      <c r="AH20">
         <v>2102062000.0</v>
       </c>
-      <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-      <c r="AK20">
+      <c r="AK20"/>
+      <c r="AL20">
         <v>2232137000.0</v>
       </c>
-      <c r="AL20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>660544000.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21">
+        <v>2951000000.0</v>
+      </c>
+      <c r="F21">
         <v>2596000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2655000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>700387000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2664000000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>2839000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>686716000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2722000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3086000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2546000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>674856000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2857000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2954000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2702000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>675504000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2343000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2339000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2620000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>676616000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1906000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1846000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1640000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>691532000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1600000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2165000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1948000000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>3156000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>722479000.0</v>
       </c>
-      <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21">
         <v>807104000.0</v>
       </c>
-      <c r="AL21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:38">
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>11796000000.0</v>
+      </c>
+      <c r="C22">
         <v>3065000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2983000000.0</v>
       </c>
-      <c r="D22"/>
       <c r="E22">
+        <v>12035000000.0</v>
+      </c>
+      <c r="F22">
         <v>3437000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3366000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3093478000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2776000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3018000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2994000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2839000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3345000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3302000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3156000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2958657000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3657000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3773000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3716000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2749027000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2683000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2794000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2287000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1793806000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1776000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1829000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2008000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1687162000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1986000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1757000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1920000000.0</v>
       </c>
-      <c r="AE22"/>
-      <c r="AF22">
+      <c r="AF22"/>
+      <c r="AG22">
         <v>2152000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1722819000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1916000000.0</v>
       </c>
-      <c r="AI22"/>
       <c r="AJ22"/>
-      <c r="AK22">
+      <c r="AK22"/>
+      <c r="AL22">
         <v>1720807000.0</v>
       </c>
-      <c r="AL22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>46078000000.0</v>
+      </c>
+      <c r="C23">
         <v>32410000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>31743000000.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23">
+        <v>46901000000.0</v>
+      </c>
+      <c r="F23">
         <v>32219000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>32745000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>32047000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>30947000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>32314000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>32518000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>31887000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>32272000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>33445000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>31845000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>31148126000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>32782000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>32157000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>31745000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>30338323000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>30596000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>29602000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>29413000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>28320651000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>28436000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>29188000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>28581000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>28507722000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>28434000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28538000000.0</v>
       </c>
       <c r="AD23">
         <v>28538000000.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23">
+      <c r="AE23">
+        <v>28538000000.0</v>
+      </c>
+      <c r="AF23"/>
+      <c r="AG23">
         <v>28986000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>27491675000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>27569000000.0</v>
       </c>
-      <c r="AI23"/>
       <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AK23"/>
+      <c r="AL23">
         <v>29047003000.0</v>
       </c>
-      <c r="AL23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:38">
+      <c r="AM23"/>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>5299000000.0</v>
+      </c>
+      <c r="C24">
         <v>5184000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4539000000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>3221000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3328000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3360000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3391000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3583000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3543000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3581686000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3685000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3684000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3641000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3632687000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3628000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3506000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3514000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4019000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4524000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>4088000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4215000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4396917000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4679000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>5078000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5238000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5255384000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1838000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2080000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>5148000000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>4167000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4122000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3780082000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3774000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3654000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3664000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4174000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4672000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4244000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4376000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4560718000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4828000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>5397000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5417496000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1997000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2241000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5307000000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>6941000000.0</v>
+      </c>
+      <c r="C28">
         <v>6692000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4612000000.0</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
+        <v>8642000000.0</v>
+      </c>
+      <c r="F28">
         <v>5307000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5463000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4681370000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5523000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6627000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7545000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6904000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5171000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6927000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5739000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5633760000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5867000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6295000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7052000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5839352000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7438000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6426000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6330000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6562926000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6402000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6999000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7577000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7500855000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7572000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>7625000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7171000000.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28">
         <v>6887000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6139585000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5779000000.0</v>
       </c>
-      <c r="AI28"/>
       <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>7431667000.0</v>
       </c>
-      <c r="AL28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:38">
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>26290000000.0</v>
+      </c>
+      <c r="C29">
         <v>24874000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>25499000000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>25974000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>25469000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>25820000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>24581000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>26100000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>25704000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>25255917000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>26023000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>26631000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>24572000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>24694434000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>25273000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>25388000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>23758000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>23672787000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>23852000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>23765000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>22761000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>22567101000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>22711000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>23901000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>23541000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>7283000000.0</v>
+      </c>
+      <c r="C30">
         <v>3357000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2766000000.0</v>
       </c>
-      <c r="D30"/>
       <c r="E30">
+        <v>7422000000.0</v>
+      </c>
+      <c r="F30">
         <v>2596000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2655000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2408000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2664000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2595000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2839000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2506000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2722000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3306000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2546000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2637475000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2857000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3234000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2702000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2878000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2343000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2339000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2620000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2531831000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1906000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1846000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1640000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-522538000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1600000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2165000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1948000000.0</v>
       </c>
-      <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>2225000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-218964000.0</v>
       </c>
-      <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30">
         <v>-53753000.0</v>
       </c>
-      <c r="AL30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:38">
+      <c r="AM30"/>
+    </row>
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>16476000000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>15651000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>15565000000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
-    </row>
-    <row r="32" spans="1:38">
+      <c r="AM31"/>
+    </row>
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>2432000000.0</v>
+      </c>
+      <c r="C32">
         <v>1289000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3326000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1904000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1764000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1295000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2117000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1590000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1577000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1171000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1572047000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2340000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1683000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>910000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1314589000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1249000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1507000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1112000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2948007000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>853000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>657000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>14000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>187208000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>172000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>631000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>285000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
-    </row>
-    <row r="33" spans="1:38">
+      <c r="AM32"/>
+    </row>
+    <row r="33" spans="1:39">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>22972000000.0</v>
+      </c>
+      <c r="C33">
         <v>25238000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>25224000000.0</v>
       </c>
-      <c r="D33"/>
       <c r="E33">
+        <v>23037000000.0</v>
+      </c>
+      <c r="F33">
         <v>25336000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>25828000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>25500000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>24462000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>25653000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>25956000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>25678000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>25261000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>25457000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>25115000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>24559548000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>24848000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>24227000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>23341000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>23945528000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>24008000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>23633000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>23770000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>23642069000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>23790000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>24374000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>23944000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>24064105000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>23991000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>23931000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>23859000000.0</v>
       </c>
-      <c r="AE33"/>
-      <c r="AF33">
+      <c r="AF33"/>
+      <c r="AG33">
         <v>23764000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>22736926000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>22332000000.0</v>
       </c>
-      <c r="AI33"/>
       <c r="AJ33"/>
-      <c r="AK33">
+      <c r="AK33"/>
+      <c r="AL33">
         <v>23794526000.0</v>
       </c>
-      <c r="AL33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:38">
+      <c r="AM33"/>
+    </row>
+    <row r="34" spans="1:39">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>2209258000.0</v>
       </c>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-      <c r="AD34">
+      <c r="AD34"/>
+      <c r="AE34">
         <v>12000000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
-    </row>
-    <row r="35" spans="1:38">
+      <c r="AM34"/>
+    </row>
+    <row r="35" spans="1:39">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>8374000000.0</v>
+      </c>
+      <c r="C35">
         <v>8348000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>7679000000.0</v>
       </c>
-      <c r="D35">
-[...1 lines deleted...]
-      </c>
       <c r="E35">
+        <v>9541000000.0</v>
+      </c>
+      <c r="F35">
         <v>6334000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6458000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6455990000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6371000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6693000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>8876000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>8921000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>6786000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>7135000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>7112000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>6858123000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>7019000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>6753000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>6763000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>7303556000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>7681000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>7171000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>7415000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>7559559000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>7813000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>8292000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>8444000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>8388822000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>4951000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>5168000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>8306000000.0</v>
       </c>
-      <c r="AE35"/>
-      <c r="AF35">
+      <c r="AF35"/>
+      <c r="AG35">
         <v>8563000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>8179886000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>7909000000.0</v>
       </c>
-      <c r="AI35"/>
       <c r="AJ35"/>
-      <c r="AK35">
+      <c r="AK35"/>
+      <c r="AL35">
         <v>9305886000.0</v>
       </c>
-      <c r="AL35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:38">
+      <c r="AM35"/>
+    </row>
+    <row r="36" spans="1:39">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
-        <v>844000000.0</v>
+        <v>127000000.0</v>
       </c>
       <c r="C36">
+        <v>-3587000000.0</v>
+      </c>
+      <c r="D36">
         <v>859000000.0</v>
       </c>
-      <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>999000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1133000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>730000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>712000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1072000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>379000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>418278000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>157000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>162000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>773000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>815248000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>718000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>696000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1580000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1351552000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2903000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>587000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>593000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>885595000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1146000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1176000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1052000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1123938000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1061000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>967000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1054000000.0</v>
       </c>
-      <c r="AE36"/>
-      <c r="AF36">
+      <c r="AF36"/>
+      <c r="AG36">
         <v>1098000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1651449000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1585000000.0</v>
       </c>
-      <c r="AI36"/>
       <c r="AJ36"/>
-      <c r="AK36">
+      <c r="AK36"/>
+      <c r="AL36">
         <v>1125096000.0</v>
       </c>
-      <c r="AL36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:38">
+      <c r="AM36"/>
+    </row>
+    <row r="37" spans="1:39">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
-    </row>
-    <row r="38" spans="1:38">
+      <c r="AM37"/>
+    </row>
+    <row r="38" spans="1:39">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>1101000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1096000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1146949000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1047000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1038000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1250000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>47713568000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1418000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>917000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>952000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1140000000.0</v>
       </c>
       <c r="Y38">
         <v>1140000000.0</v>
       </c>
       <c r="Z38">
+        <v>1140000000.0</v>
+      </c>
+      <c r="AA38">
         <v>1020000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1162632000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1150000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>687000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>701000000.0</v>
       </c>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
-    </row>
-    <row r="39" spans="1:38">
+      <c r="AM38"/>
+    </row>
+    <row r="39" spans="1:39">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>711000000.0</v>
+      </c>
+      <c r="C39">
+        <v>-2750000000.0</v>
+      </c>
+      <c r="D39">
         <v>146000000.0</v>
       </c>
-      <c r="C39">
-[...2 lines deleted...]
-      <c r="D39"/>
       <c r="E39">
+        <v>1265000000.0</v>
+      </c>
+      <c r="F39">
         <v>293000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>258000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>420140000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>308000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3040000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>14000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2705221000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>85000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>96000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>144000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3645932000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>486000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>195000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>845000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3054371000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>40000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>35000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>88000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2740997000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>269000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>397000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>275000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2847646000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>356000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>321000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>341000000.0</v>
       </c>
-      <c r="AE39"/>
-      <c r="AF39">
+      <c r="AF39"/>
+      <c r="AG39">
         <v>385000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2887656000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2635000000.0</v>
       </c>
-      <c r="AI39"/>
       <c r="AJ39"/>
-      <c r="AK39">
+      <c r="AK39"/>
+      <c r="AL39">
         <v>3156691000.0</v>
       </c>
-      <c r="AL39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:38">
+      <c r="AM39"/>
+    </row>
+    <row r="40" spans="1:39">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>665000000.0</v>
+      </c>
+      <c r="C40">
         <v>968000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>111000000.0</v>
       </c>
-      <c r="D40"/>
       <c r="E40">
+        <v>673000000.0</v>
+      </c>
+      <c r="F40">
         <v>146000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>991000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>124000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>478000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>144000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>563000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>470020000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>315000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>195000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>556000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1454288000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>917000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>153000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1300000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2023993000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1070000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>332000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>961000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1361743000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>128000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>66000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>81000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1104944000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>56000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>77000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>209000000.0</v>
       </c>
-      <c r="AE40"/>
-      <c r="AF40">
+      <c r="AF40"/>
+      <c r="AG40">
         <v>295000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1003136000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>34000000.0</v>
       </c>
-      <c r="AI40"/>
       <c r="AJ40"/>
-      <c r="AK40">
+      <c r="AK40"/>
+      <c r="AL40">
         <v>1111712000.0</v>
       </c>
-      <c r="AL40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:38">
+      <c r="AM40"/>
+    </row>
+    <row r="41" spans="1:39">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>2968000000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>2939000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3113000000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
-    </row>
-    <row r="42" spans="1:38">
+      <c r="AM41"/>
+    </row>
+    <row r="42" spans="1:39">
       <c r="A42" t="s">
         <v>54</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
         <v>16144000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>18836000000.0</v>
       </c>
-      <c r="D42"/>
-      <c r="E42">
+      <c r="E42"/>
+      <c r="F42">
         <v>18693000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>18591000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2844228000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>17616000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>18460000000.0</v>
       </c>
-      <c r="J42"/>
-      <c r="K42"/>
+      <c r="K42">
+        <v>3628000000.0</v>
+      </c>
       <c r="L42">
+        <v>3536141000.0</v>
+      </c>
+      <c r="M42">
         <v>2182000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2213000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2182000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2230717000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2181000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2213000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2182000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2768754000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2182000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2213000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2182000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2514406000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2589000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>3056000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>13930000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2977329000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>14113000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>3001000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2995000000.0</v>
       </c>
-      <c r="AE42"/>
-      <c r="AF42">
+      <c r="AF42"/>
+      <c r="AG42">
         <v>15031000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2746558000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>15010000000.0</v>
       </c>
-      <c r="AI42"/>
       <c r="AJ42"/>
-      <c r="AK42">
+      <c r="AK42"/>
+      <c r="AL42">
         <v>4611786000.0</v>
       </c>
-      <c r="AL42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:38">
+      <c r="AM42"/>
+    </row>
+    <row r="43" spans="1:39">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
-    </row>
-    <row r="44" spans="1:38">
+      <c r="AM43"/>
+    </row>
+    <row r="44" spans="1:39">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
-    </row>
-    <row r="45" spans="1:38">
+      <c r="AM44"/>
+    </row>
+    <row r="45" spans="1:39">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>21210000000.0</v>
+      </c>
+      <c r="C45">
         <v>21194000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>21191000000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>21082000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>21247000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>21324000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>20564000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>21359000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>21433000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>37040437000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>21013000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>21192000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>20413000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>33947936000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>20035000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-    </row>
-    <row r="46" spans="1:38">
+      <c r="AM45"/>
+    </row>
+    <row r="46" spans="1:39">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>14872000000.0</v>
+      </c>
+      <c r="C46">
         <v>21194000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>21191000000.0</v>
       </c>
-      <c r="D46"/>
       <c r="E46">
+        <v>15042000000.0</v>
+      </c>
+      <c r="F46">
         <v>21082000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>21247000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>21324000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>20564000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>21359000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>21433000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>21205000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>21013000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>21192000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>20413000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>19808108000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>20035000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>19562000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>19226000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>19200987000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>19297000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>19372000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>19422000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>19346815000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>19208000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>19671000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>19379000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>19459565000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>19392000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>19440000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>19351000000.0</v>
       </c>
-      <c r="AE46"/>
-      <c r="AF46">
+      <c r="AF46"/>
+      <c r="AG46">
         <v>18985000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>17742040000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>17492000000.0</v>
       </c>
-      <c r="AI46"/>
       <c r="AJ46"/>
-      <c r="AK46">
+      <c r="AK46"/>
+      <c r="AL46">
         <v>18339595000.0</v>
       </c>
-      <c r="AL46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:38">
+      <c r="AM46"/>
+    </row>
+    <row r="47" spans="1:39">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>21192000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>20413000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>19808108000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>20035000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>19562000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>19226000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>19201000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>19297000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>19372000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>19422000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>19346845000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>19208000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>19671000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>19379000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>19459565000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>19392000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>19440000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>19351000000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
-    </row>
-    <row r="48" spans="1:38">
+      <c r="AM47"/>
+    </row>
+    <row r="48" spans="1:39">
       <c r="A48" t="s">
         <v>60</v>
       </c>
-      <c r="B48"/>
-      <c r="C48">
+      <c r="B48">
+        <v>10881000000.0</v>
+      </c>
+      <c r="C48"/>
+      <c r="D48">
         <v>17384059000.0</v>
       </c>
-      <c r="D48"/>
-      <c r="E48"/>
+      <c r="E48">
+        <v>9683000000.0</v>
+      </c>
       <c r="F48"/>
-      <c r="G48">
+      <c r="G48"/>
+      <c r="H48">
         <v>16239363000.0</v>
       </c>
-      <c r="H48"/>
       <c r="I48"/>
-      <c r="J48">
+      <c r="J48"/>
+      <c r="K48">
         <v>14579000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>14786000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>15023000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>14034000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>13654000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>13978601000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>13391000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>13691000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>12879000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>13019567000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>12537000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>12483000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>11912000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>11864373000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>11696000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>11786000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>11468000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>11008923000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>11080000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>11332000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>11305000000.0</v>
       </c>
-      <c r="AE48"/>
       <c r="AF48"/>
-      <c r="AG48">
+      <c r="AG48"/>
+      <c r="AH48">
         <v>12058846000.0</v>
       </c>
-      <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
-    </row>
-    <row r="49" spans="1:38">
+      <c r="AM48"/>
+    </row>
+    <row r="49" spans="1:39">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
-    </row>
-    <row r="50" spans="1:38">
+      <c r="AM49"/>
+    </row>
+    <row r="50" spans="1:39">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
+        <v>2256000000.0</v>
+      </c>
+      <c r="C50">
         <v>1912000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>490000000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>2426000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1916000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1742000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1940000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>2423000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>2302000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1700617000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1965000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>3385000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>2460000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>2463801000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>3003000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>3349000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>3022000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>2232115000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>2572000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>2959000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>2578000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>2285286000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>2241000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>2475000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>2867000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>2489543000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>6061000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>5739000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>2312000000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
-    </row>
-    <row r="51" spans="1:38">
+      <c r="AM50"/>
+    </row>
+    <row r="51" spans="1:39">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
+        <v>9735000000.0</v>
+      </c>
+      <c r="C51">
         <v>7296000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5236000000.0</v>
       </c>
-      <c r="D51"/>
       <c r="E51">
+        <v>11337000000.0</v>
+      </c>
+      <c r="F51">
         <v>5864000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5463000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5307000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5523000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>6420000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>8260000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>7734000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>5873000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>7595000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>6623000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>6268753000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>6801000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>7023000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>6880000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>6429129000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>7267000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>7227000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>6978000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>6871955000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>7097000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>7741000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>8291000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>7932202000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>8073000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>7989000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>7641000000.0</v>
       </c>
-      <c r="AE51"/>
-      <c r="AF51">
+      <c r="AF51"/>
+      <c r="AG51">
         <v>7347000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>6502823000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>6465000000.0</v>
       </c>
-      <c r="AI51"/>
       <c r="AJ51"/>
-      <c r="AK51">
+      <c r="AK51"/>
+      <c r="AL51">
         <v>7790994000.0</v>
       </c>
-      <c r="AL51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:38">
+      <c r="AM51"/>
+    </row>
+    <row r="52" spans="1:39">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
+        <v>3117000000.0</v>
+      </c>
+      <c r="C52">
         <v>1946000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>523000000.0</v>
       </c>
-      <c r="D52"/>
       <c r="E52">
+        <v>3443000000.0</v>
+      </c>
+      <c r="F52">
         <v>2452000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1943000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1770000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1964000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2475000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2329000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1726219000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1992000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3428000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2501000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2488671000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3027000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>3369000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>3066000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2255129000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>2618000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>2983000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2602000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>2311237000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>2269000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2502000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2894000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2514706000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>6076000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>5748000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2346000000.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>1668000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1095017000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1185000000.0</v>
       </c>
-      <c r="AI52"/>
       <c r="AJ52"/>
-      <c r="AK52">
+      <c r="AK52"/>
+      <c r="AL52">
         <v>1328442000.0</v>
       </c>
-      <c r="AL52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:38">
+      <c r="AM52"/>
+    </row>
+    <row r="53" spans="1:39">
       <c r="A53" t="s">
         <v>65</v>
       </c>
-      <c r="B53"/>
-      <c r="C53"/>
+      <c r="B53">
+        <v>522000000.0</v>
+      </c>
+      <c r="C53">
+        <v>1066000000.0</v>
+      </c>
       <c r="D53"/>
-      <c r="E53"/>
+      <c r="E53">
+        <v>447000000.0</v>
+      </c>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>810000000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>-67000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>-57000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>-49000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>-46031000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>-48000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>-51000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1313000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>-97830000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>1693000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>-158000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>-183000000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
-      <c r="AK53">
+      <c r="AK53"/>
+      <c r="AL53">
         <v>69405000.0</v>
       </c>
-      <c r="AL53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:38">
+      <c r="AM53"/>
+    </row>
+    <row r="54" spans="1:39">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-    </row>
-    <row r="55" spans="1:38">
+      <c r="AM54"/>
+    </row>
+    <row r="55" spans="1:39">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>46078000000.0</v>
+      </c>
+      <c r="C55">
         <v>32410000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>31743000000.0</v>
       </c>
-      <c r="D55"/>
       <c r="E55">
+        <v>46901000000.0</v>
+      </c>
+      <c r="F55">
         <v>32219000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>32745000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>32047000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>30947000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>32314000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>32518000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>31887000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>32272000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>33445000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>31845000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>31148126000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>32782000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>32157000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>31745000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>30338323000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>30596000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>29602000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>29413000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>28320651000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>28436000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>29188000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>28581000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>28507722000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>28434000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28538000000.0</v>
       </c>
       <c r="AD55">
         <v>28538000000.0</v>
       </c>
-      <c r="AE55"/>
-      <c r="AF55">
+      <c r="AE55">
+        <v>28538000000.0</v>
+      </c>
+      <c r="AF55"/>
+      <c r="AG55">
         <v>28986000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>27491675000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>27569000000.0</v>
       </c>
-      <c r="AI55"/>
       <c r="AJ55"/>
-      <c r="AK55">
+      <c r="AK55"/>
+      <c r="AL55">
         <v>29047003000.0</v>
       </c>
-      <c r="AL55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:38">
+      <c r="AM55"/>
+    </row>
+    <row r="56" spans="1:39">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>23106000000.0</v>
+      </c>
+      <c r="C56">
         <v>7172000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6519000000.0</v>
       </c>
-      <c r="D56"/>
       <c r="E56">
+        <v>23864000000.0</v>
+      </c>
+      <c r="F56">
         <v>6883000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>6917000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>6547000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>6353000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>6661000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>6562000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>6209000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>7011000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>7988000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>6730000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>6588578000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>7934000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>7930000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>8404000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>6392795000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>6588000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>5969000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>5643000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4678552000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>4646000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>4814000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>4637000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>4443617000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>4443000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>4607000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>4679000000.0</v>
       </c>
-      <c r="AE56"/>
-      <c r="AF56">
+      <c r="AF56"/>
+      <c r="AG56">
         <v>5222000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>4754749000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>5237000000.0</v>
       </c>
-      <c r="AI56"/>
       <c r="AJ56"/>
-      <c r="AK56">
+      <c r="AK56"/>
+      <c r="AL56">
         <v>5252477000.0</v>
       </c>
-      <c r="AL56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:38">
+      <c r="AM56"/>
+    </row>
+    <row r="57" spans="1:39">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>15119000000.0</v>
+      </c>
+      <c r="C57">
         <v>5883000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3193000000.0</v>
       </c>
-      <c r="D57">
-[...1 lines deleted...]
-      </c>
       <c r="E57">
+        <v>15500000000.0</v>
+      </c>
+      <c r="F57">
         <v>5119000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5622000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4430000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4895000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5084000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5541000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4790000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4671000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>6305000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5820000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>5273989000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>6685000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>6423000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>7292000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>5176015000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>5735000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>5312000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>5629000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>4491344000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4474000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4183000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4352000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>4258178000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>7498000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>7162000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>4030000000.0</v>
       </c>
-      <c r="AE57"/>
-      <c r="AF57">
+      <c r="AF57"/>
+      <c r="AG57">
         <v>3879000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2997987000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>3170000000.0</v>
       </c>
-      <c r="AI57"/>
       <c r="AJ57"/>
-      <c r="AK57">
+      <c r="AK57"/>
+      <c r="AL57">
         <v>3462949000.0</v>
       </c>
-      <c r="AL57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:38">
+      <c r="AM57"/>
+    </row>
+    <row r="58" spans="1:39">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>23493000000.0</v>
+      </c>
+      <c r="C58">
         <v>14231000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>10872000000.0</v>
       </c>
-      <c r="D58"/>
       <c r="E58">
+        <v>25041000000.0</v>
+      </c>
+      <c r="F58">
         <v>11453000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>12080000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>10886000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>11266000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>11777000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>14417000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>13711000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>11457000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>13440000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>12932000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>12132112000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>13704000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>13176000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>14055000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>12479571000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>13416000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>12483000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>13044000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>12050903000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>12287000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>12475000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>12796000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>12647000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>12449000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>12330000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>12336000000.0</v>
       </c>
-      <c r="AE58"/>
-      <c r="AF58">
+      <c r="AF58"/>
+      <c r="AG58">
         <v>12442000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>11177873000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>11079000000.0</v>
       </c>
-      <c r="AI58"/>
       <c r="AJ58"/>
-      <c r="AK58">
+      <c r="AK58"/>
+      <c r="AL58">
         <v>12768835000.0</v>
       </c>
-      <c r="AL58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:38">
+      <c r="AM58"/>
+    </row>
+    <row r="59" spans="1:39">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-    </row>
-    <row r="60" spans="1:38">
+      <c r="AM59"/>
+    </row>
+    <row r="60" spans="1:39">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>19829000000.0</v>
+      </c>
+      <c r="C60">
         <v>17778000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>20470000000.0</v>
       </c>
-      <c r="D60"/>
       <c r="E60">
+        <v>18833000000.0</v>
+      </c>
+      <c r="F60">
         <v>20327000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>20225000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>20717381000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>19250000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>20094000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>17659000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>17743000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>20373000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>19562000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>18471000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>18597946000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>18642000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>18533000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>17222000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>17422111000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>16756000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>16718000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>15968000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>15884898000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>15791000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>16348000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>15436000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>15492371000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>15619000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>15839000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>15806000000.0</v>
       </c>
-      <c r="AE60"/>
-      <c r="AF60">
+      <c r="AF60"/>
+      <c r="AG60">
         <v>16131000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>15905404000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>16110000000.0</v>
       </c>
-      <c r="AI60"/>
       <c r="AJ60"/>
-      <c r="AK60">
+      <c r="AK60"/>
+      <c r="AL60">
         <v>15844281000.0</v>
       </c>
-      <c r="AL60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:38">
+      <c r="AM60"/>
+    </row>
+    <row r="61" spans="1:39">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-    </row>
-    <row r="62" spans="1:38">
+      <c r="AM61"/>
+    </row>
+    <row r="62" spans="1:39">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
+      <c r="AM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7934,1061 +8117,1061 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B2">
         <v>12325656000.0</v>
       </c>
       <c r="C2">
         <v>11736635000.0</v>
       </c>
       <c r="D2">
         <v>11202379000.0</v>
       </c>
       <c r="E2">
         <v>13146834000.0</v>
       </c>
       <c r="F2">
         <v>10326934000.0</v>
       </c>
       <c r="G2">
         <v>7201376000.0</v>
       </c>
       <c r="H2">
         <v>7209320000.0</v>
       </c>
       <c r="I2">
         <v>4409360000.0</v>
       </c>
       <c r="J2">
         <v>7633398000.0</v>
       </c>
       <c r="K2">
         <v>7856673000.0</v>
       </c>
       <c r="L2">
         <v>6498042000.0</v>
       </c>
       <c r="M2">
         <v>5508978000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B3">
         <v>1439000000.0</v>
       </c>
       <c r="C3">
         <v>1452753000.0</v>
       </c>
       <c r="D3">
         <v>1432031000.0</v>
       </c>
       <c r="E3">
         <v>1372541000.0</v>
       </c>
       <c r="F3">
         <v>1331355000.0</v>
       </c>
       <c r="G3">
         <v>1224547000.0</v>
       </c>
       <c r="H3">
         <v>1206013000.0</v>
       </c>
       <c r="I3">
         <v>598608000.0</v>
       </c>
       <c r="J3">
         <v>1153647000.0</v>
       </c>
       <c r="K3">
         <v>1206011000.0</v>
       </c>
       <c r="L3">
         <v>1124456000.0</v>
       </c>
       <c r="M3">
         <v>798004000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>73838000.0</v>
       </c>
       <c r="H4">
         <v>-321793000.0</v>
       </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B5">
         <v>3617000000.0</v>
       </c>
       <c r="C5">
         <v>3284247000.0</v>
       </c>
       <c r="D5">
         <v>2944170000.0</v>
       </c>
       <c r="E5">
         <v>3620391000.0</v>
       </c>
       <c r="F5">
         <v>3676605000.0</v>
       </c>
       <c r="G5">
         <v>1660016000.0</v>
       </c>
       <c r="H5">
         <v>407256000.0</v>
       </c>
       <c r="I5">
         <v>471844000.0</v>
       </c>
       <c r="J5">
         <v>2532962000.0</v>
       </c>
       <c r="K5">
         <v>4173592000.0</v>
       </c>
       <c r="L5">
         <v>933003000.0</v>
       </c>
       <c r="M5">
         <v>1352529000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6">
         <v>5056000000.0</v>
       </c>
       <c r="C6">
         <v>4737000000.0</v>
       </c>
       <c r="D6">
         <v>4376201000.0</v>
       </c>
       <c r="E6">
         <v>4992932000.0</v>
       </c>
       <c r="F6">
         <v>5007960000.0</v>
       </c>
       <c r="G6">
         <v>2884563000.0</v>
       </c>
       <c r="H6">
         <v>1613269000.0</v>
       </c>
       <c r="I6">
         <v>1070452000.0</v>
       </c>
       <c r="J6">
         <v>3686609000.0</v>
       </c>
       <c r="K6">
         <v>5379603000.0</v>
       </c>
       <c r="L6">
         <v>2057459000.0</v>
       </c>
       <c r="M6">
         <v>2150533000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>-162162000.0</v>
       </c>
       <c r="H8">
         <v>-321793000.0</v>
       </c>
       <c r="I8">
         <v>-56128000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B9">
         <v>8569089000.0</v>
       </c>
       <c r="C9">
         <v>8094405000.0</v>
       </c>
       <c r="D9">
         <v>7225621000.0</v>
       </c>
       <c r="E9">
         <v>7882856000.0</v>
       </c>
       <c r="F9">
         <v>8348248000.0</v>
       </c>
       <c r="G9">
         <v>5861679000.0</v>
       </c>
       <c r="H9">
         <v>4836996000.0</v>
       </c>
       <c r="I9">
         <v>2104902000.0</v>
       </c>
       <c r="J9">
         <v>6664192000.0</v>
       </c>
       <c r="K9">
         <v>6907746000.0</v>
       </c>
       <c r="L9">
         <v>5432301000.0</v>
       </c>
       <c r="M9">
         <v>4777293000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
         <v>3530000000.0</v>
       </c>
       <c r="C10">
         <v>3139000000.0</v>
       </c>
       <c r="D10">
         <v>2752000000.0</v>
       </c>
       <c r="E10">
         <v>3492200000.0</v>
       </c>
       <c r="F10">
         <v>3602660000.0</v>
       </c>
       <c r="G10">
         <v>1990250000.0</v>
       </c>
       <c r="H10">
         <v>251316000.0</v>
       </c>
       <c r="I10">
         <v>511382000.0</v>
       </c>
       <c r="J10">
         <v>2376950000.0</v>
       </c>
       <c r="K10">
         <v>4030963000.0</v>
       </c>
       <c r="L10">
         <v>839039000.0</v>
       </c>
       <c r="M10">
         <v>1315923000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11">
         <v>842000000.0</v>
       </c>
       <c r="C11">
         <v>796000000.0</v>
       </c>
       <c r="D11">
         <v>719000000.0</v>
       </c>
       <c r="E11">
         <v>808930000.0</v>
       </c>
       <c r="F11">
         <v>1109384000.0</v>
       </c>
       <c r="G11">
         <v>465526000.0</v>
       </c>
       <c r="H11">
         <v>-23569000.0</v>
       </c>
       <c r="I11">
         <v>145252000.0</v>
       </c>
       <c r="J11">
         <v>491547000.0</v>
       </c>
       <c r="K11">
         <v>479053000.0</v>
       </c>
       <c r="L11">
         <v>-163896000.0</v>
       </c>
       <c r="M11">
         <v>284477000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B12">
         <v>87000000.0</v>
       </c>
       <c r="C12">
         <v>145000000.0</v>
       </c>
       <c r="D12">
         <v>198000000.0</v>
       </c>
       <c r="E12">
         <v>128191000.0</v>
       </c>
       <c r="F12">
         <v>76536000.0</v>
       </c>
       <c r="G12">
         <v>107810000.0</v>
       </c>
       <c r="H12">
         <v>155940000.0</v>
       </c>
       <c r="I12">
         <v>127437000.0</v>
       </c>
       <c r="J12">
         <v>156012000.0</v>
       </c>
       <c r="K12">
         <v>101968000.0</v>
       </c>
       <c r="L12">
         <v>93964000.0</v>
       </c>
       <c r="M12">
         <v>36606000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B13">
         <v>24000000.0</v>
       </c>
       <c r="C13">
         <v>26000000.0</v>
       </c>
       <c r="D13">
         <v>17040000.0</v>
       </c>
       <c r="E13">
         <v>70733000.0</v>
       </c>
       <c r="F13">
         <v>39000000.0</v>
       </c>
       <c r="G13">
         <v>95131000.0</v>
       </c>
       <c r="H13">
         <v>152916000.0</v>
       </c>
       <c r="I13">
         <v>99719000.0</v>
       </c>
       <c r="J13">
         <v>195814000.0</v>
       </c>
       <c r="K13">
         <v>506907000.0</v>
       </c>
       <c r="L13">
         <v>38848000.0</v>
       </c>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14">
         <v>-61000000.0</v>
       </c>
       <c r="C14">
         <v>-55000000.0</v>
       </c>
       <c r="D14">
         <v>-52895000.0</v>
       </c>
       <c r="E14">
         <v>-70895000.0</v>
       </c>
       <c r="F14">
         <v>-111694000.0</v>
       </c>
       <c r="G14">
         <v>-53352000.0</v>
       </c>
       <c r="H14">
         <v>-28952000.0</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>-33624000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15">
         <v>2627000000.0</v>
       </c>
       <c r="C15">
         <v>2288448000.0</v>
       </c>
       <c r="D15">
         <v>1984340000.0</v>
       </c>
       <c r="E15">
         <v>2612375000.0</v>
       </c>
       <c r="F15">
         <v>2378991000.0</v>
       </c>
       <c r="G15">
         <v>1309210000.0</v>
       </c>
       <c r="H15">
         <v>274885000.0</v>
       </c>
       <c r="I15">
         <v>243508000.0</v>
       </c>
       <c r="J15">
         <v>1851779000.0</v>
       </c>
       <c r="K15">
         <v>3509823000.0</v>
       </c>
       <c r="L15">
         <v>967179000.0</v>
       </c>
       <c r="M15">
         <v>997113000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>2488075000.0</v>
       </c>
       <c r="F16">
         <v>2257000000.0</v>
       </c>
       <c r="G16">
         <v>1184569000.0</v>
       </c>
       <c r="H16">
         <v>-200160000.0</v>
       </c>
       <c r="I16">
         <v>243508000.0</v>
       </c>
       <c r="J16">
         <v>1727479000.0</v>
       </c>
       <c r="K16">
         <v>3507099000.0</v>
       </c>
       <c r="L16">
         <v>967179000.0</v>
       </c>
       <c r="M16"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17">
         <v>2688000000.0</v>
       </c>
       <c r="C17">
         <v>2343000000.0</v>
       </c>
       <c r="D17">
         <v>2399270000.0</v>
       </c>
       <c r="E17">
         <v>2683270000.0</v>
       </c>
       <c r="F17">
         <v>2493276000.0</v>
       </c>
       <c r="G17">
         <v>1524724000.0</v>
       </c>
       <c r="H17">
         <v>274885000.0</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>1885403000.0</v>
       </c>
       <c r="K17">
         <v>3551910000.0</v>
       </c>
       <c r="L17">
         <v>1002935000.0</v>
       </c>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B18">
         <v>-63000000.0</v>
       </c>
       <c r="C18">
         <v>-119000000.0</v>
       </c>
       <c r="D18">
         <v>-177396000.0</v>
       </c>
       <c r="E18">
         <v>-122396000.0</v>
       </c>
       <c r="F18">
         <v>-73847000.0</v>
       </c>
       <c r="G18">
         <v>-99124000.0</v>
       </c>
       <c r="H18">
         <v>-154570000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>-159027000.0</v>
       </c>
       <c r="K18">
         <v>-424372000.0</v>
       </c>
       <c r="L18">
         <v>-422726000.0</v>
       </c>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21">
         <v>2989384000.0</v>
       </c>
       <c r="C21">
         <v>3286000000.0</v>
       </c>
       <c r="D21">
         <v>2887000000.0</v>
       </c>
       <c r="E21">
         <v>3562933000.0</v>
       </c>
       <c r="F21">
         <v>3641725000.0</v>
       </c>
       <c r="G21">
         <v>1660016000.0</v>
       </c>
       <c r="H21">
         <v>623966000.0</v>
       </c>
       <c r="I21">
         <v>471844000.0</v>
       </c>
       <c r="J21">
         <v>2572764000.0</v>
       </c>
       <c r="K21">
         <v>4537870000.0</v>
       </c>
       <c r="L21">
         <v>1267958000.0</v>
       </c>
       <c r="M21">
         <v>1570917000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23">
         <v>17905361000.0</v>
       </c>
       <c r="C23">
         <v>16545000000.0</v>
       </c>
       <c r="D23">
         <v>15541000000.0</v>
       </c>
       <c r="E23">
         <v>17508216000.0</v>
       </c>
       <c r="F23">
         <v>14766423000.0</v>
       </c>
       <c r="G23">
         <v>11280450000.0</v>
       </c>
       <c r="H23">
         <v>11484668000.0</v>
       </c>
       <c r="I23">
         <v>6042418000.0</v>
       </c>
       <c r="J23">
         <v>12662709000.0</v>
       </c>
       <c r="K23">
         <v>12625818000.0</v>
       </c>
       <c r="L23">
         <v>11001037000.0</v>
       </c>
       <c r="M23">
         <v>9103761000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B25">
         <v>1439000000.0</v>
       </c>
       <c r="C25">
         <v>1453000000.0</v>
       </c>
       <c r="D25">
         <v>1413541000.0</v>
       </c>
       <c r="E25">
         <v>1372541000.0</v>
       </c>
       <c r="F25">
         <v>1328764000.0</v>
       </c>
       <c r="G25">
         <v>1224547000.0</v>
       </c>
       <c r="H25">
         <v>1206013000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25">
         <v>1153647000.0</v>
       </c>
       <c r="K25">
         <v>1246672000.0</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>2526000.0</v>
       </c>
       <c r="E26">
         <v>2015000.0</v>
       </c>
       <c r="F26">
         <v>2475000.0</v>
       </c>
       <c r="G26">
         <v>2463000.0</v>
       </c>
       <c r="H26">
         <v>2585000.0</v>
       </c>
       <c r="I26">
         <v>1586000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26">
         <v>1516000.0</v>
       </c>
       <c r="L26">
         <v>1605000.0</v>
       </c>
       <c r="M26">
         <v>1328000.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28">
         <v>111207000.0</v>
       </c>
       <c r="C28">
         <v>164015000.0</v>
       </c>
       <c r="D28">
         <v>199902000.0</v>
       </c>
       <c r="E28">
         <v>154792000.0</v>
       </c>
       <c r="F28">
         <v>187799000.0</v>
       </c>
       <c r="G28">
         <v>102964000.0</v>
       </c>
       <c r="H28">
         <v>150485000.0</v>
       </c>
       <c r="I28">
         <v>287453000.0</v>
       </c>
       <c r="J28">
         <v>763876000.0</v>
       </c>
       <c r="K28">
         <v>147137000.0</v>
       </c>
       <c r="L28">
         <v>99802000.0</v>
       </c>
       <c r="M28">
         <v>127176000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29">
         <v>842000000.0</v>
       </c>
       <c r="C29">
         <v>796000000.0</v>
       </c>
       <c r="D29">
         <v>700930000.0</v>
       </c>
       <c r="E29">
         <v>808930000.0</v>
       </c>
       <c r="F29">
         <v>1109000000.0</v>
       </c>
       <c r="G29">
         <v>465526000.0</v>
       </c>
       <c r="H29">
         <v>-23569000.0</v>
       </c>
       <c r="I29">
         <v>145252000.0</v>
       </c>
       <c r="J29">
         <v>491547000.0</v>
       </c>
       <c r="K29">
         <v>479053000.0</v>
       </c>
       <c r="L29">
         <v>-163896000.0</v>
       </c>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30">
         <v>5579705000.0</v>
       </c>
       <c r="C30">
         <v>4808070000.0</v>
       </c>
       <c r="D30">
         <v>4338085000.0</v>
       </c>
       <c r="E30">
         <v>4361382000.0</v>
       </c>
       <c r="F30">
         <v>4439489000.0</v>
       </c>
       <c r="G30">
         <v>4079074000.0</v>
       </c>
       <c r="H30">
         <v>4275348000.0</v>
       </c>
       <c r="I30">
         <v>1633058000.0</v>
       </c>
       <c r="J30">
         <v>5029311000.0</v>
       </c>
       <c r="K30">
         <v>4769145000.0</v>
       </c>
       <c r="L30">
         <v>4502995000.0</v>
       </c>
       <c r="M30">
         <v>3594783000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31">
         <v>540699000.0</v>
       </c>
       <c r="C31">
         <v>-147000000.0</v>
       </c>
       <c r="D31">
         <v>-135000000.0</v>
       </c>
       <c r="E31">
         <v>-70733000.0</v>
       </c>
       <c r="F31">
         <v>-39065000.0</v>
       </c>
       <c r="G31">
         <v>130202000.0</v>
       </c>
       <c r="H31">
         <v>-372650000.0</v>
       </c>
       <c r="I31">
         <v>39538000.0</v>
       </c>
       <c r="J31">
         <v>-195814000.0</v>
       </c>
       <c r="K31">
         <v>1870467000.0</v>
       </c>
       <c r="L31">
         <v>-428919000.0</v>
       </c>
       <c r="M31">
         <v>102247000.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B32">
         <v>20862000000.0</v>
       </c>
       <c r="C32">
         <v>19831040000.0</v>
       </c>
       <c r="D32">
         <v>18428000000.0</v>
       </c>
       <c r="E32">
         <v>21029690000.0</v>
       </c>
       <c r="F32">
         <v>18675182000.0</v>
       </c>
       <c r="G32">
         <v>13063055000.0</v>
       </c>
       <c r="H32">
         <v>12046316000.0</v>
       </c>
       <c r="I32">
         <v>6514262000.0</v>
       </c>
@@ -9004,2672 +9187,2804 @@
       <c r="M32">
         <v>10286271000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI32"/>
+  <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>77</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>79</v>
       </c>
       <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
         <v>80</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>82</v>
       </c>
       <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
         <v>83</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>85</v>
       </c>
       <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
         <v>86</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>88</v>
       </c>
       <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
         <v>89</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>91</v>
       </c>
       <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
         <v>92</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
         <v>95</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>96</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>97</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AF1" t="s">
         <v>98</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>99</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="AH1" t="s">
         <v>100</v>
       </c>
-      <c r="AH1" t="s">
+      <c r="AI1" t="s">
         <v>101</v>
       </c>
-      <c r="AI1" t="s">
+      <c r="AJ1" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="2" spans="1:35">
+      <c r="AK1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37">
       <c r="A2" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>104</v>
+      </c>
+      <c r="B2">
+        <v>16275000000.0</v>
+      </c>
       <c r="C2"/>
       <c r="D2"/>
-      <c r="E2"/>
+      <c r="E2">
+        <v>17587000000.0</v>
+      </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2"/>
+      <c r="K2">
         <v>3922000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4929000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4040000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4032000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3776000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4998000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4895000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4859000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3525000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4702000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4060000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3600000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2905000000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
-    </row>
-    <row r="3" spans="1:35">
+      <c r="AJ2"/>
+      <c r="AK2"/>
+    </row>
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B3">
+        <v>530000000.0</v>
+      </c>
+      <c r="C3">
         <v>350000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>380000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3"/>
+      <c r="F3">
         <v>354000000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>356000000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>370753000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>352000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>363000000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>367000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>375000000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>354000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>357000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>358000000.0</v>
       </c>
       <c r="O3">
         <v>345000000.0</v>
       </c>
       <c r="P3">
+        <v>358000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>345000000.0</v>
+      </c>
+      <c r="R3">
         <v>339000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>331000000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>344000000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>330000000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>336000000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>319000000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>288547000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>314000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>309000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>313000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>321013000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>275000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>284000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>326000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>267000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>333647000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>-8000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>268000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>334672000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>31000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:35">
+    <row r="4" spans="1:37">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+      <c r="AK4"/>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B5">
+        <v>474000000.0</v>
+      </c>
+      <c r="C5">
         <v>812000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>714000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5"/>
+      <c r="F5">
         <v>809000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>824000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>1109247000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>1157000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>635000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>426000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>436170000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>1671000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>530000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>307000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>783932000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>624000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1149000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>1063000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>1023960000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>902000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>911000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>790000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>568060000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>334000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>550000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>645000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>64256000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>121000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>15000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>183000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>263000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>165962000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>401000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>1296000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>2471931000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>714000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:35">
+    <row r="6" spans="1:37">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6">
+        <v>1004000000.0</v>
+      </c>
+      <c r="C6">
         <v>1162000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1094000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
+        <v>515000000.0</v>
+      </c>
+      <c r="F6">
         <v>1163000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>1180000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>1480000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>1509000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>998000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>793000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>811170000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>2025000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>887000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>652000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>1141932000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>969000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1488000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1394000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>1367960000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1232000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1247000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1109000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>856607000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>648000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>859000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>958000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>385269000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>396000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>299000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>509000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>530000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>499609000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>393000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>1564000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>2806603000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>745000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:35">
+    <row r="7" spans="1:37">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7"/>
+      <c r="AK7"/>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-25000000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-30000000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>0.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-236162000.0</v>
       </c>
-      <c r="W8"/>
-[...1 lines deleted...]
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8">
         <v>74000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-13000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-275000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-34000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-16000000.0</v>
       </c>
-      <c r="AD8"/>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+      <c r="AK8"/>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B9">
+        <v>434999999.0</v>
+      </c>
+      <c r="C9">
         <v>4677000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5498000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
+        <v>444000000.0</v>
+      </c>
+      <c r="F9">
         <v>5169000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>4817000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>5257000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>5267000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>4965000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>420000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>351000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>734000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>273000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>293000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>680690000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>497000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>728000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>850000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>841182000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1001000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>811000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>764000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>3628055000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>3182000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>3216000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>3041000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>3369316000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>2821000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>2875000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>3002000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>3037000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>3077590000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>3659000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>3540000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>3685419000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>4348000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:35">
+    <row r="10" spans="1:37">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>529000000.0</v>
+      </c>
+      <c r="C10">
         <v>788000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>697000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
+        <v>579000000.0</v>
+      </c>
+      <c r="F10">
         <v>783000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>799000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1079000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1119000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>595000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>360000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>380000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1621000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>481000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>255000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>743200000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>585000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1121000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1043000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1002660000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>904000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>920000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>776000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>553250000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>311000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>519000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>607000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>32316000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>84000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-24000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>125000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>212000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>148950000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>352000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1239000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2721963000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>610000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:35">
+    <row r="11" spans="1:37">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11">
+        <v>137000000.0</v>
+      </c>
+      <c r="C11">
         <v>184000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>154000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
+        <v>130000000.0</v>
+      </c>
+      <c r="F11">
         <v>234000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>183000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>263000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>304000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>136000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>93000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>151000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>362000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>59000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>147000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>132930000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>154000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>259000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>263000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>519384000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>208000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>217000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>165000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>105526000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>74000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>106000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>180000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>34431000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>11000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-83000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>14000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>59000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>84547000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>67000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>180000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>95053000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>182000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:35">
+    <row r="12" spans="1:37">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B12">
+        <v>115000000.0</v>
+      </c>
+      <c r="C12">
         <v>24000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>17000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
+        <v>133000000.0</v>
+      </c>
+      <c r="F12">
         <v>26000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>25000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>30000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>38000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>40000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>37000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>40715000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>50000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>49000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>52000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>41191000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>39000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>28000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>20000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>21536000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>23000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>21000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>14000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>14810000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>24000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>31000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>38000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>31940000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>37000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>29000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>58000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>51000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>17012000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>41000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>57000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>112372000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>135000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:35">
+    <row r="13" spans="1:37">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B13">
+        <v>9000000.0</v>
+      </c>
+      <c r="C13">
         <v>5000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>7000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13"/>
+      <c r="F13">
         <v>5000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="G13">
         <v>6000000.0</v>
       </c>
       <c r="H13">
+        <v>7000000.0</v>
+      </c>
+      <c r="I13">
         <v>6000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
+        <v>6000000.0</v>
+      </c>
+      <c r="K13">
         <v>7000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2089000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>10000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>39000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>46000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>64000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>33000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>3000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1810000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>16000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>12000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>11000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>15131000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>20000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>26000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>34000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>41000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AC13">
         <v>3000000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
+      <c r="AD13">
+        <v>4000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>3000000.0</v>
+      </c>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AJ13"/>
+      <c r="AK13"/>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14">
-        <v>-16000000.0</v>
+        <v>-25000000.0</v>
       </c>
       <c r="C14">
         <v>-16000000.0</v>
       </c>
       <c r="D14">
-        <v>-13000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-16000000.0</v>
+      </c>
+      <c r="E14"/>
       <c r="F14">
         <v>-13000000.0</v>
       </c>
       <c r="G14">
         <v>-18000000.0</v>
       </c>
       <c r="H14">
         <v>-13000000.0</v>
       </c>
       <c r="I14">
+        <v>-18000000.0</v>
+      </c>
+      <c r="J14">
+        <v>-13000000.0</v>
+      </c>
+      <c r="K14">
         <v>-11000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-13039000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-17000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-11000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-8000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-16895000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-4000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-19000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-31000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-38694000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-30000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-25000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-18000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-31352000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>-16000000.0</v>
       </c>
-      <c r="X14"/>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
-    </row>
-    <row r="15" spans="1:35">
+      <c r="AJ14"/>
+      <c r="AK14"/>
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>340000000.0</v>
+      </c>
+      <c r="C15">
         <v>588000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>527000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
+        <v>372000000.0</v>
+      </c>
+      <c r="F15">
         <v>536000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>598000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>803000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>797000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>446000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>242000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>231340000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1242000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>411000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>100000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>593375000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>427000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>843000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>749000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>499582000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>641000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>648000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>593000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>180210000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>221000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>409000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>499000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-26860000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-212000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>58000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>105000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>147000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>61779000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>279000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>1051000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>2630823000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>410000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:35">
+    <row r="16" spans="1:37">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>380000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>69000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>562000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>396000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>812000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>718000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>468000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>610000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>617000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>562000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>148569000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>190000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>378000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>468000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-58000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-243000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>101000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>74000000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16"/>
+      <c r="AK16"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17">
+        <v>1012000000.0</v>
+      </c>
+      <c r="C17">
         <v>604000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>543000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17"/>
+      <c r="F17">
         <v>549000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>616000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>816000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>815000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>459000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>253000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>244379000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>1259000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>422000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>108000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>610270000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>431000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>862000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>780000000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>483276000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>696000000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>703000000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>611000000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>447724000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>237000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>413000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>427000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-2115000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>73000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>59000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>111000000.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+      <c r="AK17"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B18">
+        <v>-34000000.0</v>
+      </c>
+      <c r="C18">
         <v>-19000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-10000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-21000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-19000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-23000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-32000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-34000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-30000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-40848000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-40000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-46000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-48000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-43396000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-37000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-25000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-17000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-26847000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-20000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-18000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-12000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-15124000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-21000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-28000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-35000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-40570000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-34000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-25000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-55000000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18"/>
+      <c r="AK18"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+      <c r="AK19"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+      <c r="AK20"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21">
+        <v>474000000.0</v>
+      </c>
+      <c r="C21">
         <v>808000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>752000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
+        <v>515000000.0</v>
+      </c>
+      <c r="F21">
         <v>802000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>826000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1130000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1146000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>620000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>426000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>421000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1645000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>520000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>301000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>806933000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>618000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1109000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>1029000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1002725000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>920000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>932000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>787000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>568381000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>331000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>545000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>641000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>73232000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>110000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>3000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>178000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>252000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>199764000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>401000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>1281000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>2896870000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>714000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:35">
+    <row r="22" spans="1:37">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
-    </row>
-    <row r="23" spans="1:35">
+      <c r="AJ22"/>
+      <c r="AK22"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23">
+        <v>16236000000.0</v>
+      </c>
+      <c r="C23">
         <v>3869000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4746000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
+        <v>17516000000.0</v>
+      </c>
+      <c r="F23">
         <v>4367000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3991000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4127000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>4121000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4345000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3916000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4859000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3129000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3785000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>3768000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>4904216000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>4774000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>4568000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3352000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>4260423000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>4141000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3578000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2886000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3355450000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2851000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2671000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2403000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3129668000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2711000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>2872000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2828000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2790000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3100709000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3205000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2906000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>3125818000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>3727000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:35">
+    <row r="24" spans="1:37">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24"/>
+      <c r="AK24"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B25">
+        <v>347000000.0</v>
+      </c>
+      <c r="C25">
         <v>350000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>380000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25"/>
+      <c r="F25">
         <v>354000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>356000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>371000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>352000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>363000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>367000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>376031000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>354000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>357000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>357541000.0</v>
       </c>
       <c r="O25">
         <v>345000000.0</v>
       </c>
       <c r="P25">
+        <v>357541000.0</v>
+      </c>
+      <c r="Q25">
+        <v>345000000.0</v>
+      </c>
+      <c r="R25">
         <v>339000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>331000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>343764000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>330000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>336000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>319000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>288547000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>314000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>309000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>313000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>321013000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>275000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>284000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>326000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>267000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>333647000.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25">
+      <c r="AH25"/>
+      <c r="AI25">
         <v>268000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>334672000.0</v>
       </c>
-      <c r="AI25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:35">
+      <c r="AK25"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26"/>
+      <c r="AK26"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+      <c r="AK27"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
-    </row>
-    <row r="29" spans="1:35">
+      <c r="AJ28"/>
+      <c r="AK28"/>
+    </row>
+    <row r="29" spans="1:37">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29">
+        <v>267000000.0</v>
+      </c>
+      <c r="C29">
         <v>184000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>154000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29"/>
+      <c r="F29">
         <v>234000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>183000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>263000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>304000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>136000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>93000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>151076000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>362000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>59000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>147000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>133000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>154000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>259000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>263000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>519000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>208000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>217000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>165000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>105526000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>74000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>106000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>180000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>34000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>11000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-83000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>14000000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29"/>
+      <c r="AK29"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30">
+        <v>-39000000.0</v>
+      </c>
+      <c r="C30">
         <v>3869000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4746000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
+        <v>-71000000.0</v>
+      </c>
+      <c r="F30">
         <v>4367000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3991000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>4127000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4121000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>4345000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-6000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-70000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>3129000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3785000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3768000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-8242618000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4774000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4568000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>3352000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-6066511000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4141000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3578000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2886000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-3845926000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2851000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2671000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2403000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-4079652000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2711000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2872000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2828000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2790000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-4532689000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>3205000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2906000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-4730855000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>3727000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:35">
+    <row r="31" spans="1:37">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31">
+        <v>55000000.0</v>
+      </c>
+      <c r="C31">
         <v>-20000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-55000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
+        <v>64000000.0</v>
+      </c>
+      <c r="F31">
         <v>-19000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-51000000.0</v>
       </c>
       <c r="G31">
         <v>-27000000.0</v>
       </c>
       <c r="H31">
+        <v>-51000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-27000000.0</v>
+      </c>
+      <c r="J31">
         <v>-25000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-30000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-41419000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-24000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-39000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-46000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-22800000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-33000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>12000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>14000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-65000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-16000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-42000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-11000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-15131000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-20000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-26000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-34000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-40916000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-26000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-28000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-53000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-40000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-50814000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-49000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-42000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-174907000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-104000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:35">
+    <row r="32" spans="1:37">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B32">
+        <v>16710000000.0</v>
+      </c>
+      <c r="C32">
         <v>4677000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5498000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
+        <v>18031000000.0</v>
+      </c>
+      <c r="F32">
         <v>5169000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>4817000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>5257000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>5267000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>4965000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>4342000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>5280000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>4774000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>4305000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>4069000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>5678690000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>5392000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>5587000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>4375000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>5543182000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>5061000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>4411000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>3669000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>3628055000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>3182000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>3216000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>3041000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>3369316000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>2821000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>2875000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>3002000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>3037000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>3077590000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>3659000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>3540000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>3685419000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>4348000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -11716,965 +12031,965 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
         <v>625000000.0</v>
       </c>
       <c r="C2">
         <v>830000000.0</v>
       </c>
       <c r="D2">
         <v>635000000.0</v>
       </c>
       <c r="E2">
         <v>602563000.0</v>
       </c>
       <c r="F2">
         <v>309029000.0</v>
       </c>
       <c r="G2">
         <v>431347000.0</v>
       </c>
       <c r="H2">
         <v>491042000.0</v>
       </c>
       <c r="I2">
         <v>713448000.0</v>
       </c>
       <c r="J2">
         <v>713448000.0</v>
       </c>
       <c r="K2">
         <v>636340000.0</v>
       </c>
       <c r="L2">
         <v>1102415000.0</v>
       </c>
       <c r="M2">
         <v>1189310000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>2183000000</v>
       </c>
       <c r="C3">
         <v>2042000000</v>
       </c>
       <c r="D3">
         <v>2128000000</v>
       </c>
       <c r="E3">
         <v>1728576000</v>
       </c>
       <c r="F3">
         <v>1456511000</v>
       </c>
       <c r="G3">
         <v>1336674000</v>
       </c>
       <c r="H3">
         <v>1572563000</v>
       </c>
       <c r="I3">
         <v>796464000</v>
       </c>
       <c r="J3">
         <v>1500801000</v>
       </c>
       <c r="K3">
         <v>1609364000</v>
       </c>
       <c r="L3">
         <v>1334945000</v>
       </c>
       <c r="M3">
         <v>1157408000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
         <v>-1000000.0</v>
       </c>
       <c r="C6">
         <v>-205000000.0</v>
       </c>
       <c r="D6">
         <v>195000000.0</v>
       </c>
       <c r="E6">
         <v>32430000.0</v>
       </c>
       <c r="F6">
         <v>280368000.0</v>
       </c>
       <c r="G6">
         <v>-122318000.0</v>
       </c>
       <c r="H6">
         <v>-59695000.0</v>
       </c>
       <c r="I6">
         <v>-222406000.0</v>
       </c>
       <c r="J6">
         <v>-350210000.0</v>
       </c>
       <c r="K6">
         <v>77108000.0</v>
       </c>
       <c r="L6">
         <v>-466075000.0</v>
       </c>
       <c r="M6">
         <v>-86895000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7">
         <v>-498000000.0</v>
       </c>
       <c r="C7">
         <v>-645000000.0</v>
       </c>
       <c r="D7">
         <v>723357000.0</v>
       </c>
       <c r="E7">
         <v>393235000.0</v>
       </c>
       <c r="F7">
         <v>-813688000.0</v>
       </c>
       <c r="G7">
         <v>-260521000.0</v>
       </c>
       <c r="H7">
         <v>147742000.0</v>
       </c>
       <c r="I7">
         <v>-105347000.0</v>
       </c>
       <c r="J7">
         <v>-536278000.0</v>
       </c>
       <c r="K7">
         <v>477518000.0</v>
       </c>
       <c r="L7">
         <v>-144304000.0</v>
       </c>
       <c r="M7">
         <v>327726000.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9">
         <v>-436000000.0</v>
       </c>
       <c r="C9">
         <v>-339000000.0</v>
       </c>
       <c r="D9">
         <v>621000000.0</v>
       </c>
       <c r="E9">
         <v>327760000.0</v>
       </c>
       <c r="F9">
         <v>-688077000.0</v>
       </c>
       <c r="G9">
         <v>-402226000.0</v>
       </c>
       <c r="H9">
         <v>137264000.0</v>
       </c>
       <c r="I9">
         <v>105423000.0</v>
       </c>
       <c r="J9"/>
       <c r="K9">
         <v>120005000.0</v>
       </c>
       <c r="L9">
         <v>54478000.0</v>
       </c>
       <c r="M9">
         <v>-157945000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10">
         <v>-74000000.0</v>
       </c>
       <c r="C10">
         <v>-318000000.0</v>
       </c>
       <c r="D10">
         <v>248000000.0</v>
       </c>
       <c r="E10">
         <v>-320528000.0</v>
       </c>
       <c r="F10">
         <v>-901266000.0</v>
       </c>
       <c r="G10">
         <v>-81533000.0</v>
       </c>
       <c r="H10">
         <v>154978000.0</v>
       </c>
       <c r="I10">
         <v>-113294000.0</v>
       </c>
       <c r="J10">
         <v>-78618000.0</v>
       </c>
       <c r="K10">
         <v>108778000.0</v>
       </c>
       <c r="L10">
         <v>-107570000.0</v>
       </c>
       <c r="M10">
         <v>-103407000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>399000000.0</v>
       </c>
       <c r="F11">
         <v>763817000.0</v>
       </c>
       <c r="G11">
         <v>213481000.0</v>
       </c>
       <c r="H11">
         <v>-90751000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-531000000.0</v>
       </c>
       <c r="F12">
         <v>701250000.0</v>
       </c>
       <c r="G12">
         <v>267352000.0</v>
       </c>
       <c r="H12">
         <v>570381000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-9000000.0</v>
       </c>
       <c r="F13">
         <v>4266000.0</v>
       </c>
       <c r="G13">
         <v>9757000.0</v>
       </c>
       <c r="H13">
         <v>-44822000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
         <v>1439000000.0</v>
       </c>
       <c r="C14">
         <v>1453000000.0</v>
       </c>
       <c r="D14">
         <v>1431000000.0</v>
       </c>
       <c r="E14">
         <v>1372541000.0</v>
       </c>
       <c r="F14">
         <v>1328764000.0</v>
       </c>
       <c r="G14">
         <v>1224547000.0</v>
       </c>
       <c r="H14">
         <v>1206013000.0</v>
       </c>
       <c r="I14">
         <v>598608000.0</v>
       </c>
       <c r="J14">
         <v>1153647000.0</v>
       </c>
       <c r="K14">
         <v>1246672000.0</v>
       </c>
       <c r="L14">
         <v>1124456000.0</v>
       </c>
       <c r="M14">
         <v>798004000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15">
         <v>1346000000.0</v>
       </c>
       <c r="C15">
         <v>1134000000.0</v>
       </c>
       <c r="D15">
         <v>642470000.0</v>
       </c>
       <c r="E15">
         <v>1547736000.0</v>
       </c>
       <c r="F15">
         <v>938456000.0</v>
       </c>
       <c r="G15">
         <v>345605000.0</v>
       </c>
       <c r="H15">
         <v>459011000.0</v>
       </c>
       <c r="I15">
         <v>204025000.0</v>
       </c>
       <c r="J15">
         <v>238029000.0</v>
       </c>
       <c r="K15">
         <v>900000000.0</v>
       </c>
       <c r="L15">
         <v>700000000.0</v>
       </c>
       <c r="M15">
         <v>600000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
         <v>624000000.0</v>
       </c>
       <c r="C16">
         <v>625000000.0</v>
       </c>
       <c r="D16">
         <v>830000000.0</v>
       </c>
       <c r="E16">
         <v>634993000.0</v>
       </c>
       <c r="F16">
         <v>589397000.0</v>
       </c>
       <c r="G16">
         <v>309029000.0</v>
       </c>
       <c r="H16">
         <v>431347000.0</v>
       </c>
       <c r="I16">
         <v>491042000.0</v>
       </c>
       <c r="J16">
         <v>363238000.0</v>
       </c>
       <c r="K16">
         <v>713448000.0</v>
       </c>
       <c r="L16">
         <v>636340000.0</v>
       </c>
       <c r="M16">
         <v>1102415000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
         <v>1415000000.0</v>
       </c>
       <c r="C18">
         <v>715000000.0</v>
       </c>
       <c r="D18">
         <v>946375000.0</v>
       </c>
       <c r="E18">
         <v>1915856000.0</v>
       </c>
       <c r="F18">
         <v>2026260000.0</v>
       </c>
       <c r="G18">
         <v>1087881000.0</v>
       </c>
       <c r="H18">
         <v>171945000.0</v>
       </c>
       <c r="I18">
         <v>-118315000.0</v>
       </c>
       <c r="J18">
         <v>819877000.0</v>
       </c>
       <c r="K18">
         <v>1682693000.0</v>
       </c>
       <c r="L18">
         <v>461998000.0</v>
       </c>
       <c r="M18">
         <v>815562000.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-1280000000.0</v>
       </c>
       <c r="D19">
         <v>-453245000.0</v>
       </c>
       <c r="E19">
         <v>-1215245000.0</v>
       </c>
       <c r="F19">
         <v>-1243423000.0</v>
       </c>
       <c r="G19">
         <v>-817097000.0</v>
       </c>
       <c r="H19">
         <v>-1360600000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>-829213000.0</v>
       </c>
       <c r="K19">
         <v>-1577647000.0</v>
       </c>
       <c r="L19">
         <v>-1135033000.0</v>
       </c>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21">
         <v>-95000000.0</v>
       </c>
       <c r="C21">
         <v>-70731000.0</v>
       </c>
       <c r="D21">
         <v>-1028667000.0</v>
       </c>
       <c r="E21">
         <v>-457000000.0</v>
       </c>
       <c r="F21">
         <v>-627324000.0</v>
       </c>
       <c r="G21">
         <v>-1052912000.0</v>
       </c>
       <c r="H21">
         <v>415799000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22">
         <v>2688000000.0</v>
       </c>
       <c r="C22">
         <v>2343000000.0</v>
       </c>
       <c r="D22">
         <v>1860000000.0</v>
       </c>
       <c r="E22">
         <v>2683270000.0</v>
       </c>
       <c r="F22">
         <v>2493276000.0</v>
       </c>
       <c r="G22">
         <v>1524724000.0</v>
       </c>
       <c r="H22">
         <v>274885000.0</v>
       </c>
       <c r="I22">
         <v>299636000.0</v>
       </c>
       <c r="J22">
         <v>1885403000.0</v>
       </c>
       <c r="K22">
         <v>3551910000.0</v>
       </c>
       <c r="L22">
         <v>1002935000.0</v>
       </c>
       <c r="M22">
         <v>1031446000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
         <v>-502000000.0</v>
       </c>
       <c r="C23">
         <v>-480000000.0</v>
       </c>
       <c r="D23">
         <v>-572863000.0</v>
       </c>
       <c r="E23">
         <v>-423464000.0</v>
       </c>
       <c r="F23">
         <v>-358015000.0</v>
       </c>
       <c r="G23">
         <v>-376253000.0</v>
       </c>
       <c r="H23">
         <v>-447735000.0</v>
       </c>
       <c r="I23">
         <v>550786000.0</v>
       </c>
       <c r="J23">
         <v>-730800000.0</v>
       </c>
       <c r="K23">
         <v>-1868651000.0</v>
       </c>
       <c r="L23">
         <v>-1003253000.0</v>
       </c>
       <c r="M23">
         <v>2312442000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24">
         <v>592000000.0</v>
       </c>
       <c r="C24">
         <v>688000000.0</v>
       </c>
       <c r="D24">
         <v>-2385000.0</v>
       </c>
       <c r="E24">
         <v>459644000.0</v>
       </c>
       <c r="F24">
         <v>351754000.0</v>
       </c>
       <c r="G24">
         <v>543430000.0</v>
       </c>
       <c r="H24">
         <v>18048000.0</v>
       </c>
       <c r="I24">
         <v>-9568000.0</v>
       </c>
       <c r="J24">
         <v>705117000.0</v>
       </c>
       <c r="K24">
         <v>173692000.0</v>
       </c>
       <c r="L24">
         <v>231748000.0</v>
       </c>
       <c r="M24">
         <v>42359000.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
         <v>-31000000.0</v>
       </c>
       <c r="C25">
         <v>-394000000.0</v>
       </c>
       <c r="D25">
         <v>-939362000.0</v>
       </c>
       <c r="E25">
         <v>-804614000.0</v>
       </c>
       <c r="F25">
         <v>474419000.0</v>
       </c>
       <c r="G25">
         <v>-64195000.0</v>
       </c>
       <c r="H25">
         <v>115868000.0</v>
       </c>
       <c r="I25">
         <v>992779000.0</v>
       </c>
       <c r="J25">
         <v>-182094000.0</v>
       </c>
       <c r="K25">
         <v>-1984043000.0</v>
       </c>
       <c r="L25">
         <v>-186144000.0</v>
       </c>
       <c r="M25">
         <v>-184206000.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
         <v>-1943000000.0</v>
       </c>
       <c r="C28">
         <v>-1685000000.0</v>
       </c>
       <c r="D28">
         <v>-2244000000.0</v>
       </c>
       <c r="E28">
         <v>-2397465000.0</v>
       </c>
       <c r="F28">
         <v>-1884253000.0</v>
       </c>
       <c r="G28">
         <v>-1730476000.0</v>
       </c>
       <c r="H28">
         <v>-434869000.0</v>
       </c>
       <c r="I28">
         <v>346761000.0</v>
       </c>
       <c r="J28">
         <v>-1786360000.0</v>
       </c>
       <c r="K28">
         <v>-1673364000.0</v>
       </c>
       <c r="L28">
         <v>-1190117000.0</v>
       </c>
       <c r="M28">
         <v>4626439000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
         <v>3598000000.0</v>
       </c>
       <c r="C29">
         <v>2757000000.0</v>
       </c>
       <c r="D29">
         <v>3074995000.0</v>
       </c>
       <c r="E29">
         <v>3644432000.0</v>
       </c>
       <c r="F29">
         <v>3482771000.0</v>
       </c>
       <c r="G29">
         <v>2424555000.0</v>
       </c>
       <c r="H29">
         <v>1744508000.0</v>
       </c>
       <c r="I29">
         <v>678149000.0</v>
       </c>
       <c r="J29">
         <v>2320678000.0</v>
       </c>
       <c r="K29">
         <v>3292057000.0</v>
       </c>
       <c r="L29">
         <v>1796943000.0</v>
       </c>
       <c r="M29">
         <v>1972970000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
         <v>-1668000000.0</v>
       </c>
       <c r="C30">
         <v>-1280000000.0</v>
       </c>
       <c r="D30">
         <v>-629827000.0</v>
       </c>
       <c r="E30">
         <v>-1215245000.0</v>
       </c>
       <c r="F30">
         <v>-1243423000.0</v>
       </c>
       <c r="G30">
         <v>-817097000.0</v>
       </c>
       <c r="H30">
         <v>-1360600000.0</v>
       </c>
       <c r="I30">
         <v>-923035000.0</v>
       </c>
@@ -12690,2414 +13005,2500 @@
       <c r="M30">
         <v>-6791576000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>2434000000.0</v>
+      </c>
+      <c r="C2">
         <v>624000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>694000000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
+        <v>3039000000.0</v>
+      </c>
+      <c r="F2">
         <v>638000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>625000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>605000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>603000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>715000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>830000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>702000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>668000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>884000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>635000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>935000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>734000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1141000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>589000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1522000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>801000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>648000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>309000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>695000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>742000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>714000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>431000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>504000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>364000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>470000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>491000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>363000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>686000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>713000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1042000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
+        <v>299000000</v>
+      </c>
+      <c r="C3">
         <v>445000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>812000000</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
+        <v>272000000</v>
+      </c>
+      <c r="F3">
         <v>440000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>400000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>650000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>515000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>443000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>434000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>730000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>516000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>505000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>378000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>620576000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>437000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>357000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>314000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>512511000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>367000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>325000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>252000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>464674000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>299000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>285000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>288000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>561563000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>370000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>183000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>458000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>437000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>156801000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>327000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>513364000</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>360000000.0</v>
+      </c>
+      <c r="C6">
         <v>-20000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-70000000.0</v>
       </c>
-      <c r="D6"/>
       <c r="E6">
+        <v>-344000000.0</v>
+      </c>
+      <c r="F6">
         <v>-81000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>13000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>20000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-112000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-115000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>128000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>34000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-216000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>249000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-300007000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>201000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-407000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>552000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-932603000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>721000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>153000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>339000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-385971000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-47000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>28000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>283000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-72653000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>140000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-106000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-21000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>97000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-322762000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>505000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-328552000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7">
+        <v>-770000000.0</v>
+      </c>
+      <c r="C7">
         <v>-186000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>106000000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7">
+        <v>-728000000.0</v>
+      </c>
+      <c r="F7">
         <v>-310000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-530000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>49000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-116000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-197000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-381000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>976000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>11000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-542000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>282000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>736235000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>800000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-518000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-625000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-157688000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>214000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-491000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-379000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-379521000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>28000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>290000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-199000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>162742000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>264000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-413000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>134000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-38000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-586278000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-300000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>771518000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:34">
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9">
+        <v>-720000000.0</v>
+      </c>
+      <c r="C9">
         <v>-467000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-373000000.0</v>
       </c>
-      <c r="D9"/>
       <c r="E9">
+        <v>48000000.0</v>
+      </c>
+      <c r="F9">
         <v>44000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-222000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>335000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-283000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-71000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-320000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>123000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>582000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-498000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>414000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-72240000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>472000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-270000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>198000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-671505000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-17000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-210000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>218000000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10">
+        <v>-319000000.0</v>
+      </c>
+      <c r="C10">
         <v>-72000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>323000000.0</v>
       </c>
-      <c r="D10"/>
       <c r="E10">
+        <v>100000000.0</v>
+      </c>
+      <c r="F10">
         <v>-175000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-248000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-242000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>69000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-36000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-109000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>493000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-50000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-193000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>721472000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>59000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-201000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-900000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-30266000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>83000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-538000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-416000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>30467000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>25000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>161000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-298000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>336978000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-248000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>144000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-78000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-427000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>240382000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-223000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>281778000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-41000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>90000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>271000000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>-307000000.0</v>
       </c>
       <c r="O12">
+        <v>-307000000.0</v>
+      </c>
+      <c r="P12">
         <v>-217000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-306000000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-1000000.0</v>
       </c>
       <c r="O13">
+        <v>-1000000.0</v>
+      </c>
+      <c r="P13">
         <v>1000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-2000000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
+        <v>530000000.0</v>
+      </c>
+      <c r="C14">
         <v>350000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>380000000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>354000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>356000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>371000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>352000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>363000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>367000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>375000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>354000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>357000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>345000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>357541000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>345000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>339000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>331000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>343764000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>330000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>336000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>319000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>288547000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>314000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>309000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>313000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>321013000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>275000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>284000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>326000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>267000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>333647000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>268000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>334672000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>536000000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15"/>
+      <c r="E15">
+        <v>682000000.0</v>
+      </c>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>322000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>418000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>394000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>224470000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>418000000.0</v>
       </c>
       <c r="N15">
         <v>418000000.0</v>
       </c>
       <c r="O15">
+        <v>418000000.0</v>
+      </c>
+      <c r="P15">
         <v>691736000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>856000000.0</v>
       </c>
       <c r="Q15">
         <v>856000000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="R15">
+        <v>856000000.0</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15">
         <v>535456000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>11000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>392000000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>276605000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="Y15">
         <v>69000000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15">
+      <c r="Z15">
+        <v>69000000.0</v>
+      </c>
+      <c r="AA15"/>
+      <c r="AB15">
         <v>11000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>0.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>117000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>342000000.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>2794000000.0</v>
+      </c>
+      <c r="C16">
         <v>604000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>624000000.0</v>
       </c>
-      <c r="D16">
-[...1 lines deleted...]
-      </c>
       <c r="E16">
+        <v>2695000000.0</v>
+      </c>
+      <c r="F16">
         <v>557000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>638000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>625000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>605000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>603000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>715000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>830000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>702000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>668000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>884000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>634993000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>935000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>734000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1141000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>589397000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1522000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>801000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>648000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>309029000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>695000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>742000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>714000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>431347000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>504000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>364000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>470000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>460000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>363238000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1218000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>713448000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>155000000.0</v>
+      </c>
+      <c r="C18">
         <v>204000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>229000000.0</v>
       </c>
-      <c r="D18"/>
       <c r="E18">
+        <v>-100000000.0</v>
+      </c>
+      <c r="F18">
         <v>365000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>143000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>478000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>109000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>231000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-229000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>666000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>426000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-617000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>413000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>739856000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>798000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>33000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>345000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>435260000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>906000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>336000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>349000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-49119000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>559000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>386000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>192000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3055000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>283000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-244000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>136000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-46000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-204123000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>214000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>704693000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:34">
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-448000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-566000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-330000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-104000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-436000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-410000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-657827000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>688000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-295000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-365000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-481245000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-405000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-88000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-241000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-450423000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-364000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-306000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-123000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-408097000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-305000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-75000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-29000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-507600000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-385000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-14000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-454000000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21">
+        <v>453000000.0</v>
+      </c>
+      <c r="C21">
         <v>-112000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>221000000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>452000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>142000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-363731000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-377000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>171000000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>719000000.0</v>
       </c>
       <c r="O21">
+        <v>719000000.0</v>
+      </c>
+      <c r="P21">
         <v>-347000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-478000000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>322000000.0</v>
+      </c>
+      <c r="C22">
         <v>604000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>543000000.0</v>
       </c>
-      <c r="D22">
-[...1 lines deleted...]
-      </c>
       <c r="E22">
+        <v>355000000.0</v>
+      </c>
+      <c r="F22">
         <v>549000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>616000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>816000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>815000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>459000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>253000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>200000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1259000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>422000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>108000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>610270000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>431000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>862000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>780000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>483276000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>696000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>703000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>611000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>447724000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>237000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>413000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>427000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-2115000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>107000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>59000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>111000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>153000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>64403000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1059000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2626910000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
+        <v>-279000000.0</v>
+      </c>
+      <c r="C23">
         <v>-141000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-127000000.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23">
+        <v>-164000000.0</v>
+      </c>
+      <c r="F23">
         <v>-893000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-144000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-85000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-146000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-105000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-10000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-52863000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-22000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-124000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-148000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-109464000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-138000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-44000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-95000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-51586000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-110000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-66000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-10000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-64253000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-110000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-140000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-131000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-45735000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-174000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-58000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-170000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-118000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>28171000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>175000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-2313651000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>156</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>25000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>9000000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>26000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>63000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>272000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>401000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>17000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1318000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>13000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>11000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4887000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>29000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>23000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>73000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>62088000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>19000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>129000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>56577000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-6000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>210000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>259000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>53963000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-15000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>169000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>23000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>133248000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>21000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>21623000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
+        <v>372000000.0</v>
+      </c>
+      <c r="C25">
         <v>-119000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12000000.0</v>
       </c>
-      <c r="D25"/>
       <c r="E25">
+        <v>545000000.0</v>
+      </c>
+      <c r="F25">
         <v>212000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>101000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-108000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-427000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>49000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>92000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-381000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-682000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-349000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>56000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-343614000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-341000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-293000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>173000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>278419000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>33000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>113000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>50000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>58805000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>279000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-341000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-61000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>76868000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>9000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>23000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>9000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>140906000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-486000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-2515043000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:34">
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
+        <v>-400000000.0</v>
+      </c>
+      <c r="C28">
         <v>-253000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-442000000.0</v>
       </c>
-      <c r="D28"/>
       <c r="E28">
+        <v>-242000000.0</v>
+      </c>
+      <c r="F28">
         <v>-441000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-771000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-523000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-352000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>95000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-597000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1595000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>196000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-171000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1138465000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-607000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-817000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>165000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1431253000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-99000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-219000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-135000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-413476000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-576000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-592000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-149000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-142869000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-106000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>22000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-208000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>381000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-196360000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>281000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-983364000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>454000000.0</v>
+      </c>
+      <c r="C29">
         <v>649000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1041000000.0</v>
       </c>
-      <c r="D29"/>
       <c r="E29">
+        <v>172000000.0</v>
+      </c>
+      <c r="F29">
         <v>805000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>543000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1128000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>624000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>674000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>205000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1396000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>942000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-112000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>791000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1360432000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1235000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>390000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>659000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>947771000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1273000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>661000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>601000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>415555000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>858000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>671000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>480000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>558508000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>653000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-61000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>594000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>391000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-47322000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>541000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>1218057000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
+        <v>295000000.0</v>
+      </c>
+      <c r="C30">
         <v>-412000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-668000000.0</v>
       </c>
-      <c r="D30"/>
       <c r="E30">
+        <v>-308000000.0</v>
+      </c>
+      <c r="F30">
         <v>-448000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-566000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-330000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-104000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-436000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-418000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-677000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>688000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-295000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-365000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-481245000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-405000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-88000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-241000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-450423000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-364000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-306000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-123000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-408097000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-305000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-75000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-29000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-507600000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-385000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-14000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-454000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-681000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-73213000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-306000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-552647000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>