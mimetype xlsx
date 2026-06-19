--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
@@ -274,50 +274,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -4022,399 +4028,411 @@
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
         <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
+        <v>90</v>
+      </c>
+      <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
+        <v>93</v>
+      </c>
+      <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
+        <v>96</v>
+      </c>
+      <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
+        <v>99</v>
+      </c>
+      <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:57">
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2">
+        <v>710620000.0</v>
+      </c>
+      <c r="C2">
+        <v>215508000.0</v>
+      </c>
+      <c r="D2">
         <v>317711000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>281180000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>184238000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>143767000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>256059000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>233891000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>253135000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>294632000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>180805000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>145393000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>204408000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>204408000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>473133000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>306901000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>355355000.0</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2">
+      <c r="S2"/>
+      <c r="T2">
         <v>253825000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>207183000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>476435000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>526589000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1002498000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>305385000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>252036000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>127129000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>191585000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>282521000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>278552000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>237085000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>312223000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>350730000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>237614000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>432953000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>591674000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>271738000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>467695000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>275386000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>380399000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>279919000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>234640000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>270129000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>173845000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>192728000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>265456000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>140518000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>214375000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>337686000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>122100000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>182714000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>107260000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>140353000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>706070000.0</v>
       </c>
-      <c r="BA2"/>
-[...1 lines deleted...]
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2"/>
+      <c r="BE2">
         <v>138491000.0</v>
       </c>
-      <c r="BD2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:57">
+      <c r="BF2"/>
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4430,52 +4448,54 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4491,141 +4511,149 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>26</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>17076000.0</v>
+      </c>
+      <c r="C5">
+        <v>19299000.0</v>
+      </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>16651000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>14507000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>13553999.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>3776000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>9943000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>8052000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-5445000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-5445000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-7644000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-189000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>5073000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>9712000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>16512999.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>9433000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4641,52 +4669,54 @@
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4702,147 +4732,155 @@
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8">
         <v>246896000.0</v>
       </c>
       <c r="C8">
         <v>246896000.0</v>
       </c>
       <c r="D8">
         <v>246896000.0</v>
       </c>
       <c r="E8">
         <v>246896000.0</v>
       </c>
       <c r="F8">
         <v>246896000.0</v>
       </c>
       <c r="G8">
         <v>246896000.0</v>
       </c>
       <c r="H8">
         <v>246896000.0</v>
       </c>
       <c r="I8">
         <v>246896000.0</v>
       </c>
       <c r="J8">
         <v>246896000.0</v>
       </c>
       <c r="K8">
         <v>246896000.0</v>
       </c>
       <c r="L8">
         <v>246896000.0</v>
       </c>
       <c r="M8">
         <v>246896000.0</v>
       </c>
       <c r="N8">
         <v>246896000.0</v>
       </c>
       <c r="O8">
         <v>246896000.0</v>
       </c>
       <c r="P8">
         <v>246896000.0</v>
       </c>
-      <c r="Q8"/>
+      <c r="Q8">
+        <v>246896000.0</v>
+      </c>
       <c r="R8">
         <v>246896000.0</v>
       </c>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>246896000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="U8">
+        <v>246896000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4858,225 +4896,233 @@
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10">
+        <v>686707000.0</v>
+      </c>
+      <c r="C10">
+        <v>522729000.0</v>
+      </c>
+      <c r="D10">
         <v>385317000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>746626000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>517858000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>351660000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>429909000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>392698000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>231543000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>309540000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>392274000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>551508000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>234548000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>234548000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>295847000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>429096000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>329474000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>293491000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>272531000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>212294000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>560393000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>365684000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>422775000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>369707000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>804875000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>281732000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>441185000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>563458000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>227772000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>371770000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>260777000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>227144000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>226170000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>476685000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>497487000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>329424000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>409293000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>210372000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>417488000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>374178000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>432520000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>303033000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>513412000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>732278000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>830006000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>525873000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>617107000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1148673000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>531057000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>739621000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>443012000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>1019499000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1724329000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1169919000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>963417000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>619979000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>1453521000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>1157654000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5092,225 +5138,233 @@
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12">
+        <v>736207000.0</v>
+      </c>
+      <c r="C12">
+        <v>562229000.0</v>
+      </c>
+      <c r="D12">
         <v>385317000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>746626000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>517858000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>351660000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>429909000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>392698000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>231543000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>309540000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>392274000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>551508000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>234548000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>234548000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>295847000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>429096000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>329474000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>293491000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>272531000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>212294000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>560393000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>365684000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>422775000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>369707000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>804875000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>281732000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>441185000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>563458000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>227772000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>371770000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>260777000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>227144000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>226170000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>476685000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>497487000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>329424000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>409293000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>210372000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>417488000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>374178000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>432520000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>303033000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>513412000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>732278000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>830006000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>525873000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>617107000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1148673000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>531057000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>739621000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>443012000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1019499000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1724329000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>1169919000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>963417000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>619979000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>1453521000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1157654000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13">
         <v>246896000.0</v>
       </c>
       <c r="C13">
         <v>246896000.0</v>
       </c>
       <c r="D13">
         <v>246896000.0</v>
       </c>
       <c r="E13">
         <v>246896000.0</v>
       </c>
       <c r="F13">
         <v>246896000.0</v>
       </c>
       <c r="G13">
         <v>246896000.0</v>
       </c>
       <c r="H13">
         <v>246896000.0</v>
       </c>
       <c r="I13">
@@ -5438,52 +5492,58 @@
       </c>
       <c r="AX13">
         <v>246896000.0</v>
       </c>
       <c r="AY13">
         <v>246896000.0</v>
       </c>
       <c r="AZ13">
         <v>246896000.0</v>
       </c>
       <c r="BA13">
         <v>246896000.0</v>
       </c>
       <c r="BB13">
         <v>246896000.0</v>
       </c>
       <c r="BC13">
         <v>246896000.0</v>
       </c>
       <c r="BD13">
         <v>246896000.0</v>
       </c>
       <c r="BE13">
         <v>246896000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13">
+        <v>246896000.0</v>
+      </c>
+      <c r="BG13">
+        <v>246896000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
         <v>235785000.0</v>
       </c>
       <c r="C14">
         <v>235785000.0</v>
       </c>
       <c r="D14">
         <v>235785000.0</v>
       </c>
       <c r="E14">
         <v>235785000.0</v>
       </c>
       <c r="F14">
         <v>235785000.0</v>
       </c>
       <c r="G14">
         <v>235785000.0</v>
       </c>
       <c r="H14">
         <v>235785000.0</v>
       </c>
       <c r="I14">
@@ -5501,57 +5561,57 @@
       <c r="M14">
         <v>235785000.0</v>
       </c>
       <c r="N14">
         <v>235785000.0</v>
       </c>
       <c r="O14">
         <v>235785000.0</v>
       </c>
       <c r="P14">
         <v>235785000.0</v>
       </c>
       <c r="Q14">
         <v>235785000.0</v>
       </c>
       <c r="R14">
         <v>235785000.0</v>
       </c>
       <c r="S14">
         <v>235785000.0</v>
       </c>
       <c r="T14">
         <v>235785000.0</v>
       </c>
       <c r="U14">
+        <v>235785000.0</v>
+      </c>
+      <c r="V14">
+        <v>235785000.0</v>
+      </c>
+      <c r="W14">
         <v>237877000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>241283000.0</v>
       </c>
       <c r="X14">
         <v>241283000.0</v>
       </c>
       <c r="Y14">
         <v>241283000.0</v>
       </c>
       <c r="Z14">
         <v>241283000.0</v>
       </c>
       <c r="AA14">
         <v>241283000.0</v>
       </c>
       <c r="AB14">
         <v>241283000.0</v>
       </c>
       <c r="AC14">
         <v>241283000.0</v>
       </c>
       <c r="AD14">
         <v>241283000.0</v>
       </c>
       <c r="AE14">
         <v>241283000.0</v>
       </c>
@@ -5561,102 +5621,108 @@
       <c r="AG14">
         <v>241283000.0</v>
       </c>
       <c r="AH14">
         <v>241283000.0</v>
       </c>
       <c r="AI14">
         <v>241283000.0</v>
       </c>
       <c r="AJ14">
         <v>241283000.0</v>
       </c>
       <c r="AK14">
         <v>241283000.0</v>
       </c>
       <c r="AL14">
         <v>241283000.0</v>
       </c>
       <c r="AM14">
         <v>241283000.0</v>
       </c>
       <c r="AN14">
         <v>241283000.0</v>
       </c>
       <c r="AO14">
-        <v>241388000.0</v>
+        <v>241283000.0</v>
       </c>
       <c r="AP14">
         <v>241283000.0</v>
       </c>
       <c r="AQ14">
+        <v>241388000.0</v>
+      </c>
+      <c r="AR14">
         <v>241283000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
+        <v>241283000.0</v>
+      </c>
+      <c r="AT14">
         <v>241242000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>241228000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>240417000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>240417000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>239465000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>240818000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>240829000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>237119000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>235191000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>234609000.0</v>
       </c>
       <c r="BC14">
         <v>234609000.0</v>
       </c>
       <c r="BD14">
         <v>234609000.0</v>
       </c>
       <c r="BE14">
         <v>234609000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14">
+        <v>234609000.0</v>
+      </c>
+      <c r="BG14">
+        <v>234609000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5672,135 +5738,139 @@
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>2573945000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>2163808000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-2357399000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-2712841000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-2228398000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-1819120000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>-1600334000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-1705382000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-1858272000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-1842239000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-1388029000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5816,52 +5886,54 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5877,52 +5949,54 @@
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5938,108 +6012,110 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
         <v>41</v>
       </c>
       <c r="B20">
         <v>33059000.0</v>
       </c>
       <c r="C20">
         <v>33059000.0</v>
       </c>
       <c r="D20">
         <v>33059000.0</v>
       </c>
       <c r="E20">
         <v>33059000.0</v>
       </c>
       <c r="F20">
         <v>33059000.0</v>
       </c>
       <c r="G20">
         <v>33059000.0</v>
       </c>
       <c r="H20">
         <v>33059000.0</v>
       </c>
       <c r="I20">
         <v>33059000.0</v>
       </c>
       <c r="J20">
         <v>33059000.0</v>
       </c>
       <c r="K20">
         <v>33059000.0</v>
       </c>
       <c r="L20">
         <v>33059000.0</v>
       </c>
       <c r="M20">
         <v>33059000.0</v>
       </c>
       <c r="N20">
         <v>33059000.0</v>
       </c>
       <c r="O20">
         <v>33059000.0</v>
       </c>
       <c r="P20">
         <v>33059000.0</v>
       </c>
       <c r="Q20">
-        <v>33058999.0</v>
+        <v>33059000.0</v>
       </c>
       <c r="R20">
         <v>33059000.0</v>
       </c>
       <c r="S20">
-        <v>33059000.0</v>
+        <v>33058999.0</v>
       </c>
       <c r="T20">
         <v>33059000.0</v>
       </c>
       <c r="U20">
         <v>33059000.0</v>
       </c>
       <c r="V20">
         <v>33059000.0</v>
       </c>
       <c r="W20">
         <v>33059000.0</v>
       </c>
       <c r="X20">
         <v>33059000.0</v>
       </c>
       <c r="Y20">
         <v>33059000.0</v>
       </c>
       <c r="Z20">
         <v>33059000.0</v>
       </c>
       <c r="AA20">
         <v>33059000.0</v>
       </c>
@@ -6100,781 +6176,815 @@
       <c r="AT20">
         <v>33059000.0</v>
       </c>
       <c r="AU20">
         <v>33059000.0</v>
       </c>
       <c r="AV20">
         <v>33059000.0</v>
       </c>
       <c r="AW20">
         <v>33059000.0</v>
       </c>
       <c r="AX20">
         <v>33059000.0</v>
       </c>
       <c r="AY20">
         <v>33059000.0</v>
       </c>
       <c r="AZ20">
         <v>33059000.0</v>
       </c>
       <c r="BA20">
         <v>33059000.0</v>
       </c>
       <c r="BB20">
-        <v>33060000.0</v>
+        <v>33059000.0</v>
       </c>
       <c r="BC20">
         <v>33059000.0</v>
       </c>
       <c r="BD20">
-        <v>33059000.0</v>
+        <v>33060000.0</v>
       </c>
       <c r="BE20">
         <v>33059000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20">
+        <v>33059000.0</v>
+      </c>
+      <c r="BG20">
+        <v>33059000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21">
+        <v>7035000.0</v>
+      </c>
+      <c r="C21">
+        <v>7365000.0</v>
+      </c>
+      <c r="D21">
         <v>6770000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>6962000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>7176000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>7002000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>6874000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>5759000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>5716000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>5902000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>6003000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>5688000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>5631000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>5631000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>4685000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>4993000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>4791000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>4653000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>4923000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>3169000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2049000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>2340000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2653000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3008000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>2493000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>2483000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>2687000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>3102000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2985000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>3420000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>3864000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>3696000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>4349000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>4575000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>4959000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>5255000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>5236000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>5860000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>6112000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>5440000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>3226000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>3441000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>3625000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>3641000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>1839000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>1218000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>1005000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>1057000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>799000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>931000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>977000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>1070000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>1230000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>1306000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>1093000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>1135000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>1181000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>876000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
         <v>598000.0</v>
       </c>
-      <c r="H22"/>
-[...1 lines deleted...]
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
         <v>947158000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1065191000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>436127000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1167666000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1167666000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1153841000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>714457000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="S22"/>
+      <c r="T22">
         <v>919647000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>779132000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1237866000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23">
+        <v>5102071000.0</v>
+      </c>
+      <c r="C23">
+        <v>4881483000.0</v>
+      </c>
+      <c r="D23">
         <v>5233338000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>5350046000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>4974918000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>4899962000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>5438465000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5279559000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4956167000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4762134000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4857845000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4975761000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>4305952000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>4305952000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>4336873000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>4276873000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>4563721000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>4469833000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>4427441000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>4224597000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4385229000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4929859000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>5269708000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>4288378000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>4733374000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>4153941000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>4080410000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4581194000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4150064000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>4698016000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4927785000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>4552078000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>4047591000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>4366120000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>4701656000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>4263986000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>4530539000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>4332993000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>4243996000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>4149057000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>3896935000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>3765630000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>3398089000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>3717414000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>3957171000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>3910097000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>4287376000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>4326406000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>3127286000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>3608626000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2907994000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2935267000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>3694108000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3278309000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>3285230000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>2557109000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>3451509000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>3317738000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
         <v>45</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
+        <v>99975000.0</v>
+      </c>
+      <c r="D24">
         <v>101008000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>99958000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>100968000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>99941000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>100993000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>100195000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>101249000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>100206000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>101260000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>100193000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>101248000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>100204000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>101258000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>100192000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>101246000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>100203000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>101245000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
         <v>46</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
+        <v>109280000.0</v>
+      </c>
+      <c r="D25">
         <v>111260000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>111100000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>112682000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>112721000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>114443000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>113627000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>115545000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>114871000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>116920000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>116741000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>116932000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>116585000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>118523000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>118261000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>119993000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>119852000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>121762000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26">
+        <v>3408703000.0</v>
+      </c>
+      <c r="C26">
+        <v>3608896000.0</v>
+      </c>
+      <c r="D26">
         <v>3902861000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>3824808000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>3758984000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>3970157000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>4187396000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>3970170000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>3984723000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>3602412000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>3725153000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>3676774000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>3351209000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>3224931000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>2970791000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2926598000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>3258062000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="S26"/>
+      <c r="T26">
         <v>3301214000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>3236418000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2978873000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>3526116000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
         <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6890,566 +7000,588 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28">
+        <v>1571782000.0</v>
+      </c>
+      <c r="C28">
+        <v>2082009000.0</v>
+      </c>
+      <c r="D28">
         <v>-274057000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-635526000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-405176000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-238939000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-315466000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-279738000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-119735000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-197865000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-278520000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-437881000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-119003000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-119003000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-178927000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-312355000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-212542000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1995989000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-154008000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-94033000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-440400000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-245832000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-301013000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-249243000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-679379000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-156412000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-262858000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-412953000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-176814000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-321470000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-209814000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-176854000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-175224000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-426398000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-446552000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-279162000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-358376000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-160114000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-366560000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-323931000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-381613000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-252793000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-462507000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-682084000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-779151000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-475668000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-617107000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-1148673000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-531057000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-739621000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-443012000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-1019499000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-1724329000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-1169919000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-814024000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-454928000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-1423482000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-1137590000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
         <v>50</v>
       </c>
       <c r="B29">
+        <v>1136997000.0</v>
+      </c>
+      <c r="C29">
+        <v>1130765000.0</v>
+      </c>
+      <c r="D29">
         <v>1114702000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1140363000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1121095000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1103212000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1095650000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1127108000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1091731000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1066150000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1042549000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1065571000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1057596000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1034350000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1015903000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1045186000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1042949000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="S29"/>
+      <c r="T29">
         <v>1018429000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1057183000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>979429000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>951309000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30">
+        <v>2875000.0</v>
+      </c>
+      <c r="C30">
+        <v>2697000.0</v>
+      </c>
+      <c r="D30">
         <v>478735000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>364939000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>266201000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>159245000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>356597000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>464052000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>289831000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>381633000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>237871000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>162293000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>211794000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>211794000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>495172000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>337398000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>393400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>695546000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>291103000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>242173000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>376417000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>529964000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>954405000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>278524000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>286873000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>202749000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>205321000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>288265000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>279792000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>260521000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>371291000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>354221000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>285349000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>380821000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>576090000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>297416000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>466988000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>254714000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>383147000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>212783000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>298496000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>274404000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>204561000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>208399000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>363408000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>190037000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>268009000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>324237000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>151544000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>203801000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>169747000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>158441000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>181734000.0</v>
       </c>
-      <c r="BA30"/>
-[...1 lines deleted...]
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30">
         <v>248732000.0</v>
       </c>
-      <c r="BD30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:57">
+      <c r="BF30"/>
+      <c r="BG30"/>
+    </row>
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
         <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>926629000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>917657000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>895310000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>876899000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-      <c r="AG31">
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31">
         <v>701193000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>727862000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>706993000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>697048000.0</v>
       </c>
-      <c r="AK31"/>
-      <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
-    </row>
-    <row r="32" spans="1:57">
+      <c r="BF31"/>
+      <c r="BG31"/>
+    </row>
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
         <v>53</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -7465,225 +7597,233 @@
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
-    </row>
-    <row r="33" spans="1:57">
+      <c r="BF32"/>
+      <c r="BG32"/>
+    </row>
+    <row r="33" spans="1:59">
       <c r="A33" t="s">
         <v>54</v>
       </c>
       <c r="B33">
+        <v>3567991000.0</v>
+      </c>
+      <c r="C33">
+        <v>3763192000.0</v>
+      </c>
+      <c r="D33">
         <v>4369286000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>4238481000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>4190859000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>4389057000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>4651959000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>4418761000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>4434793000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>4070961000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>4227700000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>3734718000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>3411072000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>3411072000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>3033020000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>2991043000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>3321900000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>3476142999.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>3366257000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>3301412000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>3044345000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>3593604000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>3408519000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>3638655000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>3641626000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>3669460000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>3433904000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>3726430000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>3642500000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>4065725000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>4295717000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>3968143000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>3536072000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>3508614000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>3628079000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>3635728000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>3654258000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>3867907000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>3443361000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>3559487000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>3165919000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>3188193000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>2680116000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>2775331000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>2763757000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>3194187000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>2594175000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>2852484000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>1924705000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>1919340000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1669293000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1249910000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1545482000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1666305000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>2321813000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>1687851000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>1997988000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>2160084000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:57">
+    <row r="34" spans="1:59">
       <c r="A34" t="s">
         <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -7699,396 +7839,410 @@
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
-    </row>
-    <row r="35" spans="1:57">
+      <c r="BF34"/>
+      <c r="BG34"/>
+    </row>
+    <row r="35" spans="1:59">
       <c r="A35" t="s">
         <v>56</v>
       </c>
       <c r="B35">
+        <v>1915623000.0</v>
+      </c>
+      <c r="C35">
+        <v>1364349000.0</v>
+      </c>
+      <c r="D35">
         <v>1597692000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>579543000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>443362000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>850872000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>906634000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>438000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>250876000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>199643000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>302507000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>113627000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>115545000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>204408000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>473133000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>306901000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>355355000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>623130000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>253825000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>207183000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>476435000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>526589000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1002498000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>318260000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>422589000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>230006000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>368340000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>317931000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>266273000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>130829000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>184339000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>279875000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>318673000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>421699000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>445367000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>336555000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>203991000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>170973000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>233446000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>219080000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>223428000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>285898000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>429773000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>168376000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>313142000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>394810000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>214375000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>782355000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>122100000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>182714000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>107260000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>140353000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>706070000.0</v>
       </c>
-      <c r="BA35"/>
-      <c r="BB35">
+      <c r="BC35"/>
+      <c r="BD35">
         <v>1134421000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>401930000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>762601000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>583959000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:57">
+    <row r="36" spans="1:59">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36">
+        <v>20673000.0</v>
+      </c>
+      <c r="C36">
+        <v>20497000.0</v>
+      </c>
+      <c r="D36">
         <v>3930605000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>3757576000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>3718705000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>3902991000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>4027537000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>3948853000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>3954509000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>3571168000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>3692840000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>-97574000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-98825000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-108675000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-3033020000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-112034000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>-114587000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-3466736999.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-119560000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>-123234000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-77708000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>-3593604000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>-3408519000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>3111159000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>3180673000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>3190188000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>3003212000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>3358931000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>3220348000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>3666151000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>3907975000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>4814647000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>4055809000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>3996153000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>4235283000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>4346868000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>4160825000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>4692208000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>4192986000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>4425860000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>4030650000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>3792226000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>2542240000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>3189713000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>3149600000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>3861720000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>-2594175000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>3129890000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>-1924705000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>-1919340000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>-1669293000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>-1249910000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>-1545482000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>-1666305000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>2411594000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>2033773000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>2481805000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>2786444000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:57">
+    <row r="37" spans="1:59">
       <c r="A37" t="s">
         <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8104,765 +8258,791 @@
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
-    </row>
-    <row r="38" spans="1:57">
+      <c r="BF37"/>
+      <c r="BG37"/>
+    </row>
+    <row r="38" spans="1:59">
       <c r="A38" t="s">
         <v>59</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
+        <v>55237000.0</v>
+      </c>
+      <c r="D38">
         <v>57453000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>61210000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>67466000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>4899962000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>5438465000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>5279559000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>4956167000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>4762134000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>4857845000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>527242000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>448538000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>448538000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>512834000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>519336000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>518947000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>4469833000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>497550000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>468718000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>404074000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>440607000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>484009000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>4288378000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>4733374000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>4153941000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>4080410000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>4581194000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>4150064000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>4698016000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>4927785000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>4552078000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>4047591000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>4366120000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>4701656000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>4263986000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>4530539000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>4332993000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>4243996000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>486905000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>380723000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>441135000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>500400000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>432214000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>520558000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>500571000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>808085000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>811264000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>519980000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>745864000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>625942000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>507417000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>242563000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>442085000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>557764000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>2557109000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>549751000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>579428000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:57">
+    <row r="39" spans="1:59">
       <c r="A39" t="s">
         <v>60</v>
       </c>
-      <c r="B39"/>
-      <c r="C39"/>
+      <c r="B39">
+        <v>794998000.0</v>
+      </c>
+      <c r="C39">
+        <v>553365000.0</v>
+      </c>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39">
         <v>-276959000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>-355259000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>4048000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>-811428000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>-991603000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>-934319000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>-1065191000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>-436127000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>-1167666000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>126559000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>-1153841000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>-714457000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>-989037000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>-919647000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>-779132000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>-1237866000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>440607000.0</v>
       </c>
-      <c r="V39"/>
-      <c r="W39">
+      <c r="X39"/>
+      <c r="Y39">
         <v>1492000.0</v>
       </c>
-      <c r="X39"/>
-      <c r="Y39"/>
       <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39"/>
+      <c r="AC39">
         <v>3041000.0</v>
       </c>
-      <c r="AB39"/>
-      <c r="AC39"/>
       <c r="AD39"/>
-      <c r="AE39">
-[...1 lines deleted...]
-      </c>
+      <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39">
+        <v>2570000.0</v>
+      </c>
+      <c r="AH39"/>
+      <c r="AI39">
         <v>44480000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>700357000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>1418000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>716292000.0</v>
       </c>
-      <c r="AK39"/>
-[...1 lines deleted...]
-      <c r="AM39">
+      <c r="AM39"/>
+      <c r="AN39"/>
+      <c r="AO39">
         <v>2609000.0</v>
       </c>
-      <c r="AN39"/>
-      <c r="AO39"/>
       <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39"/>
+      <c r="AS39">
         <v>1406000.0</v>
       </c>
-      <c r="AR39"/>
-      <c r="AS39"/>
       <c r="AT39"/>
-      <c r="AU39">
+      <c r="AU39"/>
+      <c r="AV39"/>
+      <c r="AW39">
         <v>1012000.0</v>
       </c>
-      <c r="AV39"/>
-      <c r="AW39"/>
       <c r="AX39"/>
-      <c r="AY39">
+      <c r="AY39"/>
+      <c r="AZ39"/>
+      <c r="BA39">
         <v>900000.0</v>
       </c>
-      <c r="AZ39"/>
-      <c r="BA39"/>
       <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39"/>
+      <c r="BE39">
         <v>547000.0</v>
       </c>
-      <c r="BD39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:57">
+      <c r="BF39"/>
+      <c r="BG39"/>
+    </row>
+    <row r="40" spans="1:59">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
+        <v>-710620000.0</v>
+      </c>
+      <c r="C40">
+        <v>-215508000.0</v>
+      </c>
+      <c r="D40">
         <v>-317711000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>580592000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>3327191000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>2902052000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>3280968000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>3578465000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>3460255000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>3301221000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>3432761000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-145393000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-204408000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-204408000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>-473133000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>-306901000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>-2060737000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-2173104000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>-2112097000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-2049422000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-1864464000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>-526589000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>-1002498000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>2823377000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>3262110000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>3004656000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>2697777000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>3181643000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>2814450000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>3562495000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>3637509000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>3155216000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>2731129000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>2771728000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>2898085000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>2909913000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>3122642000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>3177297000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>2908002000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>2949491000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>2747262000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>2539357000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>2129336000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>2702679000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>2749591000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>2765558000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>-214488000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>2603773000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>-122116000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>-183223000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>-107976000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>-141088000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>-708352000.0</v>
       </c>
-      <c r="BA40"/>
-      <c r="BB40">
+      <c r="BC40"/>
+      <c r="BD40">
         <v>1751784000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>1622695000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>2320991000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>2376155000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:57">
+    <row r="41" spans="1:59">
       <c r="A41" t="s">
         <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>120601000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>80024000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>82923000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>83700000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-      <c r="AG41">
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41">
         <v>87901000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>83371000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>88632000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>103263000.0</v>
       </c>
-      <c r="AK41"/>
-      <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
-    </row>
-    <row r="42" spans="1:57">
+      <c r="BF41"/>
+      <c r="BG41"/>
+    </row>
+    <row r="42" spans="1:59">
       <c r="A42" t="s">
         <v>63</v>
       </c>
       <c r="B42">
+        <v>-31157000.0</v>
+      </c>
+      <c r="C42">
+        <v>-11858000.0</v>
+      </c>
+      <c r="D42">
         <v>-11351000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>-9131000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>-13314000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>-20470000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>-13545000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>-14506000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>-16650000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>-17603000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>-27381000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>-31157000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-31157000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>10547000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>667747000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>-38801000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-31157000.0</v>
       </c>
       <c r="R42">
         <v>-31157000.0</v>
       </c>
       <c r="S42">
-        <v>-31156999.0</v>
+        <v>-31157000.0</v>
       </c>
       <c r="T42">
         <v>-31157000.0</v>
       </c>
       <c r="U42">
+        <v>-31156999.0</v>
+      </c>
+      <c r="V42">
+        <v>-31157000.0</v>
+      </c>
+      <c r="W42">
         <v>-9256000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>20593000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>15394000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>6983000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>541398000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>572900000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>13369000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>542423000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>7620000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>546112000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>-7265000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>-3661000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>-2987000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>-1275000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>-1562000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>112468000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>111183000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>118788000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>118164000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>115207000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>111254000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>108060000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>112267000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>93558000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>90713000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>91516000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>89607000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>62554000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>59312000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>61358000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>61682000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>40095000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>174423000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>152129000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>41907000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>121021000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>110728000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:57">
+    <row r="43" spans="1:59">
       <c r="A43" t="s">
         <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8878,52 +9058,54 @@
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
-    </row>
-    <row r="44" spans="1:57">
+      <c r="BF43"/>
+      <c r="BG43"/>
+    </row>
+    <row r="44" spans="1:59">
       <c r="A44" t="s">
         <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8939,572 +9121,596 @@
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
-    </row>
-    <row r="45" spans="1:57">
+      <c r="BF44"/>
+      <c r="BG44"/>
+    </row>
+    <row r="45" spans="1:59">
       <c r="A45" t="s">
         <v>66</v>
       </c>
       <c r="B45">
+        <v>11972000.0</v>
+      </c>
+      <c r="C45">
+        <v>12991000.0</v>
+      </c>
+      <c r="D45">
         <v>13585000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>14550000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>14910000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>15840000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>16515000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>87378000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>13781000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>15408000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>17225000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>82912000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>21173000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>22504000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>24485000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
-    </row>
-    <row r="46" spans="1:57">
+      <c r="BF45"/>
+      <c r="BG45"/>
+    </row>
+    <row r="46" spans="1:59">
       <c r="A46" t="s">
         <v>67</v>
       </c>
       <c r="B46">
+        <v>11972000.0</v>
+      </c>
+      <c r="C46">
+        <v>12991000.0</v>
+      </c>
+      <c r="D46">
         <v>13585000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>14550000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>14910000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>15840000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>16515000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>16690000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>13781000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>15408000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>17225000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>19197000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>21173000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>21173000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>24485000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>26393000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>25988000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>26646000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>27061000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>28766000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>30364000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>32089000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>32691000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>32627000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>37342000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>39151000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>40869000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>15182000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>15783000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>15506000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>16832000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>15742000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>10190000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>5032000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>5418000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>5737000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>6098000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>6566000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>7126000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>6795000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>7123000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>7362000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>4902000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>5310000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>5812000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>5404000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>5442000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>5765000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>6108000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>6481000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>6704000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>6888000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>7122000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>7468000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>7733000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>8106000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>7286000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>7644000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:57">
+    <row r="47" spans="1:59">
       <c r="A47" t="s">
         <v>68</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
+        <v>12991000.0</v>
+      </c>
+      <c r="D47">
         <v>13585000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>14550000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>14910000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>15840000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>16515000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>19197000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>21173000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>22504000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>24485000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>26393000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>25988000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>26646000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>27061000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>28766000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>30364000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>32089000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>32691000.0</v>
       </c>
-      <c r="W47"/>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-      <c r="AG47">
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47">
         <v>5032000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>5418000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>5737000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>6098000.0</v>
       </c>
-      <c r="AK47"/>
-      <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
-    </row>
-    <row r="48" spans="1:57">
+      <c r="BF47"/>
+      <c r="BG47"/>
+    </row>
+    <row r="48" spans="1:59">
       <c r="A48" t="s">
         <v>69</v>
       </c>
       <c r="B48">
+        <v>803179000.0</v>
+      </c>
+      <c r="C48">
+        <v>795752000.0</v>
+      </c>
+      <c r="D48">
         <v>778149000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>802640000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>786545000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>776845000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>761306000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>794773000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>760222000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>736649000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>721772000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>739694000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>732556000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>704349000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>704349000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>736898000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>726151000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>706641000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>691720000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>724739000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>653011000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>613466000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>622201000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>578020000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>540918000.0</v>
       </c>
-      <c r="Y48"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48">
-        <v>511557000.0</v>
+        <v>537342000.0</v>
       </c>
       <c r="AD48"/>
       <c r="AE48">
+        <v>511557000.0</v>
+      </c>
+      <c r="AF48"/>
+      <c r="AG48">
         <v>526427000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>516259000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>494918000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>520259000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>499973000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>375979000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>350240000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>355877000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>335301000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>329502000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>312094000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>310177000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>294465000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>288505000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>271574000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>287285000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>265902000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>244016000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>220015000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>197289000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>172987000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>138721000.0</v>
       </c>
-      <c r="BA48"/>
-[...1 lines deleted...]
-      <c r="BC48">
+      <c r="BC48"/>
+      <c r="BD48"/>
+      <c r="BE48">
         <v>104196000.0</v>
       </c>
-      <c r="BD48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:57">
+      <c r="BF48"/>
+      <c r="BG48"/>
+    </row>
+    <row r="49" spans="1:59">
       <c r="A49" t="s">
         <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9520,52 +9726,54 @@
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
-    </row>
-    <row r="50" spans="1:57">
+      <c r="BF49"/>
+      <c r="BG49"/>
+    </row>
+    <row r="50" spans="1:59">
       <c r="A50" t="s">
         <v>71</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
@@ -9581,391 +9789,411 @@
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
-    </row>
-    <row r="51" spans="1:57">
+      <c r="BF50"/>
+      <c r="BG50"/>
+    </row>
+    <row r="51" spans="1:59">
       <c r="A51" t="s">
         <v>72</v>
       </c>
       <c r="B51">
+        <v>2258489000.0</v>
+      </c>
+      <c r="C51">
+        <v>2604738000.0</v>
+      </c>
+      <c r="D51">
         <v>111260000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>111100000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>112682000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>112721000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>114443000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>112960000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>111808000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>111675000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>113754000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>2971861000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>2548351000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>2138399000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>2761060000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>2023976000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>2177669000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>2289689000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>2230620000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>2167683000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1984457000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>3345651000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>3075088000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>120464000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>125496000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>125320000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>178327000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>150505000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>50958000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>50300000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>50963000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>50290000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>50946000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>50287000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>50935000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>50262000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>50917000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>50258000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>50928000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>50247000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>50907000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>50240000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>50905000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>50194000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>50855000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>50205000.0</v>
       </c>
-      <c r="AT51"/>
-      <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
-      <c r="BB51">
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51">
         <v>149393000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>165051000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>30039000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>20064000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:57">
+    <row r="52" spans="1:59">
       <c r="A52" t="s">
         <v>73</v>
       </c>
       <c r="B52">
+        <v>2150454000.0</v>
+      </c>
+      <c r="C52">
+        <v>2486344000.0</v>
+      </c>
+      <c r="D52">
         <v>2621952000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>2868326000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>3532493000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>2338484000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>2615264000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>2807836000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>2416943000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>2586791000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>2538204000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>2858234000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2432806000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>2023528000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>2644140000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1907235000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>2060737000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>2173104000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>2112097000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>2049422000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>1864464000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>3225799000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>2953326000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-    </row>
-    <row r="53" spans="1:57">
+      <c r="BF52"/>
+      <c r="BG52"/>
+    </row>
+    <row r="53" spans="1:59">
       <c r="A53" t="s">
         <v>74</v>
       </c>
-      <c r="B53"/>
-      <c r="C53"/>
+      <c r="B53">
+        <v>49500000.0</v>
+      </c>
+      <c r="C53">
+        <v>39500000.0</v>
+      </c>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53">
         <v>-76056000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>10000000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>110028000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>-12839000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>421393000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="N53"/>
       <c r="O53">
+        <v>10000000.0</v>
+      </c>
+      <c r="P53"/>
+      <c r="Q53">
         <v>347544000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53">
         <v>75437000.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53">
         <v>-42801000.0</v>
       </c>
-      <c r="AB53"/>
-      <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
-    </row>
-    <row r="54" spans="1:57">
+      <c r="BF53"/>
+      <c r="BG53"/>
+    </row>
+    <row r="54" spans="1:59">
       <c r="A54" t="s">
         <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9981,742 +10209,768 @@
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
-    </row>
-    <row r="55" spans="1:57">
+      <c r="BF54"/>
+      <c r="BG54"/>
+    </row>
+    <row r="55" spans="1:59">
       <c r="A55" t="s">
         <v>76</v>
       </c>
       <c r="B55">
+        <v>5102071000.0</v>
+      </c>
+      <c r="C55">
+        <v>4881483000.0</v>
+      </c>
+      <c r="D55">
         <v>5233338000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>5350046000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>4974918000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>4899962000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>5438465000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>5279559000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>4956167000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>4762134000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>4857845000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>4975761000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>4305952000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>4305952000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>4336873000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>4276873000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>4563721000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>4469833000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>4427441000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>4224597000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>4385229000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>4929859000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>5269708000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>4288378000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>4733374000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>4153941000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>4080410000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>4581194000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>4150064000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>4698016000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>4927785000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>4552078000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>4047591000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>4366120000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>4701656000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>4263986000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>4530539000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>4332993000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>4243996000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>4149057000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>3896935000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>3765630000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>3398089000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>3717414000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>3957171000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>3910097000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>4287376000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>4326406000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>3127286000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>3608626000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>2907994000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>2935267000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>3694108000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>3278309000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>3285230000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>2557109000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>3451509000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>3317738000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:57">
+    <row r="56" spans="1:59">
       <c r="A56" t="s">
         <v>77</v>
       </c>
       <c r="B56">
+        <v>1534080000.0</v>
+      </c>
+      <c r="C56">
+        <v>1118291000.0</v>
+      </c>
+      <c r="D56">
         <v>864052000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1111565000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>784059000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>510905000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>786506000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>860798000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>521374000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>691173000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>630145000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>713801000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>446342000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>446342000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>791019000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>766494000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>722874000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>993690000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>563634000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>454467000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>936810000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>895648000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1377180000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>649723000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1091748000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>484481000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>646506000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>854764000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>507564000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>632291000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>632068000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>583935000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>511519000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>857506000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>1073577000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>628258000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>876281000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>465086000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>800635000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>589570000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>731016000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>577437000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>717973000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>942083000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>1193414000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>715910000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>885116000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>1473922000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>682601000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>943422000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>612759000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>1177940000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>1906063000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>1169919000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>963417000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>869258000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>1453521000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>1157654000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:57">
+    <row r="57" spans="1:59">
       <c r="A57" t="s">
         <v>78</v>
       </c>
       <c r="B57">
+        <v>2150454000.0</v>
+      </c>
+      <c r="C57">
+        <v>2486344000.0</v>
+      </c>
+      <c r="D57">
         <v>2621952000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>3730098000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>3511429000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>3045819000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>3537174000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>3814396000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>3714823000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>3596549000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>3614051000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>145393000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>204408000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>204408000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>473133000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>306901000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>355355000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>2173104000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>253825000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>207183000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>476435000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>526589000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1002498000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>3129808000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>3515988000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>3135641000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>2892274000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>3465656000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>3094472000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>3801114000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>3950438000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>3506145000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>2969424000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>3205594000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>3490409000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>3182124000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>3591205000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>3453701000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>3288989000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>3229616000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>2981902000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>2809488000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>2303183000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>2895410000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>3015070000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>2906104000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>214375000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>2941646000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>122100000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>182714000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>107260000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>140353000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>706070000.0</v>
       </c>
-      <c r="BA57"/>
-      <c r="BB57">
+      <c r="BC57"/>
+      <c r="BD57">
         <v>1751784000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>1762180000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>2320991000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>2376155000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:57">
+    <row r="58" spans="1:59">
       <c r="A58" t="s">
         <v>79</v>
       </c>
       <c r="B58">
+        <v>4066077000.0</v>
+      </c>
+      <c r="C58">
+        <v>3850693000.0</v>
+      </c>
+      <c r="D58">
         <v>4219644000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>4309641000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>3954791000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>3896691000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>4443808000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>4252396000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>3965699000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>3796192000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>3916558000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>4010385000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>3349605000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>3349605000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>3422230000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>3331880000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>3622020000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>3542380000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>3510270000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>3267606000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>3507046000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>4078753000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>4380018000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>3448068000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>3938577000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>3365647000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>3260614000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>3783587000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>3360745000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>3931943000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>4134777000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>3786020000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>3288097000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>3627293000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>3935776000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>3518679000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>3795196000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>3624674000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>3522435000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>3448696000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>3205330000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>3095386000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>2732956000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>3063786000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>3328212000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>3300914000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>3661679000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>3724001000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>2573820000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>3082403000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>2402451000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>2453702000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>3268396000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>2856990000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>2886205000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>2164110000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>3083592000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>2960114000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:57">
+    <row r="59" spans="1:59">
       <c r="A59" t="s">
         <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10732,298 +10986,308 @@
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
-    </row>
-    <row r="60" spans="1:57">
+      <c r="BF59"/>
+      <c r="BG59"/>
+    </row>
+    <row r="60" spans="1:59">
       <c r="A60" t="s">
         <v>81</v>
       </c>
       <c r="B60">
+        <v>1035993999.0</v>
+      </c>
+      <c r="C60">
+        <v>1030790000.0</v>
+      </c>
+      <c r="D60">
         <v>1013694000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>1040405000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1020127000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>1003271000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>994657000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1027163000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>990468000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>965942000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>941287000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>965376000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>956347000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>956347000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>914643000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>944993000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>941701000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>927453000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>917171000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>956991000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>878183000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>851106000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>889690000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>840310000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>794797000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>788294000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>819796000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>797607000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>789319000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>766073000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>793008000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>766058000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>759494000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>738827000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>765880000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>745307000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>735343000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>708319000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>721561000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>700361000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>691605000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>670244000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>665133000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>653628000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>628959000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>609183000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>625697000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>602405000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>553466000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>526223000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>505543000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>481565000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>425712000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>421319000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>399025000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>392999000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>367917000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>357624000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:57">
+    <row r="61" spans="1:59">
       <c r="A61" t="s">
         <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
-[...4 lines deleted...]
-      </c>
+      <c r="Q61"/>
+      <c r="R61"/>
       <c r="S61">
         <v>-31157000.0</v>
       </c>
       <c r="T61">
         <v>-31157000.0</v>
       </c>
       <c r="U61">
         <v>-31157000.0</v>
       </c>
       <c r="V61">
+        <v>-31157000.0</v>
+      </c>
+      <c r="W61">
+        <v>-31157000.0</v>
+      </c>
+      <c r="X61">
         <v>-6031000.0</v>
       </c>
-      <c r="W61"/>
-      <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
-    </row>
-    <row r="62" spans="1:57">
+      <c r="BF61"/>
+      <c r="BG61"/>
+    </row>
+    <row r="62" spans="1:59">
       <c r="A62" t="s">
         <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11039,50 +11303,52 @@
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11167,51 +11433,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
         <v>131821000.0</v>
       </c>
       <c r="C2">
         <v>130608000.0</v>
       </c>
       <c r="D2">
         <v>101772000.0</v>
       </c>
       <c r="E2">
         <v>83085000.0</v>
       </c>
       <c r="F2">
         <v>90849000.0</v>
       </c>
       <c r="G2">
         <v>104357000.0</v>
       </c>
       <c r="H2">
         <v>121326000.0</v>
       </c>
       <c r="I2">
         <v>109978000.0</v>
       </c>
@@ -11234,51 +11500,51 @@
         <v>51836000.0</v>
       </c>
       <c r="P2">
         <v>40450000.0</v>
       </c>
       <c r="Q2">
         <v>6279000.0</v>
       </c>
       <c r="R2"/>
       <c r="S2">
         <v>307000.0</v>
       </c>
       <c r="T2"/>
       <c r="U2">
         <v>-11637000.0</v>
       </c>
       <c r="V2">
         <v>16789000.0</v>
       </c>
       <c r="W2">
         <v>22392000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>7246000.0</v>
       </c>
       <c r="C3">
         <v>9746000.0</v>
       </c>
       <c r="D3">
         <v>10844000.0</v>
       </c>
       <c r="E3">
         <v>9902000.0</v>
       </c>
       <c r="F3">
         <v>9155000.0</v>
       </c>
       <c r="G3">
         <v>9095000.0</v>
       </c>
       <c r="H3">
         <v>6153000.0</v>
       </c>
       <c r="I3">
         <v>4935000.0</v>
       </c>
@@ -11305,78 +11571,78 @@
       </c>
       <c r="Q3">
         <v>2553000.0</v>
       </c>
       <c r="R3">
         <v>1907000.0</v>
       </c>
       <c r="S3">
         <v>1590000.0</v>
       </c>
       <c r="T3">
         <v>1142000.0</v>
       </c>
       <c r="U3">
         <v>1859000.0</v>
       </c>
       <c r="V3">
         <v>2541000.0</v>
       </c>
       <c r="W3">
         <v>68094000.0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B5">
         <v>78459000.0</v>
       </c>
       <c r="C5">
         <v>121861000.0</v>
       </c>
       <c r="D5">
         <v>61428000.0</v>
       </c>
       <c r="E5">
         <v>97172000.0</v>
       </c>
       <c r="F5">
         <v>177350000.0</v>
       </c>
       <c r="G5">
         <v>95750000.0</v>
       </c>
       <c r="H5">
         <v>76732000.0</v>
       </c>
       <c r="I5">
         <v>78587000.0</v>
       </c>
@@ -11403,51 +11669,51 @@
       </c>
       <c r="Q5">
         <v>20446000.0</v>
       </c>
       <c r="R5">
         <v>-39938000.0</v>
       </c>
       <c r="S5">
         <v>32153000.0</v>
       </c>
       <c r="T5">
         <v>37786000.0</v>
       </c>
       <c r="U5">
         <v>27820000.0</v>
       </c>
       <c r="V5">
         <v>14497000.0</v>
       </c>
       <c r="W5">
         <v>-65854000.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
         <v>85705000.0</v>
       </c>
       <c r="C6">
         <v>131607000.0</v>
       </c>
       <c r="D6">
         <v>72272000.0</v>
       </c>
       <c r="E6">
         <v>107074000.0</v>
       </c>
       <c r="F6">
         <v>186505000.0</v>
       </c>
       <c r="G6">
         <v>104845000.0</v>
       </c>
       <c r="H6">
         <v>82885000.0</v>
       </c>
       <c r="I6">
         <v>83522000.0</v>
       </c>
@@ -11474,105 +11740,105 @@
       </c>
       <c r="Q6">
         <v>22999000.0</v>
       </c>
       <c r="R6">
         <v>-38031000.0</v>
       </c>
       <c r="S6">
         <v>33743000.0</v>
       </c>
       <c r="T6">
         <v>38928000.0</v>
       </c>
       <c r="U6">
         <v>29679000.0</v>
       </c>
       <c r="V6">
         <v>17038000.0</v>
       </c>
       <c r="W6">
         <v>2240000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B9">
         <v>215961000.0</v>
       </c>
       <c r="C9">
         <v>269020000.0</v>
       </c>
       <c r="D9">
         <v>195661000.0</v>
       </c>
       <c r="E9">
         <v>222952000.0</v>
       </c>
       <c r="F9">
         <v>314301000.0</v>
       </c>
       <c r="G9">
         <v>232301000.0</v>
       </c>
       <c r="H9">
         <v>198612000.0</v>
       </c>
       <c r="I9">
         <v>195510000.0</v>
       </c>
@@ -11599,51 +11865,51 @@
       </c>
       <c r="Q9">
         <v>85459000.0</v>
       </c>
       <c r="R9">
         <v>60129000.0</v>
       </c>
       <c r="S9">
         <v>72170000.0</v>
       </c>
       <c r="T9">
         <v>116825000.0</v>
       </c>
       <c r="U9">
         <v>85171000.0</v>
       </c>
       <c r="V9">
         <v>67215000.0</v>
       </c>
       <c r="W9">
         <v>65960000.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10">
         <v>78459000.0</v>
       </c>
       <c r="C10">
         <v>121861000.0</v>
       </c>
       <c r="D10">
         <v>61428000.0</v>
       </c>
       <c r="E10">
         <v>97172000.0</v>
       </c>
       <c r="F10">
         <v>177350000.0</v>
       </c>
       <c r="G10">
         <v>95750000.0</v>
       </c>
       <c r="H10">
         <v>76732000.0</v>
       </c>
       <c r="I10">
         <v>78587000.0</v>
       </c>
@@ -11670,51 +11936,51 @@
       </c>
       <c r="Q10">
         <v>20446000.0</v>
       </c>
       <c r="R10">
         <v>-43608000.0</v>
       </c>
       <c r="S10">
         <v>32153000.0</v>
       </c>
       <c r="T10">
         <v>37786000.0</v>
       </c>
       <c r="U10">
         <v>27820000.0</v>
       </c>
       <c r="V10">
         <v>16935000.0</v>
       </c>
       <c r="W10">
         <v>23052000.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11">
         <v>20022000.0</v>
       </c>
       <c r="C11">
         <v>23950000.0</v>
       </c>
       <c r="D11">
         <v>11552000.0</v>
       </c>
       <c r="E11">
         <v>24709000.0</v>
       </c>
       <c r="F11">
         <v>-25937000.0</v>
       </c>
       <c r="G11">
         <v>1563000.0</v>
       </c>
       <c r="H11">
         <v>9020000.0</v>
       </c>
       <c r="I11">
         <v>7265000.0</v>
       </c>
@@ -11741,51 +12007,51 @@
       </c>
       <c r="Q11">
         <v>6192000.0</v>
       </c>
       <c r="R11">
         <v>-56082000.0</v>
       </c>
       <c r="S11">
         <v>5030000.0</v>
       </c>
       <c r="T11">
         <v>11884000.0</v>
       </c>
       <c r="U11">
         <v>9452000.0</v>
       </c>
       <c r="V11">
         <v>5690000.0</v>
       </c>
       <c r="W11">
         <v>20258000.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12">
         <v>131821000.0</v>
       </c>
       <c r="C12">
         <v>130608000.0</v>
       </c>
       <c r="D12">
         <v>101772000.0</v>
       </c>
       <c r="E12">
         <v>83085000.0</v>
       </c>
       <c r="F12">
         <v>90849000.0</v>
       </c>
       <c r="G12">
         <v>104357000.0</v>
       </c>
       <c r="H12">
         <v>121326000.0</v>
       </c>
       <c r="I12">
         <v>109978000.0</v>
       </c>
@@ -11804,121 +12070,121 @@
       <c r="N12">
         <v>49637000.0</v>
       </c>
       <c r="O12">
         <v>51836000.0</v>
       </c>
       <c r="P12">
         <v>40450000.0</v>
       </c>
       <c r="Q12">
         <v>6279000.0</v>
       </c>
       <c r="R12">
         <v>3670000.0</v>
       </c>
       <c r="S12">
         <v>307000.0</v>
       </c>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13">
         <v>195174000.0</v>
       </c>
       <c r="C13">
         <v>164251000.0</v>
       </c>
       <c r="D13">
         <v>155194000.0</v>
       </c>
       <c r="E13">
         <v>132884000.0</v>
       </c>
       <c r="F13">
         <v>140490000.0</v>
       </c>
       <c r="G13">
         <v>150855000.0</v>
       </c>
       <c r="H13">
         <v>163466000.0</v>
       </c>
       <c r="I13">
         <v>153663000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B15">
         <v>58437000.0</v>
       </c>
       <c r="C15">
         <v>97911000.0</v>
       </c>
       <c r="D15">
         <v>49876000.0</v>
       </c>
       <c r="E15">
         <v>72463000.0</v>
       </c>
       <c r="F15">
         <v>203287000.0</v>
       </c>
       <c r="G15">
         <v>94187000.0</v>
       </c>
       <c r="H15">
         <v>67712000.0</v>
       </c>
       <c r="I15">
         <v>71322000.0</v>
       </c>
@@ -11945,242 +12211,242 @@
       </c>
       <c r="Q15">
         <v>14254000.0</v>
       </c>
       <c r="R15">
         <v>12474000.0</v>
       </c>
       <c r="S15">
         <v>27123000.0</v>
       </c>
       <c r="T15">
         <v>25902000.0</v>
       </c>
       <c r="U15">
         <v>18368000.0</v>
       </c>
       <c r="V15">
         <v>11184000.0</v>
       </c>
       <c r="W15">
         <v>31091000.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B16">
         <v>58437000.0</v>
       </c>
       <c r="C16">
         <v>97911000.0</v>
       </c>
       <c r="D16">
         <v>49876000.0</v>
       </c>
       <c r="E16">
         <v>72463000.0</v>
       </c>
       <c r="F16">
         <v>203287000.0</v>
       </c>
       <c r="G16">
         <v>94187000.0</v>
       </c>
       <c r="H16">
         <v>67712000.0</v>
       </c>
       <c r="I16">
         <v>71322000.0</v>
       </c>
       <c r="J16">
         <v>79085000.0</v>
       </c>
       <c r="K16">
         <v>61877000.0</v>
       </c>
       <c r="L16">
         <v>76335000.0</v>
       </c>
       <c r="M16">
         <v>118810000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B17">
         <v>58437000.0</v>
       </c>
       <c r="C17">
         <v>56577000.0</v>
       </c>
       <c r="D17">
         <v>49876000.0</v>
       </c>
       <c r="E17">
         <v>72463000.0</v>
       </c>
       <c r="F17">
         <v>203287000.0</v>
       </c>
       <c r="G17">
         <v>94187000.0</v>
       </c>
       <c r="H17">
         <v>67712000.0</v>
       </c>
       <c r="I17">
         <v>71322000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B18">
         <v>63353000.0</v>
       </c>
       <c r="C18">
         <v>52314000.0</v>
       </c>
       <c r="D18">
         <v>53422000.0</v>
       </c>
       <c r="E18">
         <v>49799000.0</v>
       </c>
       <c r="F18">
         <v>49641000.0</v>
       </c>
       <c r="G18">
         <v>46498000.0</v>
       </c>
       <c r="H18">
         <v>42140000.0</v>
       </c>
       <c r="I18">
         <v>43685000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B21">
         <v>78459000.0</v>
       </c>
       <c r="C21">
         <v>121861000.0</v>
       </c>
       <c r="D21">
         <v>61428000.0</v>
       </c>
       <c r="E21">
         <v>97172000.0</v>
       </c>
       <c r="F21">
         <v>177350000.0</v>
       </c>
       <c r="G21">
         <v>95750000.0</v>
       </c>
       <c r="H21">
         <v>76732000.0</v>
       </c>
       <c r="I21">
         <v>78587000.0</v>
       </c>
@@ -12207,78 +12473,78 @@
       </c>
       <c r="Q21">
         <v>20446000.0</v>
       </c>
       <c r="R21">
         <v>-39938000.0</v>
       </c>
       <c r="S21">
         <v>32153000.0</v>
       </c>
       <c r="T21">
         <v>37786000.0</v>
       </c>
       <c r="U21">
         <v>27820000.0</v>
       </c>
       <c r="V21">
         <v>14497000.0</v>
       </c>
       <c r="W21">
         <v>2794000.0</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B23">
         <v>269323000.0</v>
       </c>
       <c r="C23">
         <v>277767000.0</v>
       </c>
       <c r="D23">
         <v>236005000.0</v>
       </c>
       <c r="E23">
         <v>208865000.0</v>
       </c>
       <c r="F23">
         <v>227800000.0</v>
       </c>
       <c r="G23">
         <v>240908000.0</v>
       </c>
       <c r="H23">
         <v>243206000.0</v>
       </c>
       <c r="I23">
         <v>226901000.0</v>
       </c>
@@ -12305,168 +12571,168 @@
       </c>
       <c r="Q23">
         <v>71292000.0</v>
       </c>
       <c r="R23">
         <v>60129000.0</v>
       </c>
       <c r="S23">
         <v>40324000.0</v>
       </c>
       <c r="T23">
         <v>79039000.0</v>
       </c>
       <c r="U23">
         <v>57351000.0</v>
       </c>
       <c r="V23">
         <v>69507000.0</v>
       </c>
       <c r="W23">
         <v>85558000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B25">
         <v>7246000.0</v>
       </c>
       <c r="C25">
         <v>10819000.0</v>
       </c>
       <c r="D25">
         <v>10844000.0</v>
       </c>
       <c r="E25">
         <v>9902000.0</v>
       </c>
       <c r="F25">
         <v>9155000.0</v>
       </c>
       <c r="G25">
         <v>9095000.0</v>
       </c>
       <c r="H25">
         <v>6153000.0</v>
       </c>
       <c r="I25">
         <v>4935000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.31</v>
       </c>
       <c r="D26">
         <v>0.21</v>
       </c>
       <c r="E26">
         <v>0.32</v>
       </c>
       <c r="F26">
         <v>0.45</v>
       </c>
       <c r="G26">
         <v>0.27</v>
       </c>
       <c r="H26">
         <v>0.25</v>
       </c>
       <c r="I26">
         <v>0.27</v>
       </c>
       <c r="J26">
         <v>0.28</v>
       </c>
       <c r="K26">
         <v>0.23</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
         <v>0.35</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B27">
         <v>2530000.0</v>
       </c>
       <c r="C27">
         <v>2345000.0</v>
       </c>
       <c r="D27">
         <v>2249000.0</v>
       </c>
       <c r="E27">
         <v>1968000.0</v>
       </c>
       <c r="F27">
         <v>1305000.0</v>
       </c>
       <c r="G27">
         <v>2572000.0</v>
       </c>
       <c r="H27">
         <v>3595000.0</v>
       </c>
       <c r="I27">
         <v>3191000.0</v>
       </c>
@@ -12477,51 +12743,51 @@
         <v>2876000.0</v>
       </c>
       <c r="L27">
         <v>3211000.0</v>
       </c>
       <c r="M27">
         <v>3667000.0</v>
       </c>
       <c r="N27">
         <v>2337000.0</v>
       </c>
       <c r="O27">
         <v>2255000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B28">
         <v>22948000.0</v>
       </c>
       <c r="C28">
         <v>22806000.0</v>
       </c>
       <c r="D28">
         <v>17895000.0</v>
       </c>
       <c r="E28">
         <v>19445000.0</v>
       </c>
       <c r="F28">
         <v>23029000.0</v>
       </c>
       <c r="G28">
         <v>21734000.0</v>
       </c>
       <c r="H28">
         <v>22589000.0</v>
       </c>
       <c r="I28">
         <v>20956000.0</v>
       </c>
@@ -12532,98 +12798,98 @@
         <v>17605000.0</v>
       </c>
       <c r="L28">
         <v>18007000.0</v>
       </c>
       <c r="M28">
         <v>17296000.0</v>
       </c>
       <c r="N28">
         <v>23311000.0</v>
       </c>
       <c r="O28">
         <v>19173000.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B29">
         <v>20022000.0</v>
       </c>
       <c r="C29">
         <v>11461000.0</v>
       </c>
       <c r="D29">
         <v>11552000.0</v>
       </c>
       <c r="E29">
         <v>24709000.0</v>
       </c>
       <c r="F29">
         <v>-25937000.0</v>
       </c>
       <c r="G29">
         <v>1563000.0</v>
       </c>
       <c r="H29">
         <v>9020000.0</v>
       </c>
       <c r="I29">
         <v>7265000.0</v>
       </c>
       <c r="J29">
         <v>4952000.0</v>
       </c>
       <c r="K29">
         <v>2623000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B30">
         <v>137502000.0</v>
       </c>
       <c r="C30">
         <v>147159000.0</v>
       </c>
       <c r="D30">
         <v>134233000.0</v>
       </c>
       <c r="E30">
         <v>125780000.0</v>
       </c>
       <c r="F30">
         <v>136951000.0</v>
       </c>
       <c r="G30">
         <v>136551000.0</v>
       </c>
       <c r="H30">
         <v>121880000.0</v>
       </c>
       <c r="I30">
         <v>116923000.0</v>
       </c>
@@ -12650,51 +12916,51 @@
       </c>
       <c r="Q30">
         <v>65013000.0</v>
       </c>
       <c r="R30">
         <v>60129000.0</v>
       </c>
       <c r="S30">
         <v>40017000.0</v>
       </c>
       <c r="T30">
         <v>79039000.0</v>
       </c>
       <c r="U30">
         <v>57351000.0</v>
       </c>
       <c r="V30">
         <v>52718000.0</v>
       </c>
       <c r="W30">
         <v>63166000.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B31">
         <v>-34885000.0</v>
       </c>
       <c r="C31">
         <v>861000.0</v>
       </c>
       <c r="D31">
         <v>864000.0</v>
       </c>
       <c r="E31">
         <v>1056000.0</v>
       </c>
       <c r="F31">
         <v>4624000.0</v>
       </c>
       <c r="G31">
         <v>-104357000.0</v>
       </c>
       <c r="H31">
         <v>-804000.0</v>
       </c>
       <c r="I31">
         <v>-13004000.0</v>
       </c>
@@ -12721,51 +12987,51 @@
       </c>
       <c r="Q31">
         <v>-6279000.0</v>
       </c>
       <c r="R31">
         <v>-43608000.0</v>
       </c>
       <c r="S31">
         <v>2894000.0</v>
       </c>
       <c r="T31">
         <v>4778000.0</v>
       </c>
       <c r="U31">
         <v>11057000.0</v>
       </c>
       <c r="V31">
         <v>2438000.0</v>
       </c>
       <c r="W31">
         <v>20258000.0</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B32">
         <v>347782000.0</v>
       </c>
       <c r="C32">
         <v>399628000.0</v>
       </c>
       <c r="D32">
         <v>297433000.0</v>
       </c>
       <c r="E32">
         <v>306037000.0</v>
       </c>
       <c r="F32">
         <v>405150000.0</v>
       </c>
       <c r="G32">
         <v>336658000.0</v>
       </c>
       <c r="H32">
         <v>319938000.0</v>
       </c>
       <c r="I32">
         <v>305488000.0</v>
       </c>
@@ -12811,574 +13077,592 @@
       <c r="W32">
         <v>88352000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
         <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
+        <v>90</v>
+      </c>
+      <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
+        <v>93</v>
+      </c>
+      <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
+        <v>96</v>
+      </c>
+      <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
+        <v>99</v>
+      </c>
+      <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:57">
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>33152000.0</v>
+      </c>
+      <c r="C2">
+        <v>35104000.0</v>
+      </c>
+      <c r="D2">
         <v>32482000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>32720000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>32546000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>32154000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>34401000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>33159000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>33178000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>32359000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>31912000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>28102000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>27533000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>24390000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>21747000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>19394000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>19208000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>22067000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>22416000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>21180000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>21333000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>24573000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>23772000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>23056000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>26308000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>26127000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>28866000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>27641000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>28404000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>33473000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>31808000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>28996000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>26072000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>27313000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>27597000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>27505000.0</v>
       </c>
-      <c r="AJ2"/>
-      <c r="AK2">
+      <c r="AL2"/>
+      <c r="AM2">
         <v>25399000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>26051000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>22335000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>20621000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>20374000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>21797000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>23950000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>22154000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>23198000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>19681000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>17000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>18035000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>19016000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>15001000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>-28961000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>11085000.0</v>
       </c>
-      <c r="BA2"/>
-[...1 lines deleted...]
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2"/>
+      <c r="BE2">
         <v>24036000.0</v>
       </c>
-      <c r="BD2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:57">
+      <c r="BF2"/>
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>1506000.0</v>
+      </c>
+      <c r="C3">
+        <v>1634000.0</v>
+      </c>
+      <c r="D3">
         <v>1703000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1678000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1730000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1761000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2077000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2167000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2377000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2585000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2617000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2734000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>2767000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2701000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2642000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2661000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2522000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2398000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2321000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2307000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2310000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2278000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2260000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2161000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2296000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2309000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>2329000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1332000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1601000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1470000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1750000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1409000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>3526000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1085000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1178000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1219000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>3463000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1152000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1146000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1058000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>884000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>757000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>802000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>756000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>715000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>650000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>680000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>629000.0</v>
       </c>
       <c r="AW3">
         <v>651000.0</v>
       </c>
       <c r="AX3">
+        <v>629000.0</v>
+      </c>
+      <c r="AY3">
+        <v>651000.0</v>
+      </c>
+      <c r="AZ3">
         <v>650000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>617000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>651000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>855000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>864000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>5010000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>819000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>-9398000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13392,400 +13676,414 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B5">
+        <v>15076000.0</v>
+      </c>
+      <c r="C5">
+        <v>21470000.0</v>
+      </c>
+      <c r="D5">
         <v>24630000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>21940000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>15335000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>19391000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>21793000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>47916000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>27086000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>19446000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>27413000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>8878000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>16438000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>15309000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>20803000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>12444000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>26536000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>21341000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>36851000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>24350000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>46856000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>53430000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>52714000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>37685000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>10528000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>23044000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>24493000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>20778000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>18423000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>14821000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>22710000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>20567000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>20652000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>19014000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>18354000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>18368000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>25764000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>21507000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>18398000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>15695000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>14477000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>21468000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>12860000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>27512000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>16720000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>15290000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>18986000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>28509000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>14340000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>16975000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>18459000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>21877000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>19574000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>39268000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>38694000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>15086000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>36936000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>41691000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>16582000.0</v>
+      </c>
+      <c r="C6">
+        <v>23104000.0</v>
+      </c>
+      <c r="D6">
         <v>26333000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>23618000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>17065000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>21152000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>23870000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>50083000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>29463000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>22031000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>30030000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>11612000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>19205000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>18010000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>23445000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>15105000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>29058000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>23739000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>39172000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>26657000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>49166000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>55708000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>54974000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>39846000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>12824000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>25353000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>26822000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>22110000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>20024000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>16291000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>24460000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>21976000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>24178000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>20099000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>19532000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>19587000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>29227000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>22659000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>19544000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>16753000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>15361000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>22225000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>13662000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>28268000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>17435000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>15940000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>19666000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>29160000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>14969000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>17626000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>19109000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>22494000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>20225000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>40123000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>39558000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>20096000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>37755000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>32293000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13799,54 +14097,56 @@
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13860,845 +14160,877 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>38409000.0</v>
+      </c>
+      <c r="C9">
+        <v>48011000.0</v>
+      </c>
+      <c r="D9">
         <v>59219000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>61231000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>46590000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>51662000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>56645000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>92203000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>63170000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>50588000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>63177000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>43044000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>52181000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>49587000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>50905000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>46736000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>54263000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>54733000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>67220000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>56427000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>79748000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>91252000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>86874000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>73875000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>42181000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>55388000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>60857000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>54550000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>50140000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>43255000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>50369000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>50642000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>46845000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>53636000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>44427000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>51119000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>54712000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>53096000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>42608000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>44763000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>38091000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>51017000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>37372000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>59537000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>39871000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>40454000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>43260000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>70472000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>30255000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>47929000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>41185000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>46782000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>48095000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>53767000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>39898000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>38725000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>39298000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>30531000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>13947000.0</v>
+      </c>
+      <c r="C10">
+        <v>20307000.0</v>
+      </c>
+      <c r="D10">
         <v>24630000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>21940000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>15335000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>19391000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>21793000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>47916000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>27086000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>19446000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>27413000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>8878000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>16438000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>15309000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>20803000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>12444000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>26536000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>21341000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>36851000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>24350000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>46856000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>53430000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>52714000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>37685000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>10528000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>23044000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>24493000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>20778000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>18423000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>14821000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>22710000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>20567000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>20652000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>19014000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>18354000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>18368000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>25764000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>21507000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>18398000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>15695000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>14477000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>21468000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>12860000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>27512000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>16720000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>15290000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>18986000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>28509000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>14340000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>16975000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>18459000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>21877000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>19574000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>14813000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>11669000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>15086000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>12487000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>11598000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11">
+        <v>3875000.0</v>
+      </c>
+      <c r="C11">
+        <v>2533000.0</v>
+      </c>
+      <c r="D11">
         <v>5720000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>4301000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>4427000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>5985000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>5309000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>11160000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>4616000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>3498000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>4676000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>820000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>3262000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2703000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>4767000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>4245000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>6552000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>5900000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>8012000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-46562000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>6235000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>7240000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>7150000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1386000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-537000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-54000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>768000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>15553000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-2010000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-3202000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-1321000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>11335000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-709000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-1664000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-1697000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>8426000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-276000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-1405000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-1793000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>8870000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-2654000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-842000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-2751000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2133000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-97000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-508000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>645000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-20953000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-7992000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-5739000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-5843000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-38186000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>6507000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>5886000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>3505000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>4646000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>3307000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>2186000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12">
+        <v>1129000.0</v>
+      </c>
+      <c r="C12">
+        <v>1163000.0</v>
+      </c>
+      <c r="D12">
         <v>32482000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>32720000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>32546000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>32154000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>34401000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>33159000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>33178000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>32359000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>31912000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>28102000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>27533000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>24390000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>21747000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>19394000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>19208000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>22067000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>22416000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>21180000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>21333000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>24573000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>23772000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>23056000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>26308000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>26127000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>28866000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>27641000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>28404000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>33473000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>31808000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>28996000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>26072000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>27313000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>27597000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>27505000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>26904000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>25399000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>26051000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>22335000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>20621000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>20374000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>21797000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>23950000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>22154000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>23198000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>19681000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>17000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>18035000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>19016000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>15001000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>28961000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>11085000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>24455000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>27025000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>24036000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>25745000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>20695000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13">
+        <v>44061000.0</v>
+      </c>
+      <c r="C13">
+        <v>45695000.0</v>
+      </c>
+      <c r="D13">
         <v>48095000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>48393000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>48038000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>48427000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>50316000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>47356000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>45107000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>45096000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>44245000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>41058000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>41171000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>37777000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>35188000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>32555000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>32171000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="S13"/>
+      <c r="T13">
         <v>33964000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>33553000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>33618000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>36743000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -14712,528 +15044,552 @@
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B15">
+        <v>10072000.0</v>
+      </c>
+      <c r="C15">
+        <v>17774000.0</v>
+      </c>
+      <c r="D15">
         <v>18910000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>17639000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>10908000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>13406000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>16484000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>36756000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>22470000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>15948000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>22737000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>8058000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>13176000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>12606000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>16036000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>8199000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>19984000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>15441000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>28839000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>70912000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>40621000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>46190000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>45564000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>36299000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>11065000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>23098000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>23725000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>5225000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>20433000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>18023000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>24031000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>9232000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>21361000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>20678000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>20051000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>9942000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>26040000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>22912000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>20191000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>6825000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>17131000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>22310000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>15611000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>25379000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>16817000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>15798000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>18341000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>49462000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>22332000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>22714000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>24302000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>60063000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>13067000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>8927000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>8164000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>10440000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>9180000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>9412000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>142</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>17774000.0</v>
+      </c>
+      <c r="D16">
         <v>18910000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>17639000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>10908000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>13406000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>16484000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>8058000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>13176000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>12606000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>16036000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>8199000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>19984000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>15441000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>28839000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>70912000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>40621000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>46190000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>45564000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16">
         <v>20678000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>20051000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>9942000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>26040000.0</v>
       </c>
-      <c r="AK16"/>
-      <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B17">
+        <v>10072000.0</v>
+      </c>
+      <c r="C17">
+        <v>17774000.0</v>
+      </c>
+      <c r="D17">
         <v>18910000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>17639000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>10908000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>13406000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>16484000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>36756000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>22470000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>15948000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>22737000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>8058000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>13176000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>12606000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>16036000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>8199000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>19984000.0</v>
       </c>
-      <c r="Q17"/>
-      <c r="R17">
+      <c r="S17"/>
+      <c r="T17">
         <v>28839000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>70912000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>40621000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>46190000.0</v>
       </c>
-      <c r="V17"/>
-      <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>14161000.0</v>
+      </c>
+      <c r="C18">
+        <v>13503000.0</v>
+      </c>
+      <c r="D18">
         <v>15613000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>15673000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>15492000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>16273000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>15915000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>14197000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>11929000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>12737000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>12333000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>12956000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>13638000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>13387000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>13441000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>13161000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>12963000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18">
+      <c r="S18"/>
+      <c r="T18">
         <v>11548000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>12373000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>12285000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>12170000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15247,54 +15603,56 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15308,227 +15666,235 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>14777000.0</v>
+      </c>
+      <c r="C21">
+        <v>21261000.0</v>
+      </c>
+      <c r="D21">
         <v>24630000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>21940000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>15335000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>19391000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>21793000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>47916000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>27086000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>19446000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>27413000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>8878000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>16438000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>15309000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>20803000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>12444000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>26536000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>21341000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>36851000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>24350000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>46856000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>53430000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>52714000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>37685000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>10528000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>23044000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>24493000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>20778000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>18423000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>14821000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>22710000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>20567000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>20652000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>19014000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>18354000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>18368000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>25764000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>21507000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>18398000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>15695000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>14477000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>21468000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>12860000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>27512000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>16720000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>15290000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>18986000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>28509000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>14340000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>16975000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>18459000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>21877000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>19574000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>39268000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>38694000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>15086000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>36936000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>9398000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15542,227 +15908,235 @@
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>56784000.0</v>
+      </c>
+      <c r="C23">
+        <v>61854000.0</v>
+      </c>
+      <c r="D23">
         <v>67071000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>72011000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>63801000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>64425000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>69253000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>77446000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>69262000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>63501000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>67676000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>62268000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>63276000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>58668000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>51849000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>53686000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>46935000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>55459000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>52785000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>53257000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>54225000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>62395000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>57932000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>59246000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>57961000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>58471000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>65230000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>61413000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>60121000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>61907000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>59467000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>59071000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>52265000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>61935000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>53670000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>60256000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>29072000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>56988000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>50261000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>51403000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>44235000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>49923000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>46309000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>55975000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>45305000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>48362000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>43955000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>58963000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>33950000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>49970000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>37727000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>4056000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>39606000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>53781000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>39843000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>47675000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>39305000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>21133000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15776,153 +16150,161 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>1506000.0</v>
+      </c>
+      <c r="C25">
+        <v>1634000.0</v>
+      </c>
+      <c r="D25">
         <v>1703000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1678000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1730000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1761000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2077000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2167000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2377000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2585000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2617000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2734000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2767000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2701000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2642000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2661000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2522000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="S25"/>
+      <c r="T25">
         <v>2321000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2307000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2310000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2278000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15936,1006 +16318,1044 @@
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B27">
+        <v>660000.0</v>
+      </c>
+      <c r="C27">
+        <v>552000.0</v>
+      </c>
+      <c r="D27">
         <v>564000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>648000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>726000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>470000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>686000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>585000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>897000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>412000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>451000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>377000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>813000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>637000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>422000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>760000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>484000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>383000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>341000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>560000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>116000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>344000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>285000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>329000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>847000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>743000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>653000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>840000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1055000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>937000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>763000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>888000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1001000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>696000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>606000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>809000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1094000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>776000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>669000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>843000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>608000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>835000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>590000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>565000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>744000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1202000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>700000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>904000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>1087000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>765000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>911000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>616000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>695000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>482000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>544000.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27">
+      <c r="BE27"/>
+      <c r="BF27">
         <v>491000.0</v>
       </c>
-      <c r="BE27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:57">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>7479000.0</v>
+      </c>
+      <c r="C28">
+        <v>5757000.0</v>
+      </c>
+      <c r="D28">
         <v>6491000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6458000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5617000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5133000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>5740000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>6626000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5349000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>5910000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4921000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4786000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3801000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4904000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4404000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4567000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>4662000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4970000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>5246000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>5468000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>5816000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>5930000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>5815000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5607000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>5155000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>5827000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>5145000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>7619000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4995000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>5110000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>4865000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>6107000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>5218000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4615000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>5016000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>5070000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>5332000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>5055000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>4574000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>3988000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>4664000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>4675000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>4278000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>4979000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>4238000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>4234000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>4556000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>4562000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>3936000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>4393000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>4405000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2874000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>4344000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>12027000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>5666000.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28">
+      <c r="BE28"/>
+      <c r="BF28">
         <v>4235000.0</v>
       </c>
-      <c r="BE28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:57">
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>3875000.0</v>
+      </c>
+      <c r="C29">
+        <v>2533000.0</v>
+      </c>
+      <c r="D29">
         <v>5720000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4301000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4427000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>5985000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>5309000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>11160000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4616000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3498000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4676000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>820000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3262000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2703000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4767000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4245000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>6552000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>5900000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>8012000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-46562000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>6235000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>7240000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>7150000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>23632000.0</v>
+      </c>
+      <c r="C30">
+        <v>26750000.0</v>
+      </c>
+      <c r="D30">
         <v>34589000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>39291000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>31255000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>32271000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>34852000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>44287000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>36084000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>31142000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>35764000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>34166000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>35743000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>34278000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>30102000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>34292000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>27727000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>33392000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>30369000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>32077000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>32892000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>37822000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>34160000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>36190000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>31653000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>32344000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>36364000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>33772000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>31717000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>28434000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>27659000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>30075000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>26193000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>34622000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>26073000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>32751000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>29072000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>31589000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>24210000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>29068000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>23614000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>29549000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>24512000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>32025000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>23151000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>25164000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>24274000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>41963000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>15915000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>30954000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>22726000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>24905000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>28521000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>53781000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>39843000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>23639000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>39305000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>21133000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>157</v>
+      </c>
+      <c r="B31">
+        <v>-830000.0</v>
+      </c>
       <c r="C31">
+        <v>-954000.0</v>
+      </c>
+      <c r="D31"/>
+      <c r="E31">
         <v>-7221000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-867000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-218000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>281000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>376000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-1005000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-1306000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-1381000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-4869000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-3857001.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-1690000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-1249000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1071000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1254000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-3420000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-22416000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-1009000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-1379000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-833000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-23775000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-175000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-36000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-26127000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-28866000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-768000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>260000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>74000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-284000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-28996000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-5065000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-5490000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-12028000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-27505000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-26904000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>10191000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>3567000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-22335000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-20621000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>21468000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>12860000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-23950000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-22154000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-23198000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-19681000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>28509000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-18035000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>16975000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>18459000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>28961000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-25109000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>14813000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>11669000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-24036000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>12487000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:57">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B32">
+        <v>71561000.0</v>
+      </c>
+      <c r="C32">
+        <v>83115000.0</v>
+      </c>
+      <c r="D32">
         <v>91701000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>93951000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>79136000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>83816000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>91046000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>125362000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>96348000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>82947000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>95089000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>71146000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>79714000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>73977000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>72652000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>66130000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>73471000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>76800000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>89636000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>77607000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>101081000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>115825000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>110646000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>96931000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>68489000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>81515000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>89723000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>82191000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>78544000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>76728000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>82177000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>79638000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>72917000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>80949000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>72024000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>78624000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>54712000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>78495000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>68659000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>67098000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>58712000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>71391000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>59169000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>83487000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>62025000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>63652000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>62941000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>87472000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>48290000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>66945000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>56186000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>17821000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>59180000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>53767000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>39898000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>62761000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>39298000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>30531000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -17022,51 +17442,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
         <v>234642000.0</v>
       </c>
       <c r="C2">
         <v>482926000.0</v>
       </c>
       <c r="D2">
         <v>422695000.0</v>
       </c>
       <c r="E2">
         <v>201172000.0</v>
       </c>
       <c r="F2">
         <v>358162000.0</v>
       </c>
       <c r="G2">
         <v>520657000.0</v>
       </c>
       <c r="H2">
         <v>127647000.0</v>
       </c>
       <c r="I2">
         <v>267462000.0</v>
       </c>
@@ -17091,51 +17511,51 @@
       <c r="P2">
         <v>515442000.0</v>
       </c>
       <c r="Q2">
         <v>107853000.0</v>
       </c>
       <c r="R2">
         <v>113006000.0</v>
       </c>
       <c r="S2">
         <v>94275000.0</v>
       </c>
       <c r="T2">
         <v>122246000.0</v>
       </c>
       <c r="U2">
         <v>91733000.0</v>
       </c>
       <c r="V2">
         <v>42364000.0</v>
       </c>
       <c r="W2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B3">
         <v>4858000</v>
       </c>
       <c r="C3">
         <v>3481000</v>
       </c>
       <c r="D3">
         <v>3665000</v>
       </c>
       <c r="E3">
         <v>7220000</v>
       </c>
       <c r="F3">
         <v>4099000</v>
       </c>
       <c r="G3">
         <v>2258000</v>
       </c>
       <c r="H3">
         <v>5941000</v>
       </c>
       <c r="I3">
         <v>13743000</v>
       </c>
@@ -17162,105 +17582,105 @@
       </c>
       <c r="Q3">
         <v>4352000</v>
       </c>
       <c r="R3">
         <v>1955000</v>
       </c>
       <c r="S3">
         <v>3030000</v>
       </c>
       <c r="T3">
         <v>1702000</v>
       </c>
       <c r="U3">
         <v>1317000</v>
       </c>
       <c r="V3">
         <v>948000</v>
       </c>
       <c r="W3">
         <v>950000</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
         <v>457771000.0</v>
       </c>
       <c r="C6">
         <v>-248284000.0</v>
       </c>
       <c r="D6">
         <v>60231000.0</v>
       </c>
       <c r="E6">
         <v>221523000.0</v>
       </c>
       <c r="F6">
         <v>-156990000.0</v>
       </c>
       <c r="G6">
         <v>-162495000.0</v>
       </c>
       <c r="H6">
         <v>393010000.0</v>
       </c>
       <c r="I6">
         <v>-139815000.0</v>
       </c>
@@ -17283,51 +17703,51 @@
         <v>30072000.0</v>
       </c>
       <c r="P6">
         <v>-76998000.0</v>
       </c>
       <c r="Q6">
         <v>407589000.0</v>
       </c>
       <c r="R6">
         <v>-5153000.0</v>
       </c>
       <c r="S6">
         <v>18731000.0</v>
       </c>
       <c r="T6">
         <v>-27971000.0</v>
       </c>
       <c r="U6">
         <v>30513000.0</v>
       </c>
       <c r="V6"/>
       <c r="W6"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7">
         <v>264571000.0</v>
       </c>
       <c r="C7">
         <v>43287000.0</v>
       </c>
       <c r="D7">
         <v>496271000.0</v>
       </c>
       <c r="E7">
         <v>326419000.0</v>
       </c>
       <c r="F7">
         <v>52446000.0</v>
       </c>
       <c r="G7">
         <v>105652000.0</v>
       </c>
       <c r="H7">
         <v>106152000.0</v>
       </c>
       <c r="I7">
         <v>50906000.0</v>
       </c>
@@ -17354,78 +17774,78 @@
       </c>
       <c r="Q7">
         <v>404578000.0</v>
       </c>
       <c r="R7">
         <v>-54982000.0</v>
       </c>
       <c r="S7">
         <v>-7931000.0</v>
       </c>
       <c r="T7">
         <v>-34036000.0</v>
       </c>
       <c r="U7">
         <v>30174000.0</v>
       </c>
       <c r="V7">
         <v>56133000.0</v>
       </c>
       <c r="W7">
         <v>-78321000.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9">
         <v>60228000.0</v>
       </c>
       <c r="C9">
         <v>-96321000.0</v>
       </c>
       <c r="D9">
         <v>175932000.0</v>
       </c>
       <c r="E9">
         <v>-111354000.0</v>
       </c>
       <c r="F9">
         <v>58999000.0</v>
       </c>
       <c r="G9">
         <v>-17167000.0</v>
       </c>
       <c r="H9">
         <v>88742000.0</v>
       </c>
       <c r="I9">
         <v>-45201000.0</v>
       </c>
@@ -17448,217 +17868,217 @@
         <v>5752000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9">
         <v>58922000.0</v>
       </c>
       <c r="R9">
         <v>20122000.0</v>
       </c>
       <c r="S9">
         <v>92020000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9">
         <v>13376000.0</v>
       </c>
       <c r="V9">
         <v>18386000.0</v>
       </c>
       <c r="W9">
         <v>-14674000.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>581609000.0</v>
       </c>
       <c r="E10">
         <v>314739000.0</v>
       </c>
       <c r="F10">
         <v>100164000.0</v>
       </c>
       <c r="G10">
         <v>219423000.0</v>
       </c>
       <c r="H10">
         <v>43743000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-161508000.0</v>
       </c>
       <c r="E11">
         <v>99718000.0</v>
       </c>
       <c r="F11">
         <v>-98202000.0</v>
       </c>
       <c r="G11">
         <v>22864000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11">
         <v>-8181000.0</v>
       </c>
       <c r="K11">
         <v>87191000.0</v>
       </c>
       <c r="L11">
         <v>-144958000.0</v>
       </c>
       <c r="M11">
         <v>197333000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-98231000.0</v>
       </c>
       <c r="E12">
         <v>-50355000.0</v>
       </c>
       <c r="F12">
         <v>-112547000.0</v>
       </c>
       <c r="G12">
         <v>-75198000.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>-108933000.0</v>
       </c>
       <c r="K12">
         <v>-57593000.0</v>
       </c>
       <c r="L12">
         <v>-69006000.0</v>
       </c>
       <c r="M12">
         <v>-97920000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>732927000.0</v>
       </c>
       <c r="E13">
         <v>-60773000.0</v>
       </c>
       <c r="F13">
         <v>-18341000.0</v>
       </c>
       <c r="G13">
         <v>-491547000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>180910000.0</v>
       </c>
       <c r="K13">
         <v>350069000.0</v>
       </c>
       <c r="L13">
         <v>-83949000.0</v>
       </c>
       <c r="M13">
         <v>771479000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B14">
         <v>7246000.0</v>
       </c>
       <c r="C14">
         <v>9746000.0</v>
       </c>
       <c r="D14">
         <v>10844000.0</v>
       </c>
       <c r="E14">
         <v>9902000.0</v>
       </c>
       <c r="F14">
         <v>9155000.0</v>
       </c>
       <c r="G14">
         <v>9095000.0</v>
       </c>
       <c r="H14">
         <v>6153000.0</v>
       </c>
       <c r="I14">
         <v>4935000.0</v>
       </c>
@@ -17685,51 +18105,51 @@
       </c>
       <c r="Q14">
         <v>2553000.0</v>
       </c>
       <c r="R14">
         <v>1907000.0</v>
       </c>
       <c r="S14">
         <v>1590000.0</v>
       </c>
       <c r="T14">
         <v>1142000.0</v>
       </c>
       <c r="U14">
         <v>2239000.0</v>
       </c>
       <c r="V14">
         <v>2541000.0</v>
       </c>
       <c r="W14">
         <v>2794000.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
         <v>51873000.0</v>
       </c>
       <c r="C15">
         <v>40084000.0</v>
       </c>
       <c r="D15">
         <v>44799000.0</v>
       </c>
       <c r="E15">
         <v>61305000.0</v>
       </c>
       <c r="F15">
         <v>55495000.0</v>
       </c>
       <c r="G15">
         <v>53082000.0</v>
       </c>
       <c r="H15">
         <v>45844000.0</v>
       </c>
       <c r="I15">
         <v>45844000.0</v>
       </c>
@@ -17742,51 +18162,51 @@
       <c r="L15">
         <v>36175000.0</v>
       </c>
       <c r="M15">
         <v>36175000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15">
         <v>6722000.0</v>
       </c>
       <c r="S15">
         <v>4358000.0</v>
       </c>
       <c r="T15">
         <v>3605000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B16">
         <v>692413000.0</v>
       </c>
       <c r="C16">
         <v>234642000.0</v>
       </c>
       <c r="D16">
         <v>482926000.0</v>
       </c>
       <c r="E16">
         <v>422695000.0</v>
       </c>
       <c r="F16">
         <v>201172000.0</v>
       </c>
       <c r="G16">
         <v>358162000.0</v>
       </c>
       <c r="H16">
         <v>520657000.0</v>
       </c>
       <c r="I16">
         <v>127647000.0</v>
       </c>
@@ -17813,78 +18233,78 @@
       </c>
       <c r="Q16">
         <v>515442000.0</v>
       </c>
       <c r="R16">
         <v>107853000.0</v>
       </c>
       <c r="S16">
         <v>113006000.0</v>
       </c>
       <c r="T16">
         <v>94275000.0</v>
       </c>
       <c r="U16">
         <v>122246000.0</v>
       </c>
       <c r="V16">
         <v>38388000.0</v>
       </c>
       <c r="W16">
         <v>42364000.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B18">
         <v>280326000.0</v>
       </c>
       <c r="C18">
         <v>19120000.0</v>
       </c>
       <c r="D18">
         <v>455095000.0</v>
       </c>
       <c r="E18">
         <v>344845000.0</v>
       </c>
       <c r="F18">
         <v>148242000.0</v>
       </c>
       <c r="G18">
         <v>131478000.0</v>
       </c>
       <c r="H18">
         <v>32695000.0</v>
       </c>
       <c r="I18">
         <v>-2363000.0</v>
       </c>
@@ -17911,172 +18331,172 @@
       </c>
       <c r="Q18">
         <v>418245000.0</v>
       </c>
       <c r="R18">
         <v>-40805000.0</v>
       </c>
       <c r="S18">
         <v>13055000.0</v>
       </c>
       <c r="T18">
         <v>-13775000.0</v>
       </c>
       <c r="U18">
         <v>40100000.0</v>
       </c>
       <c r="V18">
         <v>68190000.0</v>
       </c>
       <c r="W18">
         <v>-45823000.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19">
         <v>232660000.0</v>
       </c>
       <c r="C19">
         <v>-555277000.0</v>
       </c>
       <c r="D19">
         <v>-344941000.0</v>
       </c>
       <c r="E19">
         <v>-60606000.0</v>
       </c>
       <c r="F19">
         <v>-220017000.0</v>
       </c>
       <c r="G19">
         <v>-183022000.0</v>
       </c>
       <c r="H19">
         <v>302870000.0</v>
       </c>
       <c r="I19">
         <v>-102708000.0</v>
       </c>
       <c r="J19">
         <v>-522927000.0</v>
       </c>
       <c r="K19">
         <v>-213304000.0</v>
       </c>
       <c r="L19">
         <v>-232158000.0</v>
       </c>
       <c r="M19">
         <v>-583658000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>-259000.0</v>
       </c>
       <c r="D21">
         <v>-4559000.0</v>
       </c>
       <c r="E21">
         <v>-4401000.0</v>
       </c>
       <c r="F21">
         <v>-4475000.0</v>
       </c>
       <c r="G21">
         <v>-54538000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>49810000.0</v>
       </c>
       <c r="M21">
         <v>49810000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B22">
         <v>78459000.0</v>
       </c>
       <c r="C22">
         <v>121861000.0</v>
       </c>
       <c r="D22">
         <v>61428000.0</v>
       </c>
       <c r="E22">
         <v>97172000.0</v>
       </c>
       <c r="F22">
         <v>177350000.0</v>
       </c>
       <c r="G22">
         <v>95750000.0</v>
       </c>
       <c r="H22">
         <v>76732000.0</v>
       </c>
       <c r="I22">
         <v>71322000.0</v>
       </c>
@@ -18103,51 +18523,51 @@
       </c>
       <c r="Q22">
         <v>14254000.0</v>
       </c>
       <c r="R22">
         <v>-43608000.0</v>
       </c>
       <c r="S22">
         <v>32153000.0</v>
       </c>
       <c r="T22">
         <v>37786000.0</v>
       </c>
       <c r="U22">
         <v>27820000.0</v>
       </c>
       <c r="V22">
         <v>11184000.0</v>
       </c>
       <c r="W22">
         <v>29549000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B23">
         <v>-8200000.0</v>
       </c>
       <c r="C23">
         <v>-8624000.0</v>
       </c>
       <c r="D23">
         <v>-8789000.0</v>
       </c>
       <c r="E23">
         <v>16495000.0</v>
       </c>
       <c r="F23">
         <v>-8693000.0</v>
       </c>
       <c r="G23">
         <v>-10127000.0</v>
       </c>
       <c r="H23">
         <v>-2643000.0</v>
       </c>
       <c r="I23">
         <v>-2643000.0</v>
       </c>
@@ -18174,51 +18594,51 @@
       </c>
       <c r="Q23">
         <v>-1802000.0</v>
       </c>
       <c r="R23">
         <v>-3670000.0</v>
       </c>
       <c r="S23">
         <v>-307000.0</v>
       </c>
       <c r="T23">
         <v>6996000.0</v>
       </c>
       <c r="U23">
         <v>-1812000.0</v>
       </c>
       <c r="V23">
         <v>-25000000.0</v>
       </c>
       <c r="W23">
         <v>-27000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B24">
         <v>154617000.0</v>
       </c>
       <c r="C24">
         <v>149535000.0</v>
       </c>
       <c r="D24">
         <v>-341276000.0</v>
       </c>
       <c r="E24">
         <v>-53386000.0</v>
       </c>
       <c r="F24">
         <v>-215918000.0</v>
       </c>
       <c r="G24">
         <v>-180764000.0</v>
       </c>
       <c r="H24">
         <v>130404000.0</v>
       </c>
       <c r="I24">
         <v>111953000.0</v>
       </c>
@@ -18243,51 +18663,51 @@
       <c r="P24">
         <v>34585000.0</v>
       </c>
       <c r="Q24">
         <v>2328000.0</v>
       </c>
       <c r="R24">
         <v>118000.0</v>
       </c>
       <c r="S24">
         <v>925000.0</v>
       </c>
       <c r="T24">
         <v>908000.0</v>
       </c>
       <c r="U24">
         <v>1431000.0</v>
       </c>
       <c r="V24">
         <v>13096000.0</v>
       </c>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B25">
         <v>-65092000.0</v>
       </c>
       <c r="C25">
         <v>-152293000.0</v>
       </c>
       <c r="D25">
         <v>-109783000.0</v>
       </c>
       <c r="E25">
         <v>-81428000.0</v>
       </c>
       <c r="F25">
         <v>-86610000.0</v>
       </c>
       <c r="G25">
         <v>-76761000.0</v>
       </c>
       <c r="H25">
         <v>-150401000.0</v>
       </c>
       <c r="I25">
         <v>-115783000.0</v>
       </c>
@@ -18314,131 +18734,131 @@
       </c>
       <c r="Q25">
         <v>1212000.0</v>
       </c>
       <c r="R25">
         <v>57833000.0</v>
       </c>
       <c r="S25">
         <v>-9727000.0</v>
       </c>
       <c r="T25">
         <v>-16965000.0</v>
       </c>
       <c r="U25">
         <v>-18816000.0</v>
       </c>
       <c r="V25">
         <v>-720000.0</v>
       </c>
       <c r="W25">
         <v>1105000.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>-25126000.0</v>
       </c>
       <c r="F26">
         <v>-25126000.0</v>
       </c>
       <c r="G26">
         <v>-25126000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26">
         <v>-9230000.0</v>
       </c>
       <c r="R26">
         <v>-405000.0</v>
       </c>
       <c r="S26">
         <v>-487000.0</v>
       </c>
       <c r="T26">
         <v>-1989000.0</v>
       </c>
       <c r="U26">
         <v>-1092000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27">
         <v>38000.0</v>
       </c>
       <c r="M27">
         <v>159000.0</v>
       </c>
       <c r="N27">
         <v>419000.0</v>
       </c>
       <c r="O27">
         <v>596000.0</v>
       </c>
       <c r="P27">
         <v>288000.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>-60073000.0</v>
       </c>
       <c r="C28">
         <v>-48967000.0</v>
       </c>
       <c r="D28">
         <v>-53588000.0</v>
       </c>
       <c r="E28">
         <v>-69936000.0</v>
       </c>
       <c r="F28">
         <v>-89314000.0</v>
       </c>
       <c r="G28">
         <v>-113209000.0</v>
       </c>
       <c r="H28">
         <v>51504000.0</v>
       </c>
       <c r="I28">
         <v>-48487000.0</v>
       </c>
@@ -18465,51 +18885,51 @@
       </c>
       <c r="Q28">
         <v>-12984000.0</v>
       </c>
       <c r="R28">
         <v>111503000.0</v>
       </c>
       <c r="S28">
         <v>4748000.0</v>
       </c>
       <c r="T28">
         <v>-22894000.0</v>
       </c>
       <c r="U28">
         <v>-9092000.0</v>
       </c>
       <c r="V28">
         <v>-34000000.0</v>
       </c>
       <c r="W28">
         <v>-27000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B29">
         <v>285184000.0</v>
       </c>
       <c r="C29">
         <v>22601000.0</v>
       </c>
       <c r="D29">
         <v>458760000.0</v>
       </c>
       <c r="E29">
         <v>352065000.0</v>
       </c>
       <c r="F29">
         <v>152341000.0</v>
       </c>
       <c r="G29">
         <v>133736000.0</v>
       </c>
       <c r="H29">
         <v>38636000.0</v>
       </c>
       <c r="I29">
         <v>11380000.0</v>
       </c>
@@ -18536,51 +18956,51 @@
       </c>
       <c r="Q29">
         <v>422597000.0</v>
       </c>
       <c r="R29">
         <v>-38850000.0</v>
       </c>
       <c r="S29">
         <v>16085000.0</v>
       </c>
       <c r="T29">
         <v>-12073000.0</v>
       </c>
       <c r="U29">
         <v>41417000.0</v>
       </c>
       <c r="V29">
         <v>69138000.0</v>
       </c>
       <c r="W29">
         <v>-44873000.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>232660000.0</v>
       </c>
       <c r="C30">
         <v>-221918000.0</v>
       </c>
       <c r="D30">
         <v>-344941000.0</v>
       </c>
       <c r="E30">
         <v>-60606000.0</v>
       </c>
       <c r="F30">
         <v>-220017000.0</v>
       </c>
       <c r="G30">
         <v>-183022000.0</v>
       </c>
       <c r="H30">
         <v>302870000.0</v>
       </c>
       <c r="I30">
         <v>-102708000.0</v>
       </c>
@@ -18626,575 +19046,593 @@
       <c r="W30">
         <v>-637000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
         <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
+        <v>90</v>
+      </c>
+      <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
+        <v>93</v>
+      </c>
+      <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
+        <v>96</v>
+      </c>
+      <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
+        <v>99</v>
+      </c>
+      <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>522729000.0</v>
+      </c>
+      <c r="C2">
+        <v>324752000.0</v>
+      </c>
+      <c r="D2">
         <v>692413000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>253877000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>42112000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>233061000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>234642000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>154344000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>242017000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>374236000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>492926000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>183168000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>154776000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>286183000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>422695000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>321011000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>293491000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>258343000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>201172000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>546277000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>350592000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>409586000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>358162000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>760080000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>245238000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>398308000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>520657000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>189146000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>313715000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>164041000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>127647000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>174378000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>452768000.0</v>
       </c>
       <c r="AH2">
         <v>267462000.0</v>
       </c>
       <c r="AI2">
+        <v>452768000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>267462000.0</v>
+      </c>
+      <c r="AK2">
         <v>345860000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>365370000.0</v>
       </c>
       <c r="AL2">
         <v>336681000.0</v>
       </c>
       <c r="AM2">
+        <v>365370000.0</v>
+      </c>
+      <c r="AN2">
+        <v>336681000.0</v>
+      </c>
+      <c r="AO2">
         <v>396995000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>269264000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>300927000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>471753000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>509597000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>374814000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>216139000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>782208000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>231708000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>430979000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>302201000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>665574000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>724138000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>384292000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>287712000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>503776000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>609010000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>670547000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>87000</v>
+      </c>
+      <c r="C3">
+        <v>608000</v>
+      </c>
+      <c r="D3">
         <v>517000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1104000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>974000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>904000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1876000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>650000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>550000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>658000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>960000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>64000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>665000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1803000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>459000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1483000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1746000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1530000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2276000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1615000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>205000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2026000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>837000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1009000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>42999</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>509000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>244000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1677000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1556000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>590000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>2016000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>6670000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>7073000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>166000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>934000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>13000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>331000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>2154000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>3302000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>430000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>3033000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>378000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>2195000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1753000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>826000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>305000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>568000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>124000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>382000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>373000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>438000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>230000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>892000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>394000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>717000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>767000</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19207,54 +19645,56 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19267,394 +19707,408 @@
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>163978000.0</v>
+      </c>
+      <c r="C6">
+        <v>197977000.0</v>
+      </c>
+      <c r="D6">
         <v>-355031000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>438536000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>211765000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-190949000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-1581000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>80298000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-87673000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-185624000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-179431000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>299758000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>28392000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-131407000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-136512000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>101684000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>27520000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>35148000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>57171000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-345105000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>195685000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-58994000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>51424000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-401918000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>514842000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-153070000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-122349000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>331511000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-124569000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>149674000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>36394000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-46731000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-93084000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-26765000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>185306000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-78398000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>9179000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-187796000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>28689000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-100673000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>127731000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-31663000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-170826000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-37844000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>134783000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>158675000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-566069000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>550500000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-199271000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>128778000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-363373000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-58564000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>347438000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>96580000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-216064000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-122533000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-61537000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7">
+        <v>250013000.0</v>
+      </c>
+      <c r="C7">
+        <v>-182266000.0</v>
+      </c>
+      <c r="D7">
         <v>-245826000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>376278000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>102462000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>266395000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-392876000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>140129000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>159071000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-44477000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-104970000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>591854000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>116166000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>62734000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-271929000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>44709000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>55452000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-25523000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>250867000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-138251000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>311394000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-204458000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>83787000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-374548000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>594539000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-483000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-113856000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>356098000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-919528000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-23577000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>693112000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>133790000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-82884000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-22223000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>129723000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-229473000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>595633000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>241515000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>77319000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>82317000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-68531000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>16546000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-51586000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>96276000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-50367000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>345126000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-575525000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>1101470000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-313803000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>589500000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-31495000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-100081000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>324742000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>219686000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-190210000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-176558000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-75372000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:56">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19667,942 +20121,976 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>-205810000.0</v>
+      </c>
+      <c r="C9">
+        <v>34722000.0</v>
+      </c>
+      <c r="D9">
         <v>-109499000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>4292000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-44076000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>93515000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>6497000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>21578000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>60181000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-127433000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>46353000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>24677000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>29980000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>270221000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-141458000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>43713000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-116256000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4878000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-43689000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>132223000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>170866000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>390793000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9">
         <v>31552000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>60419000.0</v>
       </c>
-      <c r="AA9"/>
-[...1 lines deleted...]
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9">
         <v>97956000.0</v>
       </c>
-      <c r="AD9"/>
-[...1 lines deleted...]
-      <c r="AF9">
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9">
         <v>21198000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>201146000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-277487000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>171920000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-207698000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>132452000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-170753000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>78133000.0</v>
       </c>
-      <c r="AN9"/>
-[...1 lines deleted...]
-      <c r="AP9">
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>10640000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>121607000.0</v>
       </c>
-      <c r="AR9"/>
-      <c r="AS9">
+      <c r="AT9"/>
+      <c r="AU9">
         <v>97015000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>38498000.0</v>
       </c>
-      <c r="AU9"/>
-      <c r="AV9">
+      <c r="AW9"/>
+      <c r="AX9">
         <v>46705000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-44038000.0</v>
       </c>
-      <c r="AX9"/>
-[...1 lines deleted...]
-      <c r="AZ9">
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9">
         <v>-1646000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>75466000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-25445000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>72053000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>52296000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>-103461000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>580470000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>134137000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>34327000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-167325000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-32297000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
-    </row>
-    <row r="11" spans="1:56">
+      <c r="BE10"/>
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-59015000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-30327000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-238398000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>166232000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-      <c r="AG11">
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11">
         <v>-158721000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>319936000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-195957000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>192309000.0</v>
       </c>
-      <c r="AK11"/>
-      <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-20663000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-40957000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-12684000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-23927000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-      <c r="AG12">
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12">
         <v>-39662000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>-26028000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-16539000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>-31093000.0</v>
       </c>
-      <c r="AK12"/>
-      <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>623062000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>138313000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>116205000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-144653000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-      <c r="AG13">
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13">
         <v>-148110000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-2610000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-65590000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-41733000.0</v>
       </c>
-      <c r="AK13"/>
-      <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>1506000.0</v>
+      </c>
+      <c r="C14">
+        <v>1634000.0</v>
+      </c>
+      <c r="D14">
         <v>1703000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1678000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1730000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1761000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2077000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2167000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2377000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2585000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2617000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>2734000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2767000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>2701000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2642000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>2661000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2522000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2398000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2321000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2307000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2310000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2278000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2260000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2161000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>2296000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>2309000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2329000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1332000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1601000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1470000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1750000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1409000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>3526000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1085000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1178000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1219000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>3463000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1152000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1146000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>1058000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>884000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>757000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>802000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>756000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>715000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>650000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>680000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>629000.0</v>
       </c>
       <c r="AW14">
         <v>651000.0</v>
       </c>
       <c r="AX14">
+        <v>629000.0</v>
+      </c>
+      <c r="AY14">
+        <v>651000.0</v>
+      </c>
+      <c r="AZ14">
         <v>650000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>617000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>651000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>855000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>864000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>5010000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>819000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
       <c r="C15">
-        <v>51873000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>44799000.0</v>
+      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>51873000.0</v>
       </c>
-      <c r="F15"/>
+      <c r="F15">
+        <v>51873000.0</v>
+      </c>
       <c r="G15">
+        <v>51873000.0</v>
+      </c>
+      <c r="H15"/>
+      <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>40084000.0</v>
       </c>
-      <c r="J15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>44799000.0</v>
       </c>
       <c r="N15">
         <v>44799000.0</v>
       </c>
       <c r="O15">
-        <v>61305000.0</v>
+        <v>44799000.0</v>
       </c>
       <c r="P15">
-        <v>61305000.0</v>
+        <v>44799000.0</v>
       </c>
       <c r="Q15">
         <v>61305000.0</v>
       </c>
-      <c r="R15"/>
+      <c r="R15">
+        <v>61305000.0</v>
+      </c>
       <c r="S15">
-        <v>55495000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>61305000.0</v>
+      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>55495000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15"/>
+      <c r="V15">
+        <v>55495000.0</v>
+      </c>
+      <c r="W15">
+        <v>55495000.0</v>
+      </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...4 lines deleted...]
-      </c>
+      <c r="AF15"/>
+      <c r="AG15"/>
       <c r="AH15">
         <v>45844000.0</v>
       </c>
       <c r="AI15">
         <v>45844000.0</v>
       </c>
       <c r="AJ15">
+        <v>45844000.0</v>
+      </c>
+      <c r="AK15">
+        <v>45844000.0</v>
+      </c>
+      <c r="AL15">
         <v>28954000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>28954000.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B16">
+        <v>686707000.0</v>
+      </c>
+      <c r="C16">
+        <v>522729000.0</v>
+      </c>
+      <c r="D16">
         <v>337382000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>692413000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>253877000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>42112000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>233061000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>234642000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>154344000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>188612000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>313495000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>482926000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>183168000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>154776000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>286183000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>422695000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>321011000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>293491000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>258343000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>201172000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>546277000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>350592000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>409586000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>358162000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>760080000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>245238000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>398308000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>520657000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>189146000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>313715000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>164041000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>127647000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>174378000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>426003000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>452768000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>267462000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>345860000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>177574000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>365370000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>296322000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>396995000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>269264000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>300927000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>471753000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>509597000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>374814000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>216139000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>782208000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>231708000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>430979000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>302201000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>665574000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>731730000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>384292000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>287712000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>486477000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>609010000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20615,330 +21103,344 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>272127000.0</v>
+      </c>
+      <c r="C18">
+        <v>-164696000.0</v>
+      </c>
+      <c r="D18">
         <v>-247437000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>369383000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>74464000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>239522000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-403043000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>150421000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>139431000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-21522000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-110331000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>581245000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>88415000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>62678000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-277243000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>42458000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-45142000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>81013000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>265602000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-132468000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>328239000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-161604000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>114075000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-384781000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>614216000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>3206000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-101163000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>352110000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-944670000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-31529000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>656784000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>89829000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-92192000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-40437000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>124361000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-235785000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>574093000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>224978000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>75471000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>88453000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-63226000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-9874000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-35965000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>79818000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-30761000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>342587000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-571083000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>1119453000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-312987000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>585133000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-23903000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-87938000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>331901000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>224265000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-209744000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-131087000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-53782000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:56">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19">
+        <v>95786000.0</v>
+      </c>
+      <c r="C19">
+        <v>324627000.0</v>
+      </c>
+      <c r="D19">
         <v>-144713000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>71022000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>137530000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-376306000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>400414000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-58009000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-226586000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>131644000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-68967000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-279010000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-59065000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-148629000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>141763000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>60009000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>70893000.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19">
+      <c r="S19"/>
+      <c r="T19">
         <v>-208441000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-211156000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-131695000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>185087000.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-      <c r="AG19">
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19">
         <v>40530000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>25656000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>99563000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-144398000.0</v>
       </c>
-      <c r="AK19"/>
-      <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20951,1448 +21453,1498 @@
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-1106000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-1173000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1183000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1097000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B22">
+        <v>10072000.0</v>
+      </c>
+      <c r="C22">
+        <v>17774000.0</v>
+      </c>
+      <c r="D22">
         <v>24630000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>21940000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>15335000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>19391000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>21793000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>47916000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>27086000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>15948000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>22737000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>8878000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>16438000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>15309000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>16036000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>12444000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>26536000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>21341000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>36851000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>24350000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>46856000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>53430000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>52714000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>37685000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>11065000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>23044000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>23725000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>20778000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>18423000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>18023000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>24031000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>20567000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>58020000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>20678000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>20051000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>18368000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>65669000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>21507000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>18398000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>15695000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>14477000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>21468000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>12860000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>27512000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>16720000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>15290000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>18986000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>28509000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>14340000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>16975000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>18459000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>21877000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>19574000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>14813000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>11669000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>15086000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>12758000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>71822000.0</v>
+      </c>
+      <c r="C23">
+        <v>209000000.0</v>
+      </c>
+      <c r="D23">
         <v>-1012000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-2973000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1203000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-55069000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-828000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-3427000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-1068000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-180922000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-1093000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-3215000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1173000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-48103000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-1097000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-2266000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>23000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-64513000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-2266000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-3096000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1143000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-83840000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-1235000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-3276000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1178000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-58755000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-20284000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>98684000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>818545000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-47180000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-623398000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-1322000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-1321000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>60522000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>60382000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-1322000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-1343000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-382824000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-48936000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-1321000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>190524000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-21845000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-135210000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-1314000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>163623000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>13634000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>829000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-569918000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>11951000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>11878000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>9380000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>10137000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-1000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-382000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-1497000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-692000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>9767000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B24">
+        <v>-335890000.0</v>
+      </c>
+      <c r="C24">
+        <v>44306000.0</v>
+      </c>
+      <c r="D24">
         <v>-106879000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>42201000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>137757000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-376128000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>400537000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>37700000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>5769000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>48587000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>39926000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>19461000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>44792000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>13180000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>40370000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>60855000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>36977000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>116370000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>28122000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-108217000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>30593000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>159935000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>32414000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>16342000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>33950000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>22652000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>28798000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>22804000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>33766000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>34103000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>39442000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>27978000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>85356000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>20307000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>34892000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>18696000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>87700000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>18211000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>29038000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>15931000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>30499000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>19359000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>15182000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>23537000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>11352000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>15395000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>16103000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-569350000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>12075000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>12179000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>9753000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>10575000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>13673000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>21320000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>11013000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-125768000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-18032000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:56">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>10623000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1230000.0</v>
+      </c>
+      <c r="D25">
         <v>-27427000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-29409000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-44089000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-47121000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-32161000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-38478000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-48553000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>5080000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-29755000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-21483000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-46291000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-16263000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-23533000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-15873000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-127906000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>84512000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-22161000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-19259000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-32037000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-11491000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-23849000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-49070000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>6812000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-21155000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-13117000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-24421000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-43610000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-27745000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-59101000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-59267000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-63781000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-39662000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-26028000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-24965000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-88114000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-38865000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-19238000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-7315000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-9626000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-45612000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>2337000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-18588000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>3924000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-17653000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-14629000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-12750000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-14385000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-21761000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-11301000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-9897000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-12965000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-10350000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-31826000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>11295000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>8780000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:56">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
-[...4 lines deleted...]
-      </c>
+      <c r="O26"/>
+      <c r="P26"/>
       <c r="Q26">
         <v>0.0</v>
       </c>
-      <c r="R26"/>
+      <c r="R26">
+        <v>0.0</v>
+      </c>
       <c r="S26">
-        <v>-25126000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="T26"/>
       <c r="U26">
         <v>-25126000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
+      <c r="V26">
+        <v>-25126000.0</v>
+      </c>
+      <c r="W26">
+        <v>-25126000.0</v>
+      </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27">
         <v>-50000.0</v>
       </c>
-      <c r="AR27"/>
-[...1 lines deleted...]
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27">
         <v>88000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>-504000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>356000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>150000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>157000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>-16000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>129000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>153000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>153000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>606000.0</v>
       </c>
-      <c r="BD27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:56">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>71822000.0</v>
+      </c>
+      <c r="C28">
+        <v>164201000.0</v>
+      </c>
+      <c r="D28">
         <v>-1012000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-2973000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1203000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-55069000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-828000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-3427000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1068000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-221006000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-1093000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-3215000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1173000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-48103000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1097000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-2266000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>23000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-64513000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-2266000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-3096000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-1143000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-83840000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-1235000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-3276000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-1178000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-107609000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-1146000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>98684000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-47180000.0</v>
       </c>
       <c r="AD28"/>
       <c r="AE28">
+        <v>-47180000.0</v>
+      </c>
+      <c r="AF28"/>
+      <c r="AG28">
         <v>-1322000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-47165000.0</v>
       </c>
       <c r="AH28">
         <v>-47165000.0</v>
       </c>
       <c r="AI28">
+        <v>-47165000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-47165000.0</v>
+      </c>
+      <c r="AK28">
         <v>-1322000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-30297000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-28954000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-1321000.0</v>
       </c>
       <c r="AN28"/>
       <c r="AO28">
-        <v>-21845000.0</v>
+        <v>-1321000.0</v>
       </c>
       <c r="AP28"/>
       <c r="AQ28">
+        <v>-21845000.0</v>
+      </c>
+      <c r="AR28"/>
+      <c r="AS28">
         <v>-1314000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>175000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>18694000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3892000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>397000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>3039000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>60000.0</v>
       </c>
-      <c r="AX28"/>
-      <c r="AY28">
+      <c r="AZ28"/>
+      <c r="BA28">
         <v>1500000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1788000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-149382000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-17497000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>134308000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>9767000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>272214000.0</v>
+      </c>
+      <c r="C29">
+        <v>-164088000.0</v>
+      </c>
+      <c r="D29">
         <v>-246920000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>370487000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>75438000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>240426000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-401167000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>151734000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>139981000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-20864000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-109371000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>581983000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>89080000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>64481000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-276784000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>43941000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-43396000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>82728000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>267878000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-130853000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>328523000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-160241000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>114912000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-383772000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>614712000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3715000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-100919000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>353787000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-943114000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-31829000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>659792000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>96499000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-85119000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-40122000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>124924000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-234851000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>576651000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>225309000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>77625000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>91755000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-62796000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-6841000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-35587000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>82013000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-29008000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>343413000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-570778000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>1120021000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-312863000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>585515000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-23530000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-87500000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>332131000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>225157000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-209350000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-130370000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-53015000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:56">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>-240158000.0</v>
+      </c>
+      <c r="C30">
+        <v>187384000.0</v>
+      </c>
+      <c r="D30">
         <v>-107099000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>71022000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>137530000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-376306000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>400414000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-58009000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-226586000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>145703000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-68967000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-279010000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-59515000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-147785000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>141369000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>60009000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>70893000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>16933000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-208441000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-211156000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-131695000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>185087000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-62253000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-14870000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-98692000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-49176000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-20284000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-120960000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>818545000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>228683000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-623398000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-141908000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>39200000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>60522000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>60382000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>117416000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-537191000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-382824000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-48936000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-191107000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>190524000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-2979000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-135210000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-118558000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>163623000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-203432000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>829000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-569918000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>110553000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-456797000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-339843000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>10137000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>13521000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>20805000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>10783000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-126485000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-18279000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>