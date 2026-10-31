--- v0 (2026-06-15)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2829,961 +2832,984 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>15509000.0</v>
+      </c>
+      <c r="C2">
         <v>28981000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5076000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19666000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22938000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>27409000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7702000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>40876000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>87580000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>281978000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>58666000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>300210000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>298590000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>308918000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>74568000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>253053000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>256443000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>251402000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>158065411.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>303388000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>316926000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>338870000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>322052000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>284626000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>221455000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>239252000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>101861876.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>219212000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>213443000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>208055000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>57000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>66000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>21000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>35000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>5470000.0</v>
+      </c>
+      <c r="C7">
         <v>5253000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5274000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2329000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2376000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2439000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2386000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2432000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2478000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2523000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2569000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2614000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2655000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2522000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2554000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2236000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2269000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2301000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2334704.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>4158000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>5961000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>7682000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>9377000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>10820000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>40998000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>49747000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>55629343.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1786000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1761000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>173000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>259330000.0</v>
       </c>
       <c r="C8">
         <v>259330000.0</v>
       </c>
       <c r="D8">
         <v>259330000.0</v>
       </c>
       <c r="E8">
         <v>259330000.0</v>
       </c>
       <c r="F8">
         <v>259330000.0</v>
       </c>
       <c r="G8">
         <v>259330000.0</v>
       </c>
       <c r="H8">
         <v>259330000.0</v>
       </c>
       <c r="I8">
         <v>259330000.0</v>
       </c>
       <c r="J8">
-        <v>179755000.0</v>
+        <v>259330000.0</v>
       </c>
       <c r="K8">
         <v>179755000.0</v>
       </c>
       <c r="L8">
         <v>179755000.0</v>
       </c>
       <c r="M8">
         <v>179755000.0</v>
       </c>
       <c r="N8">
         <v>179755000.0</v>
       </c>
       <c r="O8">
         <v>179755000.0</v>
       </c>
       <c r="P8">
         <v>179755000.0</v>
       </c>
       <c r="Q8">
         <v>179755000.0</v>
       </c>
       <c r="R8">
         <v>179755000.0</v>
       </c>
       <c r="S8">
         <v>179755000.0</v>
       </c>
       <c r="T8">
         <v>179755000.0</v>
       </c>
       <c r="U8">
         <v>179755000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>179755000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>80693000.0</v>
+      </c>
+      <c r="C10">
         <v>53495000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>46342000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>39073000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>37123000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>45487000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19129000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>23256000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>62877000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6723000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>31028000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>44837000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>25781000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>26468000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>60602000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>47983000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>32715000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>10374000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10607380.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>28054000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>34608000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11121000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>17330000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>24064000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>13661000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>16855000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>14577490.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>22448000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7026000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>15781000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>32000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>23000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>53000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>24000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>26815000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>26468000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>60602000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>47983000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>32715000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10374000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10607380.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>28054000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>34608000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11121000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>17330350.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>24064000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>21733000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>24862000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>22606050.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>23165000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>26613000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>23311000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>179755000.0</v>
       </c>
       <c r="O13">
         <v>179755000.0</v>
       </c>
       <c r="P13">
         <v>179755000.0</v>
       </c>
       <c r="Q13">
         <v>179755000.0</v>
       </c>
       <c r="R13">
         <v>179755000.0</v>
       </c>
       <c r="S13">
         <v>179755000.0</v>
       </c>
       <c r="T13">
         <v>179755000.0</v>
       </c>
       <c r="U13">
         <v>179755000.0</v>
       </c>
       <c r="V13">
         <v>179755000.0</v>
       </c>
       <c r="W13">
         <v>179755000.0</v>
       </c>
       <c r="X13">
         <v>179755000.0</v>
       </c>
       <c r="Y13">
         <v>179755000.0</v>
       </c>
       <c r="Z13">
         <v>179755000.0</v>
       </c>
       <c r="AA13">
-        <v>169100000.0</v>
+        <v>179755000.0</v>
       </c>
       <c r="AB13">
         <v>169100000.0</v>
       </c>
       <c r="AC13">
         <v>169100000.0</v>
       </c>
       <c r="AD13">
         <v>169100000.0</v>
       </c>
       <c r="AE13">
-        <v>169000000.0</v>
+        <v>169100000.0</v>
       </c>
       <c r="AF13">
         <v>169000000.0</v>
       </c>
       <c r="AG13">
         <v>169000000.0</v>
       </c>
       <c r="AH13">
         <v>169000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13">
+        <v>169000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>1326250000.0</v>
       </c>
       <c r="C14">
         <v>1326250000.0</v>
       </c>
       <c r="D14">
         <v>1326250000.0</v>
       </c>
       <c r="E14">
         <v>1326250000.0</v>
       </c>
       <c r="F14">
         <v>1326250000.0</v>
       </c>
       <c r="G14">
         <v>1326250000.0</v>
       </c>
       <c r="H14">
         <v>1326250000.0</v>
       </c>
       <c r="I14">
         <v>1326250000.0</v>
       </c>
       <c r="J14">
-        <v>530500000.0</v>
+        <v>1326250000.0</v>
       </c>
       <c r="K14">
         <v>530500000.0</v>
       </c>
       <c r="L14">
         <v>530500000.0</v>
       </c>
       <c r="M14">
         <v>530500000.0</v>
       </c>
       <c r="N14">
         <v>530500000.0</v>
       </c>
       <c r="O14">
         <v>530500000.0</v>
       </c>
       <c r="P14">
         <v>530500000.0</v>
       </c>
       <c r="Q14">
         <v>530500000.0</v>
       </c>
       <c r="R14">
         <v>530500000.0</v>
       </c>
@@ -3793,3090 +3819,3173 @@
       <c r="T14">
         <v>530500000.0</v>
       </c>
       <c r="U14">
         <v>530500000.0</v>
       </c>
       <c r="V14">
         <v>530500000.0</v>
       </c>
       <c r="W14">
         <v>530500000.0</v>
       </c>
       <c r="X14">
         <v>530500000.0</v>
       </c>
       <c r="Y14">
         <v>530500000.0</v>
       </c>
       <c r="Z14">
         <v>530500000.0</v>
       </c>
       <c r="AA14">
         <v>530500000.0</v>
       </c>
       <c r="AB14">
+        <v>530500000.0</v>
+      </c>
+      <c r="AC14">
         <v>503609000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>503454500.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>504475100.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>500000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>542986400.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>550458700.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>430463600.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>524000.0</v>
+      </c>
+      <c r="C22">
         <v>659000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>550000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>354000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="G22">
         <v>133000.0</v>
       </c>
       <c r="H22">
+        <v>133000.0</v>
+      </c>
+      <c r="I22">
         <v>145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="J22">
         <v>99000.0</v>
       </c>
       <c r="K22">
         <v>99000.0</v>
       </c>
       <c r="L22">
         <v>99000.0</v>
       </c>
       <c r="M22">
         <v>99000.0</v>
       </c>
       <c r="N22">
         <v>99000.0</v>
       </c>
       <c r="O22">
+        <v>99000.0</v>
+      </c>
+      <c r="P22">
         <v>1042000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1445000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1556000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>102000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>106260.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>122000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>159000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>194000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>202590.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>222000.0</v>
       </c>
       <c r="Z22">
         <v>222000.0</v>
       </c>
       <c r="AA22">
+        <v>222000.0</v>
+      </c>
+      <c r="AB22">
         <v>238320.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>274000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>243000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>246000.0</v>
       </c>
-      <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>507284000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>519526000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>530660000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>531248000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>538130000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>548643000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>560549190.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>694465000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>713483000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>699221000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>57950000.0</v>
+      </c>
+      <c r="C24">
         <v>60633000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>63309000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>66061000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>69074000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>67820000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>70830000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>74796000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>77956000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>81110000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>84266000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>89850000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>101966000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>111529000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>121737000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>0.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>160996000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>150200000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>94435000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>35089540.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>119001000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>140967000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>166268000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>183933490.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>190789000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>216516000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>229789000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>435000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>403000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>467000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>439000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>104444000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>113685000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>123907000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2218000.0</v>
       </c>
       <c r="R25">
         <v>2218000.0</v>
       </c>
       <c r="S25">
+        <v>2218000.0</v>
+      </c>
+      <c r="T25">
         <v>2217730.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>163286000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>152496000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>96787000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>37432030.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>121267000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>182465000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>206001270.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>192541000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>218224000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>229889000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>41</v>
       </c>
-      <c r="B28">
+      <c r="B28"/>
+      <c r="C28">
         <v>17982000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>28678000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>40015000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>45260000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>40173000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>69829000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>74135000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>41974000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>106641000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>94161000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>95166000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>127168000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>136311000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>159623000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>212162000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>236566000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>270413000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>283495109.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>246064000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>225972000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>175236000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>226979037.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>236358000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>271782000.0</v>
       </c>
-      <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>422759000.0</v>
+      </c>
+      <c r="C29">
         <v>414683000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>412855000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>388698000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>385597000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>382552000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>380903000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>363831000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>344594000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>177711000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>182642000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>197922000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>205750000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>207776000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>210735000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>274672000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>278131000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>293654000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>307401228.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>386413000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>390090000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>318141000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>394629000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>468256000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>572239000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>591075000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>36011000.0</v>
+      </c>
+      <c r="C30">
         <v>38440000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12164000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>35786000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>39683000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>28259000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12823000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>33856000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>29774000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>32165000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8464000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>29293000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>31403000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>36792000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21417000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>26844000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>22284000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>18206000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>19171880.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>17055000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>31004000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>22551000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>28760370.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>37432000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>49976000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>50336000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>53702980.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>49017000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>37191000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>34919000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>258000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>250000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>54000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>67000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>52801000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>37507000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>14527000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>95185000.0</v>
+      </c>
+      <c r="C32">
         <v>74620000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>66595000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>42543000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>39545000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>29515000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>23293000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-5569000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-6696000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-229283000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-239029000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-275466000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-291720000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-277344000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-282799000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-437374000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-469281000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-403480000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-405321382.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-313931000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-301715000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-344857000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-393313000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-241418000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-322523000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-341026000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>368051000.0</v>
+      </c>
+      <c r="C33">
         <v>374632000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>378845000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>391158000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>390820000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>393833000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>397468000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>384946000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>385417000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>389926000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>395983000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>425667000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>448965000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>436026000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>444213000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>454976000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>481228000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>419444000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>425882416.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>589939000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>584148000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>573855000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>588838000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>584230000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>773395000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>815448000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>834039828.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>751225000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>771847000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>779655000.0</v>
       </c>
-      <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
-    </row>
-    <row r="34" spans="1:34">
+      <c r="AI33"/>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>-1000.0</v>
       </c>
-      <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>109257000.0</v>
+      </c>
+      <c r="C35">
         <v>106046000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>107605000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>124091000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>127151000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>126456000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>128816000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>127438000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>138978000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>96296000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>99501000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>92283000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>104444000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>113685000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>123907000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3075000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3097000.0</v>
       </c>
       <c r="R35">
         <v>3097000.0</v>
       </c>
       <c r="S35">
+        <v>3097000.0</v>
+      </c>
+      <c r="T35">
         <v>3097437.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>163713000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>152923000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>97214000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>37860000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>134978000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>164076000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>196176000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>219780027.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>210622000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>236305000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>247970000.0</v>
       </c>
-      <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>-14501000.0</v>
       </c>
-      <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
-      <c r="AA36">
+      <c r="AA36"/>
+      <c r="AB36">
         <v>834040000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>751225000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>771847000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>779655000.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
-    </row>
-    <row r="37" spans="1:34">
+      <c r="AI36"/>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>10350000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>30242000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>10350000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>41554000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>65431000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>100192000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>104334190.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="U38">
         <v>99000.0</v>
       </c>
       <c r="V38">
+        <v>99000.0</v>
+      </c>
+      <c r="W38">
         <v>90506000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>90506320.0</v>
       </c>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-      <c r="AA38">
+      <c r="AA38"/>
+      <c r="AB38">
         <v>67900.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39">
         <v>19894000.0</v>
       </c>
-      <c r="N39"/>
-      <c r="O39">
+      <c r="O39"/>
+      <c r="P39">
         <v>19892000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>60404000.0</v>
       </c>
-      <c r="Q39"/>
       <c r="R39"/>
-      <c r="S39">
+      <c r="S39"/>
+      <c r="T39">
         <v>45172000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>58098000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>62433000.0</v>
       </c>
-      <c r="V39"/>
       <c r="W39"/>
-      <c r="X39">
+      <c r="X39"/>
+      <c r="Y39">
         <v>130339000.0</v>
       </c>
-      <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-      <c r="AD39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>-706000.0</v>
       </c>
-      <c r="AE39"/>
-      <c r="AF39">
+      <c r="AF39"/>
+      <c r="AG39">
         <v>62000000.0</v>
       </c>
-      <c r="AG39"/>
       <c r="AH39"/>
-    </row>
-    <row r="40" spans="1:34">
+      <c r="AI39"/>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>289000.0</v>
       </c>
-      <c r="N40"/>
-      <c r="O40">
+      <c r="O40"/>
+      <c r="P40">
         <v>5253000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>408000.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
-      <c r="V40">
+      <c r="V40"/>
+      <c r="W40">
         <v>34022000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-      <c r="AE40">
+      <c r="AE40"/>
+      <c r="AF40">
         <v>15000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>30000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>10000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:34">
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>879000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>367985000.0</v>
+      </c>
+      <c r="C45">
         <v>374566000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>624536000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>390963000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>390625000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>393638000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>755831000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>384454000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>384941000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>389218000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>615552000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>415317000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>418723000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>425676000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>731244000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>413422000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>367985000.0</v>
+      </c>
+      <c r="C46">
         <v>374566000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>378779000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>390963000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>390625000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>393638000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>397273000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>384454000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>384941000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>389218000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>395275000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>415317000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>418723000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>425676000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>413971000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>413422000.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>418723000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>425676000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>413971000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>413422000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>415797000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>419444000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>425882420.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>589840000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>584049000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>573756000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>588738910.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>584230000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>773395000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>815448000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>833971930.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>751225000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>770534000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>778342000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>92302000.0</v>
+      </c>
+      <c r="C48">
         <v>81822000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>76744000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>48813000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>42710000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>36682000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>32028000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>6860000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-20760000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-115408000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-122302000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-121836000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-126954000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-134758000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-142248000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-165228000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-170905000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-166888000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-162291400.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-67460000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-50245000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-47971000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-22089110.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>28079000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>107041000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>98491000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>93890330.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>81818000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>75223000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>66916000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>153000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>127000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>122000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>121000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:34">
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>10830000.0</v>
+      </c>
+      <c r="C50">
         <v>10844000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>11711000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>13027000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>13309000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>17840000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>18128000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>22595000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>26895000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>32254000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>40923000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>50153000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>50983000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>51250000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>51491000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>260145000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>269281000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>280787000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>289937631.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>113122000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>110380000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>91922000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>201874000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>141421000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>144476000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>146561000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>149207395.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>145185000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>144338000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>148535000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>606000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>582000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>510000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>482000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:34">
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>195833000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>182045000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>141316000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>101200020.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>183366000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>150365000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>255683000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>285311380.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>28774000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>27264000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>26794000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>144829000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>148120000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>150940000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>152792380.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>32547000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>29549000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>44529000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>63767990.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>62099000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>67868000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>73218000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>79310110.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>145185000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>144338000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>148535000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>606000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>582000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>510000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>482000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:34">
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>1034000.0</v>
       </c>
-      <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>77000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1000000.0</v>
       </c>
-      <c r="AG53"/>
       <c r="AH53"/>
-    </row>
-    <row r="54" spans="1:34">
+      <c r="AI53"/>
+    </row>
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>490223000.0</v>
+      </c>
+      <c r="C55">
         <v>489673000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>487904000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>467497000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>468931000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>468837000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>474771000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>457598000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>493385000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>475061000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>484648000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>501069000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>507284000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>519526000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>530660000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>531248000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>538130000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>548643000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>560549190.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>694465000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>713483000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>699221000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>726563140.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>777418000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>848408000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>893790000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>913205320.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>826054000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>838532000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>840656000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1012000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>984000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>853000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>833000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:34">
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>122172000.0</v>
+      </c>
+      <c r="C56">
         <v>115041000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>109059000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>76339000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>78111000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>75004000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>77303000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>58151000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>107968000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>85135000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>88665000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>75401000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>78211000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>63608000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>106339000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>117826000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>56902000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>29007000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>30332580.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>104526000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>129335000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>34959000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>47317910.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>193188000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>75013000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>78342000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>79165490.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>74829000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>66685000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>61001000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>367000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>337000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>107000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>91000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>26987000.0</v>
+      </c>
+      <c r="C57">
         <v>40421000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>42464000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>33796000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>38566000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>45489000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>54010000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>63720000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>114664000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>314418000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>327694000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>350867000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>350039000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>360844000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>369246000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>513646000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>526183000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>532679000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>539988160.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>418457000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>431050000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>470223000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>531038320.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>434606000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>397536000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>419368000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>430434960.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>364514000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>357904000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>356670000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>243000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>275000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>74000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>84000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>136244000.0</v>
+      </c>
+      <c r="C58">
         <v>146467000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>150069000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>157887000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>165717000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>171945000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>182826000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>191158000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>253642000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>410714000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>427195000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>443150000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>454483000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>474529000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>493153000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>516721000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>529280000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>535776000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>543085590.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>582170000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>583973000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>567437000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>568897250.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>569584000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>561612000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>615544000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>650214990.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>575136000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>594209000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>604640000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>690000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>687000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>562000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>544000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:34">
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>353979000.0</v>
+      </c>
+      <c r="C60">
         <v>343206000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>337835000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>309610000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>303214000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>296892000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>291945000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>266440000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>239743000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>64347000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>57453000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>57919000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>52801000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>44997000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>37507000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>14527000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>8850000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>12867000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>17463600.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>112295000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>129510000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>131784000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>157665890.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>207834000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>286796000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>278246000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>262990330.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>250918000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>244323000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>236016000.0</v>
       </c>
-      <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
       <c r="AH60"/>
-    </row>
-    <row r="61" spans="1:34">
+      <c r="AI60"/>
+    </row>
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6929,1007 +7038,1019 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
         <v>78217000.0</v>
       </c>
       <c r="C2">
         <v>72606000.0</v>
       </c>
       <c r="D2">
         <v>85559000.0</v>
       </c>
       <c r="E2">
         <v>128693000.0</v>
       </c>
       <c r="F2">
         <v>134092560.0</v>
       </c>
       <c r="G2">
         <v>299115950.0</v>
       </c>
       <c r="H2">
         <v>194933340.0</v>
       </c>
       <c r="I2">
         <v>283171020.0</v>
       </c>
       <c r="J2">
         <v>492301160.0</v>
       </c>
       <c r="K2">
         <v>492106110.0</v>
       </c>
       <c r="L2">
         <v>418000000.0</v>
       </c>
       <c r="M2">
         <v>110000000.0</v>
       </c>
       <c r="N2">
         <v>81000000.0</v>
       </c>
       <c r="O2">
         <v>60000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      <c r="D5"/>
+        <v>105</v>
+      </c>
+      <c r="B5">
+        <v>29191000.0</v>
+      </c>
+      <c r="C5">
+        <v>211616000.0</v>
+      </c>
+      <c r="D5">
+        <v>31383000.0</v>
+      </c>
       <c r="E5">
         <v>16061000.0</v>
       </c>
       <c r="F5">
         <v>-122974000.0</v>
       </c>
       <c r="G5">
         <v>-21260798.0</v>
       </c>
       <c r="H5">
         <v>57884756.0</v>
       </c>
       <c r="I5">
         <v>186893746.0</v>
       </c>
       <c r="J5">
         <v>-46308348.0</v>
       </c>
       <c r="K5">
         <v>95056241.0</v>
       </c>
       <c r="L5">
         <v>64000000.0</v>
       </c>
       <c r="M5">
         <v>32000000.0</v>
       </c>
       <c r="N5">
         <v>69000000.0</v>
       </c>
       <c r="O5">
         <v>30000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      <c r="D6"/>
+        <v>106</v>
+      </c>
+      <c r="B6">
+        <v>54770000.0</v>
+      </c>
+      <c r="C6">
+        <v>235856000.0</v>
+      </c>
+      <c r="D6">
+        <v>62617000.0</v>
+      </c>
       <c r="E6">
         <v>51288000.0</v>
       </c>
       <c r="F6">
         <v>-87978990.0</v>
       </c>
       <c r="G6">
         <v>26707000.0</v>
       </c>
       <c r="H6">
         <v>141820331.0</v>
       </c>
       <c r="I6">
         <v>186893746.0</v>
       </c>
       <c r="J6">
         <v>-46308348.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
         <v>49380000.0</v>
       </c>
       <c r="C9">
         <v>50057000.0</v>
       </c>
       <c r="D9">
         <v>47520000.0</v>
       </c>
       <c r="E9">
         <v>24947000.0</v>
       </c>
       <c r="F9">
         <v>26463750.0</v>
       </c>
       <c r="G9">
         <v>4076580.0</v>
       </c>
       <c r="H9">
         <v>76938380.0</v>
       </c>
       <c r="I9">
         <v>135828950.0</v>
       </c>
       <c r="J9">
         <v>-125331500.0</v>
       </c>
       <c r="K9">
         <v>99557360.0</v>
       </c>
       <c r="L9">
         <v>131000000.0</v>
       </c>
       <c r="M9">
         <v>46000000.0</v>
       </c>
       <c r="N9">
         <v>41000000.0</v>
       </c>
       <c r="O9">
         <v>43000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
         <v>29018000.0</v>
       </c>
       <c r="C10">
         <v>211154000.0</v>
       </c>
       <c r="D10">
         <v>29879000.0</v>
       </c>
       <c r="E10">
         <v>8977000.0</v>
       </c>
       <c r="F10">
         <v>-149533390.0</v>
       </c>
       <c r="G10">
         <v>-118616220.0</v>
       </c>
       <c r="H10">
         <v>32679620.0</v>
       </c>
       <c r="I10">
         <v>90361440.0</v>
       </c>
       <c r="J10">
         <v>-131902720.0</v>
       </c>
       <c r="K10">
         <v>21541280.0</v>
       </c>
       <c r="L10">
         <v>15817320.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-11066000.0</v>
       </c>
       <c r="F11">
         <v>1112000.0</v>
       </c>
       <c r="G11">
         <v>-13079938.0</v>
       </c>
       <c r="H11">
         <v>-3716028.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>13000000.0</v>
       </c>
       <c r="M11">
         <v>5000000.0</v>
       </c>
       <c r="N11">
         <v>2000000.0</v>
       </c>
       <c r="O11">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12">
         <v>173000.0</v>
       </c>
       <c r="C12">
         <v>462000.0</v>
       </c>
       <c r="D12">
         <v>1504000.0</v>
       </c>
       <c r="E12">
         <v>7231000.0</v>
       </c>
       <c r="F12">
         <v>11229243.0</v>
       </c>
       <c r="G12">
         <v>18740814.0</v>
       </c>
       <c r="H12">
         <v>22567377.0</v>
       </c>
       <c r="I12">
         <v>22439076.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13">
         <v>756000.0</v>
       </c>
       <c r="C13">
         <v>703000.0</v>
       </c>
       <c r="D13">
         <v>243000.0</v>
       </c>
       <c r="E13">
         <v>9265000.0</v>
       </c>
       <c r="F13">
         <v>14335490.0</v>
       </c>
       <c r="G13">
         <v>18442890.0</v>
       </c>
       <c r="H13">
         <v>22299390.0</v>
       </c>
       <c r="I13">
         <v>22189650.0</v>
       </c>
       <c r="J13">
         <v>20693050.0</v>
       </c>
       <c r="K13">
         <v>14540770.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
         <v>44716000.0</v>
       </c>
       <c r="C15">
         <v>154330000.0</v>
       </c>
       <c r="D15">
         <v>23692000.0</v>
       </c>
       <c r="E15">
         <v>20043000.0</v>
       </c>
       <c r="F15">
         <v>-150645450.0</v>
       </c>
       <c r="G15">
         <v>-105536280.0</v>
       </c>
       <c r="H15">
         <v>36395640.0</v>
       </c>
       <c r="I15">
         <v>74232700.0</v>
       </c>
       <c r="J15">
         <v>-121148700.0</v>
       </c>
       <c r="K15">
         <v>8778790.0</v>
       </c>
       <c r="L15">
         <v>38000000.0</v>
       </c>
       <c r="M15">
         <v>14000000.0</v>
       </c>
       <c r="N15">
         <v>57000000.0</v>
       </c>
       <c r="O15">
         <v>19000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>20043000.0</v>
       </c>
       <c r="F16">
         <v>-150644000.0</v>
       </c>
       <c r="G16">
         <v>-105536283.0</v>
       </c>
       <c r="H16">
         <v>36395643.0</v>
       </c>
       <c r="I16">
         <v>74232700.0</v>
       </c>
       <c r="J16">
         <v>-121148700.0</v>
       </c>
       <c r="K16">
         <v>8778790.0</v>
       </c>
       <c r="L16">
         <v>11536090.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17">
         <v>44716000.0</v>
       </c>
       <c r="C17">
         <v>154330000.0</v>
       </c>
       <c r="D17">
         <v>23692000.0</v>
       </c>
       <c r="E17">
         <v>20043000.0</v>
       </c>
       <c r="F17">
         <v>-150645452.0</v>
       </c>
       <c r="G17">
         <v>-115980000.0</v>
       </c>
       <c r="H17">
         <v>36395643.0</v>
       </c>
       <c r="I17">
         <v>74232702.0</v>
       </c>
       <c r="J17">
         <v>-121148701.0</v>
       </c>
       <c r="K17">
         <v>8778791.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
         <v>-3325000.0</v>
       </c>
       <c r="C18">
         <v>-4823000.0</v>
       </c>
       <c r="D18">
         <v>-8100000.0</v>
       </c>
       <c r="E18">
         <v>-9265000.0</v>
       </c>
       <c r="F18">
         <v>-14335488.0</v>
       </c>
       <c r="G18">
         <v>-18443000.0</v>
       </c>
       <c r="H18">
         <v>-22299392.0</v>
       </c>
       <c r="I18">
         <v>-22189651.0</v>
       </c>
       <c r="J18">
         <v>-20693048.0</v>
       </c>
       <c r="K18">
         <v>-14540778.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
         <v>29544000.0</v>
       </c>
       <c r="C21">
         <v>219402000.0</v>
       </c>
       <c r="D21">
         <v>37394000.0</v>
       </c>
       <c r="E21">
         <v>18242000.0</v>
       </c>
       <c r="F21">
         <v>-135197890.0</v>
       </c>
       <c r="G21">
         <v>-100173330.0</v>
       </c>
       <c r="H21">
         <v>54979010.0</v>
       </c>
       <c r="I21">
         <v>112551090.0</v>
       </c>
       <c r="J21">
         <v>-111209660.0</v>
       </c>
       <c r="K21">
         <v>36082060.0</v>
       </c>
       <c r="L21">
         <v>64000000.0</v>
       </c>
       <c r="M21">
         <v>32000000.0</v>
       </c>
       <c r="N21">
         <v>69000000.0</v>
       </c>
       <c r="O21">
         <v>30000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>18849000.0</v>
       </c>
       <c r="F23">
         <v>115809000.0</v>
       </c>
       <c r="G23">
         <v>4583473.0</v>
       </c>
       <c r="H23">
         <v>10302997.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25">
         <v>25579000.0</v>
       </c>
       <c r="C25">
         <v>24240000.0</v>
       </c>
       <c r="D25">
         <v>31234000.0</v>
       </c>
       <c r="E25">
         <v>39690000.0</v>
       </c>
       <c r="F25">
         <v>50325152.0</v>
       </c>
       <c r="G25">
         <v>137026000.0</v>
       </c>
       <c r="H25">
         <v>86573339.0</v>
       </c>
       <c r="I25">
         <v>74093234.0</v>
       </c>
       <c r="J25">
         <v>64393020.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28">
         <v>23616000.0</v>
       </c>
       <c r="C28">
         <v>30739000.0</v>
       </c>
       <c r="D28">
         <v>21469000.0</v>
       </c>
       <c r="E28">
         <v>26437000.0</v>
       </c>
       <c r="F28">
         <v>33629080.0</v>
       </c>
       <c r="G28">
         <v>29920860.0</v>
       </c>
       <c r="H28">
         <v>32262370.0</v>
       </c>
       <c r="I28">
         <v>27952550.0</v>
       </c>
       <c r="J28">
         <v>31931600.0</v>
       </c>
       <c r="K28">
         <v>67028090.0</v>
       </c>
       <c r="L28">
         <v>93303440.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29">
         <v>-15698000.0</v>
       </c>
       <c r="C29">
         <v>56824000.0</v>
       </c>
       <c r="D29">
         <v>6187000.0</v>
       </c>
       <c r="E29">
         <v>-11066000.0</v>
       </c>
       <c r="F29">
         <v>1112070.0</v>
       </c>
       <c r="G29">
         <v>-13079940.0</v>
       </c>
       <c r="H29">
         <v>-3716030.0</v>
       </c>
       <c r="I29">
         <v>16128730.0</v>
       </c>
       <c r="J29">
         <v>-10754020.0</v>
       </c>
       <c r="K29">
         <v>12762490.0</v>
       </c>
       <c r="L29">
         <v>4281230.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
         <v>98053000.0</v>
       </c>
       <c r="C30">
         <v>-96739000.0</v>
       </c>
       <c r="D30">
         <v>95685000.0</v>
       </c>
       <c r="E30">
         <v>134100000.0</v>
       </c>
       <c r="F30">
         <v>160507080.0</v>
       </c>
       <c r="G30">
         <v>414242000.0</v>
       </c>
       <c r="H30">
         <v>227195708.0</v>
       </c>
       <c r="I30">
         <v>311123576.0</v>
       </c>
       <c r="J30">
         <v>524232750.0</v>
       </c>
       <c r="K30">
         <v>559134202.0</v>
       </c>
       <c r="L30">
         <v>485000000.0</v>
       </c>
       <c r="M30">
         <v>124000000.0</v>
       </c>
       <c r="N30">
         <v>52000000.0</v>
       </c>
       <c r="O30">
         <v>72000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
         <v>127597000.0</v>
       </c>
       <c r="C32">
         <v>122663000.0</v>
       </c>
       <c r="D32">
         <v>133079000.0</v>
       </c>
       <c r="E32">
         <v>153640000.0</v>
       </c>
       <c r="F32">
         <v>160556310.0</v>
       </c>
       <c r="G32">
         <v>303192530.0</v>
       </c>
       <c r="H32">
         <v>271871720.0</v>
       </c>
       <c r="I32">
         <v>418999970.0</v>
       </c>
@@ -7951,2312 +8072,2394 @@
       <c r="O32">
         <v>103000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>24814000.0</v>
+      </c>
+      <c r="C2">
         <v>18962000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19476000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21425000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19573000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17743000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17514000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18464000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19369000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>17259000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>19053000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>22012000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19860000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24634000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>38777000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>28264000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>31798000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>29854000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16153560.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>46010000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>35430000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>36499000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>54416950.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>101222000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>79130000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>64347000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>47722340.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>51716000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>45438000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>50057000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>90000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>122000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>73000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>173000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-      <c r="F5"/>
+        <v>105</v>
+      </c>
+      <c r="B5">
+        <v>17182000.0</v>
+      </c>
+      <c r="C5">
+        <v>7321000.0</v>
+      </c>
+      <c r="D5">
+        <v>9693000.0</v>
+      </c>
+      <c r="E5">
+        <v>7305000.0</v>
+      </c>
+      <c r="F5">
+        <v>9417000.0</v>
+      </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>10803000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>5680000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>9655000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>-35653000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-34121000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>63077000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>33404000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>41417339.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>31993000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>33714000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>34695000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>16000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>29000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>24000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-      <c r="F6"/>
+        <v>106</v>
+      </c>
+      <c r="B6">
+        <v>24044000.0</v>
+      </c>
+      <c r="C6">
+        <v>14140000.0</v>
+      </c>
+      <c r="D6">
+        <v>16360000.0</v>
+      </c>
+      <c r="E6">
+        <v>13828000.0</v>
+      </c>
+      <c r="F6">
+        <v>15820000.0</v>
+      </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>17786000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>17381000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>29328000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>13883000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3900000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4177000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-91982990.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2821000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>12325000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-11142000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-35653000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-34121000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>63077000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>33404000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>7954000.0</v>
+      </c>
+      <c r="C9">
         <v>12295000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>12408000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>12042000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>12701000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>12229000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>11782000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>13096000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>11235000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>13944000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>14079000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>9722000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>14042000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>9677000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2949000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>14978000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6171000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>849000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>19830750.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-6460000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>18722000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-5629000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1056580.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-35011000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>14678000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>23353000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>21249380.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>18412000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>20882000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>16395000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>33000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>26000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>46000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>36000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>16259000.0</v>
+      </c>
+      <c r="C10">
         <v>6378000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9309000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6110000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8162000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5437000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>31003000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>32491000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>140766000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6894000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9284000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5301000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7804000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7490000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11914000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5677000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-4017000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-4597000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-104163390.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-17215000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2274000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-25881000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-63248380.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-78962000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8550000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4601000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8308620.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6903000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>8337000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>9131000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>-11066000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>3000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12">
+        <v>923000.0</v>
+      </c>
+      <c r="C12">
         <v>943000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>384000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1195000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1255000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1247000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>739000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1454000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1596000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1737000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1650000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2175000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>766000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>91000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1240000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3929000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3766000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>776000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>649270.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2681000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1582000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5545000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3372480.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1247000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>552000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9322000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6152090.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5261000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5562000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5731000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13">
+        <v>366000.0</v>
+      </c>
+      <c r="C13">
         <v>213000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>188000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>229000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>201000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138000.0</v>
       </c>
       <c r="G13">
         <v>138000.0</v>
       </c>
       <c r="H13">
+        <v>138000.0</v>
+      </c>
+      <c r="I13">
         <v>122000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>268000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>175000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>50000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2233000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2097000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2581000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2308000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2222000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2154000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3700490.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3718000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3402000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3515000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4529900.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4163000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4469000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5281000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5940390.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>50000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>73000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>72000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>10480000.0</v>
+      </c>
+      <c r="C15">
         <v>5078000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>27931000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6103000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>6028000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4654000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>25168000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>27619000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>94649000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6894000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3280000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5118000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>7804000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>7490000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>22980000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5677000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-4017000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-4597000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-105275450.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-17215000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-2274000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-25881000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-50168450.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-78962000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>8550000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4601000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>12259640.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6698000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>8307000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>9131000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>25000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>12000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>6000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>7804000.0</v>
       </c>
       <c r="O16">
+        <v>7804000.0</v>
+      </c>
+      <c r="P16">
         <v>22980000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5677000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-4017000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-4597000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-105275450.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-17215000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-2274000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-25881000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-50168450.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-78962000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8550000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4601000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12259640.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6698000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>8307000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>9131000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17">
+        <v>10480000.0</v>
+      </c>
+      <c r="C17">
         <v>5078000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>27931000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>6103000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>6028000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>4654000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>25168000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>27619000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>94649000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>6894000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>3280000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>5118000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>7804000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>7490000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>22980000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>5677000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-4017000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-4597000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-105275452.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-17215000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-2274000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-25881000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-50169000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-78962000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>8550000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>4601000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>12259000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>6698000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>8307000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>9131000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
+        <v>-557000.0</v>
+      </c>
+      <c r="C18">
         <v>-730000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-196000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-966000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1054000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1109000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-601000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1332000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1328000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1562000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1600000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2170000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2233000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2097000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2581000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2308000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2222000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2154000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3700488.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3718000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3402000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3515000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4530000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4163000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4469000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-5281000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-5939000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-5211000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-5489000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-5659000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
-        <v>7096000.0</v>
+        <v>-4715000.0</v>
       </c>
       <c r="C21">
+        <v>7066000.0</v>
+      </c>
+      <c r="D21">
         <v>8717000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7086000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7195000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5944000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>31197000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>33753000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-8543000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8450000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>6968000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>6855000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>10037000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>9587000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>14495000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7985000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1795000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2443000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-100462890.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-13497000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1128000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-22366000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-58718490.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-74799000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>13019000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>9882000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>14249010.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>12198000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>15596000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>12063000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>16000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>29000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>24000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
+      <c r="M23"/>
       <c r="N23">
         <v>2002000.0</v>
       </c>
       <c r="O23">
+        <v>2002000.0</v>
+      </c>
+      <c r="P23">
         <v>18672000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1000.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25">
+        <v>6862000.0</v>
+      </c>
+      <c r="C25">
         <v>6819000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6667000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6523000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6403000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5986000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6340000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5905000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5922000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6073000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8061000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7818000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7720000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7635000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>21570000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5868000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5661000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6591000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>11775152.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16244000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>11140000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>11166000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>22987000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>40643000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>49989000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>23407000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28">
+        <v>12536000.0</v>
+      </c>
+      <c r="C28">
         <v>5167000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6441000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4605000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5480000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6203000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5233000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4416000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12021000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4828000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6653000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4916000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5241000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3068000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8707000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5324000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3665000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2805000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>263620.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3312000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3589000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>11215000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>63655020.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>43200000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3738000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4533000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>16135370.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6214000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5418000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4495000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29">
+        <v>5779000.0</v>
+      </c>
+      <c r="C29">
         <v>1300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-18622000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2134000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>783000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5835000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4872000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>46117000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6004000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
         <v>-11066000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
         <v>1112070.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
         <v>-13079940.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
+        <v>0.0</v>
+      </c>
+      <c r="AB29">
         <v>-3951030.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>205000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>30000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>0.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
-        <v>24161000.0</v>
+        <v>37483000.0</v>
       </c>
       <c r="C30">
+        <v>24191000.0</v>
+      </c>
+      <c r="D30">
         <v>23167000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>26381000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>25079000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>24028000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1901000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2193000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>39147000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>22753000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>26164000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>24879000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25101000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>27588000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>32390000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>33588000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>35463000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>32480000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>31356080.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>49322000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>39019000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>47691000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>118072000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>144422000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>82868000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>68880000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>62219000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>57930000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>50724000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>54389000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>108000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>148000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>90000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>185000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>32768000.0</v>
+      </c>
+      <c r="C32">
         <v>31257000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>31884000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>33467000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>32274000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>29972000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>29296000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>31560000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>30604000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>31203000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>33132000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>31734000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>33902000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>34311000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>41726000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>43242000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>37969000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>30703000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>35984310.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>39550000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>54152000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>30870000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>55473530.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>66211000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>93808000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>87700000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>68971720.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>70128000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>66320000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>66452000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>124000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>148000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>119000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>209000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -10311,975 +10514,975 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
         <v>19129000.0</v>
       </c>
       <c r="C2">
         <v>31028000.0</v>
       </c>
       <c r="D2">
         <v>40180000.0</v>
       </c>
       <c r="E2">
         <v>958039.0</v>
       </c>
       <c r="F2">
         <v>4725000.0</v>
       </c>
       <c r="G2">
         <v>9063000.0</v>
       </c>
       <c r="H2">
         <v>729644.0</v>
       </c>
       <c r="I2">
         <v>7749297.0</v>
       </c>
       <c r="J2">
         <v>10148702.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
         <v>21443000</v>
       </c>
       <c r="C3">
         <v>12838000</v>
       </c>
       <c r="D3">
         <v>26568000</v>
       </c>
       <c r="E3">
         <v>10393000</v>
       </c>
       <c r="F3">
         <v>58368000</v>
       </c>
       <c r="G3">
         <v>106964261</v>
       </c>
       <c r="H3">
         <v>60034145</v>
       </c>
       <c r="I3">
         <v>65471480</v>
       </c>
       <c r="J3">
         <v>163004710</v>
       </c>
       <c r="K3">
         <v>123564860</v>
       </c>
       <c r="L3">
         <v>150000000</v>
       </c>
       <c r="M3">
         <v>127000000</v>
       </c>
       <c r="N3">
         <v>102000000</v>
       </c>
       <c r="O3">
         <v>18000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
         <v>27213000.0</v>
       </c>
       <c r="C6">
         <v>-11899000.0</v>
       </c>
       <c r="D6">
         <v>-9152000.0</v>
       </c>
       <c r="E6">
         <v>55552000.0</v>
       </c>
       <c r="F6">
         <v>-3767000.0</v>
       </c>
       <c r="G6">
         <v>-4338866.0</v>
       </c>
       <c r="H6">
         <v>8333883.0</v>
       </c>
       <c r="I6">
         <v>-7019650.0</v>
       </c>
       <c r="J6">
         <v>-2399410.0</v>
       </c>
       <c r="K6">
         <v>-9978400.0</v>
       </c>
       <c r="L6">
         <v>-1000000.0</v>
       </c>
       <c r="M6">
         <v>15000000.0</v>
       </c>
       <c r="N6">
         <v>-1000000.0</v>
       </c>
       <c r="O6">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
         <v>14580000.0</v>
       </c>
       <c r="C7">
         <v>-121801000.0</v>
       </c>
       <c r="D7">
         <v>-21052000.0</v>
       </c>
       <c r="E7">
         <v>-18697000.0</v>
       </c>
       <c r="F7">
         <v>-79397610.0</v>
       </c>
       <c r="G7">
         <v>81431460.0</v>
       </c>
       <c r="H7">
         <v>13492620.0</v>
       </c>
       <c r="I7">
         <v>-97356100.0</v>
       </c>
       <c r="J7">
         <v>292355920.0</v>
       </c>
       <c r="K7">
         <v>18347420.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-6727000.0</v>
       </c>
       <c r="F9">
         <v>9296000.0</v>
       </c>
       <c r="G9">
         <v>24962679.0</v>
       </c>
       <c r="H9">
         <v>-5609497.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-203000000.0</v>
       </c>
       <c r="M9">
         <v>-22000000.0</v>
       </c>
       <c r="N9">
         <v>-18000000.0</v>
       </c>
       <c r="O9">
         <v>-7000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
         <v>-417000.0</v>
       </c>
       <c r="C10">
         <v>-34000.0</v>
       </c>
       <c r="D10">
         <v>943000.0</v>
       </c>
       <c r="E10">
         <v>-935000.0</v>
       </c>
       <c r="F10">
         <v>96000.0</v>
       </c>
       <c r="G10">
         <v>35726.0</v>
       </c>
       <c r="H10">
         <v>48948.0</v>
       </c>
       <c r="I10">
         <v>-287262.0</v>
       </c>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-8458000.0</v>
       </c>
       <c r="F11">
         <v>-86099000.0</v>
       </c>
       <c r="G11">
         <v>65914685.0</v>
       </c>
       <c r="H11">
         <v>30441885.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-20364000.0</v>
       </c>
       <c r="F12">
         <v>162351000.0</v>
       </c>
       <c r="G12">
         <v>77889216.0</v>
       </c>
       <c r="H12">
         <v>-4481220.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
         <v>25579000.0</v>
       </c>
       <c r="C14">
         <v>24240000.0</v>
       </c>
       <c r="D14">
         <v>31234000.0</v>
       </c>
       <c r="E14">
         <v>39690000.0</v>
       </c>
       <c r="F14">
         <v>50325000.0</v>
       </c>
       <c r="G14">
         <v>137026494.0</v>
       </c>
       <c r="H14">
         <v>86573339.0</v>
       </c>
       <c r="I14">
         <v>74093230.0</v>
       </c>
       <c r="J14">
         <v>59617350.0</v>
       </c>
       <c r="K14">
         <v>55562650.0</v>
       </c>
       <c r="L14">
         <v>43000000.0</v>
       </c>
       <c r="M14">
         <v>25000000.0</v>
       </c>
       <c r="N14">
         <v>21000000.0</v>
       </c>
       <c r="O14">
         <v>21000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>5040000.0</v>
       </c>
       <c r="L15">
         <v>11340000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
         <v>46342000.0</v>
       </c>
       <c r="C16">
         <v>19129000.0</v>
       </c>
       <c r="D16">
         <v>31028000.0</v>
       </c>
       <c r="E16">
         <v>56510000.0</v>
       </c>
       <c r="F16">
         <v>958039.0</v>
       </c>
       <c r="G16">
         <v>4725000.0</v>
       </c>
       <c r="H16">
         <v>9063527.0</v>
       </c>
       <c r="I16">
         <v>729644.0</v>
       </c>
       <c r="J16">
         <v>7749297.0</v>
       </c>
       <c r="K16">
         <v>10148702.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
         <v>43707000.0</v>
       </c>
       <c r="C18">
         <v>-67195000.0</v>
       </c>
       <c r="D18">
         <v>8910000.0</v>
       </c>
       <c r="E18">
         <v>12856000.0</v>
       </c>
       <c r="F18">
         <v>-72074414.0</v>
       </c>
       <c r="G18">
         <v>93330000.0</v>
       </c>
       <c r="H18">
         <v>83334953.0</v>
       </c>
       <c r="I18">
         <v>24819568.0</v>
       </c>
       <c r="J18">
         <v>60447514.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19">
         <v>-2000000.0</v>
       </c>
       <c r="C19">
         <v>10590000.0</v>
       </c>
       <c r="D19">
         <v>6555000.0</v>
       </c>
       <c r="E19">
         <v>74664000.0</v>
       </c>
       <c r="F19">
         <v>-35200532.0</v>
       </c>
       <c r="G19">
         <v>-93305000.0</v>
       </c>
       <c r="H19">
         <v>-60221650.0</v>
       </c>
       <c r="I19">
         <v>-64628729.0</v>
       </c>
       <c r="J19">
         <v>29084925.0</v>
       </c>
       <c r="K19">
         <v>-245840545.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>79575000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>10655000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
         <v>-14212000.0</v>
       </c>
       <c r="C21">
         <v>-36231000.0</v>
       </c>
       <c r="D21">
         <v>-45588000.0</v>
       </c>
       <c r="E21">
         <v>-42361000.0</v>
       </c>
       <c r="F21">
         <v>46109000.0</v>
       </c>
       <c r="G21">
         <v>-121980522.0</v>
       </c>
       <c r="H21">
         <v>-74813565.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
         <v>44716000.0</v>
       </c>
       <c r="C22">
         <v>154330000.0</v>
       </c>
       <c r="D22">
         <v>23692000.0</v>
       </c>
       <c r="E22">
         <v>20043000.0</v>
       </c>
       <c r="F22">
         <v>-150645452.0</v>
       </c>
       <c r="G22">
         <v>-115980000.0</v>
       </c>
       <c r="H22">
         <v>36395000.0</v>
       </c>
       <c r="I22">
         <v>74232000.0</v>
       </c>
       <c r="J22">
         <v>-131902720.0</v>
       </c>
       <c r="K22">
         <v>21541280.0</v>
       </c>
       <c r="L22">
         <v>38000000.0</v>
       </c>
       <c r="M22">
         <v>14000000.0</v>
       </c>
       <c r="N22">
         <v>57000000.0</v>
       </c>
       <c r="O22">
         <v>19000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23">
         <v>52250000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23">
         <v>-23000000.0</v>
       </c>
       <c r="M23">
         <v>-28000000.0</v>
       </c>
       <c r="N23">
         <v>62000000.0</v>
       </c>
       <c r="O23">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>2524000.0</v>
       </c>
       <c r="F24">
         <v>2902000.0</v>
       </c>
       <c r="G24">
         <v>-384390.0</v>
       </c>
       <c r="H24">
         <v>-187505.0</v>
       </c>
       <c r="I24">
         <v>842750.0</v>
       </c>
       <c r="J24">
         <v>192089640.0</v>
       </c>
       <c r="K24">
         <v>-122275690.0</v>
       </c>
       <c r="L24">
         <v>-23069370.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
         <v>3313000.0</v>
       </c>
       <c r="C25">
         <v>4823000.0</v>
       </c>
       <c r="D25">
         <v>8100000.0</v>
       </c>
       <c r="E25">
         <v>9265000.0</v>
       </c>
       <c r="F25">
         <v>16058095.0</v>
       </c>
       <c r="G25">
         <v>14815000.0</v>
       </c>
       <c r="H25">
         <v>13948604.0</v>
       </c>
       <c r="I25">
         <v>22189651.0</v>
       </c>
       <c r="J25">
         <v>20693048.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>10655000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27">
         <v>1174000.0</v>
       </c>
       <c r="C27">
         <v>587000.0</v>
       </c>
       <c r="D27">
         <v>0.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>-42361000.0</v>
       </c>
       <c r="F28">
         <v>46109000.0</v>
       </c>
       <c r="G28">
         <v>-111325522.0</v>
       </c>
       <c r="H28">
         <v>-74813565.0</v>
       </c>
       <c r="I28">
         <v>-32681970.0</v>
       </c>
       <c r="J28">
         <v>-254936560.0</v>
       </c>
       <c r="K28">
         <v>78952140.0</v>
       </c>
       <c r="L28">
         <v>196000000.0</v>
       </c>
       <c r="M28">
         <v>140000000.0</v>
       </c>
       <c r="N28">
         <v>13000000.0</v>
       </c>
       <c r="O28">
         <v>-20000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
         <v>65150000.0</v>
       </c>
       <c r="C29">
         <v>-54357000.0</v>
       </c>
       <c r="D29">
         <v>35478000.0</v>
       </c>
       <c r="E29">
         <v>23249000.0</v>
       </c>
       <c r="F29">
         <v>-14675000.0</v>
       </c>
       <c r="G29">
         <v>200292517.0</v>
       </c>
       <c r="H29">
         <v>143369098.0</v>
       </c>
       <c r="I29">
         <v>90291050.0</v>
       </c>
       <c r="J29">
         <v>223452230.0</v>
       </c>
       <c r="K29">
         <v>156910010.0</v>
       </c>
       <c r="L29">
         <v>-25000000.0</v>
       </c>
       <c r="M29">
         <v>28000000.0</v>
       </c>
       <c r="N29">
         <v>26000000.0</v>
       </c>
       <c r="O29">
         <v>46000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>74664000.0</v>
       </c>
       <c r="F30">
         <v>-35201000.0</v>
       </c>
       <c r="G30">
         <v>-93305861.0</v>
       </c>
       <c r="H30">
         <v>-60221650.0</v>
       </c>
       <c r="I30">
         <v>-64628730.0</v>
       </c>
       <c r="J30">
         <v>29084930.0</v>
       </c>
       <c r="K30">
         <v>-245840550.0</v>
       </c>
@@ -11295,2222 +11498,2280 @@
       <c r="O30">
         <v>-17000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>53495000.0</v>
+      </c>
+      <c r="C2">
         <v>46342000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>39073000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>37123000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>45487000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19128000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>23256000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>62877000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6723000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>31028000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>44553000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>24715000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13695000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11154000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24132000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>28895000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1096000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>959000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>17577000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>22035000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>-1366000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4725000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10871000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8241000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11423000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9063000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>8757000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>5508000</v>
+      </c>
+      <c r="C3">
         <v>2503000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8926000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6862000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3388000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2267000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3815000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7115000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1889000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>19000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2240000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4412000</v>
-      </c>
-[...1 lines deleted...]
-        <v>577000</v>
       </c>
       <c r="N3">
         <v>577000</v>
       </c>
       <c r="O3">
+        <v>577000</v>
+      </c>
+      <c r="P3">
         <v>4733000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3494000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2166000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>153000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>58367970</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>18518000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3884000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4087000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>106964260</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>66782000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>19551000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>10856000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>60034150</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>222000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>14875000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>658000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>11000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>75000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>173000000</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>27198000.0</v>
+      </c>
+      <c r="C6">
         <v>7153000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7269000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1950000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-8365000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>26359000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4127000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-39621000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>56154000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-24305000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-42551000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>19838000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11020000.0</v>
       </c>
       <c r="N6">
         <v>11020000.0</v>
       </c>
       <c r="O6">
+        <v>11020000.0</v>
+      </c>
+      <c r="P6">
         <v>37863000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-4763000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>22452000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>137000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-3766620.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>12852000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>17310000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6091000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4338870.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1808000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-822000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2360000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>8333880.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-4871000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3078000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>9821000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-24000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>29000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>-15725000.0</v>
+      </c>
+      <c r="C7">
         <v>-78000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>7263000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>526000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-13860000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>20651000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>142071000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-65111000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-191575000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-7186000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-17483000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>16626000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-27906000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-20112000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-25565000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-22928000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-5054000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4262000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-78429120.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-105150000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-82043000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2712000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>84619190.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>29689000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-43770000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-16795000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>13492620.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9">
         <v>5245000.0</v>
       </c>
       <c r="O9">
+        <v>5245000.0</v>
+      </c>
+      <c r="P9">
         <v>480000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-4116000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>-6000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-207000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>13000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-18000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>135000.0</v>
+      </c>
+      <c r="C10">
         <v>-109000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-196000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-110000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-111000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>0.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10">
         <v>-1000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>0.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>943000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>404000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>111000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1454000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>16330.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>37000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>35000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>8000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>16000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>0.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>17000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>35948.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-31000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>41000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-11030000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-733000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-11577000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>1195000.0</v>
       </c>
       <c r="O12">
+        <v>1195000.0</v>
+      </c>
+      <c r="P12">
         <v>-25902000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>831000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>6862000.0</v>
+      </c>
+      <c r="C14">
         <v>6819000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6667000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6523000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6403000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5986000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6340000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5905000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5922000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6073000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8061000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7818000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7720000.0</v>
       </c>
       <c r="N14">
         <v>7720000.0</v>
       </c>
       <c r="O14">
+        <v>7720000.0</v>
+      </c>
+      <c r="P14">
         <v>21570000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5868000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>12252000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6591000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>50325150.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>38550000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>25709000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12856000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>137026490.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>114039000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>73396000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>23407000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>86573340.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>19829000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>19815000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>19833000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AF14">
         <v>14000000.0</v>
       </c>
       <c r="AG14">
+        <v>14000000.0</v>
+      </c>
+      <c r="AH14">
         <v>13000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>80693000.0</v>
+      </c>
+      <c r="C16">
         <v>53495000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>46342000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>39073000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>37123000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>45487000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>19129000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>23256000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>62877000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6723000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>31028000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>44553000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>24715000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>13695000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>56510000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>24132000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>28895000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1096000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>958039.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>17577000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>22035000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-1366000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4725000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>10871000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8241000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11423000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>9063527.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>8757000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>-14373000.0</v>
+      </c>
+      <c r="C18">
         <v>10815000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>13543000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5344000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4945000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>29765000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4046000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-33585000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-43904000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>6248000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1864000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>23950000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>10357000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-23533000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>14066000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-6700000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2393000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>7883000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>20441586.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-35186000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-57851000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>521000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>28817000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>27370000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>24277000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>12866000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>150</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>0.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-2000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-6849000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3397000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-4000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-7000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-5000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>27275000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-18581000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-41641000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>16729000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>9499000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>16546000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>31540000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>7611000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>31034000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>4479000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-38108532.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-12523000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>19239000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-3808000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-26635000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-47075000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-8761000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-10834000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-42609650.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1480000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-15788000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-344000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>-2698000.0</v>
+      </c>
+      <c r="C21">
         <v>-3542000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-4133000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3360000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3348000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3371000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-8082000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-7568000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-9413000.0</v>
       </c>
       <c r="O21">
+        <v>-9413000.0</v>
+      </c>
+      <c r="P21">
         <v>-12476000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-9168000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>10480000.0</v>
+      </c>
+      <c r="C22">
         <v>5078000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>27931000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6103000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>6028000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4654000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>25168000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>27619000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>94649000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6894000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3280000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>5118000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7804000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>7490000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>22980000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5677000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-8614000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-4597000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-149533390.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-45370000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-28155000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-25881000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-129059380.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-65811000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>13151000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4601000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>32679620.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6698000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>8307000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>9131000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>25000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>12000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>6000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
+      <c r="M23"/>
       <c r="N23">
         <v>1000.0</v>
       </c>
       <c r="O23">
         <v>1000.0</v>
       </c>
       <c r="P23">
         <v>1000.0</v>
       </c>
       <c r="Q23">
-        <v>0.0</v>
+        <v>1000.0</v>
       </c>
       <c r="R23">
         <v>0.0</v>
       </c>
       <c r="S23">
+        <v>0.0</v>
+      </c>
+      <c r="T23">
         <v>52250000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>47150000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>32050000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10000000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-      <c r="AE23">
+      <c r="AE23"/>
+      <c r="AF23">
         <v>-24000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-53000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-11000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24">
         <v>10076000.0</v>
       </c>
       <c r="O24">
+        <v>10076000.0</v>
+      </c>
+      <c r="P24">
         <v>17209000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-15030000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>37679000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4632000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>23167440.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>21426000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>19315000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>279000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>13658400.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>112000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-44000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>22000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-187510.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1857000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-599000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>314000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>557000.0</v>
+      </c>
+      <c r="C25">
         <v>730000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>184000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>966000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1054000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1109000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>601000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1332000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1328000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1562000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1600000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2170000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2233000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2097000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2581000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2308000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2306000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2070000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5423095.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>315000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5115000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5205000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4218000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1773000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4299000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4525000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="T26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U26"/>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
-        <v>10655000.0</v>
+        <v>0.0</v>
       </c>
       <c r="X26">
         <v>10655000.0</v>
       </c>
       <c r="Y26">
         <v>10655000.0</v>
       </c>
       <c r="Z26">
         <v>10655000.0</v>
       </c>
-      <c r="AA26"/>
+      <c r="AA26">
+        <v>10655000.0</v>
+      </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27">
         <v>293000.0</v>
       </c>
       <c r="C27">
+        <v>293000.0</v>
+      </c>
+      <c r="D27">
         <v>294000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>293000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>294000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>293000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>337000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27"/>
+      <c r="L27">
+        <v>0.0</v>
+      </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
+      <c r="M28"/>
       <c r="N28">
         <v>-9412000.0</v>
       </c>
       <c r="O28">
+        <v>-9412000.0</v>
+      </c>
+      <c r="P28">
         <v>-12476000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-9168000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-20717000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-12378000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>45140350.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>83942000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>55325000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-6891000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-111325520.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-62817000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-37921000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-10528000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-74813570.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-67177000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-40136000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-19667000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>42000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>40000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>15000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>156000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>-8865000.0</v>
+      </c>
+      <c r="C29">
         <v>13318000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>22469000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>12206000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1557000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>32032000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7861000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-26470000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-42015000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6267000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>376000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>28362000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10934000.0</v>
       </c>
       <c r="N29">
         <v>10934000.0</v>
       </c>
       <c r="O29">
+        <v>10934000.0</v>
+      </c>
+      <c r="P29">
         <v>18799000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-3206000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7656000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8036000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-13706440.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-73998000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-53446000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4608000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>200292520.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>131295000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>56694000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>23722000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>143369100.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>23650000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>39335000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>29832000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-5000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-86000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>33000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
-[...1 lines deleted...]
-      </c>
+      <c r="M30"/>
       <c r="N30">
         <v>9499000.0</v>
       </c>
       <c r="O30">
+        <v>9499000.0</v>
+      </c>
+      <c r="P30">
         <v>31540000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7611000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>35513000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4479000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-35200530.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2908000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>15431000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-3808000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-93305860.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-66670000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-19595000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-10834000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-60221650.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-17612000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-16132000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-344000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-35000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>22000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-18000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-171000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>