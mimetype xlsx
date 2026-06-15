--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -259,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -929,79 +935,80 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R62"/>
+  <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1012,2829 +1019,2967 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>85283000.0</v>
+      </c>
+      <c r="C2">
         <v>108430000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>117014000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>182622000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>158928000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>164101000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>265982000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>563527000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>598783000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1227072000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1298857000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>699416000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>362872000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>228463000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>120068000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>227376000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>236240000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>217228000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
-    </row>
-    <row r="4" spans="1:18">
+      <c r="S3"/>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>22</v>
+      </c>
+      <c r="B5">
+        <v>943086000.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
-    </row>
-    <row r="7" spans="1:18">
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7">
+        <v>33336000.0</v>
+      </c>
+      <c r="C7">
         <v>46993000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>52216000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5761000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>65335000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>52391000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>39887000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>5549000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>286000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>375000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
+        <v>4338611000.0</v>
+      </c>
+      <c r="C8">
         <v>4338585000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>4335448000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>4332376000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>4328432000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>4321351000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>4319029000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>4314815000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3137730000.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-    </row>
-    <row r="10" spans="1:18">
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>1316050000.0</v>
+      </c>
+      <c r="C10">
         <v>1427057000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>704720000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>838847000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>794846000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>894781000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1094376000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1226424000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1846114000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3014954000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1524818000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3301747000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>633638000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>499600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1247416000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>277684000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>297687000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>114787000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>838847000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
-    </row>
-    <row r="12" spans="1:18">
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>1316050000.0</v>
+      </c>
+      <c r="C12">
         <v>1427057000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>704720000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>838847000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>794846000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>894781000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1094376000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1226424000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1846114000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3014954000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1524818000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3301747000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>633638000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>499600000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1247416000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>277684000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>297687000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>114787000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
+        <v>4338611000.0</v>
+      </c>
+      <c r="C13">
         <v>4338585000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4335448000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4332376000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4328432000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4321351000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4319029000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4314815000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4311294000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1173253000.0</v>
       </c>
       <c r="K13">
         <v>1173253000.0</v>
       </c>
       <c r="L13">
         <v>1173253000.0</v>
       </c>
       <c r="M13">
+        <v>1173253000.0</v>
+      </c>
+      <c r="N13">
         <v>586318000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>585834000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>585692000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="Q13">
         <v>63000000.0</v>
       </c>
       <c r="R13">
         <v>63000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13">
+        <v>63000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
+        <v>5927898000.0</v>
+      </c>
+      <c r="C14">
         <v>5925734000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5920587000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5913796000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5897874000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5882784000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5874713000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5869198000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5866269000.0</v>
       </c>
       <c r="J14">
         <v>5866269000.0</v>
       </c>
       <c r="K14">
         <v>5866269000.0</v>
       </c>
       <c r="L14">
+        <v>5866269000.0</v>
+      </c>
+      <c r="M14">
         <v>5058554000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4722799000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5383444492.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>4517399196.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4071272639.0</v>
       </c>
       <c r="Q14">
         <v>4071272639.0</v>
       </c>
       <c r="R14">
+        <v>4071272639.0</v>
+      </c>
+      <c r="S14">
         <v>3714048665.0</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>33</v>
+      </c>
+      <c r="B16">
+        <v>35350000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-    </row>
-    <row r="17" spans="1:18">
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
+      <c r="M20"/>
       <c r="N20">
         <v>1411000.0</v>
       </c>
       <c r="O20">
         <v>1411000.0</v>
       </c>
       <c r="P20">
         <v>1411000.0</v>
       </c>
       <c r="Q20">
+        <v>1411000.0</v>
+      </c>
+      <c r="R20">
         <v>382179000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>170723000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-    </row>
-    <row r="22" spans="1:18">
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-      <c r="E22">
+      <c r="E22"/>
+      <c r="F22">
         <v>0.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4060000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5635000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7298000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4199000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6356000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>6051000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4830000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5559000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>10750000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1550000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1123000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>825000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1477000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>8755980000.0</v>
+      </c>
+      <c r="C23">
         <v>10457114000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>11116112000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>11726018000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12070446000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>12647568000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>13979163000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>15540716000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>18835006000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>22090129000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>18072639000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>14451890000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8809665000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6929759000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6936242000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4795467000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3862256000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2434686000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24">
+        <v>1875166000.0</v>
+      </c>
+      <c r="C24">
         <v>3003046000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2081272000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4486369000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5514202000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6766919000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7013168000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3317184000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>6024982000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>10529054000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>6914000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>5349000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2597000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2069000000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-    </row>
-    <row r="25" spans="1:18">
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>42</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>3035561000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2129495000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4489310000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5518274000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6773475000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7017121000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3317184000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6025180000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10529341000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-    </row>
-    <row r="26" spans="1:18">
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>556000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>443000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>320000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>229000000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>1094084000.0</v>
+      </c>
+      <c r="C28">
         <v>2304464000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3702021000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4671694000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6129628000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7464045000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8436172000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9159655000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9677077000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>10031534000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6504736000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2891202000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3143676000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2168452000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1770834000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3141173000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2375183000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1361051000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>8301243000.0</v>
+      </c>
+      <c r="C29">
         <v>9799117000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10026346000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10651308000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10881037000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11455573000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12717669000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>13743767000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>17020234000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-    </row>
-    <row r="30" spans="1:18">
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>893442000.0</v>
+      </c>
+      <c r="C30">
         <v>743955000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>700338000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>578406000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>530529000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>639129000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>556132000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1139898000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1397463000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>900000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1531721000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1838171000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1284680000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>861624000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4365000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10312000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>382179000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>170723000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>5146528000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3962707000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3149138000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3227008000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
-    </row>
-    <row r="32" spans="1:18">
+      <c r="S31"/>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>1393445000.0</v>
+      </c>
+      <c r="C32">
         <v>1354747000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1416655000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>198220000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-135779000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-214391000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-1260085000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-6092684000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-3271662000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
-    </row>
-    <row r="33" spans="1:18">
+      <c r="S32"/>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>6510191999.0</v>
+      </c>
+      <c r="C33">
         <v>7870153000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>9267891000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>9899901000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>10160377000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>10803289000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>12101001000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>12899426000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>15458583000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>17467973000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>14916010000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>9151733000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>6667021000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>5482122000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4775772000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4026423000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3173220000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2147390000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:18">
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-    </row>
-    <row r="35" spans="1:18">
+      <c r="S34"/>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>2031306000.0</v>
+      </c>
+      <c r="C35">
         <v>3177842000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2271615000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5002571000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>6102770000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>7463408000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>7627776000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3436602000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6665890000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>11430954000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>7407551000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>5407855000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2635921000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2126123000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2593437000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2022495000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1905848000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1338532000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:18">
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>53</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
         <v>5308623000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6001797000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5879014000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5919298000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>5835329000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6138435000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>6185072000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>6216222000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>858869000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>736343000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>678209000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>753533000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>737745000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>409458000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>305833000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>161774000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>112276000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:18">
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
-    </row>
-    <row r="38" spans="1:18">
+      <c r="S37"/>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>55</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>18527000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>30697000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>55861000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>112020000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>105006000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>110277000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>86720000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>72062000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>122575000.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
-    </row>
-    <row r="39" spans="1:18">
+      <c r="S38"/>
+    </row>
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39">
+        <v>36296000.0</v>
+      </c>
+      <c r="C39">
         <v>415949000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>443163000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>408864000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>584694000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>306309000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>222019000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>267670000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>128647000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1599946000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>94039000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>155409000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>218767000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>75663000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>915869000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>479925000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>8345000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>309000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:18">
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
+        <v>216503000.0</v>
+      </c>
+      <c r="C40">
         <v>423652000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>859761000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>413583000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>471134000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>289175000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>321184000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1066085000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>498982000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1278218000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>227457000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>583362000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>215873000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>176354000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>194376000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>261521000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>275807000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>302410000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:18">
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>100727000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>128919000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>183749000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>161097000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
-    </row>
-    <row r="42" spans="1:18">
+      <c r="S41"/>
+    </row>
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42">
+        <v>943086000.0</v>
+      </c>
+      <c r="C42">
         <v>1513025000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1770608000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1580446000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1132980000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>900558000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1104453000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1309983000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1076044000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>4663555000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>6084205000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>5511946000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>3770341000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>3164032000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2942326000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>811535000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>607779000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>367749000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:18">
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
-    </row>
-    <row r="44" spans="1:18">
+      <c r="S43"/>
+    </row>
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
-    </row>
-    <row r="45" spans="1:18">
+      <c r="S44"/>
+    </row>
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>7928473000.0</v>
+      </c>
+      <c r="C45">
         <v>8729074000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>8965654000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>10373453000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>10158112000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>11145301000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>12546007000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-    </row>
-    <row r="46" spans="1:18">
+      <c r="S45"/>
+    </row>
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>2088116000.0</v>
+      </c>
+      <c r="C46">
         <v>2555974000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3256254000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4011548000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4212753000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4945095000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5940608000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>6692694000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>9235066000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>16602637000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>14143868000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>8459781000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>5871084000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4734845000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4201167000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3714989000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3008375000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2032218000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:18">
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>64</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>2555974000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>3256254000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>4011548000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>4212753000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>4945095000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>5940608000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>6692694000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>9235066000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>16602637000.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
-    </row>
-    <row r="48" spans="1:18">
+      <c r="S47"/>
+    </row>
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48">
+        <v>642748000.0</v>
+      </c>
+      <c r="C48">
         <v>262979000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-434235000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-766294000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1498705000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-2072771000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2196474000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2250112000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>109991000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-215972000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1739000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2065000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1942000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1601000000.0</v>
       </c>
-      <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
-    </row>
-    <row r="49" spans="1:18">
+      <c r="S48"/>
+    </row>
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
-    </row>
-    <row r="50" spans="1:18">
+      <c r="S49"/>
+    </row>
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50">
+        <v>501632000.0</v>
+      </c>
+      <c r="C50">
         <v>681482000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>2273253000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1018411000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1404128000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1539516000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2477493000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>7063346000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>5497923000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>2517059000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>8707000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>6375000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>3796000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>2697000000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-    </row>
-    <row r="51" spans="1:18">
+      <c r="S50"/>
+    </row>
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>2410134000.0</v>
+      </c>
+      <c r="C51">
         <v>3731521000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4406741000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5510541000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>6924474000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>8358826000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>9530548000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>10386079000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>11523191000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>13046488000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>8029554000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>6192949000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3777314000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2668052000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3018250000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3418857000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2672870000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1475838000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:18">
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52">
+        <v>515207000.0</v>
+      </c>
+      <c r="C52">
         <v>695960000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2277246000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1021231000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1406200000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1585351000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2513427000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>7068895000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>5498011000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2517147000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1770171000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1018191000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1185839000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>614977000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>458002000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1398148000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>771206000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>143266000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:18">
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>70</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>1326900000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>590511000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>756035000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>720854000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>688445000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>772189000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1029016000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1670465000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2757240000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>890000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>3016000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>834000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>489000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>-1240000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-    </row>
-    <row r="54" spans="1:18">
+      <c r="S53"/>
+    </row>
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
-    </row>
-    <row r="55" spans="1:18">
+      <c r="S54"/>
+    </row>
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>8755980000.0</v>
+      </c>
+      <c r="C55">
         <v>10457114000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>11116112000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>11726018000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>12070446000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>12647568000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>13979163000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>15540716000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>18835006000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>22090129000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>18072639000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>14451890000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>8809665000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>6929759000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>6936242000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4795467000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3862256000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2434686000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:18">
+    <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>2245788000.0</v>
+      </c>
+      <c r="C56">
         <v>2586961000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1848221000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1826117000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1910069000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1844279000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1878162000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2641290000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3376423000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>4622156000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3156629000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>5300157000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2142644000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1447637000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2160470000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>769044000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>689036000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>287296000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:18">
+    <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>852343000.0</v>
+      </c>
+      <c r="C57">
         <v>1232214000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3264876000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1627897000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2045848000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2058670000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3138247000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>8733974000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6648085000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5069098000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3369316000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2326510000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1793509000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1036625000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>800090000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1897870000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1285062000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>664838000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:18">
+    <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>2883649000.0</v>
+      </c>
+      <c r="C58">
         <v>4410056000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5536491000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6630468000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>8148618000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>9522078000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>10766023000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>12170576000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>13313975000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>16500052000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>10776867000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>7734365000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4429430000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3162748000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3393527000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3920365000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3190910000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2003370000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:18">
+    <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
-    </row>
-    <row r="60" spans="1:18">
+      <c r="S59"/>
+    </row>
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>5924445000.0</v>
+      </c>
+      <c r="C60">
         <v>6114589000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5671821000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5146528000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3962707000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3149138000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3227008000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3363237000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>5497329000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>5586961000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>7257458000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>6685199000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>4356659000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>3749866000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>3528018000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>874535000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>670779000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>430749000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:18">
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-    </row>
-    <row r="62" spans="1:18">
+      <c r="S61"/>
+    </row>
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
+      <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:57">
+        <v>121</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>83586000.0</v>
+      </c>
+      <c r="C2">
+        <v>85283000.0</v>
+      </c>
+      <c r="D2">
         <v>75270000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>88999000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>95158000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>108430000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>99997000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>119720000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>140570000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>117014000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>151127000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>155312000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>190613000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>182622000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>204983000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>175427000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>140070000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>158928000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>195232000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>202876000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>166148000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>164101000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>208286000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>178855000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>197711000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>265982000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>268118000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>459722000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>510060000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>563527000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>605968000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>636186000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>543850000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>598783000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>619767000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>767038000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>774663000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1227072000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1035866000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1036139000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1257645000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1298857000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>768570000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>884120000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>683256000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>699416000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>285279000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>281519000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>214763000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>362872000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>203332000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>218446000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>258610000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>228463000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>124884000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>130670000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>133314000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>120068000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3848,54 +3993,56 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3909,54 +4056,14848 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
+      </c>
+      <c r="B5">
+        <v>928366000.0</v>
+      </c>
+      <c r="C5">
+        <v>943086000.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5">
+        <v>1089959000.0</v>
+      </c>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
+      <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
+      <c r="A7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7">
+        <v>29769000.0</v>
+      </c>
+      <c r="C7">
+        <v>33336000.0</v>
+      </c>
+      <c r="D7">
+        <v>38121000.0</v>
+      </c>
+      <c r="E7">
+        <v>37035000.0</v>
+      </c>
+      <c r="F7">
+        <v>42785000.0</v>
+      </c>
+      <c r="G7">
+        <v>46993000.0</v>
+      </c>
+      <c r="H7">
+        <v>51000000.0</v>
+      </c>
+      <c r="I7">
+        <v>70646000.0</v>
+      </c>
+      <c r="J7">
+        <v>83521000.0</v>
+      </c>
+      <c r="K7">
+        <v>52216000.0</v>
+      </c>
+      <c r="L7">
+        <v>47809000.0</v>
+      </c>
+      <c r="M7">
+        <v>57335000.0</v>
+      </c>
+      <c r="N7">
+        <v>57965000.0</v>
+      </c>
+      <c r="O7">
+        <v>5761000.0</v>
+      </c>
+      <c r="P7">
+        <v>78335000.0</v>
+      </c>
+      <c r="Q7">
+        <v>75426000.0</v>
+      </c>
+      <c r="R7">
+        <v>69013000.0</v>
+      </c>
+      <c r="S7">
+        <v>65335000.0</v>
+      </c>
+      <c r="T7">
+        <v>63097000.0</v>
+      </c>
+      <c r="U7">
+        <v>60478000.0</v>
+      </c>
+      <c r="V7">
+        <v>57037000.0</v>
+      </c>
+      <c r="W7">
+        <v>52391000.0</v>
+      </c>
+      <c r="X7">
+        <v>54097000.0</v>
+      </c>
+      <c r="Y7">
+        <v>52190000.0</v>
+      </c>
+      <c r="Z7">
+        <v>42363000.0</v>
+      </c>
+      <c r="AA7">
+        <v>39887000.0</v>
+      </c>
+      <c r="AB7">
+        <v>25393000.0</v>
+      </c>
+      <c r="AC7">
+        <v>22105000.0</v>
+      </c>
+      <c r="AD7">
+        <v>19301000.0</v>
+      </c>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
+      <c r="A8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8">
+        <v>4338611000.0</v>
+      </c>
+      <c r="C8">
+        <v>4338611000.0</v>
+      </c>
+      <c r="D8">
+        <v>4338611000.0</v>
+      </c>
+      <c r="E8">
+        <v>4338611000.0</v>
+      </c>
+      <c r="F8">
+        <v>4338585000.0</v>
+      </c>
+      <c r="G8">
+        <v>4338585000.0</v>
+      </c>
+      <c r="H8">
+        <v>4338585000.0</v>
+      </c>
+      <c r="I8">
+        <v>4338585000.0</v>
+      </c>
+      <c r="J8">
+        <v>4335448000.0</v>
+      </c>
+      <c r="K8">
+        <v>4335448000.0</v>
+      </c>
+      <c r="L8">
+        <v>4335448000.0</v>
+      </c>
+      <c r="M8">
+        <v>4335448000.0</v>
+      </c>
+      <c r="N8">
+        <v>4332376000.0</v>
+      </c>
+      <c r="O8">
+        <v>4332376000.0</v>
+      </c>
+      <c r="P8">
+        <v>4332376000.0</v>
+      </c>
+      <c r="Q8">
+        <v>4332376000.0</v>
+      </c>
+      <c r="R8">
+        <v>4328432000.0</v>
+      </c>
+      <c r="S8">
+        <v>4328432000.0</v>
+      </c>
+      <c r="T8">
+        <v>4328432000.0</v>
+      </c>
+      <c r="U8">
+        <v>4328432000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
+      <c r="A9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
+      <c r="A10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10">
+        <v>1174866000.0</v>
+      </c>
+      <c r="C10">
+        <v>1316050000.0</v>
+      </c>
+      <c r="D10">
+        <v>1256142000.0</v>
+      </c>
+      <c r="E10">
+        <v>1415470000.0</v>
+      </c>
+      <c r="F10">
+        <v>1423998000.0</v>
+      </c>
+      <c r="G10">
+        <v>1427057000.0</v>
+      </c>
+      <c r="H10">
+        <v>1100051000.0</v>
+      </c>
+      <c r="I10">
+        <v>1214341000.0</v>
+      </c>
+      <c r="J10">
+        <v>901758000.0</v>
+      </c>
+      <c r="K10">
+        <v>704720000.0</v>
+      </c>
+      <c r="L10">
+        <v>751919000.0</v>
+      </c>
+      <c r="M10">
+        <v>689378000.0</v>
+      </c>
+      <c r="N10">
+        <v>677538000.0</v>
+      </c>
+      <c r="O10">
+        <v>838847000.0</v>
+      </c>
+      <c r="P10">
+        <v>952591000.0</v>
+      </c>
+      <c r="Q10">
+        <v>717382000.0</v>
+      </c>
+      <c r="R10">
+        <v>758608000.0</v>
+      </c>
+      <c r="S10">
+        <v>794846000.0</v>
+      </c>
+      <c r="T10">
+        <v>909615000.0</v>
+      </c>
+      <c r="U10">
+        <v>876043000.0</v>
+      </c>
+      <c r="V10">
+        <v>975210000.0</v>
+      </c>
+      <c r="W10">
+        <v>894781000.0</v>
+      </c>
+      <c r="X10">
+        <v>923487000.0</v>
+      </c>
+      <c r="Y10">
+        <v>849534000.0</v>
+      </c>
+      <c r="Z10">
+        <v>959538000.0</v>
+      </c>
+      <c r="AA10">
+        <v>1094376000.0</v>
+      </c>
+      <c r="AB10">
+        <v>1034538000.0</v>
+      </c>
+      <c r="AC10">
+        <v>1096096000.0</v>
+      </c>
+      <c r="AD10">
+        <v>1147563000.0</v>
+      </c>
+      <c r="AE10">
+        <v>1226424000.0</v>
+      </c>
+      <c r="AF10">
+        <v>1530469000.0</v>
+      </c>
+      <c r="AG10">
+        <v>1419661000.0</v>
+      </c>
+      <c r="AH10">
+        <v>1491193000.0</v>
+      </c>
+      <c r="AI10">
+        <v>1846114000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>1681017000.0</v>
+      </c>
+      <c r="AK10">
+        <v>1793479000.0</v>
+      </c>
+      <c r="AL10">
+        <v>2425678000.0</v>
+      </c>
+      <c r="AM10">
+        <v>3014954000.0</v>
+      </c>
+      <c r="AN10">
+        <v>2399124000.0</v>
+      </c>
+      <c r="AO10">
+        <v>2167907000.0</v>
+      </c>
+      <c r="AP10">
+        <v>859818000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>1524818000.0</v>
+      </c>
+      <c r="AR10">
+        <v>2058045000.0</v>
+      </c>
+      <c r="AS10">
+        <v>2148259000.0</v>
+      </c>
+      <c r="AT10">
+        <v>2428736000.0</v>
+      </c>
+      <c r="AU10">
+        <v>3301747000.0</v>
+      </c>
+      <c r="AV10">
+        <v>2137842000.0</v>
+      </c>
+      <c r="AW10">
+        <v>803558000.0</v>
+      </c>
+      <c r="AX10">
+        <v>744215000.0</v>
+      </c>
+      <c r="AY10">
+        <v>633638000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>394787000.0</v>
+      </c>
+      <c r="BA10">
+        <v>658955000.0</v>
+      </c>
+      <c r="BB10">
+        <v>420436000.0</v>
+      </c>
+      <c r="BC10">
+        <v>499600000.0</v>
+      </c>
+      <c r="BD10">
+        <v>707913000.0</v>
+      </c>
+      <c r="BE10">
+        <v>936182000.0</v>
+      </c>
+      <c r="BF10">
+        <v>1087950000.0</v>
+      </c>
+      <c r="BG10">
+        <v>1247416000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:59">
+      <c r="A11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>1415470000.0</v>
+      </c>
+      <c r="F11">
+        <v>1423998000.0</v>
+      </c>
+      <c r="G11"/>
+      <c r="H11">
+        <v>1100051000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
+        <v>838847000.0</v>
+      </c>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11">
+        <v>909615000.0</v>
+      </c>
+      <c r="U11">
+        <v>876043000.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
+      <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12">
+        <v>1174866000.0</v>
+      </c>
+      <c r="C12">
+        <v>1316050000.0</v>
+      </c>
+      <c r="D12">
+        <v>1256142000.0</v>
+      </c>
+      <c r="E12">
+        <v>1415470000.0</v>
+      </c>
+      <c r="F12">
+        <v>1423998000.0</v>
+      </c>
+      <c r="G12">
+        <v>1427057000.0</v>
+      </c>
+      <c r="H12">
+        <v>1100051000.0</v>
+      </c>
+      <c r="I12">
+        <v>1214341000.0</v>
+      </c>
+      <c r="J12">
+        <v>901758000.0</v>
+      </c>
+      <c r="K12">
+        <v>704720000.0</v>
+      </c>
+      <c r="L12">
+        <v>751919000.0</v>
+      </c>
+      <c r="M12">
+        <v>689378000.0</v>
+      </c>
+      <c r="N12">
+        <v>677538000.0</v>
+      </c>
+      <c r="O12">
+        <v>838847000.0</v>
+      </c>
+      <c r="P12">
+        <v>952591000.0</v>
+      </c>
+      <c r="Q12">
+        <v>717382000.0</v>
+      </c>
+      <c r="R12">
+        <v>758608000.0</v>
+      </c>
+      <c r="S12">
+        <v>794846000.0</v>
+      </c>
+      <c r="T12">
+        <v>909615000.0</v>
+      </c>
+      <c r="U12">
+        <v>876043000.0</v>
+      </c>
+      <c r="V12">
+        <v>975210000.0</v>
+      </c>
+      <c r="W12">
+        <v>894781000.0</v>
+      </c>
+      <c r="X12">
+        <v>923487000.0</v>
+      </c>
+      <c r="Y12">
+        <v>849534000.0</v>
+      </c>
+      <c r="Z12">
+        <v>959538000.0</v>
+      </c>
+      <c r="AA12">
+        <v>1094376000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1034538000.0</v>
+      </c>
+      <c r="AC12">
+        <v>1096096000.0</v>
+      </c>
+      <c r="AD12">
+        <v>1147563000.0</v>
+      </c>
+      <c r="AE12">
+        <v>1226424000.0</v>
+      </c>
+      <c r="AF12">
+        <v>1530469000.0</v>
+      </c>
+      <c r="AG12">
+        <v>1419661000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1491193000.0</v>
+      </c>
+      <c r="AI12">
+        <v>1846114000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1681017000.0</v>
+      </c>
+      <c r="AK12">
+        <v>1793479000.0</v>
+      </c>
+      <c r="AL12">
+        <v>2425678000.0</v>
+      </c>
+      <c r="AM12">
+        <v>3014954000.0</v>
+      </c>
+      <c r="AN12">
+        <v>2399124000.0</v>
+      </c>
+      <c r="AO12">
+        <v>2167907000.0</v>
+      </c>
+      <c r="AP12">
+        <v>859818000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1524818000.0</v>
+      </c>
+      <c r="AR12">
+        <v>2058045000.0</v>
+      </c>
+      <c r="AS12">
+        <v>2148259000.0</v>
+      </c>
+      <c r="AT12">
+        <v>2428736000.0</v>
+      </c>
+      <c r="AU12">
+        <v>3301747000.0</v>
+      </c>
+      <c r="AV12">
+        <v>2137842000.0</v>
+      </c>
+      <c r="AW12">
+        <v>803558000.0</v>
+      </c>
+      <c r="AX12">
+        <v>744215000.0</v>
+      </c>
+      <c r="AY12">
+        <v>633638000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>394787000.0</v>
+      </c>
+      <c r="BA12">
+        <v>658955000.0</v>
+      </c>
+      <c r="BB12">
+        <v>420436000.0</v>
+      </c>
+      <c r="BC12">
+        <v>499600000.0</v>
+      </c>
+      <c r="BD12">
+        <v>707913000.0</v>
+      </c>
+      <c r="BE12">
+        <v>936182000.0</v>
+      </c>
+      <c r="BF12">
+        <v>1087950000.0</v>
+      </c>
+      <c r="BG12">
+        <v>1247416000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:59">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13">
+        <v>4338611000.0</v>
+      </c>
+      <c r="C13">
+        <v>4338611000.0</v>
+      </c>
+      <c r="D13">
+        <v>4338611000.0</v>
+      </c>
+      <c r="E13">
+        <v>4338611000.0</v>
+      </c>
+      <c r="F13">
+        <v>4338585000.0</v>
+      </c>
+      <c r="G13">
+        <v>4338585000.0</v>
+      </c>
+      <c r="H13">
+        <v>4338585000.0</v>
+      </c>
+      <c r="I13">
+        <v>4338585000.0</v>
+      </c>
+      <c r="J13">
+        <v>4335448000.0</v>
+      </c>
+      <c r="K13">
+        <v>4335448000.0</v>
+      </c>
+      <c r="L13">
+        <v>4335448000.0</v>
+      </c>
+      <c r="M13">
+        <v>4335448000.0</v>
+      </c>
+      <c r="N13">
+        <v>4332376000.0</v>
+      </c>
+      <c r="O13">
+        <v>4332376000.0</v>
+      </c>
+      <c r="P13">
+        <v>4332376000.0</v>
+      </c>
+      <c r="Q13">
+        <v>4332376000.0</v>
+      </c>
+      <c r="R13">
+        <v>4328432000.0</v>
+      </c>
+      <c r="S13">
+        <v>4328432000.0</v>
+      </c>
+      <c r="T13">
+        <v>4328432000.0</v>
+      </c>
+      <c r="U13">
+        <v>4328432000.0</v>
+      </c>
+      <c r="V13">
+        <v>4321351000.0</v>
+      </c>
+      <c r="W13">
+        <v>4321351000.0</v>
+      </c>
+      <c r="X13">
+        <v>4321351000.0</v>
+      </c>
+      <c r="Y13">
+        <v>4321351000.0</v>
+      </c>
+      <c r="Z13">
+        <v>4319029000.0</v>
+      </c>
+      <c r="AA13">
+        <v>4319029000.0</v>
+      </c>
+      <c r="AB13"/>
+      <c r="AC13">
+        <v>4319029000.0</v>
+      </c>
+      <c r="AD13">
+        <v>4314815000.0</v>
+      </c>
+      <c r="AE13">
+        <v>4314815000.0</v>
+      </c>
+      <c r="AF13">
+        <v>4314815000.0</v>
+      </c>
+      <c r="AG13">
+        <v>4314815000.0</v>
+      </c>
+      <c r="AH13">
+        <v>4311294000.0</v>
+      </c>
+      <c r="AI13">
+        <v>4311294000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>4311294000.0</v>
+      </c>
+      <c r="AK13">
+        <v>4311294000.0</v>
+      </c>
+      <c r="AL13">
+        <v>1173253000.0</v>
+      </c>
+      <c r="AM13">
+        <v>1173253000.0</v>
+      </c>
+      <c r="AN13">
+        <v>1173253000.0</v>
+      </c>
+      <c r="AO13">
+        <v>1173253000.0</v>
+      </c>
+      <c r="AP13">
+        <v>1173253000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>1173253000.0</v>
+      </c>
+      <c r="AR13">
+        <v>1173253000.0</v>
+      </c>
+      <c r="AS13">
+        <v>1173253000.0</v>
+      </c>
+      <c r="AT13">
+        <v>1173253000.0</v>
+      </c>
+      <c r="AU13">
+        <v>1173253000.0</v>
+      </c>
+      <c r="AV13">
+        <v>586627000.0</v>
+      </c>
+      <c r="AW13">
+        <v>586529000.0</v>
+      </c>
+      <c r="AX13">
+        <v>586426000.0</v>
+      </c>
+      <c r="AY13">
+        <v>586318000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>586248000.0</v>
+      </c>
+      <c r="BA13">
+        <v>586026000.0</v>
+      </c>
+      <c r="BB13">
+        <v>585921000.0</v>
+      </c>
+      <c r="BC13">
+        <v>585834000.0</v>
+      </c>
+      <c r="BD13">
+        <v>585808000.0</v>
+      </c>
+      <c r="BE13">
+        <v>585692000.0</v>
+      </c>
+      <c r="BF13">
+        <v>585692000.0</v>
+      </c>
+      <c r="BG13">
+        <v>585692000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:59">
+      <c r="A14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14">
+        <v>5927907000.0</v>
+      </c>
+      <c r="C14">
+        <v>5927898000.0</v>
+      </c>
+      <c r="D14">
+        <v>5927894000.0</v>
+      </c>
+      <c r="E14">
+        <v>5927885000.0</v>
+      </c>
+      <c r="F14">
+        <v>5927875000.0</v>
+      </c>
+      <c r="G14">
+        <v>5926042000.0</v>
+      </c>
+      <c r="H14">
+        <v>5925426000.0</v>
+      </c>
+      <c r="I14">
+        <v>5924188000.0</v>
+      </c>
+      <c r="J14">
+        <v>5922666000.0</v>
+      </c>
+      <c r="K14">
+        <v>5920587000.0</v>
+      </c>
+      <c r="L14">
+        <v>5919886000.0</v>
+      </c>
+      <c r="M14">
+        <v>5918473000.0</v>
+      </c>
+      <c r="N14">
+        <v>5918047000.0</v>
+      </c>
+      <c r="O14">
+        <v>5913796000.0</v>
+      </c>
+      <c r="P14">
+        <v>5912727000.0</v>
+      </c>
+      <c r="Q14">
+        <v>5909474000.0</v>
+      </c>
+      <c r="R14">
+        <v>5907045000.0</v>
+      </c>
+      <c r="S14">
+        <v>5897874000.0</v>
+      </c>
+      <c r="T14">
+        <v>5894784000.0</v>
+      </c>
+      <c r="U14">
+        <v>5888551000.0</v>
+      </c>
+      <c r="V14">
+        <v>5885896000.0</v>
+      </c>
+      <c r="W14">
+        <v>5882784000.0</v>
+      </c>
+      <c r="X14">
+        <v>5881740000.0</v>
+      </c>
+      <c r="Y14">
+        <v>5879639000.0</v>
+      </c>
+      <c r="Z14">
+        <v>5876525000.0</v>
+      </c>
+      <c r="AA14">
+        <v>5874713000.0</v>
+      </c>
+      <c r="AB14">
+        <v>5874102000.0</v>
+      </c>
+      <c r="AC14">
+        <v>5872871000.0</v>
+      </c>
+      <c r="AD14">
+        <v>5870937000.0</v>
+      </c>
+      <c r="AE14">
+        <v>5869198000.0</v>
+      </c>
+      <c r="AF14">
+        <v>5870937000.0</v>
+      </c>
+      <c r="AG14">
+        <v>5870937000.0</v>
+      </c>
+      <c r="AH14">
+        <v>5866269000.0</v>
+      </c>
+      <c r="AI14">
+        <v>5866269000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>5866269000.0</v>
+      </c>
+      <c r="AK14">
+        <v>5866269000.0</v>
+      </c>
+      <c r="AL14">
+        <v>5866269000.0</v>
+      </c>
+      <c r="AM14">
+        <v>5866269000.0</v>
+      </c>
+      <c r="AN14">
+        <v>5866269000.0</v>
+      </c>
+      <c r="AO14">
+        <v>5866269000.0</v>
+      </c>
+      <c r="AP14">
+        <v>5866269000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>5866269000.0</v>
+      </c>
+      <c r="AR14">
+        <v>5866269000.0</v>
+      </c>
+      <c r="AS14">
+        <v>5866269000.0</v>
+      </c>
+      <c r="AT14">
+        <v>5866269000.0</v>
+      </c>
+      <c r="AU14">
+        <v>5058554000.0</v>
+      </c>
+      <c r="AV14">
+        <v>4726966000.0</v>
+      </c>
+      <c r="AW14">
+        <v>4724985000.0</v>
+      </c>
+      <c r="AX14">
+        <v>4724487000.0</v>
+      </c>
+      <c r="AY14">
+        <v>5386076301.0</v>
+      </c>
+      <c r="AZ14">
+        <v>4721954000.0</v>
+      </c>
+      <c r="BA14">
+        <v>5385271321.0</v>
+      </c>
+      <c r="BB14">
+        <v>5384124499.0</v>
+      </c>
+      <c r="BC14">
+        <v>5383650332.0</v>
+      </c>
+      <c r="BD14">
+        <v>5382565997.0</v>
+      </c>
+      <c r="BE14">
+        <v>5385997274.0</v>
+      </c>
+      <c r="BF14">
+        <v>5386210465.0</v>
+      </c>
+      <c r="BG14">
+        <v>5382089993.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59">
+      <c r="A15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
+      <c r="A16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>35350000.0</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
+      <c r="A17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
+      <c r="A18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
+      <c r="A19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
+      <c r="A20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20">
+        <v>1411000.0</v>
+      </c>
+      <c r="AW20">
+        <v>1411000.0</v>
+      </c>
+      <c r="AX20">
+        <v>1411000.0</v>
+      </c>
+      <c r="AY20">
+        <v>1411000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>1411000.0</v>
+      </c>
+      <c r="BA20">
+        <v>1411000.0</v>
+      </c>
+      <c r="BB20">
+        <v>1411000.0</v>
+      </c>
+      <c r="BC20">
+        <v>1411000.0</v>
+      </c>
+      <c r="BD20">
+        <v>1411000.0</v>
+      </c>
+      <c r="BE20">
+        <v>1411000.0</v>
+      </c>
+      <c r="BF20">
+        <v>1411000.0</v>
+      </c>
+      <c r="BG20">
+        <v>1411000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:59">
+      <c r="A21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
+      <c r="A22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22">
+        <v>833000.0</v>
+      </c>
+      <c r="R22"/>
+      <c r="S22">
+        <v>0.0</v>
+      </c>
+      <c r="T22">
+        <v>831000.0</v>
+      </c>
+      <c r="U22">
+        <v>729000.0</v>
+      </c>
+      <c r="V22">
+        <v>671000.0</v>
+      </c>
+      <c r="W22">
+        <v>4060000.0</v>
+      </c>
+      <c r="X22">
+        <v>3083000.0</v>
+      </c>
+      <c r="Y22">
+        <v>2857000.0</v>
+      </c>
+      <c r="Z22">
+        <v>3744000.0</v>
+      </c>
+      <c r="AA22">
+        <v>5635000.0</v>
+      </c>
+      <c r="AB22">
+        <v>3446000.0</v>
+      </c>
+      <c r="AC22">
+        <v>6248000.0</v>
+      </c>
+      <c r="AD22">
+        <v>5351000.0</v>
+      </c>
+      <c r="AE22">
+        <v>7298000.0</v>
+      </c>
+      <c r="AF22">
+        <v>7417000.0</v>
+      </c>
+      <c r="AG22">
+        <v>6067000.0</v>
+      </c>
+      <c r="AH22">
+        <v>5973000.0</v>
+      </c>
+      <c r="AI22">
+        <v>4199000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>5627000.0</v>
+      </c>
+      <c r="AK22">
+        <v>5245000.0</v>
+      </c>
+      <c r="AL22">
+        <v>6133000.0</v>
+      </c>
+      <c r="AM22">
+        <v>6356000.0</v>
+      </c>
+      <c r="AN22">
+        <v>4098000.0</v>
+      </c>
+      <c r="AO22">
+        <v>5247000.0</v>
+      </c>
+      <c r="AP22">
+        <v>6566000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>6051000.0</v>
+      </c>
+      <c r="AR22">
+        <v>6048000.0</v>
+      </c>
+      <c r="AS22">
+        <v>7383000.0</v>
+      </c>
+      <c r="AT22">
+        <v>2527000.0</v>
+      </c>
+      <c r="AU22">
+        <v>4830000.0</v>
+      </c>
+      <c r="AV22">
+        <v>17597000.0</v>
+      </c>
+      <c r="AW22">
+        <v>2964000.0</v>
+      </c>
+      <c r="AX22">
+        <v>12216000.0</v>
+      </c>
+      <c r="AY22">
+        <v>5559000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>6044000.0</v>
+      </c>
+      <c r="BA22">
+        <v>5444000.0</v>
+      </c>
+      <c r="BB22">
+        <v>9116000.0</v>
+      </c>
+      <c r="BC22">
+        <v>10750000.0</v>
+      </c>
+      <c r="BD22">
+        <v>3507000.0</v>
+      </c>
+      <c r="BE22">
+        <v>5933000.0</v>
+      </c>
+      <c r="BF22">
+        <v>1914000.0</v>
+      </c>
+      <c r="BG22">
+        <v>1550000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:59">
+      <c r="A23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23">
+        <v>8416494000.0</v>
+      </c>
+      <c r="C23">
+        <v>8755980000.0</v>
+      </c>
+      <c r="D23">
+        <v>9230600000.0</v>
+      </c>
+      <c r="E23">
+        <v>9453235000.0</v>
+      </c>
+      <c r="F23">
+        <v>10194790000.0</v>
+      </c>
+      <c r="G23">
+        <v>10457114000.0</v>
+      </c>
+      <c r="H23">
+        <v>9829739000.0</v>
+      </c>
+      <c r="I23">
+        <v>11460930000.0</v>
+      </c>
+      <c r="J23">
+        <v>11594104000.0</v>
+      </c>
+      <c r="K23">
+        <v>11116112000.0</v>
+      </c>
+      <c r="L23">
+        <v>11768884000.0</v>
+      </c>
+      <c r="M23">
+        <v>11734557000.0</v>
+      </c>
+      <c r="N23">
+        <v>11408441000.0</v>
+      </c>
+      <c r="O23">
+        <v>11726018000.0</v>
+      </c>
+      <c r="P23">
+        <v>12793184000.0</v>
+      </c>
+      <c r="Q23">
+        <v>12259374000.0</v>
+      </c>
+      <c r="R23">
+        <v>11830409000.0</v>
+      </c>
+      <c r="S23">
+        <v>12070446000.0</v>
+      </c>
+      <c r="T23">
+        <v>12440543000.0</v>
+      </c>
+      <c r="U23">
+        <v>12653594000.0</v>
+      </c>
+      <c r="V23">
+        <v>12818999000.0</v>
+      </c>
+      <c r="W23">
+        <v>12647568000.0</v>
+      </c>
+      <c r="X23">
+        <v>13274218000.0</v>
+      </c>
+      <c r="Y23">
+        <v>13865059000.0</v>
+      </c>
+      <c r="Z23">
+        <v>14160761000.0</v>
+      </c>
+      <c r="AA23">
+        <v>13979163000.0</v>
+      </c>
+      <c r="AB23">
+        <v>14766508000.0</v>
+      </c>
+      <c r="AC23">
+        <v>14918450000.0</v>
+      </c>
+      <c r="AD23">
+        <v>14991157000.0</v>
+      </c>
+      <c r="AE23">
+        <v>15540716000.0</v>
+      </c>
+      <c r="AF23">
+        <v>17564508000.0</v>
+      </c>
+      <c r="AG23">
+        <v>18225201000.0</v>
+      </c>
+      <c r="AH23">
+        <v>17843810000.0</v>
+      </c>
+      <c r="AI23">
+        <v>18835006000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>19546613000.0</v>
+      </c>
+      <c r="AK23">
+        <v>19927256000.0</v>
+      </c>
+      <c r="AL23">
+        <v>20808724000.0</v>
+      </c>
+      <c r="AM23">
+        <v>22090129000.0</v>
+      </c>
+      <c r="AN23">
+        <v>20183113000.0</v>
+      </c>
+      <c r="AO23">
+        <v>18836186000.0</v>
+      </c>
+      <c r="AP23">
+        <v>16708050000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>18072639000.0</v>
+      </c>
+      <c r="AR23">
+        <v>18359629000.0</v>
+      </c>
+      <c r="AS23">
+        <v>15407776000.0</v>
+      </c>
+      <c r="AT23">
+        <v>14762855000.0</v>
+      </c>
+      <c r="AU23">
+        <v>14451890000.0</v>
+      </c>
+      <c r="AV23">
+        <v>12011525000.0</v>
+      </c>
+      <c r="AW23">
+        <v>9978404000.0</v>
+      </c>
+      <c r="AX23">
+        <v>9613809000.0</v>
+      </c>
+      <c r="AY23">
+        <v>8809665000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>8140101000.0</v>
+      </c>
+      <c r="BA23">
+        <v>7813863000.0</v>
+      </c>
+      <c r="BB23">
+        <v>7256602000.0</v>
+      </c>
+      <c r="BC23">
+        <v>6929759000.0</v>
+      </c>
+      <c r="BD23">
+        <v>6818448000.0</v>
+      </c>
+      <c r="BE23">
+        <v>7068235000.0</v>
+      </c>
+      <c r="BF23">
+        <v>6798599000.0</v>
+      </c>
+      <c r="BG23">
+        <v>6936242000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:59">
+      <c r="A24" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24">
+        <v>1521750000.0</v>
+      </c>
+      <c r="C24">
+        <v>1875166000.0</v>
+      </c>
+      <c r="D24">
+        <v>2214620000.0</v>
+      </c>
+      <c r="E24">
+        <v>2419376000.0</v>
+      </c>
+      <c r="F24">
+        <v>2762666000.0</v>
+      </c>
+      <c r="G24">
+        <v>3003046000.0</v>
+      </c>
+      <c r="H24">
+        <v>2967559000.0</v>
+      </c>
+      <c r="I24">
+        <v>1817769000.0</v>
+      </c>
+      <c r="J24">
+        <v>1989736000.0</v>
+      </c>
+      <c r="K24">
+        <v>2081272000.0</v>
+      </c>
+      <c r="L24">
+        <v>1802229000.0</v>
+      </c>
+      <c r="M24">
+        <v>3410889000.0</v>
+      </c>
+      <c r="N24">
+        <v>4356018000.0</v>
+      </c>
+      <c r="O24">
+        <v>4486369000.0</v>
+      </c>
+      <c r="P24">
+        <v>4899579000.0</v>
+      </c>
+      <c r="Q24">
+        <v>5073653000.0</v>
+      </c>
+      <c r="R24">
+        <v>5300122000.0</v>
+      </c>
+      <c r="S24">
+        <v>5514202000.0</v>
+      </c>
+      <c r="T24">
+        <v>6079116000.0</v>
+      </c>
+      <c r="U24">
+        <v>6579438000.0</v>
+      </c>
+      <c r="V24">
+        <v>6935566000.0</v>
+      </c>
+      <c r="W24">
+        <v>6766919000.0</v>
+      </c>
+      <c r="X24">
+        <v>7199889000.0</v>
+      </c>
+      <c r="Y24">
+        <v>7627256000.0</v>
+      </c>
+      <c r="Z24">
+        <v>8522041000.0</v>
+      </c>
+      <c r="AA24">
+        <v>7013168000.0</v>
+      </c>
+      <c r="AB24">
+        <v>7080768000.0</v>
+      </c>
+      <c r="AC24">
+        <v>7336457000.0</v>
+      </c>
+      <c r="AD24">
+        <v>3194883000.0</v>
+      </c>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24">
+        <v>6517000000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>6914000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>5022000000.0</v>
+      </c>
+      <c r="AS24">
+        <v>4312000000.0</v>
+      </c>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
+      <c r="A25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
+        <v>2443820000.0</v>
+      </c>
+      <c r="F25">
+        <v>2791582000.0</v>
+      </c>
+      <c r="G25">
+        <v>3035561000.0</v>
+      </c>
+      <c r="H25">
+        <v>3000735000.0</v>
+      </c>
+      <c r="I25">
+        <v>1859074000.0</v>
+      </c>
+      <c r="J25">
+        <v>2035183000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>3416679000.0</v>
+      </c>
+      <c r="N25">
+        <v>4358553000.0</v>
+      </c>
+      <c r="O25">
+        <v>4489310000.0</v>
+      </c>
+      <c r="P25">
+        <v>4902052000.0</v>
+      </c>
+      <c r="Q25">
+        <v>5076032000.0</v>
+      </c>
+      <c r="R25">
+        <v>5303255000.0</v>
+      </c>
+      <c r="S25">
+        <v>5518274000.0</v>
+      </c>
+      <c r="T25">
+        <v>6083100000.0</v>
+      </c>
+      <c r="U25">
+        <v>6584364000.0</v>
+      </c>
+      <c r="V25">
+        <v>6941309000.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
+      <c r="A26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26">
+        <v>510000000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>556000000.0</v>
+      </c>
+      <c r="AR26">
+        <v>592000000.0</v>
+      </c>
+      <c r="AS26">
+        <v>494000000.0</v>
+      </c>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
+      <c r="A27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
+      <c r="A28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28">
+        <v>879088000.0</v>
+      </c>
+      <c r="C28">
+        <v>1094084000.0</v>
+      </c>
+      <c r="D28">
+        <v>1511287000.0</v>
+      </c>
+      <c r="E28">
+        <v>1683561000.0</v>
+      </c>
+      <c r="F28">
+        <v>2126053000.0</v>
+      </c>
+      <c r="G28">
+        <v>2304464000.0</v>
+      </c>
+      <c r="H28">
+        <v>2588943000.0</v>
+      </c>
+      <c r="I28">
+        <v>2843437000.0</v>
+      </c>
+      <c r="J28">
+        <v>3475039000.0</v>
+      </c>
+      <c r="K28">
+        <v>3702021000.0</v>
+      </c>
+      <c r="L28">
+        <v>3944583000.0</v>
+      </c>
+      <c r="M28">
+        <v>4187047000.0</v>
+      </c>
+      <c r="N28">
+        <v>4395634000.0</v>
+      </c>
+      <c r="O28">
+        <v>4671694000.0</v>
+      </c>
+      <c r="P28">
+        <v>5388176000.0</v>
+      </c>
+      <c r="Q28">
+        <v>5730543000.0</v>
+      </c>
+      <c r="R28">
+        <v>5810303000.0</v>
+      </c>
+      <c r="S28">
+        <v>6129628000.0</v>
+      </c>
+      <c r="T28">
+        <v>6549581000.0</v>
+      </c>
+      <c r="U28">
+        <v>6963398000.0</v>
+      </c>
+      <c r="V28">
+        <v>7223486000.0</v>
+      </c>
+      <c r="W28">
+        <v>7464045000.0</v>
+      </c>
+      <c r="X28">
+        <v>7993352000.0</v>
+      </c>
+      <c r="Y28">
+        <v>8555561000.0</v>
+      </c>
+      <c r="Z28">
+        <v>8791740000.0</v>
+      </c>
+      <c r="AA28">
+        <v>8436172000.0</v>
+      </c>
+      <c r="AB28">
+        <v>8870644000.0</v>
+      </c>
+      <c r="AC28">
+        <v>8817682000.0</v>
+      </c>
+      <c r="AD28">
+        <v>8853317000.0</v>
+      </c>
+      <c r="AE28">
+        <v>9159655000.0</v>
+      </c>
+      <c r="AF28">
+        <v>9583219000.0</v>
+      </c>
+      <c r="AG28">
+        <v>9628686000.0</v>
+      </c>
+      <c r="AH28">
+        <v>9377454000.0</v>
+      </c>
+      <c r="AI28">
+        <v>9677077000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>10323677000.0</v>
+      </c>
+      <c r="AK28">
+        <v>10558082000.0</v>
+      </c>
+      <c r="AL28">
+        <v>10388815000.0</v>
+      </c>
+      <c r="AM28">
+        <v>10031534000.0</v>
+      </c>
+      <c r="AN28">
+        <v>8716035000.0</v>
+      </c>
+      <c r="AO28">
+        <v>7713602000.0</v>
+      </c>
+      <c r="AP28">
+        <v>6617702000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>6504736000.0</v>
+      </c>
+      <c r="AR28">
+        <v>6127708000.0</v>
+      </c>
+      <c r="AS28">
+        <v>4459685000.0</v>
+      </c>
+      <c r="AT28">
+        <v>3615690000.0</v>
+      </c>
+      <c r="AU28">
+        <v>2891202000.0</v>
+      </c>
+      <c r="AV28">
+        <v>4370864000.0</v>
+      </c>
+      <c r="AW28">
+        <v>3907024000.0</v>
+      </c>
+      <c r="AX28">
+        <v>3807023000.0</v>
+      </c>
+      <c r="AY28">
+        <v>3143676000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>3009201000.0</v>
+      </c>
+      <c r="BA28">
+        <v>2572234000.0</v>
+      </c>
+      <c r="BB28">
+        <v>2482693000.0</v>
+      </c>
+      <c r="BC28">
+        <v>2168452000.0</v>
+      </c>
+      <c r="BD28">
+        <v>1998006000.0</v>
+      </c>
+      <c r="BE28">
+        <v>1882283000.0</v>
+      </c>
+      <c r="BF28">
+        <v>1824732000.0</v>
+      </c>
+      <c r="BG28">
+        <v>1770834000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:59">
+      <c r="A29" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29">
+        <v>7914742000.0</v>
+      </c>
+      <c r="C29">
+        <v>8301243000.0</v>
+      </c>
+      <c r="D29">
+        <v>8773891000.0</v>
+      </c>
+      <c r="E29">
+        <v>9018302000.0</v>
+      </c>
+      <c r="F29">
+        <v>9686676000.0</v>
+      </c>
+      <c r="G29">
+        <v>9799117000.0</v>
+      </c>
+      <c r="H29">
+        <v>9370060000.0</v>
+      </c>
+      <c r="I29">
+        <v>10302624000.0</v>
+      </c>
+      <c r="J29">
+        <v>10375106000.0</v>
+      </c>
+      <c r="K29">
+        <v>10026346000.0</v>
+      </c>
+      <c r="L29">
+        <v>10667110000.0</v>
+      </c>
+      <c r="M29">
+        <v>10620327000.0</v>
+      </c>
+      <c r="N29">
+        <v>10345234000.0</v>
+      </c>
+      <c r="O29">
+        <v>10651308000.0</v>
+      </c>
+      <c r="P29">
+        <v>11464840000.0</v>
+      </c>
+      <c r="Q29">
+        <v>11110561000.0</v>
+      </c>
+      <c r="R29">
+        <v>10821356000.0</v>
+      </c>
+      <c r="S29">
+        <v>10881037000.0</v>
+      </c>
+      <c r="T29">
+        <v>11197784000.0</v>
+      </c>
+      <c r="U29">
+        <v>11388322000.0</v>
+      </c>
+      <c r="V29">
+        <v>11588356000.0</v>
+      </c>
+      <c r="W29">
+        <v>11455573000.0</v>
+      </c>
+      <c r="X29">
+        <v>11935198000.0</v>
+      </c>
+      <c r="Y29">
+        <v>12403022000.0</v>
+      </c>
+      <c r="Z29">
+        <v>12687892000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
+      <c r="A30" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30">
+        <v>863180000.0</v>
+      </c>
+      <c r="C30">
+        <v>893442000.0</v>
+      </c>
+      <c r="D30">
+        <v>575699000.0</v>
+      </c>
+      <c r="E30">
+        <v>515368000.0</v>
+      </c>
+      <c r="F30">
+        <v>708464000.0</v>
+      </c>
+      <c r="G30">
+        <v>743955000.0</v>
+      </c>
+      <c r="H30">
+        <v>605097000.0</v>
+      </c>
+      <c r="I30">
+        <v>764758000.0</v>
+      </c>
+      <c r="J30">
+        <v>933333000.0</v>
+      </c>
+      <c r="K30">
+        <v>700338000.0</v>
+      </c>
+      <c r="L30">
+        <v>504394000.0</v>
+      </c>
+      <c r="M30">
+        <v>464155000.0</v>
+      </c>
+      <c r="N30">
+        <v>578429000.0</v>
+      </c>
+      <c r="O30">
+        <v>578406000.0</v>
+      </c>
+      <c r="P30">
+        <v>742517000.0</v>
+      </c>
+      <c r="Q30">
+        <v>801822000.0</v>
+      </c>
+      <c r="R30">
+        <v>654768000.0</v>
+      </c>
+      <c r="S30">
+        <v>530529000.0</v>
+      </c>
+      <c r="T30">
+        <v>653217000.0</v>
+      </c>
+      <c r="U30">
+        <v>800581000.0</v>
+      </c>
+      <c r="V30">
+        <v>671715000.0</v>
+      </c>
+      <c r="W30">
+        <v>639129000.0</v>
+      </c>
+      <c r="X30">
+        <v>746265000.0</v>
+      </c>
+      <c r="Y30">
+        <v>935172000.0</v>
+      </c>
+      <c r="Z30">
+        <v>821934000.0</v>
+      </c>
+      <c r="AA30">
+        <v>556132000.0</v>
+      </c>
+      <c r="AB30">
+        <v>1021142000.0</v>
+      </c>
+      <c r="AC30">
+        <v>1035735000.0</v>
+      </c>
+      <c r="AD30">
+        <v>1050222000.0</v>
+      </c>
+      <c r="AE30">
+        <v>1139898000.0</v>
+      </c>
+      <c r="AF30">
+        <v>1470538000.0</v>
+      </c>
+      <c r="AG30">
+        <v>1795839000.0</v>
+      </c>
+      <c r="AH30">
+        <v>1196626000.0</v>
+      </c>
+      <c r="AI30">
+        <v>1397463000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>1579405000.0</v>
+      </c>
+      <c r="AK30">
+        <v>1726894000.0</v>
+      </c>
+      <c r="AL30">
+        <v>1361697000.0</v>
+      </c>
+      <c r="AM30">
+        <v>900000.0</v>
+      </c>
+      <c r="AN30">
+        <v>1451278000.0</v>
+      </c>
+      <c r="AO30">
+        <v>1509185000.0</v>
+      </c>
+      <c r="AP30">
+        <v>1501256000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>1531721000.0</v>
+      </c>
+      <c r="AR30">
+        <v>1910210000.0</v>
+      </c>
+      <c r="AS30">
+        <v>1769745000.0</v>
+      </c>
+      <c r="AT30">
+        <v>1897679000.0</v>
+      </c>
+      <c r="AU30">
+        <v>1838171000.0</v>
+      </c>
+      <c r="AV30">
+        <v>1812887000.0</v>
+      </c>
+      <c r="AW30">
+        <v>1584739000.0</v>
+      </c>
+      <c r="AX30">
+        <v>1492000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>1284680000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>1571281000.0</v>
+      </c>
+      <c r="BA30">
+        <v>1191860000.0</v>
+      </c>
+      <c r="BB30">
+        <v>1148070000.0</v>
+      </c>
+      <c r="BC30">
+        <v>861624000.0</v>
+      </c>
+      <c r="BD30">
+        <v>552572000.0</v>
+      </c>
+      <c r="BE30">
+        <v>458113000.0</v>
+      </c>
+      <c r="BF30">
+        <v>453048000.0</v>
+      </c>
+      <c r="BG30">
+        <v>-4365000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:59">
+      <c r="A31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>5801237000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
+        <v>5146528000.0</v>
+      </c>
+      <c r="P31">
+        <v>5202408000.0</v>
+      </c>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+    </row>
+    <row r="32" spans="1:59">
+      <c r="A32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32">
+        <v>1188285000.0</v>
+      </c>
+      <c r="C32">
+        <v>1393445000.0</v>
+      </c>
+      <c r="D32">
+        <v>1386774000.0</v>
+      </c>
+      <c r="E32">
+        <v>1370389000.0</v>
+      </c>
+      <c r="F32">
+        <v>1426661000.0</v>
+      </c>
+      <c r="G32">
+        <v>1354747000.0</v>
+      </c>
+      <c r="H32">
+        <v>1050364000.0</v>
+      </c>
+      <c r="I32">
+        <v>-787291000.0</v>
+      </c>
+      <c r="J32">
+        <v>-1150948000.0</v>
+      </c>
+      <c r="K32">
+        <v>-1416655000.0</v>
+      </c>
+      <c r="L32">
+        <v>-2291185000.0</v>
+      </c>
+      <c r="M32">
+        <v>-411918000.0</v>
+      </c>
+      <c r="N32">
+        <v>453003000.0</v>
+      </c>
+      <c r="O32">
+        <v>198220000.0</v>
+      </c>
+      <c r="P32">
+        <v>5329000.0</v>
+      </c>
+      <c r="Q32">
+        <v>-7637000.0</v>
+      </c>
+      <c r="R32">
+        <v>-66914000.0</v>
+      </c>
+      <c r="S32">
+        <v>-135779000.0</v>
+      </c>
+      <c r="T32">
+        <v>-67138000.0</v>
+      </c>
+      <c r="U32">
+        <v>133975000.0</v>
+      </c>
+      <c r="V32">
+        <v>126428000.0</v>
+      </c>
+      <c r="W32">
+        <v>-214391000.0</v>
+      </c>
+      <c r="X32">
+        <v>-397608000.0</v>
+      </c>
+      <c r="Y32">
+        <v>-389631000.0</v>
+      </c>
+      <c r="Z32">
+        <v>141991000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+    </row>
+    <row r="33" spans="1:59">
+      <c r="A33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B33">
+        <v>6342319000.0</v>
+      </c>
+      <c r="C33">
+        <v>6510191999.0</v>
+      </c>
+      <c r="D33">
+        <v>6983079000.0</v>
+      </c>
+      <c r="E33">
+        <v>7118216000.0</v>
+      </c>
+      <c r="F33">
+        <v>7640523000.0</v>
+      </c>
+      <c r="G33">
+        <v>7870153000.0</v>
+      </c>
+      <c r="H33">
+        <v>7754136000.0</v>
+      </c>
+      <c r="I33">
+        <v>9056322000.0</v>
+      </c>
+      <c r="J33">
+        <v>9341879000.0</v>
+      </c>
+      <c r="K33">
+        <v>9267891000.0</v>
+      </c>
+      <c r="L33">
+        <v>10093848000.0</v>
+      </c>
+      <c r="M33">
+        <v>10162563000.0</v>
+      </c>
+      <c r="N33">
+        <v>9689688000.0</v>
+      </c>
+      <c r="O33">
+        <v>9899901000.0</v>
+      </c>
+      <c r="P33">
+        <v>10677635000.0</v>
+      </c>
+      <c r="Q33">
+        <v>10370958000.0</v>
+      </c>
+      <c r="R33">
+        <v>10157421000.0</v>
+      </c>
+      <c r="S33">
+        <v>10160377000.0</v>
+      </c>
+      <c r="T33">
+        <v>10590505000.0</v>
+      </c>
+      <c r="U33">
+        <v>10685530000.0</v>
+      </c>
+      <c r="V33">
+        <v>10935608000.0</v>
+      </c>
+      <c r="W33">
+        <v>10803289000.0</v>
+      </c>
+      <c r="X33">
+        <v>11382307000.0</v>
+      </c>
+      <c r="Y33">
+        <v>11875639000.0</v>
+      </c>
+      <c r="Z33">
+        <v>12177280000.0</v>
+      </c>
+      <c r="AA33">
+        <v>12101001000.0</v>
+      </c>
+      <c r="AB33">
+        <v>12521801000.0</v>
+      </c>
+      <c r="AC33">
+        <v>12568481000.0</v>
+      </c>
+      <c r="AD33">
+        <v>12546270000.0</v>
+      </c>
+      <c r="AE33">
+        <v>12899426000.0</v>
+      </c>
+      <c r="AF33">
+        <v>13984269000.0</v>
+      </c>
+      <c r="AG33">
+        <v>14732152000.0</v>
+      </c>
+      <c r="AH33">
+        <v>14993385000.0</v>
+      </c>
+      <c r="AI33">
+        <v>15458583000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>16216726000.0</v>
+      </c>
+      <c r="AK33">
+        <v>16343506000.0</v>
+      </c>
+      <c r="AL33">
+        <v>16456456000.0</v>
+      </c>
+      <c r="AM33">
+        <v>17467973000.0</v>
+      </c>
+      <c r="AN33">
+        <v>16315725000.0</v>
+      </c>
+      <c r="AO33">
+        <v>15138672000.0</v>
+      </c>
+      <c r="AP33">
+        <v>14323332000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>14916010000.0</v>
+      </c>
+      <c r="AR33">
+        <v>14293723000.0</v>
+      </c>
+      <c r="AS33">
+        <v>11425465000.0</v>
+      </c>
+      <c r="AT33">
+        <v>10277605000.0</v>
+      </c>
+      <c r="AU33">
+        <v>9151733000.0</v>
+      </c>
+      <c r="AV33">
+        <v>7953397000.0</v>
+      </c>
+      <c r="AW33">
+        <v>7525409000.0</v>
+      </c>
+      <c r="AX33">
+        <v>7361151000.0</v>
+      </c>
+      <c r="AY33">
+        <v>6667021000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>6165949000.0</v>
+      </c>
+      <c r="BA33">
+        <v>5916044000.0</v>
+      </c>
+      <c r="BB33">
+        <v>5671665000.0</v>
+      </c>
+      <c r="BC33">
+        <v>5482122000.0</v>
+      </c>
+      <c r="BD33">
+        <v>5155209000.0</v>
+      </c>
+      <c r="BE33">
+        <v>5256573000.0</v>
+      </c>
+      <c r="BF33">
+        <v>4857182000.0</v>
+      </c>
+      <c r="BG33">
+        <v>4775772000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:59">
+      <c r="A34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+    </row>
+    <row r="35" spans="1:59">
+      <c r="A35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35">
+        <v>1689764000.0</v>
+      </c>
+      <c r="C35">
+        <v>2031306000.0</v>
+      </c>
+      <c r="D35">
+        <v>2381654000.0</v>
+      </c>
+      <c r="E35">
+        <v>2590606000.0</v>
+      </c>
+      <c r="F35">
+        <v>2949898000.0</v>
+      </c>
+      <c r="G35">
+        <v>3177842000.0</v>
+      </c>
+      <c r="H35">
+        <v>3140599000.0</v>
+      </c>
+      <c r="I35">
+        <v>2023164000.0</v>
+      </c>
+      <c r="J35">
+        <v>2181373000.0</v>
+      </c>
+      <c r="K35">
+        <v>2271615000.0</v>
+      </c>
+      <c r="L35">
+        <v>1868343000.0</v>
+      </c>
+      <c r="M35">
+        <v>4020160000.0</v>
+      </c>
+      <c r="N35">
+        <v>4868862000.0</v>
+      </c>
+      <c r="O35">
+        <v>5002571000.0</v>
+      </c>
+      <c r="P35">
+        <v>5534950000.0</v>
+      </c>
+      <c r="Q35">
+        <v>5666856000.0</v>
+      </c>
+      <c r="R35">
+        <v>5809774000.0</v>
+      </c>
+      <c r="S35">
+        <v>6102770000.0</v>
+      </c>
+      <c r="T35">
+        <v>6757337000.0</v>
+      </c>
+      <c r="U35">
+        <v>7253692000.0</v>
+      </c>
+      <c r="V35">
+        <v>7642902000.0</v>
+      </c>
+      <c r="W35">
+        <v>7463408000.0</v>
+      </c>
+      <c r="X35">
+        <v>7927232000.0</v>
+      </c>
+      <c r="Y35">
+        <v>8456120000.0</v>
+      </c>
+      <c r="Z35">
+        <v>9350210000.0</v>
+      </c>
+      <c r="AA35">
+        <v>7627776000.0</v>
+      </c>
+      <c r="AB35">
+        <v>7831838000.0</v>
+      </c>
+      <c r="AC35">
+        <v>8036385000.0</v>
+      </c>
+      <c r="AD35">
+        <v>3424894000.0</v>
+      </c>
+      <c r="AE35">
+        <v>3436602000.0</v>
+      </c>
+      <c r="AF35">
+        <v>5375241000.0</v>
+      </c>
+      <c r="AG35">
+        <v>5260032000.0</v>
+      </c>
+      <c r="AH35">
+        <v>5777907000.0</v>
+      </c>
+      <c r="AI35">
+        <v>6665890000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>10714146000.0</v>
+      </c>
+      <c r="AK35">
+        <v>10475730000.0</v>
+      </c>
+      <c r="AL35">
+        <v>11021002000.0</v>
+      </c>
+      <c r="AM35">
+        <v>11430954000.0</v>
+      </c>
+      <c r="AN35">
+        <v>10490622000.0</v>
+      </c>
+      <c r="AO35">
+        <v>9408235000.0</v>
+      </c>
+      <c r="AP35">
+        <v>7110255000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>7407551000.0</v>
+      </c>
+      <c r="AR35">
+        <v>5542205000.0</v>
+      </c>
+      <c r="AS35">
+        <v>4753943000.0</v>
+      </c>
+      <c r="AT35">
+        <v>5790809000.0</v>
+      </c>
+      <c r="AU35">
+        <v>5407855000.0</v>
+      </c>
+      <c r="AV35">
+        <v>5153972000.0</v>
+      </c>
+      <c r="AW35">
+        <v>3437638000.0</v>
+      </c>
+      <c r="AX35">
+        <v>3263429000.0</v>
+      </c>
+      <c r="AY35">
+        <v>2635921000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>2228825000.0</v>
+      </c>
+      <c r="BA35">
+        <v>2192016000.0</v>
+      </c>
+      <c r="BB35">
+        <v>2081008000.0</v>
+      </c>
+      <c r="BC35">
+        <v>2126123000.0</v>
+      </c>
+      <c r="BD35">
+        <v>2248436000.0</v>
+      </c>
+      <c r="BE35">
+        <v>2365662000.0</v>
+      </c>
+      <c r="BF35">
+        <v>2466092000.0</v>
+      </c>
+      <c r="BG35">
+        <v>2593437000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:59">
+      <c r="A36" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36">
+        <v>4833508000.0</v>
+      </c>
+      <c r="F36">
+        <v>5170539000.0</v>
+      </c>
+      <c r="G36">
+        <v>5308623000.0</v>
+      </c>
+      <c r="H36">
+        <v>5020912000.0</v>
+      </c>
+      <c r="I36">
+        <v>5856090000.0</v>
+      </c>
+      <c r="J36">
+        <v>6061923000.0</v>
+      </c>
+      <c r="K36">
+        <v>6001797000.0</v>
+      </c>
+      <c r="L36">
+        <v>6154847000.0</v>
+      </c>
+      <c r="M36">
+        <v>6164185000.0</v>
+      </c>
+      <c r="N36">
+        <v>5831905000.0</v>
+      </c>
+      <c r="O36">
+        <v>5879014000.0</v>
+      </c>
+      <c r="P36">
+        <v>6316427000.0</v>
+      </c>
+      <c r="Q36">
+        <v>6136136000.0</v>
+      </c>
+      <c r="R36">
+        <v>5968302000.0</v>
+      </c>
+      <c r="S36">
+        <v>5919298000.0</v>
+      </c>
+      <c r="T36">
+        <v>5997126000.0</v>
+      </c>
+      <c r="U36">
+        <v>5993748000.0</v>
+      </c>
+      <c r="V36">
+        <v>5961979000.0</v>
+      </c>
+      <c r="W36">
+        <v>5835329000.0</v>
+      </c>
+      <c r="X36">
+        <v>6049899000.0</v>
+      </c>
+      <c r="Y36">
+        <v>6220911000.0</v>
+      </c>
+      <c r="Z36">
+        <v>6349049000.0</v>
+      </c>
+      <c r="AA36">
+        <v>6138435000.0</v>
+      </c>
+      <c r="AB36">
+        <v>6293558000.0</v>
+      </c>
+      <c r="AC36">
+        <v>6083815000.0</v>
+      </c>
+      <c r="AD36">
+        <v>6028163000.0</v>
+      </c>
+      <c r="AE36">
+        <v>6185072000.0</v>
+      </c>
+      <c r="AF36">
+        <v>10494994000.0</v>
+      </c>
+      <c r="AG36">
+        <v>6173956000.0</v>
+      </c>
+      <c r="AH36">
+        <v>6195873000.0</v>
+      </c>
+      <c r="AI36">
+        <v>6216222000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>6490504000.0</v>
+      </c>
+      <c r="AK36">
+        <v>6657349000.0</v>
+      </c>
+      <c r="AL36">
+        <v>6118330000.0</v>
+      </c>
+      <c r="AM36">
+        <v>858869000.0</v>
+      </c>
+      <c r="AN36">
+        <v>663150000.0</v>
+      </c>
+      <c r="AO36">
+        <v>627975000.0</v>
+      </c>
+      <c r="AP36">
+        <v>568154000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>736343000.0</v>
+      </c>
+      <c r="AR36">
+        <v>814837000.0</v>
+      </c>
+      <c r="AS36">
+        <v>781841000.0</v>
+      </c>
+      <c r="AT36">
+        <v>703130000.0</v>
+      </c>
+      <c r="AU36">
+        <v>678209000.0</v>
+      </c>
+      <c r="AV36">
+        <v>563183000.0</v>
+      </c>
+      <c r="AW36">
+        <v>812463000.0</v>
+      </c>
+      <c r="AX36">
+        <v>786181000.0</v>
+      </c>
+      <c r="AY36">
+        <v>753533000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>727782000.0</v>
+      </c>
+      <c r="BA36">
+        <v>830348000.0</v>
+      </c>
+      <c r="BB36">
+        <v>800533000.0</v>
+      </c>
+      <c r="BC36">
+        <v>737745000.0</v>
+      </c>
+      <c r="BD36">
+        <v>478652000.0</v>
+      </c>
+      <c r="BE36">
+        <v>470340000.0</v>
+      </c>
+      <c r="BF36">
+        <v>427909000.0</v>
+      </c>
+      <c r="BG36">
+        <v>409458000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:59">
+      <c r="A37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+    </row>
+    <row r="38" spans="1:59">
+      <c r="A38" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
+        <v>6233000.0</v>
+      </c>
+      <c r="F38">
+        <v>8943000.0</v>
+      </c>
+      <c r="G38">
+        <v>18527000.0</v>
+      </c>
+      <c r="H38">
+        <v>17005000.0</v>
+      </c>
+      <c r="I38">
+        <v>32452000.0</v>
+      </c>
+      <c r="J38">
+        <v>33940000.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>50131000.0</v>
+      </c>
+      <c r="N38">
+        <v>36186000.0</v>
+      </c>
+      <c r="O38">
+        <v>55861000.0</v>
+      </c>
+      <c r="P38">
+        <v>78347000.0</v>
+      </c>
+      <c r="Q38">
+        <v>47679000.0</v>
+      </c>
+      <c r="R38">
+        <v>138244000.0</v>
+      </c>
+      <c r="S38">
+        <v>112020000.0</v>
+      </c>
+      <c r="T38">
+        <v>112269000.0</v>
+      </c>
+      <c r="U38">
+        <v>110133000.0</v>
+      </c>
+      <c r="V38">
+        <v>106403000.0</v>
+      </c>
+      <c r="W38">
+        <v>105006000.0</v>
+      </c>
+      <c r="X38">
+        <v>107272000.0</v>
+      </c>
+      <c r="Y38">
+        <v>108297000.0</v>
+      </c>
+      <c r="Z38">
+        <v>108541000.0</v>
+      </c>
+      <c r="AA38">
+        <v>110277000.0</v>
+      </c>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+    </row>
+    <row r="39" spans="1:59">
+      <c r="A39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39">
+        <v>36129000.0</v>
+      </c>
+      <c r="C39">
+        <v>36296000.0</v>
+      </c>
+      <c r="D39">
+        <v>415680000.0</v>
+      </c>
+      <c r="E39">
+        <v>404181000.0</v>
+      </c>
+      <c r="F39">
+        <v>421805000.0</v>
+      </c>
+      <c r="G39">
+        <v>415949000.0</v>
+      </c>
+      <c r="H39">
+        <v>370455000.0</v>
+      </c>
+      <c r="I39">
+        <v>425509000.0</v>
+      </c>
+      <c r="J39">
+        <v>417134000.0</v>
+      </c>
+      <c r="K39">
+        <v>443163000.0</v>
+      </c>
+      <c r="L39">
+        <v>418723000.0</v>
+      </c>
+      <c r="M39">
+        <v>418461000.0</v>
+      </c>
+      <c r="N39">
+        <v>462786000.0</v>
+      </c>
+      <c r="O39">
+        <v>408864000.0</v>
+      </c>
+      <c r="P39">
+        <v>420441000.0</v>
+      </c>
+      <c r="Q39">
+        <v>368379000.0</v>
+      </c>
+      <c r="R39">
+        <v>259612000.0</v>
+      </c>
+      <c r="S39">
+        <v>584694000.0</v>
+      </c>
+      <c r="T39">
+        <v>286375000.0</v>
+      </c>
+      <c r="U39">
+        <v>290711000.0</v>
+      </c>
+      <c r="V39">
+        <v>235795000.0</v>
+      </c>
+      <c r="W39">
+        <v>306309000.0</v>
+      </c>
+      <c r="X39">
+        <v>219076000.0</v>
+      </c>
+      <c r="Y39">
+        <v>201857000.0</v>
+      </c>
+      <c r="Z39">
+        <v>198265000.0</v>
+      </c>
+      <c r="AA39">
+        <v>222019000.0</v>
+      </c>
+      <c r="AB39">
+        <v>185581000.0</v>
+      </c>
+      <c r="AC39">
+        <v>211890000.0</v>
+      </c>
+      <c r="AD39">
+        <v>241751000.0</v>
+      </c>
+      <c r="AE39">
+        <v>267670000.0</v>
+      </c>
+      <c r="AF39">
+        <v>571815000.0</v>
+      </c>
+      <c r="AG39">
+        <v>271482000.0</v>
+      </c>
+      <c r="AH39">
+        <v>156633000.0</v>
+      </c>
+      <c r="AI39">
+        <v>128647000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>63838000.0</v>
+      </c>
+      <c r="AK39">
+        <v>58132000.0</v>
+      </c>
+      <c r="AL39">
+        <v>558760000.0</v>
+      </c>
+      <c r="AM39">
+        <v>1599946000.0</v>
+      </c>
+      <c r="AN39">
+        <v>12888000.0</v>
+      </c>
+      <c r="AO39">
+        <v>15175000.0</v>
+      </c>
+      <c r="AP39">
+        <v>17078000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>94039000.0</v>
+      </c>
+      <c r="AR39">
+        <v>91603000.0</v>
+      </c>
+      <c r="AS39">
+        <v>56924000.0</v>
+      </c>
+      <c r="AT39">
+        <v>156308000.0</v>
+      </c>
+      <c r="AU39">
+        <v>155409000.0</v>
+      </c>
+      <c r="AV39">
+        <v>89802000.0</v>
+      </c>
+      <c r="AW39">
+        <v>61734000.0</v>
+      </c>
+      <c r="AX39">
+        <v>4227000.0</v>
+      </c>
+      <c r="AY39">
+        <v>218767000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>2040000.0</v>
+      </c>
+      <c r="BA39">
+        <v>41560000.0</v>
+      </c>
+      <c r="BB39">
+        <v>7315000.0</v>
+      </c>
+      <c r="BC39">
+        <v>75663000.0</v>
+      </c>
+      <c r="BD39">
+        <v>399247000.0</v>
+      </c>
+      <c r="BE39">
+        <v>411434000.0</v>
+      </c>
+      <c r="BF39">
+        <v>398505000.0</v>
+      </c>
+      <c r="BG39">
+        <v>915869000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:59">
+      <c r="A40" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40">
+        <v>285500000.0</v>
+      </c>
+      <c r="C40">
+        <v>216503000.0</v>
+      </c>
+      <c r="D40">
+        <v>248745000.0</v>
+      </c>
+      <c r="E40">
+        <v>213070000.0</v>
+      </c>
+      <c r="F40">
+        <v>269232000.0</v>
+      </c>
+      <c r="G40">
+        <v>423652000.0</v>
+      </c>
+      <c r="H40">
+        <v>225776000.0</v>
+      </c>
+      <c r="I40">
+        <v>862250000.0</v>
+      </c>
+      <c r="J40">
+        <v>909634000.0</v>
+      </c>
+      <c r="K40">
+        <v>859761000.0</v>
+      </c>
+      <c r="L40">
+        <v>915100000.0</v>
+      </c>
+      <c r="M40">
+        <v>358412000.0</v>
+      </c>
+      <c r="N40">
+        <v>350598000.0</v>
+      </c>
+      <c r="O40">
+        <v>413583000.0</v>
+      </c>
+      <c r="P40">
+        <v>455468000.0</v>
+      </c>
+      <c r="Q40">
+        <v>336843000.0</v>
+      </c>
+      <c r="R40">
+        <v>322865000.0</v>
+      </c>
+      <c r="S40">
+        <v>471134000.0</v>
+      </c>
+      <c r="T40">
+        <v>329369000.0</v>
+      </c>
+      <c r="U40">
+        <v>355933000.0</v>
+      </c>
+      <c r="V40">
+        <v>313146000.0</v>
+      </c>
+      <c r="W40">
+        <v>289175000.0</v>
+      </c>
+      <c r="X40">
+        <v>349758000.0</v>
+      </c>
+      <c r="Y40">
+        <v>395616000.0</v>
+      </c>
+      <c r="Z40">
+        <v>376086000.0</v>
+      </c>
+      <c r="AA40">
+        <v>321184000.0</v>
+      </c>
+      <c r="AB40">
+        <v>349946000.0</v>
+      </c>
+      <c r="AC40">
+        <v>484387000.0</v>
+      </c>
+      <c r="AD40">
+        <v>879093000.0</v>
+      </c>
+      <c r="AE40">
+        <v>1066085000.0</v>
+      </c>
+      <c r="AF40">
+        <v>607362000.0</v>
+      </c>
+      <c r="AG40">
+        <v>904666000.0</v>
+      </c>
+      <c r="AH40">
+        <v>569262000.0</v>
+      </c>
+      <c r="AI40">
+        <v>498982000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>529646000.0</v>
+      </c>
+      <c r="AK40">
+        <v>404332000.0</v>
+      </c>
+      <c r="AL40">
+        <v>688867000.0</v>
+      </c>
+      <c r="AM40">
+        <v>1278218000.0</v>
+      </c>
+      <c r="AN40">
+        <v>568567000.0</v>
+      </c>
+      <c r="AO40">
+        <v>543155000.0</v>
+      </c>
+      <c r="AP40">
+        <v>167112000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>227457000.0</v>
+      </c>
+      <c r="AR40">
+        <v>575366000.0</v>
+      </c>
+      <c r="AS40">
+        <v>284250000.0</v>
+      </c>
+      <c r="AT40">
+        <v>596832000.0</v>
+      </c>
+      <c r="AU40">
+        <v>583362000.0</v>
+      </c>
+      <c r="AV40">
+        <v>534243000.0</v>
+      </c>
+      <c r="AW40">
+        <v>441170000.0</v>
+      </c>
+      <c r="AX40">
+        <v>346358000.0</v>
+      </c>
+      <c r="AY40">
+        <v>215873000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>177454000.0</v>
+      </c>
+      <c r="BA40">
+        <v>158961000.0</v>
+      </c>
+      <c r="BB40">
+        <v>97406000.0</v>
+      </c>
+      <c r="BC40">
+        <v>176354000.0</v>
+      </c>
+      <c r="BD40">
+        <v>258620000.0</v>
+      </c>
+      <c r="BE40">
+        <v>326635000.0</v>
+      </c>
+      <c r="BF40">
+        <v>165564000.0</v>
+      </c>
+      <c r="BG40">
+        <v>194376000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:59">
+      <c r="A41" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>72297000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>100727000.0</v>
+      </c>
+      <c r="P41">
+        <v>109941000.0</v>
+      </c>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+    </row>
+    <row r="42" spans="1:59">
+      <c r="A42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
+        <v>943086000.0</v>
+      </c>
+      <c r="D42">
+        <v>1143344000.0</v>
+      </c>
+      <c r="E42">
+        <v>1151196000.0</v>
+      </c>
+      <c r="F42">
+        <v>1454359000.0</v>
+      </c>
+      <c r="G42">
+        <v>1513025000.0</v>
+      </c>
+      <c r="H42">
+        <v>1066582000.0</v>
+      </c>
+      <c r="I42">
+        <v>1894628000.0</v>
+      </c>
+      <c r="J42">
+        <v>1940074000.0</v>
+      </c>
+      <c r="K42">
+        <v>1770608000.0</v>
+      </c>
+      <c r="L42">
+        <v>1951717000.0</v>
+      </c>
+      <c r="M42">
+        <v>1912303000.0</v>
+      </c>
+      <c r="N42">
+        <v>1562935000.0</v>
+      </c>
+      <c r="O42">
+        <v>1580446000.0</v>
+      </c>
+      <c r="P42">
+        <v>1847007000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1532384000.0</v>
+      </c>
+      <c r="R42">
+        <v>1305974000.0</v>
+      </c>
+      <c r="S42">
+        <v>1132980000.0</v>
+      </c>
+      <c r="T42">
+        <v>-526747000.0</v>
+      </c>
+      <c r="U42">
+        <v>1051047000.0</v>
+      </c>
+      <c r="V42">
+        <v>1035323000.0</v>
+      </c>
+      <c r="W42">
+        <v>900558000.0</v>
+      </c>
+      <c r="X42">
+        <v>968020000.0</v>
+      </c>
+      <c r="Y42">
+        <v>1029433000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1080389000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1104453000.0</v>
+      </c>
+      <c r="AB42">
+        <v>5418604000.0</v>
+      </c>
+      <c r="AC42">
+        <v>-1005356000.0</v>
+      </c>
+      <c r="AD42">
+        <v>-990948000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1309983000.0</v>
+      </c>
+      <c r="AF42">
+        <v>433641000.0</v>
+      </c>
+      <c r="AG42">
+        <v>795750000.0</v>
+      </c>
+      <c r="AH42">
+        <v>1086074000.0</v>
+      </c>
+      <c r="AI42">
+        <v>1076044000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>1304384000.0</v>
+      </c>
+      <c r="AK42">
+        <v>1287766000.0</v>
+      </c>
+      <c r="AL42">
+        <v>4463370000.0</v>
+      </c>
+      <c r="AM42">
+        <v>4663555000.0</v>
+      </c>
+      <c r="AN42">
+        <v>5123349000.0</v>
+      </c>
+      <c r="AO42">
+        <v>5052388000.0</v>
+      </c>
+      <c r="AP42">
+        <v>5472227000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>6084205000.0</v>
+      </c>
+      <c r="AR42">
+        <v>6277730000.0</v>
+      </c>
+      <c r="AS42">
+        <v>5624444000.0</v>
+      </c>
+      <c r="AT42">
+        <v>5806839000.0</v>
+      </c>
+      <c r="AU42">
+        <v>5511946000.0</v>
+      </c>
+      <c r="AV42">
+        <v>3987104000.0</v>
+      </c>
+      <c r="AW42">
+        <v>3857467000.0</v>
+      </c>
+      <c r="AX42">
+        <v>3822667000.0</v>
+      </c>
+      <c r="AY42">
+        <v>3770341000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>3659862000.0</v>
+      </c>
+      <c r="BA42">
+        <v>3502150000.0</v>
+      </c>
+      <c r="BB42">
+        <v>3308366000.0</v>
+      </c>
+      <c r="BC42">
+        <v>3164032000.0</v>
+      </c>
+      <c r="BD42">
+        <v>3052180000.0</v>
+      </c>
+      <c r="BE42">
+        <v>3126428000.0</v>
+      </c>
+      <c r="BF42">
+        <v>2947844000.0</v>
+      </c>
+      <c r="BG42">
+        <v>2942326000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:59">
+      <c r="A43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+    </row>
+    <row r="44" spans="1:59">
+      <c r="A44" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+    </row>
+    <row r="45" spans="1:59">
+      <c r="A45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
+        <v>7928473000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45">
+        <v>8729074000.0</v>
+      </c>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45">
+        <v>8965654000.0</v>
+      </c>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45">
+        <v>10373453000.0</v>
+      </c>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+    </row>
+    <row r="46" spans="1:59">
+      <c r="A46" t="s">
+        <v>63</v>
+      </c>
+      <c r="B46">
+        <v>2022834000.0</v>
+      </c>
+      <c r="C46">
+        <v>2088116000.0</v>
+      </c>
+      <c r="D46">
+        <v>2222782000.0</v>
+      </c>
+      <c r="E46">
+        <v>2281306000.0</v>
+      </c>
+      <c r="F46">
+        <v>2467591000.0</v>
+      </c>
+      <c r="G46">
+        <v>2555974000.0</v>
+      </c>
+      <c r="H46">
+        <v>2723343000.0</v>
+      </c>
+      <c r="I46">
+        <v>3191195000.0</v>
+      </c>
+      <c r="J46">
+        <v>3272648000.0</v>
+      </c>
+      <c r="K46">
+        <v>3256254000.0</v>
+      </c>
+      <c r="L46">
+        <v>3930561000.0</v>
+      </c>
+      <c r="M46">
+        <v>3990818000.0</v>
+      </c>
+      <c r="N46">
+        <v>3850611000.0</v>
+      </c>
+      <c r="O46">
+        <v>4011548000.0</v>
+      </c>
+      <c r="P46">
+        <v>4347079000.0</v>
+      </c>
+      <c r="Q46">
+        <v>4219905000.0</v>
+      </c>
+      <c r="R46">
+        <v>4166030000.0</v>
+      </c>
+      <c r="S46">
+        <v>4212753000.0</v>
+      </c>
+      <c r="T46">
+        <v>4564834000.0</v>
+      </c>
+      <c r="U46">
+        <v>4665824000.0</v>
+      </c>
+      <c r="V46">
+        <v>4953370000.0</v>
+      </c>
+      <c r="W46">
+        <v>4945095000.0</v>
+      </c>
+      <c r="X46">
+        <v>5309449000.0</v>
+      </c>
+      <c r="Y46">
+        <v>5632876000.0</v>
+      </c>
+      <c r="Z46">
+        <v>5806761000.0</v>
+      </c>
+      <c r="AA46">
+        <v>5940608000.0</v>
+      </c>
+      <c r="AB46">
+        <v>6210180000.0</v>
+      </c>
+      <c r="AC46">
+        <v>6465633000.0</v>
+      </c>
+      <c r="AD46">
+        <v>6494513000.0</v>
+      </c>
+      <c r="AE46">
+        <v>6692694000.0</v>
+      </c>
+      <c r="AF46">
+        <v>3474971000.0</v>
+      </c>
+      <c r="AG46">
+        <v>8555595000.0</v>
+      </c>
+      <c r="AH46">
+        <v>8790140000.0</v>
+      </c>
+      <c r="AI46">
+        <v>9235066000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>9718608000.0</v>
+      </c>
+      <c r="AK46">
+        <v>9681824000.0</v>
+      </c>
+      <c r="AL46">
+        <v>10334299000.0</v>
+      </c>
+      <c r="AM46">
+        <v>16602637000.0</v>
+      </c>
+      <c r="AN46">
+        <v>15628770000.0</v>
+      </c>
+      <c r="AO46">
+        <v>14487126000.0</v>
+      </c>
+      <c r="AP46">
+        <v>13732945000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>14143868000.0</v>
+      </c>
+      <c r="AR46">
+        <v>13456795000.0</v>
+      </c>
+      <c r="AS46">
+        <v>10623105000.0</v>
+      </c>
+      <c r="AT46">
+        <v>9558398000.0</v>
+      </c>
+      <c r="AU46">
+        <v>8459781000.0</v>
+      </c>
+      <c r="AV46">
+        <v>7361391000.0</v>
+      </c>
+      <c r="AW46">
+        <v>6680783000.0</v>
+      </c>
+      <c r="AX46">
+        <v>6538416000.0</v>
+      </c>
+      <c r="AY46">
+        <v>5871084000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>5398668000.0</v>
+      </c>
+      <c r="BA46">
+        <v>5071759000.0</v>
+      </c>
+      <c r="BB46">
+        <v>4861796000.0</v>
+      </c>
+      <c r="BC46">
+        <v>4734845000.0</v>
+      </c>
+      <c r="BD46">
+        <v>4488078000.0</v>
+      </c>
+      <c r="BE46">
+        <v>4594557000.0</v>
+      </c>
+      <c r="BF46">
+        <v>4253382000.0</v>
+      </c>
+      <c r="BG46">
+        <v>4201167000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:59">
+      <c r="A47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
+        <v>2281306000.0</v>
+      </c>
+      <c r="F47">
+        <v>2467591000.0</v>
+      </c>
+      <c r="G47">
+        <v>2555974000.0</v>
+      </c>
+      <c r="H47">
+        <v>2723343000.0</v>
+      </c>
+      <c r="I47">
+        <v>3191195000.0</v>
+      </c>
+      <c r="J47">
+        <v>3272648000.0</v>
+      </c>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>3990818000.0</v>
+      </c>
+      <c r="N47">
+        <v>3850611000.0</v>
+      </c>
+      <c r="O47">
+        <v>4011548000.0</v>
+      </c>
+      <c r="P47">
+        <v>4347079000.0</v>
+      </c>
+      <c r="Q47">
+        <v>4219905000.0</v>
+      </c>
+      <c r="R47">
+        <v>4166030000.0</v>
+      </c>
+      <c r="S47">
+        <v>4212753000.0</v>
+      </c>
+      <c r="T47">
+        <v>4564834000.0</v>
+      </c>
+      <c r="U47">
+        <v>4665824000.0</v>
+      </c>
+      <c r="V47">
+        <v>4953370000.0</v>
+      </c>
+      <c r="W47">
+        <v>4945095000.0</v>
+      </c>
+      <c r="X47">
+        <v>5309449000.0</v>
+      </c>
+      <c r="Y47">
+        <v>5632876000.0</v>
+      </c>
+      <c r="Z47">
+        <v>5806761000.0</v>
+      </c>
+      <c r="AA47">
+        <v>5940608000.0</v>
+      </c>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+    </row>
+    <row r="48" spans="1:59">
+      <c r="A48" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48">
+        <v>623580000.0</v>
+      </c>
+      <c r="C48">
+        <v>642748000.0</v>
+      </c>
+      <c r="D48">
+        <v>562628000.0</v>
+      </c>
+      <c r="E48">
+        <v>466499000.0</v>
+      </c>
+      <c r="F48">
+        <v>386466000.0</v>
+      </c>
+      <c r="G48">
+        <v>262979000.0</v>
+      </c>
+      <c r="H48">
+        <v>326899000.0</v>
+      </c>
+      <c r="I48">
+        <v>82279000.0</v>
+      </c>
+      <c r="J48">
+        <v>-193692000.0</v>
+      </c>
+      <c r="K48">
+        <v>-434235000.0</v>
+      </c>
+      <c r="L48">
+        <v>-268748000.0</v>
+      </c>
+      <c r="M48">
+        <v>-446514000.0</v>
+      </c>
+      <c r="N48">
+        <v>-565284000.0</v>
+      </c>
+      <c r="O48">
+        <v>-766294000.0</v>
+      </c>
+      <c r="P48">
+        <v>-976975000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-1126698000.0</v>
+      </c>
+      <c r="R48">
+        <v>-1312948000.0</v>
+      </c>
+      <c r="S48">
+        <v>-1498705000.0</v>
+      </c>
+      <c r="T48">
+        <v>-1616706000.0</v>
+      </c>
+      <c r="U48">
+        <v>-1770120000.0</v>
+      </c>
+      <c r="V48">
+        <v>-1909977000.0</v>
+      </c>
+      <c r="W48">
+        <v>-2072771000.0</v>
+      </c>
+      <c r="X48">
+        <v>-2216915000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-2300667000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-2420441000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-2196474000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-1961298000.0</v>
+      </c>
+      <c r="AC48"/>
+      <c r="AD48"/>
+      <c r="AE48"/>
+      <c r="AF48"/>
+      <c r="AG48"/>
+      <c r="AH48"/>
+      <c r="AI48">
+        <v>109991000.0</v>
+      </c>
+      <c r="AJ48"/>
+      <c r="AK48"/>
+      <c r="AL48"/>
+      <c r="AM48"/>
+      <c r="AN48"/>
+      <c r="AO48"/>
+      <c r="AP48">
+        <v>1762000000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>1739000000.0</v>
+      </c>
+      <c r="AR48">
+        <v>1824000000.0</v>
+      </c>
+      <c r="AS48">
+        <v>1849000000.0</v>
+      </c>
+      <c r="AT48"/>
+      <c r="AU48"/>
+      <c r="AV48"/>
+      <c r="AW48"/>
+      <c r="AX48"/>
+      <c r="AY48"/>
+      <c r="AZ48"/>
+      <c r="BA48"/>
+      <c r="BB48"/>
+      <c r="BC48"/>
+      <c r="BD48"/>
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48"/>
+    </row>
+    <row r="49" spans="1:59">
+      <c r="A49" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+    </row>
+    <row r="50" spans="1:59">
+      <c r="A50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B50">
+        <v>502435000.0</v>
+      </c>
+      <c r="C50">
+        <v>501632000.0</v>
+      </c>
+      <c r="D50">
+        <v>514688000.0</v>
+      </c>
+      <c r="E50">
+        <v>642620000.0</v>
+      </c>
+      <c r="F50">
+        <v>744600000.0</v>
+      </c>
+      <c r="G50">
+        <v>681482000.0</v>
+      </c>
+      <c r="H50">
+        <v>670435000.0</v>
+      </c>
+      <c r="I50">
+        <v>2169363000.0</v>
+      </c>
+      <c r="J50">
+        <v>2303540000.0</v>
+      </c>
+      <c r="K50">
+        <v>2273253000.0</v>
+      </c>
+      <c r="L50">
+        <v>2846464000.0</v>
+      </c>
+      <c r="M50">
+        <v>1408201000.0</v>
+      </c>
+      <c r="N50">
+        <v>659189000.0</v>
+      </c>
+      <c r="O50">
+        <v>1018411000.0</v>
+      </c>
+      <c r="P50">
+        <v>1362853000.0</v>
+      </c>
+      <c r="Q50">
+        <v>1298846000.0</v>
+      </c>
+      <c r="R50">
+        <v>1199776000.0</v>
+      </c>
+      <c r="S50">
+        <v>1404128000.0</v>
+      </c>
+      <c r="T50">
+        <v>1316983000.0</v>
+      </c>
+      <c r="U50">
+        <v>1199525000.0</v>
+      </c>
+      <c r="V50">
+        <v>1206093000.0</v>
+      </c>
+      <c r="W50">
+        <v>1539516000.0</v>
+      </c>
+      <c r="X50">
+        <v>1662853000.0</v>
+      </c>
+      <c r="Y50">
+        <v>1725649000.0</v>
+      </c>
+      <c r="Z50">
+        <v>1186874000.0</v>
+      </c>
+      <c r="AA50">
+        <v>2477493000.0</v>
+      </c>
+      <c r="AB50">
+        <v>2799021000.0</v>
+      </c>
+      <c r="AC50">
+        <v>2555216000.0</v>
+      </c>
+      <c r="AD50">
+        <v>6786696000.0</v>
+      </c>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50">
+        <v>7966000000.0</v>
+      </c>
+      <c r="AQ50">
+        <v>8707000000.0</v>
+      </c>
+      <c r="AR50">
+        <v>8978000000.0</v>
+      </c>
+      <c r="AS50">
+        <v>6947000000.0</v>
+      </c>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+    </row>
+    <row r="51" spans="1:59">
+      <c r="A51" t="s">
+        <v>68</v>
+      </c>
+      <c r="B51">
+        <v>2053954000.0</v>
+      </c>
+      <c r="C51">
+        <v>2410134000.0</v>
+      </c>
+      <c r="D51">
+        <v>2767429000.0</v>
+      </c>
+      <c r="E51">
+        <v>3099031000.0</v>
+      </c>
+      <c r="F51">
+        <v>3550051000.0</v>
+      </c>
+      <c r="G51">
+        <v>3731521000.0</v>
+      </c>
+      <c r="H51">
+        <v>3688994000.0</v>
+      </c>
+      <c r="I51">
+        <v>4057778000.0</v>
+      </c>
+      <c r="J51">
+        <v>4376797000.0</v>
+      </c>
+      <c r="K51">
+        <v>4406741000.0</v>
+      </c>
+      <c r="L51">
+        <v>4696502000.0</v>
+      </c>
+      <c r="M51">
+        <v>4876425000.0</v>
+      </c>
+      <c r="N51">
+        <v>5073172000.0</v>
+      </c>
+      <c r="O51">
+        <v>5510541000.0</v>
+      </c>
+      <c r="P51">
+        <v>6340767000.0</v>
+      </c>
+      <c r="Q51">
+        <v>6447925000.0</v>
+      </c>
+      <c r="R51">
+        <v>6568911000.0</v>
+      </c>
+      <c r="S51">
+        <v>6924474000.0</v>
+      </c>
+      <c r="T51">
+        <v>7459196000.0</v>
+      </c>
+      <c r="U51">
+        <v>7839441000.0</v>
+      </c>
+      <c r="V51">
+        <v>8198696000.0</v>
+      </c>
+      <c r="W51">
+        <v>8358826000.0</v>
+      </c>
+      <c r="X51">
+        <v>8916839000.0</v>
+      </c>
+      <c r="Y51">
+        <v>9405095000.0</v>
+      </c>
+      <c r="Z51">
+        <v>9751278000.0</v>
+      </c>
+      <c r="AA51">
+        <v>9530548000.0</v>
+      </c>
+      <c r="AB51">
+        <v>9905182000.0</v>
+      </c>
+      <c r="AC51">
+        <v>9913778000.0</v>
+      </c>
+      <c r="AD51">
+        <v>10000880000.0</v>
+      </c>
+      <c r="AE51">
+        <v>10386079000.0</v>
+      </c>
+      <c r="AF51">
+        <v>11113688000.0</v>
+      </c>
+      <c r="AG51">
+        <v>11048347000.0</v>
+      </c>
+      <c r="AH51">
+        <v>10868647000.0</v>
+      </c>
+      <c r="AI51">
+        <v>11523191000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>12004694000.0</v>
+      </c>
+      <c r="AK51">
+        <v>12351561000.0</v>
+      </c>
+      <c r="AL51">
+        <v>12814493000.0</v>
+      </c>
+      <c r="AM51">
+        <v>13046488000.0</v>
+      </c>
+      <c r="AN51">
+        <v>11115159000.0</v>
+      </c>
+      <c r="AO51">
+        <v>9881509000.0</v>
+      </c>
+      <c r="AP51">
+        <v>7477520000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>8029554000.0</v>
+      </c>
+      <c r="AR51">
+        <v>8185753000.0</v>
+      </c>
+      <c r="AS51">
+        <v>6607944000.0</v>
+      </c>
+      <c r="AT51">
+        <v>6044426000.0</v>
+      </c>
+      <c r="AU51">
+        <v>6192949000.0</v>
+      </c>
+      <c r="AV51">
+        <v>6508706000.0</v>
+      </c>
+      <c r="AW51">
+        <v>4710582000.0</v>
+      </c>
+      <c r="AX51">
+        <v>4551238000.0</v>
+      </c>
+      <c r="AY51">
+        <v>3777314000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>3403988000.0</v>
+      </c>
+      <c r="BA51">
+        <v>3231189000.0</v>
+      </c>
+      <c r="BB51">
+        <v>2903129000.0</v>
+      </c>
+      <c r="BC51">
+        <v>2668052000.0</v>
+      </c>
+      <c r="BD51">
+        <v>2705919000.0</v>
+      </c>
+      <c r="BE51">
+        <v>2818465000.0</v>
+      </c>
+      <c r="BF51">
+        <v>2912682000.0</v>
+      </c>
+      <c r="BG51">
+        <v>3018250000.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:59">
+      <c r="A52" t="s">
+        <v>69</v>
+      </c>
+      <c r="B52">
+        <v>515691000.0</v>
+      </c>
+      <c r="C52">
+        <v>515207000.0</v>
+      </c>
+      <c r="D52">
+        <v>529031000.0</v>
+      </c>
+      <c r="E52">
+        <v>655211000.0</v>
+      </c>
+      <c r="F52">
+        <v>758469000.0</v>
+      </c>
+      <c r="G52">
+        <v>695960000.0</v>
+      </c>
+      <c r="H52">
+        <v>688259000.0</v>
+      </c>
+      <c r="I52">
+        <v>2198704000.0</v>
+      </c>
+      <c r="J52">
+        <v>2341614000.0</v>
+      </c>
+      <c r="K52">
+        <v>2277246000.0</v>
+      </c>
+      <c r="L52">
+        <v>2889521000.0</v>
+      </c>
+      <c r="M52">
+        <v>1459746000.0</v>
+      </c>
+      <c r="N52">
+        <v>714619000.0</v>
+      </c>
+      <c r="O52">
+        <v>1021231000.0</v>
+      </c>
+      <c r="P52">
+        <v>1438715000.0</v>
+      </c>
+      <c r="Q52">
+        <v>1371893000.0</v>
+      </c>
+      <c r="R52">
+        <v>1265656000.0</v>
+      </c>
+      <c r="S52">
+        <v>1406200000.0</v>
+      </c>
+      <c r="T52">
+        <v>1376096000.0</v>
+      </c>
+      <c r="U52">
+        <v>1255077000.0</v>
+      </c>
+      <c r="V52">
+        <v>1257387000.0</v>
+      </c>
+      <c r="W52">
+        <v>1585351000.0</v>
+      </c>
+      <c r="X52">
+        <v>1709950000.0</v>
+      </c>
+      <c r="Y52">
+        <v>1769967000.0</v>
+      </c>
+      <c r="Z52">
+        <v>1225641000.0</v>
+      </c>
+      <c r="AA52">
+        <v>2513427000.0</v>
+      </c>
+      <c r="AB52">
+        <v>2820728000.0</v>
+      </c>
+      <c r="AC52">
+        <v>2573629000.0</v>
+      </c>
+      <c r="AD52">
+        <v>6801303000.0</v>
+      </c>
+      <c r="AE52">
+        <v>7068895000.0</v>
+      </c>
+      <c r="AF52">
+        <v>6212487000.0</v>
+      </c>
+      <c r="AG52">
+        <v>6220053000.0</v>
+      </c>
+      <c r="AH52">
+        <v>5465535000.0</v>
+      </c>
+      <c r="AI52">
+        <v>5498011000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>1998776000.0</v>
+      </c>
+      <c r="AK52">
+        <v>2601487000.0</v>
+      </c>
+      <c r="AL52">
+        <v>2647881000.0</v>
+      </c>
+      <c r="AM52">
+        <v>2517147000.0</v>
+      </c>
+      <c r="AN52">
+        <v>1698776000.0</v>
+      </c>
+      <c r="AO52">
+        <v>1539464000.0</v>
+      </c>
+      <c r="AP52">
+        <v>1436856000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>1770171000.0</v>
+      </c>
+      <c r="AR52">
+        <v>3924188000.0</v>
+      </c>
+      <c r="AS52">
+        <v>2622101000.0</v>
+      </c>
+      <c r="AT52">
+        <v>649109000.0</v>
+      </c>
+      <c r="AU52">
+        <v>1018191000.0</v>
+      </c>
+      <c r="AV52">
+        <v>1410261000.0</v>
+      </c>
+      <c r="AW52">
+        <v>1328040000.0</v>
+      </c>
+      <c r="AX52">
+        <v>1336746000.0</v>
+      </c>
+      <c r="AY52">
+        <v>1185839000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>1250383000.0</v>
+      </c>
+      <c r="BA52">
+        <v>1109166000.0</v>
+      </c>
+      <c r="BB52">
+        <v>903106000.0</v>
+      </c>
+      <c r="BC52">
+        <v>614977000.0</v>
+      </c>
+      <c r="BD52">
+        <v>510818000.0</v>
+      </c>
+      <c r="BE52">
+        <v>502523000.0</v>
+      </c>
+      <c r="BF52">
+        <v>477355000.0</v>
+      </c>
+      <c r="BG52">
+        <v>458002000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:59">
+      <c r="A53" t="s">
+        <v>70</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53">
+        <v>1326900000.0</v>
+      </c>
+      <c r="H53"/>
+      <c r="I53">
+        <v>868317000.0</v>
+      </c>
+      <c r="J53">
+        <v>221933000.0</v>
+      </c>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53">
+        <v>571436000.0</v>
+      </c>
+      <c r="N53">
+        <v>618992000.0</v>
+      </c>
+      <c r="O53">
+        <v>756035000.0</v>
+      </c>
+      <c r="P53">
+        <v>859285000.0</v>
+      </c>
+      <c r="Q53">
+        <v>615116000.0</v>
+      </c>
+      <c r="R53">
+        <v>704118000.0</v>
+      </c>
+      <c r="S53">
+        <v>720854000.0</v>
+      </c>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
+        <v>708951000.0</v>
+      </c>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53">
+        <v>438000000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>890000000.0</v>
+      </c>
+      <c r="AR53">
+        <v>1565000000.0</v>
+      </c>
+      <c r="AS53">
+        <v>1678000000.0</v>
+      </c>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53">
+        <v>-1958000.0</v>
+      </c>
+      <c r="BE53"/>
+      <c r="BF53">
+        <v>-5592000.0</v>
+      </c>
+      <c r="BG53">
+        <v>-1240000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:59">
+      <c r="A54" t="s">
+        <v>71</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+    </row>
+    <row r="55" spans="1:59">
+      <c r="A55" t="s">
+        <v>72</v>
+      </c>
+      <c r="B55">
+        <v>8416494000.0</v>
+      </c>
+      <c r="C55">
+        <v>8755980000.0</v>
+      </c>
+      <c r="D55">
+        <v>9230600000.0</v>
+      </c>
+      <c r="E55">
+        <v>9453235000.0</v>
+      </c>
+      <c r="F55">
+        <v>10194790000.0</v>
+      </c>
+      <c r="G55">
+        <v>10457114000.0</v>
+      </c>
+      <c r="H55">
+        <v>9829739000.0</v>
+      </c>
+      <c r="I55">
+        <v>11460930000.0</v>
+      </c>
+      <c r="J55">
+        <v>11594104000.0</v>
+      </c>
+      <c r="K55">
+        <v>11116112000.0</v>
+      </c>
+      <c r="L55">
+        <v>11768884000.0</v>
+      </c>
+      <c r="M55">
+        <v>11734557000.0</v>
+      </c>
+      <c r="N55">
+        <v>11408441000.0</v>
+      </c>
+      <c r="O55">
+        <v>11726018000.0</v>
+      </c>
+      <c r="P55">
+        <v>12793184000.0</v>
+      </c>
+      <c r="Q55">
+        <v>12259374000.0</v>
+      </c>
+      <c r="R55">
+        <v>11830409000.0</v>
+      </c>
+      <c r="S55">
+        <v>12070446000.0</v>
+      </c>
+      <c r="T55">
+        <v>12440543000.0</v>
+      </c>
+      <c r="U55">
+        <v>12653594000.0</v>
+      </c>
+      <c r="V55">
+        <v>12818999000.0</v>
+      </c>
+      <c r="W55">
+        <v>12647568000.0</v>
+      </c>
+      <c r="X55">
+        <v>13274218000.0</v>
+      </c>
+      <c r="Y55">
+        <v>13865059000.0</v>
+      </c>
+      <c r="Z55">
+        <v>14160761000.0</v>
+      </c>
+      <c r="AA55">
+        <v>13979163000.0</v>
+      </c>
+      <c r="AB55">
+        <v>14766508000.0</v>
+      </c>
+      <c r="AC55">
+        <v>14918450000.0</v>
+      </c>
+      <c r="AD55">
+        <v>14991157000.0</v>
+      </c>
+      <c r="AE55">
+        <v>15540716000.0</v>
+      </c>
+      <c r="AF55">
+        <v>17564508000.0</v>
+      </c>
+      <c r="AG55">
+        <v>18225201000.0</v>
+      </c>
+      <c r="AH55">
+        <v>17843810000.0</v>
+      </c>
+      <c r="AI55">
+        <v>18835006000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>19546613000.0</v>
+      </c>
+      <c r="AK55">
+        <v>19927256000.0</v>
+      </c>
+      <c r="AL55">
+        <v>20808724000.0</v>
+      </c>
+      <c r="AM55">
+        <v>22090129000.0</v>
+      </c>
+      <c r="AN55">
+        <v>20183113000.0</v>
+      </c>
+      <c r="AO55">
+        <v>18836186000.0</v>
+      </c>
+      <c r="AP55">
+        <v>16708050000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>18072639000.0</v>
+      </c>
+      <c r="AR55">
+        <v>18359629000.0</v>
+      </c>
+      <c r="AS55">
+        <v>15407776000.0</v>
+      </c>
+      <c r="AT55">
+        <v>14762855000.0</v>
+      </c>
+      <c r="AU55">
+        <v>14451890000.0</v>
+      </c>
+      <c r="AV55">
+        <v>12011525000.0</v>
+      </c>
+      <c r="AW55">
+        <v>9978404000.0</v>
+      </c>
+      <c r="AX55">
+        <v>9613809000.0</v>
+      </c>
+      <c r="AY55">
+        <v>8809665000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>8140101000.0</v>
+      </c>
+      <c r="BA55">
+        <v>7813863000.0</v>
+      </c>
+      <c r="BB55">
+        <v>7256602000.0</v>
+      </c>
+      <c r="BC55">
+        <v>6929759000.0</v>
+      </c>
+      <c r="BD55">
+        <v>6818448000.0</v>
+      </c>
+      <c r="BE55">
+        <v>7068235000.0</v>
+      </c>
+      <c r="BF55">
+        <v>6798599000.0</v>
+      </c>
+      <c r="BG55">
+        <v>6936242000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:59">
+      <c r="A56" t="s">
+        <v>73</v>
+      </c>
+      <c r="B56">
+        <v>2074175000.0</v>
+      </c>
+      <c r="C56">
+        <v>2245788000.0</v>
+      </c>
+      <c r="D56">
+        <v>2247521000.0</v>
+      </c>
+      <c r="E56">
+        <v>2335019000.0</v>
+      </c>
+      <c r="F56">
+        <v>2554267000.0</v>
+      </c>
+      <c r="G56">
+        <v>2586961000.0</v>
+      </c>
+      <c r="H56">
+        <v>2075603000.0</v>
+      </c>
+      <c r="I56">
+        <v>2404608000.0</v>
+      </c>
+      <c r="J56">
+        <v>2252225000.0</v>
+      </c>
+      <c r="K56">
+        <v>1848221000.0</v>
+      </c>
+      <c r="L56">
+        <v>1675036000.0</v>
+      </c>
+      <c r="M56">
+        <v>1571994000.0</v>
+      </c>
+      <c r="N56">
+        <v>1718753000.0</v>
+      </c>
+      <c r="O56">
+        <v>1826117000.0</v>
+      </c>
+      <c r="P56">
+        <v>2115549000.0</v>
+      </c>
+      <c r="Q56">
+        <v>1888416000.0</v>
+      </c>
+      <c r="R56">
+        <v>1672988000.0</v>
+      </c>
+      <c r="S56">
+        <v>1910069000.0</v>
+      </c>
+      <c r="T56">
+        <v>1850038000.0</v>
+      </c>
+      <c r="U56">
+        <v>1968064000.0</v>
+      </c>
+      <c r="V56">
+        <v>1883391000.0</v>
+      </c>
+      <c r="W56">
+        <v>1844279000.0</v>
+      </c>
+      <c r="X56">
+        <v>1891911000.0</v>
+      </c>
+      <c r="Y56">
+        <v>1989420000.0</v>
+      </c>
+      <c r="Z56">
+        <v>1983481000.0</v>
+      </c>
+      <c r="AA56">
+        <v>1878162000.0</v>
+      </c>
+      <c r="AB56">
+        <v>2244707000.0</v>
+      </c>
+      <c r="AC56">
+        <v>2349969000.0</v>
+      </c>
+      <c r="AD56">
+        <v>2444887000.0</v>
+      </c>
+      <c r="AE56">
+        <v>2641290000.0</v>
+      </c>
+      <c r="AF56">
+        <v>3580239000.0</v>
+      </c>
+      <c r="AG56">
+        <v>3493049000.0</v>
+      </c>
+      <c r="AH56">
+        <v>2850425000.0</v>
+      </c>
+      <c r="AI56">
+        <v>3376423000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>3329887000.0</v>
+      </c>
+      <c r="AK56">
+        <v>3583750000.0</v>
+      </c>
+      <c r="AL56">
+        <v>4352268000.0</v>
+      </c>
+      <c r="AM56">
+        <v>4622156000.0</v>
+      </c>
+      <c r="AN56">
+        <v>3867388000.0</v>
+      </c>
+      <c r="AO56">
+        <v>3697514000.0</v>
+      </c>
+      <c r="AP56">
+        <v>2384718000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>3156629000.0</v>
+      </c>
+      <c r="AR56">
+        <v>4065906000.0</v>
+      </c>
+      <c r="AS56">
+        <v>3982311000.0</v>
+      </c>
+      <c r="AT56">
+        <v>4485250000.0</v>
+      </c>
+      <c r="AU56">
+        <v>5300157000.0</v>
+      </c>
+      <c r="AV56">
+        <v>4058128000.0</v>
+      </c>
+      <c r="AW56">
+        <v>2452995000.0</v>
+      </c>
+      <c r="AX56">
+        <v>2252658000.0</v>
+      </c>
+      <c r="AY56">
+        <v>2142644000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>1974152000.0</v>
+      </c>
+      <c r="BA56">
+        <v>1897819000.0</v>
+      </c>
+      <c r="BB56">
+        <v>1584937000.0</v>
+      </c>
+      <c r="BC56">
+        <v>1447637000.0</v>
+      </c>
+      <c r="BD56">
+        <v>1663239000.0</v>
+      </c>
+      <c r="BE56">
+        <v>1811662000.0</v>
+      </c>
+      <c r="BF56">
+        <v>1941417000.0</v>
+      </c>
+      <c r="BG56">
+        <v>2160470000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:59">
+      <c r="A57" t="s">
+        <v>74</v>
+      </c>
+      <c r="B57">
+        <v>885890000.0</v>
+      </c>
+      <c r="C57">
+        <v>852343000.0</v>
+      </c>
+      <c r="D57">
+        <v>860747000.0</v>
+      </c>
+      <c r="E57">
+        <v>964630000.0</v>
+      </c>
+      <c r="F57">
+        <v>1127606000.0</v>
+      </c>
+      <c r="G57">
+        <v>1232214000.0</v>
+      </c>
+      <c r="H57">
+        <v>1025239000.0</v>
+      </c>
+      <c r="I57">
+        <v>3191899000.0</v>
+      </c>
+      <c r="J57">
+        <v>3403173000.0</v>
+      </c>
+      <c r="K57">
+        <v>3264876000.0</v>
+      </c>
+      <c r="L57">
+        <v>3966221000.0</v>
+      </c>
+      <c r="M57">
+        <v>1983912000.0</v>
+      </c>
+      <c r="N57">
+        <v>1265750000.0</v>
+      </c>
+      <c r="O57">
+        <v>1627897000.0</v>
+      </c>
+      <c r="P57">
+        <v>2110220000.0</v>
+      </c>
+      <c r="Q57">
+        <v>1896053000.0</v>
+      </c>
+      <c r="R57">
+        <v>1739902000.0</v>
+      </c>
+      <c r="S57">
+        <v>2045848000.0</v>
+      </c>
+      <c r="T57">
+        <v>1917176000.0</v>
+      </c>
+      <c r="U57">
+        <v>1834089000.0</v>
+      </c>
+      <c r="V57">
+        <v>1756963000.0</v>
+      </c>
+      <c r="W57">
+        <v>2058670000.0</v>
+      </c>
+      <c r="X57">
+        <v>2289519000.0</v>
+      </c>
+      <c r="Y57">
+        <v>2379051000.0</v>
+      </c>
+      <c r="Z57">
+        <v>1841490000.0</v>
+      </c>
+      <c r="AA57">
+        <v>3138247000.0</v>
+      </c>
+      <c r="AB57">
+        <v>3469487000.0</v>
+      </c>
+      <c r="AC57">
+        <v>3559095000.0</v>
+      </c>
+      <c r="AD57">
+        <v>8236630000.0</v>
+      </c>
+      <c r="AE57">
+        <v>8733974000.0</v>
+      </c>
+      <c r="AF57">
+        <v>7438991000.0</v>
+      </c>
+      <c r="AG57">
+        <v>7843290000.0</v>
+      </c>
+      <c r="AH57">
+        <v>6645804000.0</v>
+      </c>
+      <c r="AI57">
+        <v>6648085000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>3206081000.0</v>
+      </c>
+      <c r="AK57">
+        <v>3841012000.0</v>
+      </c>
+      <c r="AL57">
+        <v>4139578000.0</v>
+      </c>
+      <c r="AM57">
+        <v>5069098000.0</v>
+      </c>
+      <c r="AN57">
+        <v>3366234000.0</v>
+      </c>
+      <c r="AO57">
+        <v>3171893000.0</v>
+      </c>
+      <c r="AP57">
+        <v>2923971000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>3369316000.0</v>
+      </c>
+      <c r="AR57">
+        <v>5327364000.0</v>
+      </c>
+      <c r="AS57">
+        <v>3826428000.0</v>
+      </c>
+      <c r="AT57">
+        <v>1955528000.0</v>
+      </c>
+      <c r="AU57">
+        <v>2326510000.0</v>
+      </c>
+      <c r="AV57">
+        <v>2252093000.0</v>
+      </c>
+      <c r="AW57">
+        <v>2068984000.0</v>
+      </c>
+      <c r="AX57">
+        <v>1915991000.0</v>
+      </c>
+      <c r="AY57">
+        <v>1793509000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>1642586000.0</v>
+      </c>
+      <c r="BA57">
+        <v>1512664000.0</v>
+      </c>
+      <c r="BB57">
+        <v>1263390000.0</v>
+      </c>
+      <c r="BC57">
+        <v>1036625000.0</v>
+      </c>
+      <c r="BD57">
+        <v>915747000.0</v>
+      </c>
+      <c r="BE57">
+        <v>974713000.0</v>
+      </c>
+      <c r="BF57">
+        <v>783610000.0</v>
+      </c>
+      <c r="BG57">
+        <v>800090000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:59">
+      <c r="A58" t="s">
+        <v>75</v>
+      </c>
+      <c r="B58">
+        <v>2575654000.0</v>
+      </c>
+      <c r="C58">
+        <v>2883649000.0</v>
+      </c>
+      <c r="D58">
+        <v>3242401000.0</v>
+      </c>
+      <c r="E58">
+        <v>3555236000.0</v>
+      </c>
+      <c r="F58">
+        <v>4077504000.0</v>
+      </c>
+      <c r="G58">
+        <v>4410056000.0</v>
+      </c>
+      <c r="H58">
+        <v>4165838000.0</v>
+      </c>
+      <c r="I58">
+        <v>5215063000.0</v>
+      </c>
+      <c r="J58">
+        <v>5584546000.0</v>
+      </c>
+      <c r="K58">
+        <v>5536491000.0</v>
+      </c>
+      <c r="L58">
+        <v>5834564000.0</v>
+      </c>
+      <c r="M58">
+        <v>6004072000.0</v>
+      </c>
+      <c r="N58">
+        <v>6134612000.0</v>
+      </c>
+      <c r="O58">
+        <v>6630468000.0</v>
+      </c>
+      <c r="P58">
+        <v>7645170000.0</v>
+      </c>
+      <c r="Q58">
+        <v>7562909000.0</v>
+      </c>
+      <c r="R58">
+        <v>7549676000.0</v>
+      </c>
+      <c r="S58">
+        <v>8148618000.0</v>
+      </c>
+      <c r="T58">
+        <v>8674513000.0</v>
+      </c>
+      <c r="U58">
+        <v>9087781000.0</v>
+      </c>
+      <c r="V58">
+        <v>9399865000.0</v>
+      </c>
+      <c r="W58">
+        <v>9522078000.0</v>
+      </c>
+      <c r="X58">
+        <v>10216751000.0</v>
+      </c>
+      <c r="Y58">
+        <v>10835171000.0</v>
+      </c>
+      <c r="Z58">
+        <v>11191700000.0</v>
+      </c>
+      <c r="AA58">
+        <v>10766023000.0</v>
+      </c>
+      <c r="AB58">
+        <v>11301325000.0</v>
+      </c>
+      <c r="AC58">
+        <v>11595480000.0</v>
+      </c>
+      <c r="AD58">
+        <v>11661524000.0</v>
+      </c>
+      <c r="AE58">
+        <v>12170576000.0</v>
+      </c>
+      <c r="AF58">
+        <v>12814232000.0</v>
+      </c>
+      <c r="AG58">
+        <v>13103322000.0</v>
+      </c>
+      <c r="AH58">
+        <v>12423711000.0</v>
+      </c>
+      <c r="AI58">
+        <v>13313975000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>13920227000.0</v>
+      </c>
+      <c r="AK58">
+        <v>14316742000.0</v>
+      </c>
+      <c r="AL58">
+        <v>15160580000.0</v>
+      </c>
+      <c r="AM58">
+        <v>16500052000.0</v>
+      </c>
+      <c r="AN58">
+        <v>13856856000.0</v>
+      </c>
+      <c r="AO58">
+        <v>12580128000.0</v>
+      </c>
+      <c r="AP58">
+        <v>10034226000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>10776867000.0</v>
+      </c>
+      <c r="AR58">
+        <v>10869569000.0</v>
+      </c>
+      <c r="AS58">
+        <v>8580371000.0</v>
+      </c>
+      <c r="AT58">
+        <v>7746337000.0</v>
+      </c>
+      <c r="AU58">
+        <v>7734365000.0</v>
+      </c>
+      <c r="AV58">
+        <v>7406065000.0</v>
+      </c>
+      <c r="AW58">
+        <v>5506622000.0</v>
+      </c>
+      <c r="AX58">
+        <v>5179420000.0</v>
+      </c>
+      <c r="AY58">
+        <v>4429430000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>3871411000.0</v>
+      </c>
+      <c r="BA58">
+        <v>3704680000.0</v>
+      </c>
+      <c r="BB58">
+        <v>3344398000.0</v>
+      </c>
+      <c r="BC58">
+        <v>3162748000.0</v>
+      </c>
+      <c r="BD58">
+        <v>3164183000.0</v>
+      </c>
+      <c r="BE58">
+        <v>3340375000.0</v>
+      </c>
+      <c r="BF58">
+        <v>3249702000.0</v>
+      </c>
+      <c r="BG58">
+        <v>3393527000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:59">
+      <c r="A59" t="s">
+        <v>76</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+    </row>
+    <row r="60" spans="1:59">
+      <c r="A60" t="s">
+        <v>77</v>
+      </c>
+      <c r="B60">
+        <v>5890557000.0</v>
+      </c>
+      <c r="C60">
+        <v>5924445000.0</v>
+      </c>
+      <c r="D60">
+        <v>6044583000.0</v>
+      </c>
+      <c r="E60">
+        <v>5956306000.0</v>
+      </c>
+      <c r="F60">
+        <v>6179410000.0</v>
+      </c>
+      <c r="G60">
+        <v>6114589000.0</v>
+      </c>
+      <c r="H60">
+        <v>5732066000.0</v>
+      </c>
+      <c r="I60">
+        <v>6315492000.0</v>
+      </c>
+      <c r="J60">
+        <v>6081830000.0</v>
+      </c>
+      <c r="K60">
+        <v>5671821000.0</v>
+      </c>
+      <c r="L60">
+        <v>6018417000.0</v>
+      </c>
+      <c r="M60">
+        <v>5801237000.0</v>
+      </c>
+      <c r="N60">
+        <v>5330027000.0</v>
+      </c>
+      <c r="O60">
+        <v>5146528000.0</v>
+      </c>
+      <c r="P60">
+        <v>5202408000.0</v>
+      </c>
+      <c r="Q60">
+        <v>4738062000.0</v>
+      </c>
+      <c r="R60">
+        <v>4321458000.0</v>
+      </c>
+      <c r="S60">
+        <v>3962707000.0</v>
+      </c>
+      <c r="T60">
+        <v>3801685000.0</v>
+      </c>
+      <c r="U60">
+        <v>3609359000.0</v>
+      </c>
+      <c r="V60">
+        <v>3446697000.0</v>
+      </c>
+      <c r="W60">
+        <v>3149138000.0</v>
+      </c>
+      <c r="X60">
+        <v>3072456000.0</v>
+      </c>
+      <c r="Y60">
+        <v>3050117000.0</v>
+      </c>
+      <c r="Z60">
+        <v>2978977000.0</v>
+      </c>
+      <c r="AA60">
+        <v>3227008000.0</v>
+      </c>
+      <c r="AB60">
+        <v>3457306000.0</v>
+      </c>
+      <c r="AC60">
+        <v>3313673000.0</v>
+      </c>
+      <c r="AD60">
+        <v>3323867000.0</v>
+      </c>
+      <c r="AE60">
+        <v>3363237000.0</v>
+      </c>
+      <c r="AF60">
+        <v>4748456000.0</v>
+      </c>
+      <c r="AG60">
+        <v>5110565000.0</v>
+      </c>
+      <c r="AH60">
+        <v>5397368000.0</v>
+      </c>
+      <c r="AI60">
+        <v>5497329000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>5615678000.0</v>
+      </c>
+      <c r="AK60">
+        <v>5599060000.0</v>
+      </c>
+      <c r="AL60">
+        <v>5636623000.0</v>
+      </c>
+      <c r="AM60">
+        <v>5586961000.0</v>
+      </c>
+      <c r="AN60">
+        <v>6296602000.0</v>
+      </c>
+      <c r="AO60">
+        <v>6225641000.0</v>
+      </c>
+      <c r="AP60">
+        <v>6645480000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>7257458000.0</v>
+      </c>
+      <c r="AR60">
+        <v>7450983000.0</v>
+      </c>
+      <c r="AS60">
+        <v>6797697000.0</v>
+      </c>
+      <c r="AT60">
+        <v>6980092000.0</v>
+      </c>
+      <c r="AU60">
+        <v>6685199000.0</v>
+      </c>
+      <c r="AV60">
+        <v>4573731000.0</v>
+      </c>
+      <c r="AW60">
+        <v>4443996000.0</v>
+      </c>
+      <c r="AX60">
+        <v>4409093000.0</v>
+      </c>
+      <c r="AY60">
+        <v>4356659000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>4246110000.0</v>
+      </c>
+      <c r="BA60">
+        <v>4088176000.0</v>
+      </c>
+      <c r="BB60">
+        <v>3894287000.0</v>
+      </c>
+      <c r="BC60">
+        <v>3749866000.0</v>
+      </c>
+      <c r="BD60">
+        <v>3637988000.0</v>
+      </c>
+      <c r="BE60">
+        <v>3712120000.0</v>
+      </c>
+      <c r="BF60">
+        <v>3533536000.0</v>
+      </c>
+      <c r="BG60">
+        <v>3528018000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:59">
+      <c r="A61" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+    </row>
+    <row r="62" spans="1:59">
+      <c r="A62" t="s">
+        <v>79</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:S32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B2">
+        <v>932628000.0</v>
+      </c>
+      <c r="C2">
+        <v>988078000.0</v>
+      </c>
+      <c r="D2">
+        <v>1090880000.0</v>
+      </c>
+      <c r="E2">
+        <v>1275399000.0</v>
+      </c>
+      <c r="F2">
+        <v>1229081000.0</v>
+      </c>
+      <c r="G2">
+        <v>1386221000.0</v>
+      </c>
+      <c r="H2">
+        <v>1517264000.0</v>
+      </c>
+      <c r="I2">
+        <v>1917530000.0</v>
+      </c>
+      <c r="J2">
+        <v>1596228000.0</v>
+      </c>
+      <c r="K2">
+        <v>1517549000.0</v>
+      </c>
+      <c r="L2">
+        <v>1766197000.0</v>
+      </c>
+      <c r="M2">
+        <v>1713260000.0</v>
+      </c>
+      <c r="N2">
+        <v>1322720000.0</v>
+      </c>
+      <c r="O2">
+        <v>972503000.0</v>
+      </c>
+      <c r="P2">
+        <v>883095000.0</v>
+      </c>
+      <c r="Q2">
+        <v>636272000.0</v>
+      </c>
+      <c r="R2">
+        <v>399026000.0</v>
+      </c>
+      <c r="S2">
+        <v>272674000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B3">
+        <v>254993000.0</v>
+      </c>
+      <c r="C3">
+        <v>296150000.0</v>
+      </c>
+      <c r="D3">
+        <v>333470000.0</v>
+      </c>
+      <c r="E3">
+        <v>342661000.0</v>
+      </c>
+      <c r="F3">
+        <v>465772000.0</v>
+      </c>
+      <c r="G3">
+        <v>519383000.0</v>
+      </c>
+      <c r="H3">
+        <v>440528000.0</v>
+      </c>
+      <c r="I3">
+        <v>499350000.0</v>
+      </c>
+      <c r="J3">
+        <v>575350000.0</v>
+      </c>
+      <c r="K3">
+        <v>570758000.0</v>
+      </c>
+      <c r="L3">
+        <v>606658000.0</v>
+      </c>
+      <c r="M3">
+        <v>476050000.0</v>
+      </c>
+      <c r="N3">
+        <v>416756000.0</v>
+      </c>
+      <c r="O3">
+        <v>355994000.0</v>
+      </c>
+      <c r="P3">
+        <v>326835000.0</v>
+      </c>
+      <c r="Q3">
+        <v>248418000.0</v>
+      </c>
+      <c r="R3">
+        <v>185954000.0</v>
+      </c>
+      <c r="S3">
+        <v>106337000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4">
+        <v>-85160000.0</v>
+      </c>
+      <c r="G4">
+        <v>22696000.0</v>
+      </c>
+      <c r="H4">
+        <v>22696000.0</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B5">
+        <v>516482999.0</v>
+      </c>
+      <c r="C5">
+        <v>956269000.0</v>
+      </c>
+      <c r="D5">
+        <v>632859000.0</v>
+      </c>
+      <c r="E5">
+        <v>1078574000.0</v>
+      </c>
+      <c r="F5">
+        <v>1065700000.0</v>
+      </c>
+      <c r="G5">
+        <v>572501000.0</v>
+      </c>
+      <c r="H5">
+        <v>644078000.0</v>
+      </c>
+      <c r="I5">
+        <v>-1772854000.0</v>
+      </c>
+      <c r="J5">
+        <v>937234000.0</v>
+      </c>
+      <c r="K5">
+        <v>-1843905000.0</v>
+      </c>
+      <c r="L5">
+        <v>-48165000.0</v>
+      </c>
+      <c r="M5">
+        <v>410788000.0</v>
+      </c>
+      <c r="N5">
+        <v>586565000.0</v>
+      </c>
+      <c r="O5">
+        <v>593195000.0</v>
+      </c>
+      <c r="P5">
+        <v>541303000.0</v>
+      </c>
+      <c r="Q5">
+        <v>465691000.0</v>
+      </c>
+      <c r="R5">
+        <v>334709000.0</v>
+      </c>
+      <c r="S5">
+        <v>196471000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>127</v>
+      </c>
+      <c r="B6">
+        <v>771475999.0</v>
+      </c>
+      <c r="C6">
+        <v>1252419000.0</v>
+      </c>
+      <c r="D6">
+        <v>966329000.0</v>
+      </c>
+      <c r="E6">
+        <v>1421235000.0</v>
+      </c>
+      <c r="F6">
+        <v>1531472000.0</v>
+      </c>
+      <c r="G6">
+        <v>1091884000.0</v>
+      </c>
+      <c r="H6">
+        <v>1084606000.0</v>
+      </c>
+      <c r="I6">
+        <v>-1273504000.0</v>
+      </c>
+      <c r="J6">
+        <v>1512584000.0</v>
+      </c>
+      <c r="K6">
+        <v>-1273147000.0</v>
+      </c>
+      <c r="L6">
+        <v>558493000.0</v>
+      </c>
+      <c r="M6">
+        <v>886838000.0</v>
+      </c>
+      <c r="N6">
+        <v>1003321000.0</v>
+      </c>
+      <c r="O6">
+        <v>949189000.0</v>
+      </c>
+      <c r="P6">
+        <v>868138000.0</v>
+      </c>
+      <c r="Q6">
+        <v>714109000.0</v>
+      </c>
+      <c r="R6">
+        <v>520663000.0</v>
+      </c>
+      <c r="S6">
+        <v>302808000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>129</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>0.0</v>
+      </c>
+      <c r="F8">
+        <v>-85160000.0</v>
+      </c>
+      <c r="G8">
+        <v>22696000.0</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>130</v>
+      </c>
+      <c r="B9">
+        <v>656285000.0</v>
+      </c>
+      <c r="C9">
+        <v>1311142000.0</v>
+      </c>
+      <c r="D9">
+        <v>1042209000.0</v>
+      </c>
+      <c r="E9">
+        <v>1130140000.0</v>
+      </c>
+      <c r="F9">
+        <v>933501000.0</v>
+      </c>
+      <c r="G9">
+        <v>953668000.0</v>
+      </c>
+      <c r="H9">
+        <v>553441000.0</v>
+      </c>
+      <c r="I9">
+        <v>501209000.0</v>
+      </c>
+      <c r="J9">
+        <v>805902000.0</v>
+      </c>
+      <c r="K9">
+        <v>-200160000.0</v>
+      </c>
+      <c r="L9">
+        <v>413537000.0</v>
+      </c>
+      <c r="M9">
+        <v>684079000.0</v>
+      </c>
+      <c r="N9">
+        <v>750284000.0</v>
+      </c>
+      <c r="O9">
+        <v>686681000.0</v>
+      </c>
+      <c r="P9">
+        <v>660801000.0</v>
+      </c>
+      <c r="Q9">
+        <v>605111000.0</v>
+      </c>
+      <c r="R9">
+        <v>333064000.0</v>
+      </c>
+      <c r="S9">
+        <v>247165000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>131</v>
+      </c>
+      <c r="B10">
+        <v>445272000.0</v>
+      </c>
+      <c r="C10">
+        <v>646139000.0</v>
+      </c>
+      <c r="D10">
+        <v>296142000.0</v>
+      </c>
+      <c r="E10">
+        <v>709001000.0</v>
+      </c>
+      <c r="F10">
+        <v>667896000.0</v>
+      </c>
+      <c r="G10">
+        <v>127609000.0</v>
+      </c>
+      <c r="H10">
+        <v>82191000.0</v>
+      </c>
+      <c r="I10">
+        <v>-2296872000.0</v>
+      </c>
+      <c r="J10">
+        <v>492230000.0</v>
+      </c>
+      <c r="K10">
+        <v>-1944264000.0</v>
+      </c>
+      <c r="L10">
+        <v>-171392000.0</v>
+      </c>
+      <c r="M10">
+        <v>309182000.0</v>
+      </c>
+      <c r="N10">
+        <v>479973000.0</v>
+      </c>
+      <c r="O10">
+        <v>468617000.0</v>
+      </c>
+      <c r="P10">
+        <v>435890000.0</v>
+      </c>
+      <c r="Q10">
+        <v>383266000.0</v>
+      </c>
+      <c r="R10">
+        <v>283928000.0</v>
+      </c>
+      <c r="S10">
+        <v>161888000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>132</v>
+      </c>
+      <c r="B11">
+        <v>-2005999.0</v>
+      </c>
+      <c r="C11">
+        <v>-10068000.0</v>
+      </c>
+      <c r="D11">
+        <v>3105000.0</v>
+      </c>
+      <c r="E11">
+        <v>-15655000.0</v>
+      </c>
+      <c r="F11">
+        <v>25058000.0</v>
+      </c>
+      <c r="G11">
+        <v>15364000.0</v>
+      </c>
+      <c r="H11">
+        <v>44033000.0</v>
+      </c>
+      <c r="I11">
+        <v>22276000.0</v>
+      </c>
+      <c r="J11">
+        <v>115823000.0</v>
+      </c>
+      <c r="K11">
+        <v>60772000.0</v>
+      </c>
+      <c r="L11">
+        <v>70385000.0</v>
+      </c>
+      <c r="M11">
+        <v>84817000.0</v>
+      </c>
+      <c r="N11">
+        <v>44875000.0</v>
+      </c>
+      <c r="O11">
+        <v>80599000.0</v>
+      </c>
+      <c r="P11">
+        <v>70559000.0</v>
+      </c>
+      <c r="Q11">
+        <v>32511000.0</v>
+      </c>
+      <c r="R11">
+        <v>6486000.0</v>
+      </c>
+      <c r="S11">
+        <v>11865000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>133</v>
+      </c>
+      <c r="B12">
+        <v>243425000.0</v>
+      </c>
+      <c r="C12">
+        <v>310130000.0</v>
+      </c>
+      <c r="D12">
+        <v>336717000.0</v>
+      </c>
+      <c r="E12">
+        <v>369573000.0</v>
+      </c>
+      <c r="F12">
+        <v>397804000.0</v>
+      </c>
+      <c r="G12">
+        <v>490691000.0</v>
+      </c>
+      <c r="H12">
+        <v>561887000.0</v>
+      </c>
+      <c r="I12">
+        <v>524018000.0</v>
+      </c>
+      <c r="J12">
+        <v>445004000.0</v>
+      </c>
+      <c r="K12">
+        <v>100359000.0</v>
+      </c>
+      <c r="L12">
+        <v>123227000.0</v>
+      </c>
+      <c r="M12">
+        <v>101606000.0</v>
+      </c>
+      <c r="N12">
+        <v>106592000.0</v>
+      </c>
+      <c r="O12">
+        <v>124578000.0</v>
+      </c>
+      <c r="P12">
+        <v>109186000.0</v>
+      </c>
+      <c r="Q12">
+        <v>89569000.0</v>
+      </c>
+      <c r="R12">
+        <v>50781000.0</v>
+      </c>
+      <c r="S12">
+        <v>34583000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>134</v>
+      </c>
+      <c r="B13">
+        <v>78107000.0</v>
+      </c>
+      <c r="C13">
+        <v>70484000.0</v>
+      </c>
+      <c r="D13">
+        <v>49122000.0</v>
+      </c>
+      <c r="E13">
+        <v>317547000.0</v>
+      </c>
+      <c r="F13">
+        <v>286322000.0</v>
+      </c>
+      <c r="G13">
+        <v>437092000.0</v>
+      </c>
+      <c r="H13">
+        <v>406025000.0</v>
+      </c>
+      <c r="I13">
+        <v>347767000.0</v>
+      </c>
+      <c r="J13">
+        <v>256126000.0</v>
+      </c>
+      <c r="K13">
+        <v>21891000.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>135</v>
+      </c>
+      <c r="B14">
+        <v>-8230000.0</v>
+      </c>
+      <c r="C14">
+        <v>-22209000.0</v>
+      </c>
+      <c r="D14">
+        <v>39022000.0</v>
+      </c>
+      <c r="E14">
+        <v>7755000.0</v>
+      </c>
+      <c r="F14">
+        <v>16388000.0</v>
+      </c>
+      <c r="G14">
+        <v>13324000.0</v>
+      </c>
+      <c r="H14">
+        <v>20460000.0</v>
+      </c>
+      <c r="I14">
+        <v>16379000.0</v>
+      </c>
+      <c r="J14">
+        <v>-24160000.0</v>
+      </c>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>136</v>
+      </c>
+      <c r="B15">
+        <v>439048000.0</v>
+      </c>
+      <c r="C15">
+        <v>633998000.0</v>
+      </c>
+      <c r="D15">
+        <v>332059000.0</v>
+      </c>
+      <c r="E15">
+        <v>732411000.0</v>
+      </c>
+      <c r="F15">
+        <v>574066000.0</v>
+      </c>
+      <c r="G15">
+        <v>125569000.0</v>
+      </c>
+      <c r="H15">
+        <v>38158000.0</v>
+      </c>
+      <c r="I15">
+        <v>-2302769000.0</v>
+      </c>
+      <c r="J15">
+        <v>352247000.0</v>
+      </c>
+      <c r="K15">
+        <v>-1967651000.0</v>
+      </c>
+      <c r="L15">
+        <v>-234566000.0</v>
+      </c>
+      <c r="M15">
+        <v>218690000.0</v>
+      </c>
+      <c r="N15">
+        <v>431191000.0</v>
+      </c>
+      <c r="O15">
+        <v>385828000.0</v>
+      </c>
+      <c r="P15">
+        <v>359672000.0</v>
+      </c>
+      <c r="Q15">
+        <v>350755000.0</v>
+      </c>
+      <c r="R15">
+        <v>277442000.0</v>
+      </c>
+      <c r="S15">
+        <v>150023000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>137</v>
+      </c>
+      <c r="B16">
+        <v>439048000.0</v>
+      </c>
+      <c r="C16">
+        <v>633998000.0</v>
+      </c>
+      <c r="D16">
+        <v>332059000.0</v>
+      </c>
+      <c r="E16">
+        <v>732411000.0</v>
+      </c>
+      <c r="F16">
+        <v>574066000.0</v>
+      </c>
+      <c r="G16">
+        <v>125569000.0</v>
+      </c>
+      <c r="H16">
+        <v>58618000.0</v>
+      </c>
+      <c r="I16">
+        <v>-2302769000.0</v>
+      </c>
+      <c r="J16">
+        <v>352247000.0</v>
+      </c>
+      <c r="K16">
+        <v>-1967651000.0</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>138</v>
+      </c>
+      <c r="B17">
+        <v>447278000.0</v>
+      </c>
+      <c r="C17">
+        <v>656207000.0</v>
+      </c>
+      <c r="D17">
+        <v>293037000.0</v>
+      </c>
+      <c r="E17">
+        <v>724656000.0</v>
+      </c>
+      <c r="F17">
+        <v>642838000.0</v>
+      </c>
+      <c r="G17">
+        <v>112245000.0</v>
+      </c>
+      <c r="H17">
+        <v>38158000.0</v>
+      </c>
+      <c r="I17">
+        <v>-2319148000.0</v>
+      </c>
+      <c r="J17">
+        <v>376407000.0</v>
+      </c>
+      <c r="K17">
+        <v>-2005036000.0</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>139</v>
+      </c>
+      <c r="B18">
+        <v>-165318000.0</v>
+      </c>
+      <c r="C18">
+        <v>-239646000.0</v>
+      </c>
+      <c r="D18">
+        <v>-287595000.0</v>
+      </c>
+      <c r="E18">
+        <v>-340179000.0</v>
+      </c>
+      <c r="F18">
+        <v>-379823000.0</v>
+      </c>
+      <c r="G18">
+        <v>-471896000.0</v>
+      </c>
+      <c r="H18">
+        <v>-535335000.0</v>
+      </c>
+      <c r="I18">
+        <v>-489152000.0</v>
+      </c>
+      <c r="J18">
+        <v>-400508000.0</v>
+      </c>
+      <c r="K18">
+        <v>-81333000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>142</v>
+      </c>
+      <c r="B21">
+        <v>516482999.0</v>
+      </c>
+      <c r="C21">
+        <v>923117000.0</v>
+      </c>
+      <c r="D21">
+        <v>571702000.0</v>
+      </c>
+      <c r="E21">
+        <v>1097981000.0</v>
+      </c>
+      <c r="F21">
+        <v>958330000.0</v>
+      </c>
+      <c r="G21">
+        <v>965021000.0</v>
+      </c>
+      <c r="H21">
+        <v>490117000.0</v>
+      </c>
+      <c r="I21">
+        <v>-1940972000.0</v>
+      </c>
+      <c r="J21">
+        <v>758841000.0</v>
+      </c>
+      <c r="K21">
+        <v>-1921173000.0</v>
+      </c>
+      <c r="L21">
+        <v>-100209000.0</v>
+      </c>
+      <c r="M21">
+        <v>372434000.0</v>
+      </c>
+      <c r="N21">
+        <v>543955000.0</v>
+      </c>
+      <c r="O21">
+        <v>551760000.0</v>
+      </c>
+      <c r="P21">
+        <v>539417000.0</v>
+      </c>
+      <c r="Q21">
+        <v>472835000.0</v>
+      </c>
+      <c r="R21">
+        <v>334709000.0</v>
+      </c>
+      <c r="S21">
+        <v>196471000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>143</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B23">
+        <v>1072430000.0</v>
+      </c>
+      <c r="C23">
+        <v>1376103000.0</v>
+      </c>
+      <c r="D23">
+        <v>1561387000.0</v>
+      </c>
+      <c r="E23">
+        <v>1340565000.0</v>
+      </c>
+      <c r="F23">
+        <v>1230973000.0</v>
+      </c>
+      <c r="G23">
+        <v>1445037000.0</v>
+      </c>
+      <c r="H23">
+        <v>1633219000.0</v>
+      </c>
+      <c r="I23">
+        <v>2166721000.0</v>
+      </c>
+      <c r="J23">
+        <v>1777269000.0</v>
+      </c>
+      <c r="K23">
+        <v>1525039000.0</v>
+      </c>
+      <c r="L23">
+        <v>1938735000.0</v>
+      </c>
+      <c r="M23">
+        <v>2081566000.0</v>
+      </c>
+      <c r="N23">
+        <v>1546259000.0</v>
+      </c>
+      <c r="O23">
+        <v>1144920000.0</v>
+      </c>
+      <c r="P23">
+        <v>1025640000.0</v>
+      </c>
+      <c r="Q23">
+        <v>774247000.0</v>
+      </c>
+      <c r="R23">
+        <v>437698000.0</v>
+      </c>
+      <c r="S23">
+        <v>324340000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>145</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
+        <v>146</v>
+      </c>
+      <c r="B25">
+        <v>254993000.0</v>
+      </c>
+      <c r="C25">
+        <v>296150000.0</v>
+      </c>
+      <c r="D25">
+        <v>333470000.0</v>
+      </c>
+      <c r="E25">
+        <v>342661000.0</v>
+      </c>
+      <c r="F25">
+        <v>465772000.0</v>
+      </c>
+      <c r="G25">
+        <v>541640000.0</v>
+      </c>
+      <c r="H25">
+        <v>440528000.0</v>
+      </c>
+      <c r="I25">
+        <v>499350000.0</v>
+      </c>
+      <c r="J25">
+        <v>575350000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>148</v>
+      </c>
+      <c r="B27">
+        <v>2605000.0</v>
+      </c>
+      <c r="C27">
+        <v>1908000.0</v>
+      </c>
+      <c r="D27">
+        <v>2638000.0</v>
+      </c>
+      <c r="E27">
+        <v>5559000.0</v>
+      </c>
+      <c r="F27">
+        <v>4648000.0</v>
+      </c>
+      <c r="G27">
+        <v>4515000.0</v>
+      </c>
+      <c r="H27">
+        <v>10858000.0</v>
+      </c>
+      <c r="I27">
+        <v>29955000.0</v>
+      </c>
+      <c r="J27">
+        <v>20827000.0</v>
+      </c>
+      <c r="K27">
+        <v>35110000.0</v>
+      </c>
+      <c r="L27">
+        <v>27735000.0</v>
+      </c>
+      <c r="M27">
+        <v>155233000.0</v>
+      </c>
+      <c r="N27">
+        <v>109624000.0</v>
+      </c>
+      <c r="O27">
+        <v>84211000.0</v>
+      </c>
+      <c r="P27">
+        <v>88209000.0</v>
+      </c>
+      <c r="Q27">
+        <v>81839000.0</v>
+      </c>
+      <c r="R27">
+        <v>59223000.0</v>
+      </c>
+      <c r="S27">
+        <v>62375000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>149</v>
+      </c>
+      <c r="B28">
+        <v>137180000.0</v>
+      </c>
+      <c r="C28">
+        <v>157620000.0</v>
+      </c>
+      <c r="D28">
+        <v>138792000.0</v>
+      </c>
+      <c r="E28">
+        <v>78828000.0</v>
+      </c>
+      <c r="F28">
+        <v>96901000.0</v>
+      </c>
+      <c r="G28">
+        <v>121227000.0</v>
+      </c>
+      <c r="H28">
+        <v>150417000.0</v>
+      </c>
+      <c r="I28">
+        <v>234801000.0</v>
+      </c>
+      <c r="J28">
+        <v>195809000.0</v>
+      </c>
+      <c r="K28">
+        <v>130950000.0</v>
+      </c>
+      <c r="L28">
+        <v>153582000.0</v>
+      </c>
+      <c r="M28">
+        <v>220786000.0</v>
+      </c>
+      <c r="N28">
+        <v>122209000.0</v>
+      </c>
+      <c r="O28">
+        <v>102724000.0</v>
+      </c>
+      <c r="P28">
+        <v>91929000.0</v>
+      </c>
+      <c r="Q28">
+        <v>96303000.0</v>
+      </c>
+      <c r="R28">
+        <v>63861000.0</v>
+      </c>
+      <c r="S28">
+        <v>36405000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>150</v>
+      </c>
+      <c r="B29">
+        <v>-2006000.0</v>
+      </c>
+      <c r="C29">
+        <v>-10068000.0</v>
+      </c>
+      <c r="D29">
+        <v>3105000.0</v>
+      </c>
+      <c r="E29">
+        <v>-15655000.0</v>
+      </c>
+      <c r="F29">
+        <v>25058000.0</v>
+      </c>
+      <c r="G29">
+        <v>-7739000.0</v>
+      </c>
+      <c r="H29">
+        <v>44033000.0</v>
+      </c>
+      <c r="I29">
+        <v>22276000.0</v>
+      </c>
+      <c r="J29">
+        <v>115823000.0</v>
+      </c>
+      <c r="K29">
+        <v>60772000.0</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30">
+        <v>139802000.0</v>
+      </c>
+      <c r="C30">
+        <v>388025000.0</v>
+      </c>
+      <c r="D30">
+        <v>470507000.0</v>
+      </c>
+      <c r="E30">
+        <v>65166000.0</v>
+      </c>
+      <c r="F30">
+        <v>1892000.0</v>
+      </c>
+      <c r="G30">
+        <v>58816000.0</v>
+      </c>
+      <c r="H30">
+        <v>115955000.0</v>
+      </c>
+      <c r="I30">
+        <v>249191000.0</v>
+      </c>
+      <c r="J30">
+        <v>181041000.0</v>
+      </c>
+      <c r="K30">
+        <v>7490000.0</v>
+      </c>
+      <c r="L30">
+        <v>172538000.0</v>
+      </c>
+      <c r="M30">
+        <v>368306000.0</v>
+      </c>
+      <c r="N30">
+        <v>223539000.0</v>
+      </c>
+      <c r="O30">
+        <v>172417000.0</v>
+      </c>
+      <c r="P30">
+        <v>142545000.0</v>
+      </c>
+      <c r="Q30">
+        <v>137975000.0</v>
+      </c>
+      <c r="R30">
+        <v>38672000.0</v>
+      </c>
+      <c r="S30">
+        <v>51666000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
+      <c r="A31" t="s">
+        <v>152</v>
+      </c>
+      <c r="B31">
+        <v>-71210999.0</v>
+      </c>
+      <c r="C31">
+        <v>-276978000.0</v>
+      </c>
+      <c r="D31">
+        <v>-275560000.0</v>
+      </c>
+      <c r="E31">
+        <v>-388980000.0</v>
+      </c>
+      <c r="F31">
+        <v>-290434000.0</v>
+      </c>
+      <c r="G31">
+        <v>-440267000.0</v>
+      </c>
+      <c r="H31">
+        <v>-407926000.0</v>
+      </c>
+      <c r="I31">
+        <v>-355900000.0</v>
+      </c>
+      <c r="J31">
+        <v>-266611000.0</v>
+      </c>
+      <c r="K31">
+        <v>-23091000.0</v>
+      </c>
+      <c r="L31">
+        <v>-71183000.0</v>
+      </c>
+      <c r="M31">
+        <v>-63252000.0</v>
+      </c>
+      <c r="N31">
+        <v>-63982000.0</v>
+      </c>
+      <c r="O31">
+        <v>-83143000.0</v>
+      </c>
+      <c r="P31">
+        <v>-82366000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-83870000.0</v>
+      </c>
+      <c r="R31">
+        <v>-10464000.0</v>
+      </c>
+      <c r="S31">
+        <v>-33611000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
+      <c r="A32" t="s">
+        <v>153</v>
+      </c>
+      <c r="B32">
+        <v>1588913000.0</v>
+      </c>
+      <c r="C32">
+        <v>2299220000.0</v>
+      </c>
+      <c r="D32">
+        <v>2133089000.0</v>
+      </c>
+      <c r="E32">
+        <v>2405539000.0</v>
+      </c>
+      <c r="F32">
+        <v>2162582000.0</v>
+      </c>
+      <c r="G32">
+        <v>2339889000.0</v>
+      </c>
+      <c r="H32">
+        <v>2070705000.0</v>
+      </c>
+      <c r="I32">
+        <v>2418739000.0</v>
+      </c>
+      <c r="J32">
+        <v>2402130000.0</v>
+      </c>
+      <c r="K32">
+        <v>1317389000.0</v>
+      </c>
+      <c r="L32">
+        <v>2179734000.0</v>
+      </c>
+      <c r="M32">
+        <v>2397339000.0</v>
+      </c>
+      <c r="N32">
+        <v>2073004000.0</v>
+      </c>
+      <c r="O32">
+        <v>1659184000.0</v>
+      </c>
+      <c r="P32">
+        <v>1543896000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1241383000.0</v>
+      </c>
+      <c r="R32">
+        <v>732090000.0</v>
+      </c>
+      <c r="S32">
+        <v>519839000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BG32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:59">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>84</v>
+      </c>
+      <c r="I1" t="s">
+        <v>85</v>
+      </c>
+      <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>87</v>
+      </c>
+      <c r="M1" t="s">
+        <v>88</v>
+      </c>
+      <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>91</v>
+      </c>
+      <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>93</v>
+      </c>
+      <c r="U1" t="s">
+        <v>94</v>
+      </c>
+      <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
+      <c r="A2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B2">
+        <v>224263000.0</v>
+      </c>
+      <c r="C2">
+        <v>234862000.0</v>
+      </c>
+      <c r="D2">
+        <v>220044000.0</v>
+      </c>
+      <c r="E2">
+        <v>256616000.0</v>
+      </c>
+      <c r="F2">
+        <v>221107000.0</v>
+      </c>
+      <c r="G2">
+        <v>230276000.0</v>
+      </c>
+      <c r="H2">
+        <v>239393000.0</v>
+      </c>
+      <c r="I2">
+        <v>259130000.0</v>
+      </c>
+      <c r="J2">
+        <v>259279000.0</v>
+      </c>
+      <c r="K2">
+        <v>217978000.0</v>
+      </c>
+      <c r="L2">
+        <v>283467000.0</v>
+      </c>
+      <c r="M2">
+        <v>320623000.0</v>
+      </c>
+      <c r="N2">
+        <v>268812000.0</v>
+      </c>
+      <c r="O2">
+        <v>260388000.0</v>
+      </c>
+      <c r="P2">
+        <v>377890000.0</v>
+      </c>
+      <c r="Q2">
+        <v>380808000.0</v>
+      </c>
+      <c r="R2">
+        <v>256313000.0</v>
+      </c>
+      <c r="S2">
+        <v>241993000.0</v>
+      </c>
+      <c r="T2">
+        <v>296311000.0</v>
+      </c>
+      <c r="U2">
+        <v>378460000.0</v>
+      </c>
+      <c r="V2">
+        <v>312317000.0</v>
+      </c>
+      <c r="W2">
+        <v>388486000.0</v>
+      </c>
+      <c r="X2">
+        <v>359396000.0</v>
+      </c>
+      <c r="Y2">
+        <v>348562000.0</v>
+      </c>
+      <c r="Z2">
+        <v>289777000.0</v>
+      </c>
+      <c r="AA2">
+        <v>579491000.0</v>
+      </c>
+      <c r="AB2">
+        <v>329078000.0</v>
+      </c>
+      <c r="AC2">
+        <v>307056000.0</v>
+      </c>
+      <c r="AD2">
+        <v>301639000.0</v>
+      </c>
+      <c r="AE2">
+        <v>495656000.0</v>
+      </c>
+      <c r="AF2">
+        <v>414735000.0</v>
+      </c>
+      <c r="AG2">
+        <v>607086000.0</v>
+      </c>
+      <c r="AH2">
+        <v>400053000.0</v>
+      </c>
+      <c r="AI2">
+        <v>462227000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>480535000.0</v>
+      </c>
+      <c r="AK2">
+        <v>375206000.0</v>
+      </c>
+      <c r="AL2">
+        <v>278260000.0</v>
+      </c>
+      <c r="AM2">
+        <v>364757000.0</v>
+      </c>
+      <c r="AN2">
+        <v>408644000.0</v>
+      </c>
+      <c r="AO2">
+        <v>358920000.0</v>
+      </c>
+      <c r="AP2">
+        <v>350020000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>558649000.0</v>
+      </c>
+      <c r="AR2">
+        <v>461719000.0</v>
+      </c>
+      <c r="AS2">
+        <v>361515000.0</v>
+      </c>
+      <c r="AT2">
+        <v>384314000.0</v>
+      </c>
+      <c r="AU2">
+        <v>595630000.0</v>
+      </c>
+      <c r="AV2">
+        <v>425716000.0</v>
+      </c>
+      <c r="AW2">
+        <v>380337000.0</v>
+      </c>
+      <c r="AX2">
+        <v>311577000.0</v>
+      </c>
+      <c r="AY2">
+        <v>390148000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>329349000.0</v>
+      </c>
+      <c r="BA2">
+        <v>291345000.0</v>
+      </c>
+      <c r="BB2">
+        <v>311878000.0</v>
+      </c>
+      <c r="BC2">
+        <v>281941000.0</v>
+      </c>
+      <c r="BD2">
+        <v>289162000.0</v>
+      </c>
+      <c r="BE2">
+        <v>230949000.0</v>
+      </c>
+      <c r="BF2">
+        <v>170451000.0</v>
+      </c>
+      <c r="BG2">
+        <v>185599000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:59">
+      <c r="A3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B3">
+        <v>59161000.0</v>
+      </c>
+      <c r="C3">
+        <v>61925000.0</v>
+      </c>
+      <c r="D3">
+        <v>62309000.0</v>
+      </c>
+      <c r="E3">
+        <v>63432000.0</v>
+      </c>
+      <c r="F3">
+        <v>67327000.0</v>
+      </c>
+      <c r="G3">
+        <v>71171000.0</v>
+      </c>
+      <c r="H3">
+        <v>72022000.0</v>
+      </c>
+      <c r="I3">
+        <v>76535000.0</v>
+      </c>
+      <c r="J3">
+        <v>76422000.0</v>
+      </c>
+      <c r="K3">
+        <v>85151000.0</v>
+      </c>
+      <c r="L3">
+        <v>83898000.0</v>
+      </c>
+      <c r="M3">
+        <v>82283000.0</v>
+      </c>
+      <c r="N3">
+        <v>82138000.0</v>
+      </c>
+      <c r="O3">
+        <v>86592000.0</v>
+      </c>
+      <c r="P3">
+        <v>87385000.0</v>
+      </c>
+      <c r="Q3">
+        <v>85400000.0</v>
+      </c>
+      <c r="R3">
+        <v>83284000.0</v>
+      </c>
+      <c r="S3">
+        <v>92832000.0</v>
+      </c>
+      <c r="T3">
+        <v>119862000.0</v>
+      </c>
+      <c r="U3">
+        <v>126046000.0</v>
+      </c>
+      <c r="V3">
+        <v>127032000.0</v>
+      </c>
+      <c r="W3">
+        <v>131285000.0</v>
+      </c>
+      <c r="X3">
+        <v>131538000.0</v>
+      </c>
+      <c r="Y3">
+        <v>136108000.0</v>
+      </c>
+      <c r="Z3">
+        <v>142709000.0</v>
+      </c>
+      <c r="AA3">
+        <v>119184000.0</v>
+      </c>
+      <c r="AB3">
+        <v>109409000.0</v>
+      </c>
+      <c r="AC3">
+        <v>106626000.0</v>
+      </c>
+      <c r="AD3">
+        <v>105309000.0</v>
+      </c>
+      <c r="AE3">
+        <v>97543000.0</v>
+      </c>
+      <c r="AF3">
+        <v>129569000.0</v>
+      </c>
+      <c r="AG3">
+        <v>139922000.0</v>
+      </c>
+      <c r="AH3">
+        <v>132316000.0</v>
+      </c>
+      <c r="AI3">
+        <v>156697000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>179501000.0</v>
+      </c>
+      <c r="AK3">
+        <v>127923000.0</v>
+      </c>
+      <c r="AL3">
+        <v>111229000.0</v>
+      </c>
+      <c r="AM3">
+        <v>140804000.0</v>
+      </c>
+      <c r="AN3">
+        <v>138027000.0</v>
+      </c>
+      <c r="AO3">
+        <v>136636000.0</v>
+      </c>
+      <c r="AP3">
+        <v>155291000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>162862000.0</v>
+      </c>
+      <c r="AR3">
+        <v>158882000.0</v>
+      </c>
+      <c r="AS3">
+        <v>143528000.0</v>
+      </c>
+      <c r="AT3">
+        <v>141386000.0</v>
+      </c>
+      <c r="AU3">
+        <v>131210000.0</v>
+      </c>
+      <c r="AV3">
+        <v>115470000.0</v>
+      </c>
+      <c r="AW3">
+        <v>114201000.0</v>
+      </c>
+      <c r="AX3">
+        <v>115169000.0</v>
+      </c>
+      <c r="AY3">
+        <v>110761000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>109674000.0</v>
+      </c>
+      <c r="BA3">
+        <v>99740000.0</v>
+      </c>
+      <c r="BB3">
+        <v>96581000.0</v>
+      </c>
+      <c r="BC3">
+        <v>75414000.0</v>
+      </c>
+      <c r="BD3">
+        <v>96311000.0</v>
+      </c>
+      <c r="BE3">
+        <v>96661000.0</v>
+      </c>
+      <c r="BF3">
+        <v>87608000.0</v>
+      </c>
+      <c r="BG3">
+        <v>9592000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:59">
+      <c r="A4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
+      <c r="A5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B5">
+        <v>86004000.0</v>
+      </c>
+      <c r="C5">
+        <v>78266000.0</v>
+      </c>
+      <c r="D5">
+        <v>154313000.0</v>
+      </c>
+      <c r="E5">
+        <v>140631000.0</v>
+      </c>
+      <c r="F5">
+        <v>260881000.0</v>
+      </c>
+      <c r="G5">
+        <v>-16412000.0</v>
+      </c>
+      <c r="H5">
+        <v>275642000.0</v>
+      </c>
+      <c r="I5">
+        <v>347691000.0</v>
+      </c>
+      <c r="J5">
+        <v>349348000.0</v>
+      </c>
+      <c r="K5">
+        <v>-96493000.0</v>
+      </c>
+      <c r="L5">
+        <v>248068000.0</v>
+      </c>
+      <c r="M5">
+        <v>189480000.0</v>
+      </c>
+      <c r="N5">
+        <v>291804000.0</v>
+      </c>
+      <c r="O5">
+        <v>294317000.0</v>
+      </c>
+      <c r="P5">
+        <v>233259000.0</v>
+      </c>
+      <c r="Q5">
+        <v>274436000.0</v>
+      </c>
+      <c r="R5">
+        <v>276562000.0</v>
+      </c>
+      <c r="S5">
+        <v>298210000.0</v>
+      </c>
+      <c r="T5">
+        <v>241700000.0</v>
+      </c>
+      <c r="U5">
+        <v>295439000.0</v>
+      </c>
+      <c r="V5">
+        <v>275095000.0</v>
+      </c>
+      <c r="W5">
+        <v>247219000.0</v>
+      </c>
+      <c r="X5">
+        <v>205429000.0</v>
+      </c>
+      <c r="Y5">
+        <v>242623000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-76969000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-96449000.0</v>
+      </c>
+      <c r="AB5">
+        <v>303394000.0</v>
+      </c>
+      <c r="AC5">
+        <v>231775000.0</v>
+      </c>
+      <c r="AD5">
+        <v>205358000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-1124465000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-383347000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-453345000.0</v>
+      </c>
+      <c r="AH5">
+        <v>188303000.0</v>
+      </c>
+      <c r="AI5">
+        <v>108927000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>274957000.0</v>
+      </c>
+      <c r="AK5">
+        <v>284434000.0</v>
+      </c>
+      <c r="AL5">
+        <v>137159000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-1357561000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-51231000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-513376000.0</v>
+      </c>
+      <c r="AP5">
+        <v>78263000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-81951000.0</v>
+      </c>
+      <c r="AR5">
+        <v>127526000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-237186000.0</v>
+      </c>
+      <c r="AT5">
+        <v>143446000.0</v>
+      </c>
+      <c r="AU5">
+        <v>2338000.0</v>
+      </c>
+      <c r="AV5">
+        <v>152055000.0</v>
+      </c>
+      <c r="AW5">
+        <v>148426000.0</v>
+      </c>
+      <c r="AX5">
+        <v>107969000.0</v>
+      </c>
+      <c r="AY5">
+        <v>120202000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>164422000.0</v>
+      </c>
+      <c r="BA5">
+        <v>144696000.0</v>
+      </c>
+      <c r="BB5">
+        <v>157245000.0</v>
+      </c>
+      <c r="BC5">
+        <v>164204000.0</v>
+      </c>
+      <c r="BD5">
+        <v>143941000.0</v>
+      </c>
+      <c r="BE5">
+        <v>144240000.0</v>
+      </c>
+      <c r="BF5">
+        <v>139643000.0</v>
+      </c>
+      <c r="BG5">
+        <v>169519000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:59">
+      <c r="A6" t="s">
+        <v>127</v>
+      </c>
+      <c r="B6">
+        <v>145165000.0</v>
+      </c>
+      <c r="C6">
+        <v>140191000.0</v>
+      </c>
+      <c r="D6">
+        <v>216622000.0</v>
+      </c>
+      <c r="E6">
+        <v>204063000.0</v>
+      </c>
+      <c r="F6">
+        <v>328208000.0</v>
+      </c>
+      <c r="G6">
+        <v>54759000.0</v>
+      </c>
+      <c r="H6">
+        <v>347664000.0</v>
+      </c>
+      <c r="I6">
+        <v>424226000.0</v>
+      </c>
+      <c r="J6">
+        <v>425770000.0</v>
+      </c>
+      <c r="K6">
+        <v>-11342000.0</v>
+      </c>
+      <c r="L6">
+        <v>331966000.0</v>
+      </c>
+      <c r="M6">
+        <v>271763000.0</v>
+      </c>
+      <c r="N6">
+        <v>373942000.0</v>
+      </c>
+      <c r="O6">
+        <v>380909000.0</v>
+      </c>
+      <c r="P6">
+        <v>320644000.0</v>
+      </c>
+      <c r="Q6">
+        <v>359836000.0</v>
+      </c>
+      <c r="R6">
+        <v>359846000.0</v>
+      </c>
+      <c r="S6">
+        <v>391042000.0</v>
+      </c>
+      <c r="T6">
+        <v>361562000.0</v>
+      </c>
+      <c r="U6">
+        <v>421485000.0</v>
+      </c>
+      <c r="V6">
+        <v>402127000.0</v>
+      </c>
+      <c r="W6">
+        <v>378504000.0</v>
+      </c>
+      <c r="X6">
+        <v>336967000.0</v>
+      </c>
+      <c r="Y6">
+        <v>378731000.0</v>
+      </c>
+      <c r="Z6">
+        <v>65740000.0</v>
+      </c>
+      <c r="AA6">
+        <v>22735000.0</v>
+      </c>
+      <c r="AB6">
+        <v>412803000.0</v>
+      </c>
+      <c r="AC6">
+        <v>338401000.0</v>
+      </c>
+      <c r="AD6">
+        <v>310667000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-1026922000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-253778000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-313423000.0</v>
+      </c>
+      <c r="AH6">
+        <v>320619000.0</v>
+      </c>
+      <c r="AI6">
+        <v>265624000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>454458000.0</v>
+      </c>
+      <c r="AK6">
+        <v>412357000.0</v>
+      </c>
+      <c r="AL6">
+        <v>248388000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-1216757000.0</v>
+      </c>
+      <c r="AN6">
+        <v>86796000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-376740000.0</v>
+      </c>
+      <c r="AP6">
+        <v>233554000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>80911000.0</v>
+      </c>
+      <c r="AR6">
+        <v>286408000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-93658000.0</v>
+      </c>
+      <c r="AT6">
+        <v>284832000.0</v>
+      </c>
+      <c r="AU6">
+        <v>133548000.0</v>
+      </c>
+      <c r="AV6">
+        <v>267525000.0</v>
+      </c>
+      <c r="AW6">
+        <v>262627000.0</v>
+      </c>
+      <c r="AX6">
+        <v>223138000.0</v>
+      </c>
+      <c r="AY6">
+        <v>230963000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>274096000.0</v>
+      </c>
+      <c r="BA6">
+        <v>244436000.0</v>
+      </c>
+      <c r="BB6">
+        <v>253826000.0</v>
+      </c>
+      <c r="BC6">
+        <v>239618000.0</v>
+      </c>
+      <c r="BD6">
+        <v>240252000.0</v>
+      </c>
+      <c r="BE6">
+        <v>240901000.0</v>
+      </c>
+      <c r="BF6">
+        <v>227251000.0</v>
+      </c>
+      <c r="BG6">
+        <v>179111000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:59">
+      <c r="A7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
+      <c r="A8" t="s">
+        <v>129</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8">
+        <v>0.0</v>
+      </c>
+      <c r="P8">
+        <v>0.0</v>
+      </c>
+      <c r="Q8">
+        <v>0.0</v>
+      </c>
+      <c r="R8">
+        <v>0.0</v>
+      </c>
+      <c r="S8">
+        <v>-85160000.0</v>
+      </c>
+      <c r="T8">
+        <v>-56644000.0</v>
+      </c>
+      <c r="U8"/>
+      <c r="V8">
+        <v>4287000.0</v>
+      </c>
+      <c r="W8">
+        <v>14000.0</v>
+      </c>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
+      <c r="A9" t="s">
+        <v>130</v>
+      </c>
+      <c r="B9">
+        <v>82299000.0</v>
+      </c>
+      <c r="C9">
+        <v>112260000.0</v>
+      </c>
+      <c r="D9">
+        <v>140661000.0</v>
+      </c>
+      <c r="E9">
+        <v>150504000.0</v>
+      </c>
+      <c r="F9">
+        <v>252859000.0</v>
+      </c>
+      <c r="G9">
+        <v>302687000.0</v>
+      </c>
+      <c r="H9">
+        <v>312467000.0</v>
+      </c>
+      <c r="I9">
+        <v>319729000.0</v>
+      </c>
+      <c r="J9">
+        <v>376259000.0</v>
+      </c>
+      <c r="K9">
+        <v>405005000.0</v>
+      </c>
+      <c r="L9">
+        <v>241328000.0</v>
+      </c>
+      <c r="M9">
+        <v>120701000.0</v>
+      </c>
+      <c r="N9">
+        <v>275175000.0</v>
+      </c>
+      <c r="O9">
+        <v>344640000.0</v>
+      </c>
+      <c r="P9">
+        <v>275183000.0</v>
+      </c>
+      <c r="Q9">
+        <v>237623000.0</v>
+      </c>
+      <c r="R9">
+        <v>272694000.0</v>
+      </c>
+      <c r="S9">
+        <v>196627000.0</v>
+      </c>
+      <c r="T9">
+        <v>249392000.0</v>
+      </c>
+      <c r="U9">
+        <v>237096000.0</v>
+      </c>
+      <c r="V9">
+        <v>250386000.0</v>
+      </c>
+      <c r="W9">
+        <v>227551000.0</v>
+      </c>
+      <c r="X9">
+        <v>205041000.0</v>
+      </c>
+      <c r="Y9">
+        <v>258234000.0</v>
+      </c>
+      <c r="Z9">
+        <v>262841000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-63848000.0</v>
+      </c>
+      <c r="AB9">
+        <v>198735000.0</v>
+      </c>
+      <c r="AC9">
+        <v>228585000.0</v>
+      </c>
+      <c r="AD9">
+        <v>189969000.0</v>
+      </c>
+      <c r="AE9">
+        <v>80652000.0</v>
+      </c>
+      <c r="AF9">
+        <v>173312000.0</v>
+      </c>
+      <c r="AG9">
+        <v>46956000.0</v>
+      </c>
+      <c r="AH9">
+        <v>200289000.0</v>
+      </c>
+      <c r="AI9">
+        <v>199920000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>160856000.0</v>
+      </c>
+      <c r="AK9">
+        <v>319213000.0</v>
+      </c>
+      <c r="AL9">
+        <v>125913000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-258511000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-31138000.0</v>
+      </c>
+      <c r="AO9">
+        <v>43949000.0</v>
+      </c>
+      <c r="AP9">
+        <v>80748000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>30393000.0</v>
+      </c>
+      <c r="AR9">
+        <v>97745000.0</v>
+      </c>
+      <c r="AS9">
+        <v>97562000.0</v>
+      </c>
+      <c r="AT9">
+        <v>187837000.0</v>
+      </c>
+      <c r="AU9">
+        <v>106202000.0</v>
+      </c>
+      <c r="AV9">
+        <v>210793000.0</v>
+      </c>
+      <c r="AW9">
+        <v>209744000.0</v>
+      </c>
+      <c r="AX9">
+        <v>157340000.0</v>
+      </c>
+      <c r="AY9">
+        <v>166566000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>216956000.0</v>
+      </c>
+      <c r="BA9">
+        <v>189885000.0</v>
+      </c>
+      <c r="BB9">
+        <v>176877000.0</v>
+      </c>
+      <c r="BC9">
+        <v>195827000.0</v>
+      </c>
+      <c r="BD9">
+        <v>172541000.0</v>
+      </c>
+      <c r="BE9">
+        <v>153652000.0</v>
+      </c>
+      <c r="BF9">
+        <v>164661000.0</v>
+      </c>
+      <c r="BG9">
+        <v>185255000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:59">
+      <c r="A10" t="s">
+        <v>131</v>
+      </c>
+      <c r="B10">
+        <v>45034000.0</v>
+      </c>
+      <c r="C10">
+        <v>81260000.0</v>
+      </c>
+      <c r="D10">
+        <v>96033000.0</v>
+      </c>
+      <c r="E10">
+        <v>76898000.0</v>
+      </c>
+      <c r="F10">
+        <v>191081000.0</v>
+      </c>
+      <c r="G10">
+        <v>-94865000.0</v>
+      </c>
+      <c r="H10">
+        <v>200540000.0</v>
+      </c>
+      <c r="I10">
+        <v>270233000.0</v>
+      </c>
+      <c r="J10">
+        <v>270231000.0</v>
+      </c>
+      <c r="K10">
+        <v>-174828000.0</v>
+      </c>
+      <c r="L10">
+        <v>165043000.0</v>
+      </c>
+      <c r="M10">
+        <v>105897000.0</v>
+      </c>
+      <c r="N10">
+        <v>200030000.0</v>
+      </c>
+      <c r="O10">
+        <v>192074000.0</v>
+      </c>
+      <c r="P10">
+        <v>138408000.0</v>
+      </c>
+      <c r="Q10">
+        <v>186831000.0</v>
+      </c>
+      <c r="R10">
+        <v>191688000.0</v>
+      </c>
+      <c r="S10">
+        <v>204903000.0</v>
+      </c>
+      <c r="T10">
+        <v>165377000.0</v>
+      </c>
+      <c r="U10">
+        <v>113652000.0</v>
+      </c>
+      <c r="V10">
+        <v>183964000.0</v>
+      </c>
+      <c r="W10">
+        <v>138352000.0</v>
+      </c>
+      <c r="X10">
+        <v>88719000.0</v>
+      </c>
+      <c r="Y10">
+        <v>114754000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-214215000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-250146000.0</v>
+      </c>
+      <c r="AB10">
+        <v>160008000.0</v>
+      </c>
+      <c r="AC10">
+        <v>102551000.0</v>
+      </c>
+      <c r="AD10">
+        <v>69778000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-1263445000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-514192000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-584775000.0</v>
+      </c>
+      <c r="AH10">
+        <v>65540000.0</v>
+      </c>
+      <c r="AI10">
+        <v>80303000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>152326000.0</v>
+      </c>
+      <c r="AK10">
+        <v>185984000.0</v>
+      </c>
+      <c r="AL10">
+        <v>73617000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-1391529000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-83022000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-525650000.0</v>
+      </c>
+      <c r="AP10">
+        <v>55937000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-104011000.0</v>
+      </c>
+      <c r="AR10">
+        <v>101738000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-274324000.0</v>
+      </c>
+      <c r="AT10">
+        <v>105205000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-32551000.0</v>
+      </c>
+      <c r="AV10">
+        <v>127712000.0</v>
+      </c>
+      <c r="AW10">
+        <v>127631000.0</v>
+      </c>
+      <c r="AX10">
+        <v>86390000.0</v>
+      </c>
+      <c r="AY10">
+        <v>87401000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>138808000.0</v>
+      </c>
+      <c r="BA10">
+        <v>122863000.0</v>
+      </c>
+      <c r="BB10">
+        <v>130901000.0</v>
+      </c>
+      <c r="BC10">
+        <v>135754000.0</v>
+      </c>
+      <c r="BD10">
+        <v>113409000.0</v>
+      </c>
+      <c r="BE10">
+        <v>111476000.0</v>
+      </c>
+      <c r="BF10">
+        <v>107978000.0</v>
+      </c>
+      <c r="BG10">
+        <v>153505000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:59">
+      <c r="A11" t="s">
+        <v>132</v>
+      </c>
+      <c r="B11">
+        <v>2657000.0</v>
+      </c>
+      <c r="C11">
+        <v>43000.0</v>
+      </c>
+      <c r="D11">
+        <v>-1981000.0</v>
+      </c>
+      <c r="E11">
+        <v>-3546000.0</v>
+      </c>
+      <c r="F11">
+        <v>3478000.0</v>
+      </c>
+      <c r="G11">
+        <v>-18677000.0</v>
+      </c>
+      <c r="H11">
+        <v>-292000.0</v>
+      </c>
+      <c r="I11">
+        <v>1778000.0</v>
+      </c>
+      <c r="J11">
+        <v>7123000.0</v>
+      </c>
+      <c r="K11">
+        <v>-65000.0</v>
+      </c>
+      <c r="L11">
+        <v>292000.0</v>
+      </c>
+      <c r="M11">
+        <v>-1238000.0</v>
+      </c>
+      <c r="N11">
+        <v>4116000.0</v>
+      </c>
+      <c r="O11">
+        <v>-19729000.0</v>
+      </c>
+      <c r="P11">
+        <v>-776000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-558000.0</v>
+      </c>
+      <c r="R11">
+        <v>5408000.0</v>
+      </c>
+      <c r="S11">
+        <v>7081000.0</v>
+      </c>
+      <c r="T11">
+        <v>3856000.0</v>
+      </c>
+      <c r="U11">
+        <v>-10244000.0</v>
+      </c>
+      <c r="V11">
+        <v>24365000.0</v>
+      </c>
+      <c r="W11">
+        <v>3247000.0</v>
+      </c>
+      <c r="X11">
+        <v>1395000.0</v>
+      </c>
+      <c r="Y11">
+        <v>5390000.0</v>
+      </c>
+      <c r="Z11">
+        <v>5332000.0</v>
+      </c>
+      <c r="AA11">
+        <v>6659000.0</v>
+      </c>
+      <c r="AB11">
+        <v>8522000.0</v>
+      </c>
+      <c r="AC11">
+        <v>20429000.0</v>
+      </c>
+      <c r="AD11">
+        <v>8423000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-1157000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-827000.0</v>
+      </c>
+      <c r="AG11">
+        <v>7434000.0</v>
+      </c>
+      <c r="AH11">
+        <v>16826000.0</v>
+      </c>
+      <c r="AI11">
+        <v>2403000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>27951000.0</v>
+      </c>
+      <c r="AK11">
+        <v>68270000.0</v>
+      </c>
+      <c r="AL11">
+        <v>17199000.0</v>
+      </c>
+      <c r="AM11">
+        <v>14939000.0</v>
+      </c>
+      <c r="AN11">
+        <v>20511000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-9450000.0</v>
+      </c>
+      <c r="AP11">
+        <v>34772000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-17147000.0</v>
+      </c>
+      <c r="AR11">
+        <v>30763000.0</v>
+      </c>
+      <c r="AS11">
+        <v>24609000.0</v>
+      </c>
+      <c r="AT11">
+        <v>32160000.0</v>
+      </c>
+      <c r="AU11">
+        <v>22417000.0</v>
+      </c>
+      <c r="AV11">
+        <v>16627000.0</v>
+      </c>
+      <c r="AW11">
+        <v>26113000.0</v>
+      </c>
+      <c r="AX11">
+        <v>19660000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-1653000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>17287000.0</v>
+      </c>
+      <c r="BA11">
+        <v>8751000.0</v>
+      </c>
+      <c r="BB11">
+        <v>20490000.0</v>
+      </c>
+      <c r="BC11">
+        <v>25848000.0</v>
+      </c>
+      <c r="BD11">
+        <v>17944000.0</v>
+      </c>
+      <c r="BE11">
+        <v>18866000.0</v>
+      </c>
+      <c r="BF11">
+        <v>17941000.0</v>
+      </c>
+      <c r="BG11">
+        <v>26549000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:59">
+      <c r="A12" t="s">
+        <v>133</v>
+      </c>
+      <c r="B12">
+        <v>40970000.0</v>
+      </c>
+      <c r="C12">
+        <v>51612000.0</v>
+      </c>
+      <c r="D12">
+        <v>58280000.0</v>
+      </c>
+      <c r="E12">
+        <v>63733000.0</v>
+      </c>
+      <c r="F12">
+        <v>69800000.0</v>
+      </c>
+      <c r="G12">
+        <v>78453000.0</v>
+      </c>
+      <c r="H12">
+        <v>75102000.0</v>
+      </c>
+      <c r="I12">
+        <v>77458000.0</v>
+      </c>
+      <c r="J12">
+        <v>79117000.0</v>
+      </c>
+      <c r="K12">
+        <v>78335000.0</v>
+      </c>
+      <c r="L12">
+        <v>83025000.0</v>
+      </c>
+      <c r="M12">
+        <v>83583000.0</v>
+      </c>
+      <c r="N12">
+        <v>91774000.0</v>
+      </c>
+      <c r="O12">
+        <v>102243000.0</v>
+      </c>
+      <c r="P12">
+        <v>94851000.0</v>
+      </c>
+      <c r="Q12">
+        <v>87605000.0</v>
+      </c>
+      <c r="R12">
+        <v>84874000.0</v>
+      </c>
+      <c r="S12">
+        <v>93307000.0</v>
+      </c>
+      <c r="T12">
+        <v>99791000.0</v>
+      </c>
+      <c r="U12">
+        <v>103074000.0</v>
+      </c>
+      <c r="V12">
+        <v>101632000.0</v>
+      </c>
+      <c r="W12">
+        <v>108867000.0</v>
+      </c>
+      <c r="X12">
+        <v>116710000.0</v>
+      </c>
+      <c r="Y12">
+        <v>127869000.0</v>
+      </c>
+      <c r="Z12">
+        <v>137246000.0</v>
+      </c>
+      <c r="AA12">
+        <v>153697000.0</v>
+      </c>
+      <c r="AB12">
+        <v>143386000.0</v>
+      </c>
+      <c r="AC12">
+        <v>129224000.0</v>
+      </c>
+      <c r="AD12">
+        <v>135580000.0</v>
+      </c>
+      <c r="AE12">
+        <v>138980000.0</v>
+      </c>
+      <c r="AF12">
+        <v>130845000.0</v>
+      </c>
+      <c r="AG12">
+        <v>131430000.0</v>
+      </c>
+      <c r="AH12">
+        <v>122763000.0</v>
+      </c>
+      <c r="AI12">
+        <v>139818000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>133147000.0</v>
+      </c>
+      <c r="AK12">
+        <v>108497000.0</v>
+      </c>
+      <c r="AL12">
+        <v>63542000.0</v>
+      </c>
+      <c r="AM12">
+        <v>33968000.0</v>
+      </c>
+      <c r="AN12">
+        <v>31791000.0</v>
+      </c>
+      <c r="AO12">
+        <v>12274000.0</v>
+      </c>
+      <c r="AP12">
+        <v>22326000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>22060000.0</v>
+      </c>
+      <c r="AR12">
+        <v>25788000.0</v>
+      </c>
+      <c r="AS12">
+        <v>37138000.0</v>
+      </c>
+      <c r="AT12">
+        <v>38241000.0</v>
+      </c>
+      <c r="AU12">
+        <v>34889000.0</v>
+      </c>
+      <c r="AV12">
+        <v>24343000.0</v>
+      </c>
+      <c r="AW12">
+        <v>20795000.0</v>
+      </c>
+      <c r="AX12">
+        <v>21579000.0</v>
+      </c>
+      <c r="AY12">
+        <v>32801000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>25614000.0</v>
+      </c>
+      <c r="BA12">
+        <v>21833000.0</v>
+      </c>
+      <c r="BB12">
+        <v>26344000.0</v>
+      </c>
+      <c r="BC12">
+        <v>28450000.0</v>
+      </c>
+      <c r="BD12">
+        <v>30532000.0</v>
+      </c>
+      <c r="BE12">
+        <v>32764000.0</v>
+      </c>
+      <c r="BF12">
+        <v>31665000.0</v>
+      </c>
+      <c r="BG12">
+        <v>25606000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:59">
+      <c r="A13" t="s">
+        <v>134</v>
+      </c>
+      <c r="B13">
+        <v>15309000.0</v>
+      </c>
+      <c r="C13">
+        <v>18014000.0</v>
+      </c>
+      <c r="D13">
+        <v>39007000.0</v>
+      </c>
+      <c r="E13">
+        <v>19901000.0</v>
+      </c>
+      <c r="F13">
+        <v>57336000.0</v>
+      </c>
+      <c r="G13">
+        <v>14338000.0</v>
+      </c>
+      <c r="H13">
+        <v>20682000.0</v>
+      </c>
+      <c r="I13">
+        <v>19291000.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13">
+        <v>13503000.0</v>
+      </c>
+      <c r="L13">
+        <v>13561000.0</v>
+      </c>
+      <c r="M13">
+        <v>69754000.0</v>
+      </c>
+      <c r="N13">
+        <v>64721000.0</v>
+      </c>
+      <c r="O13">
+        <v>59797000.0</v>
+      </c>
+      <c r="P13">
+        <v>138008000.0</v>
+      </c>
+      <c r="Q13">
+        <v>55338000.0</v>
+      </c>
+      <c r="R13">
+        <v>64404000.0</v>
+      </c>
+      <c r="S13">
+        <v>290434000.0</v>
+      </c>
+      <c r="T13">
+        <v>72919000.0</v>
+      </c>
+      <c r="U13">
+        <v>61773000.0</v>
+      </c>
+      <c r="V13">
+        <v>94266000.0</v>
+      </c>
+      <c r="W13">
+        <v>49467000.0</v>
+      </c>
+      <c r="X13">
+        <v>117182000.0</v>
+      </c>
+      <c r="Y13">
+        <v>131852000.0</v>
+      </c>
+      <c r="Z13">
+        <v>141766000.0</v>
+      </c>
+      <c r="AA13">
+        <v>123411000.0</v>
+      </c>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
+      <c r="A14" t="s">
+        <v>135</v>
+      </c>
+      <c r="B14">
+        <v>-2266000.0</v>
+      </c>
+      <c r="C14">
+        <v>-1097000.0</v>
+      </c>
+      <c r="D14">
+        <v>-1885000.0</v>
+      </c>
+      <c r="E14">
+        <v>-411000.0</v>
+      </c>
+      <c r="F14">
+        <v>-4837000.0</v>
+      </c>
+      <c r="G14">
+        <v>-7644000.0</v>
+      </c>
+      <c r="H14">
+        <v>10496000.0</v>
+      </c>
+      <c r="I14">
+        <v>-2497000.0</v>
+      </c>
+      <c r="J14">
+        <v>-22565000.0</v>
+      </c>
+      <c r="K14">
+        <v>9276000.0</v>
+      </c>
+      <c r="L14">
+        <v>13015000.0</v>
+      </c>
+      <c r="M14">
+        <v>11635000.0</v>
+      </c>
+      <c r="N14">
+        <v>5096000.0</v>
+      </c>
+      <c r="O14">
+        <v>-1122000.0</v>
+      </c>
+      <c r="P14">
+        <v>10539000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-1139000.0</v>
+      </c>
+      <c r="R14">
+        <v>-523000.0</v>
+      </c>
+      <c r="S14">
+        <v>5339000.0</v>
+      </c>
+      <c r="T14">
+        <v>-8107000.0</v>
+      </c>
+      <c r="U14">
+        <v>15961000.0</v>
+      </c>
+      <c r="V14">
+        <v>3195000.0</v>
+      </c>
+      <c r="W14">
+        <v>9039000.0</v>
+      </c>
+      <c r="X14">
+        <v>-1705000.0</v>
+      </c>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
+      <c r="A15" t="s">
+        <v>136</v>
+      </c>
+      <c r="B15">
+        <v>40111000.0</v>
+      </c>
+      <c r="C15">
+        <v>80120000.0</v>
+      </c>
+      <c r="D15">
+        <v>96129000.0</v>
+      </c>
+      <c r="E15">
+        <v>80033000.0</v>
+      </c>
+      <c r="F15">
+        <v>182766000.0</v>
+      </c>
+      <c r="G15">
+        <v>-83832000.0</v>
+      </c>
+      <c r="H15">
+        <v>211328000.0</v>
+      </c>
+      <c r="I15">
+        <v>265958000.0</v>
+      </c>
+      <c r="J15">
+        <v>240543000.0</v>
+      </c>
+      <c r="K15">
+        <v>-165487000.0</v>
+      </c>
+      <c r="L15">
+        <v>177766000.0</v>
+      </c>
+      <c r="M15">
+        <v>118770000.0</v>
+      </c>
+      <c r="N15">
+        <v>201010000.0</v>
+      </c>
+      <c r="O15">
+        <v>210681000.0</v>
+      </c>
+      <c r="P15">
+        <v>149723000.0</v>
+      </c>
+      <c r="Q15">
+        <v>186250000.0</v>
+      </c>
+      <c r="R15">
+        <v>185757000.0</v>
+      </c>
+      <c r="S15">
+        <v>118001000.0</v>
+      </c>
+      <c r="T15">
+        <v>153414000.0</v>
+      </c>
+      <c r="U15">
+        <v>139857000.0</v>
+      </c>
+      <c r="V15">
+        <v>162794000.0</v>
+      </c>
+      <c r="W15">
+        <v>144144000.0</v>
+      </c>
+      <c r="X15">
+        <v>85619000.0</v>
+      </c>
+      <c r="Y15">
+        <v>119774000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-223967000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-235176000.0</v>
+      </c>
+      <c r="AB15">
+        <v>153373000.0</v>
+      </c>
+      <c r="AC15">
+        <v>78208000.0</v>
+      </c>
+      <c r="AD15">
+        <v>62213000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-1262879000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-502827000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-585480000.0</v>
+      </c>
+      <c r="AH15">
+        <v>48417000.0</v>
+      </c>
+      <c r="AI15">
+        <v>63816000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>123733000.0</v>
+      </c>
+      <c r="AK15">
+        <v>116590000.0</v>
+      </c>
+      <c r="AL15">
+        <v>48108000.0</v>
+      </c>
+      <c r="AM15">
+        <v>-1376045000.0</v>
+      </c>
+      <c r="AN15">
+        <v>-96712000.0</v>
+      </c>
+      <c r="AO15">
+        <v>-518324000.0</v>
+      </c>
+      <c r="AP15">
+        <v>23430000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-85080000.0</v>
+      </c>
+      <c r="AR15">
+        <v>69998000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-291532000.0</v>
+      </c>
+      <c r="AT15">
+        <v>72048000.0</v>
+      </c>
+      <c r="AU15">
+        <v>-52560000.0</v>
+      </c>
+      <c r="AV15">
+        <v>108093000.0</v>
+      </c>
+      <c r="AW15">
+        <v>98379000.0</v>
+      </c>
+      <c r="AX15">
+        <v>64778000.0</v>
+      </c>
+      <c r="AY15">
+        <v>88318000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>121238000.0</v>
+      </c>
+      <c r="BA15">
+        <v>111965000.0</v>
+      </c>
+      <c r="BB15">
+        <v>109670000.0</v>
+      </c>
+      <c r="BC15">
+        <v>109145000.0</v>
+      </c>
+      <c r="BD15">
+        <v>95048000.0</v>
+      </c>
+      <c r="BE15">
+        <v>91926000.0</v>
+      </c>
+      <c r="BF15">
+        <v>89709000.0</v>
+      </c>
+      <c r="BG15">
+        <v>124761000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:59">
+      <c r="A16" t="s">
+        <v>137</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>80120000.0</v>
+      </c>
+      <c r="D16">
+        <v>96129000.0</v>
+      </c>
+      <c r="E16">
+        <v>80033000.0</v>
+      </c>
+      <c r="F16">
+        <v>182766000.0</v>
+      </c>
+      <c r="G16">
+        <v>-83831000.0</v>
+      </c>
+      <c r="H16">
+        <v>211328000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>118770000.0</v>
+      </c>
+      <c r="N16">
+        <v>201010000.0</v>
+      </c>
+      <c r="O16">
+        <v>210681000.0</v>
+      </c>
+      <c r="P16">
+        <v>149723000.0</v>
+      </c>
+      <c r="Q16">
+        <v>186250000.0</v>
+      </c>
+      <c r="R16">
+        <v>185757000.0</v>
+      </c>
+      <c r="S16">
+        <v>574066000.0</v>
+      </c>
+      <c r="T16">
+        <v>153414000.0</v>
+      </c>
+      <c r="U16">
+        <v>139857000.0</v>
+      </c>
+      <c r="V16">
+        <v>162794000.0</v>
+      </c>
+      <c r="W16">
+        <v>144143000.0</v>
+      </c>
+      <c r="X16">
+        <v>85619000.0</v>
+      </c>
+      <c r="Y16">
+        <v>119774000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-223967000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-235176000.0</v>
+      </c>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
+      <c r="A17" t="s">
+        <v>138</v>
+      </c>
+      <c r="B17">
+        <v>42377000.0</v>
+      </c>
+      <c r="C17">
+        <v>81217000.0</v>
+      </c>
+      <c r="D17">
+        <v>98014000.0</v>
+      </c>
+      <c r="E17">
+        <v>80444000.0</v>
+      </c>
+      <c r="F17">
+        <v>187603000.0</v>
+      </c>
+      <c r="G17">
+        <v>-76188000.0</v>
+      </c>
+      <c r="H17">
+        <v>200832000.0</v>
+      </c>
+      <c r="I17">
+        <v>268455000.0</v>
+      </c>
+      <c r="J17">
+        <v>263108000.0</v>
+      </c>
+      <c r="K17">
+        <v>-174763000.0</v>
+      </c>
+      <c r="L17">
+        <v>164751000.0</v>
+      </c>
+      <c r="M17">
+        <v>107135000.0</v>
+      </c>
+      <c r="N17">
+        <v>195914000.0</v>
+      </c>
+      <c r="O17">
+        <v>211803000.0</v>
+      </c>
+      <c r="P17">
+        <v>139184000.0</v>
+      </c>
+      <c r="Q17">
+        <v>187389000.0</v>
+      </c>
+      <c r="R17">
+        <v>186280000.0</v>
+      </c>
+      <c r="S17">
+        <v>197822000.0</v>
+      </c>
+      <c r="T17">
+        <v>161521000.0</v>
+      </c>
+      <c r="U17">
+        <v>123896000.0</v>
+      </c>
+      <c r="V17">
+        <v>159599000.0</v>
+      </c>
+      <c r="W17">
+        <v>135105000.0</v>
+      </c>
+      <c r="X17">
+        <v>87324000.0</v>
+      </c>
+      <c r="Y17">
+        <v>109364000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-219547000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-256805000.0</v>
+      </c>
+      <c r="AB17">
+        <v>151486000.0</v>
+      </c>
+      <c r="AC17">
+        <v>82122000.0</v>
+      </c>
+      <c r="AD17">
+        <v>61355000.0</v>
+      </c>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
+      <c r="A18" t="s">
+        <v>139</v>
+      </c>
+      <c r="B18">
+        <v>-25661000.0</v>
+      </c>
+      <c r="C18">
+        <v>-33598000.0</v>
+      </c>
+      <c r="D18">
+        <v>-38609000.0</v>
+      </c>
+      <c r="E18">
+        <v>-43832000.0</v>
+      </c>
+      <c r="F18">
+        <v>-69800000.0</v>
+      </c>
+      <c r="G18">
+        <v>-64115000.0</v>
+      </c>
+      <c r="H18">
+        <v>-54420000.0</v>
+      </c>
+      <c r="I18">
+        <v>-58167000.0</v>
+      </c>
+      <c r="J18">
+        <v>-79117000.0</v>
+      </c>
+      <c r="K18">
+        <v>-64832000.0</v>
+      </c>
+      <c r="L18">
+        <v>-69464000.0</v>
+      </c>
+      <c r="M18">
+        <v>-72854000.0</v>
+      </c>
+      <c r="N18">
+        <v>-91774000.0</v>
+      </c>
+      <c r="O18">
+        <v>-91414000.0</v>
+      </c>
+      <c r="P18">
+        <v>-86762000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-87605000.0</v>
+      </c>
+      <c r="R18">
+        <v>-84874000.0</v>
+      </c>
+      <c r="S18">
+        <v>-88231000.0</v>
+      </c>
+      <c r="T18">
+        <v>-94541000.0</v>
+      </c>
+      <c r="U18">
+        <v>-103074000.0</v>
+      </c>
+      <c r="V18">
+        <v>-101632000.0</v>
+      </c>
+      <c r="W18">
+        <v>-90072000.0</v>
+      </c>
+      <c r="X18">
+        <v>-116710000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-124015000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-137246000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-127145000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-143386000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-129224000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-135580000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
+      <c r="A19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
+      <c r="A20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
+      <c r="A21" t="s">
+        <v>142</v>
+      </c>
+      <c r="B21">
+        <v>51833000.0</v>
+      </c>
+      <c r="C21">
+        <v>78266000.0</v>
+      </c>
+      <c r="D21">
+        <v>135057000.0</v>
+      </c>
+      <c r="E21">
+        <v>117161000.0</v>
+      </c>
+      <c r="F21">
+        <v>248417000.0</v>
+      </c>
+      <c r="G21">
+        <v>559000.0</v>
+      </c>
+      <c r="H21">
+        <v>260667000.0</v>
+      </c>
+      <c r="I21">
+        <v>315063000.0</v>
+      </c>
+      <c r="J21">
+        <v>346195000.0</v>
+      </c>
+      <c r="K21">
+        <v>-91673000.0</v>
+      </c>
+      <c r="L21">
+        <v>222973000.0</v>
+      </c>
+      <c r="M21">
+        <v>174293000.0</v>
+      </c>
+      <c r="N21">
+        <v>264751000.0</v>
+      </c>
+      <c r="O21">
+        <v>323304000.0</v>
+      </c>
+      <c r="P21">
+        <v>276416000.0</v>
+      </c>
+      <c r="Q21">
+        <v>242169000.0</v>
+      </c>
+      <c r="R21">
+        <v>256092000.0</v>
+      </c>
+      <c r="S21">
+        <v>266379000.0</v>
+      </c>
+      <c r="T21">
+        <v>238296000.0</v>
+      </c>
+      <c r="U21">
+        <v>175425000.0</v>
+      </c>
+      <c r="V21">
+        <v>278230000.0</v>
+      </c>
+      <c r="W21">
+        <v>187821000.0</v>
+      </c>
+      <c r="X21">
+        <v>205901000.0</v>
+      </c>
+      <c r="Y21">
+        <v>246606000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-72449000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-126735000.0</v>
+      </c>
+      <c r="AB21">
+        <v>248645000.0</v>
+      </c>
+      <c r="AC21">
+        <v>201254000.0</v>
+      </c>
+      <c r="AD21">
+        <v>166953000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-1180575000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-448818000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-480992000.0</v>
+      </c>
+      <c r="AH21">
+        <v>169413000.0</v>
+      </c>
+      <c r="AI21">
+        <v>181473000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>204139000.0</v>
+      </c>
+      <c r="AK21">
+        <v>285131000.0</v>
+      </c>
+      <c r="AL21">
+        <v>88098000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-1322947000.0</v>
+      </c>
+      <c r="AN21">
+        <v>-72057000.0</v>
+      </c>
+      <c r="AO21">
+        <v>-566358000.0</v>
+      </c>
+      <c r="AP21">
+        <v>40189000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-90807000.0</v>
+      </c>
+      <c r="AR21">
+        <v>101624000.0</v>
+      </c>
+      <c r="AS21">
+        <v>-253376000.0</v>
+      </c>
+      <c r="AT21">
+        <v>142350000.0</v>
+      </c>
+      <c r="AU21">
+        <v>-29000.0</v>
+      </c>
+      <c r="AV21">
+        <v>149732000.0</v>
+      </c>
+      <c r="AW21">
+        <v>129736000.0</v>
+      </c>
+      <c r="AX21">
+        <v>92995000.0</v>
+      </c>
+      <c r="AY21">
+        <v>123813000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>145937000.0</v>
+      </c>
+      <c r="BA21">
+        <v>134435000.0</v>
+      </c>
+      <c r="BB21">
+        <v>139770000.0</v>
+      </c>
+      <c r="BC21">
+        <v>157318000.0</v>
+      </c>
+      <c r="BD21">
+        <v>143524000.0</v>
+      </c>
+      <c r="BE21">
+        <v>143556000.0</v>
+      </c>
+      <c r="BF21">
+        <v>139315000.0</v>
+      </c>
+      <c r="BG21">
+        <v>167324000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:59">
+      <c r="A22" t="s">
+        <v>143</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
+      <c r="A23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B23">
+        <v>254729000.0</v>
+      </c>
+      <c r="C23">
+        <v>268856000.0</v>
+      </c>
+      <c r="D23">
+        <v>225648000.0</v>
+      </c>
+      <c r="E23">
+        <v>289959000.0</v>
+      </c>
+      <c r="F23">
+        <v>225549000.0</v>
+      </c>
+      <c r="G23">
+        <v>532404000.0</v>
+      </c>
+      <c r="H23">
+        <v>291193000.0</v>
+      </c>
+      <c r="I23">
+        <v>263796000.0</v>
+      </c>
+      <c r="J23">
+        <v>290289000.0</v>
+      </c>
+      <c r="K23">
+        <v>250505000.0</v>
+      </c>
+      <c r="L23">
+        <v>335412000.0</v>
+      </c>
+      <c r="M23">
+        <v>340662000.0</v>
+      </c>
+      <c r="N23">
+        <v>280553000.0</v>
+      </c>
+      <c r="O23">
+        <v>290348000.0</v>
+      </c>
+      <c r="P23">
+        <v>389362000.0</v>
+      </c>
+      <c r="Q23">
+        <v>376262000.0</v>
+      </c>
+      <c r="R23">
+        <v>272915000.0</v>
+      </c>
+      <c r="S23">
+        <v>270618000.0</v>
+      </c>
+      <c r="T23">
+        <v>312706000.0</v>
+      </c>
+      <c r="U23">
+        <v>336397000.0</v>
+      </c>
+      <c r="V23">
+        <v>284473000.0</v>
+      </c>
+      <c r="W23">
+        <v>431742000.0</v>
+      </c>
+      <c r="X23">
+        <v>342384000.0</v>
+      </c>
+      <c r="Y23">
+        <v>374264000.0</v>
+      </c>
+      <c r="Z23">
+        <v>310717000.0</v>
+      </c>
+      <c r="AA23">
+        <v>695009000.0</v>
+      </c>
+      <c r="AB23">
+        <v>279168000.0</v>
+      </c>
+      <c r="AC23">
+        <v>334387000.0</v>
+      </c>
+      <c r="AD23">
+        <v>324655000.0</v>
+      </c>
+      <c r="AE23">
+        <v>606315000.0</v>
+      </c>
+      <c r="AF23">
+        <v>473385000.0</v>
+      </c>
+      <c r="AG23">
+        <v>656092000.0</v>
+      </c>
+      <c r="AH23">
+        <v>430929000.0</v>
+      </c>
+      <c r="AI23">
+        <v>622318000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>435344000.0</v>
+      </c>
+      <c r="AK23">
+        <v>403532000.0</v>
+      </c>
+      <c r="AL23">
+        <v>316075000.0</v>
+      </c>
+      <c r="AM23">
+        <v>313237000.0</v>
+      </c>
+      <c r="AN23">
+        <v>445345000.0</v>
+      </c>
+      <c r="AO23">
+        <v>393776000.0</v>
+      </c>
+      <c r="AP23">
+        <v>372681000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>716179000.0</v>
+      </c>
+      <c r="AR23">
+        <v>445619000.0</v>
+      </c>
+      <c r="AS23">
+        <v>349276000.0</v>
+      </c>
+      <c r="AT23">
+        <v>429801000.0</v>
+      </c>
+      <c r="AU23">
+        <v>758522000.0</v>
+      </c>
+      <c r="AV23">
+        <v>486777000.0</v>
+      </c>
+      <c r="AW23">
+        <v>460345000.0</v>
+      </c>
+      <c r="AX23">
+        <v>375922000.0</v>
+      </c>
+      <c r="AY23">
+        <v>450111000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>400368000.0</v>
+      </c>
+      <c r="BA23">
+        <v>346795000.0</v>
+      </c>
+      <c r="BB23">
+        <v>348985000.0</v>
+      </c>
+      <c r="BC23">
+        <v>320450000.0</v>
+      </c>
+      <c r="BD23">
+        <v>326806000.0</v>
+      </c>
+      <c r="BE23">
+        <v>252929000.0</v>
+      </c>
+      <c r="BF23">
+        <v>207239000.0</v>
+      </c>
+      <c r="BG23">
+        <v>203530000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:59">
+      <c r="A24" t="s">
+        <v>145</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
+      <c r="A25" t="s">
+        <v>146</v>
+      </c>
+      <c r="B25">
+        <v>59161000.0</v>
+      </c>
+      <c r="C25">
+        <v>61925000.0</v>
+      </c>
+      <c r="D25">
+        <v>62309000.0</v>
+      </c>
+      <c r="E25">
+        <v>63432000.0</v>
+      </c>
+      <c r="F25">
+        <v>67327000.0</v>
+      </c>
+      <c r="G25">
+        <v>71171000.0</v>
+      </c>
+      <c r="H25">
+        <v>72022000.0</v>
+      </c>
+      <c r="I25">
+        <v>76535000.0</v>
+      </c>
+      <c r="J25">
+        <v>76422000.0</v>
+      </c>
+      <c r="K25">
+        <v>85151000.0</v>
+      </c>
+      <c r="L25">
+        <v>83898000.0</v>
+      </c>
+      <c r="M25">
+        <v>82283000.0</v>
+      </c>
+      <c r="N25">
+        <v>82138000.0</v>
+      </c>
+      <c r="O25">
+        <v>86592000.0</v>
+      </c>
+      <c r="P25">
+        <v>87385000.0</v>
+      </c>
+      <c r="Q25">
+        <v>85400000.0</v>
+      </c>
+      <c r="R25">
+        <v>83284000.0</v>
+      </c>
+      <c r="S25">
+        <v>92832000.0</v>
+      </c>
+      <c r="T25">
+        <v>119862000.0</v>
+      </c>
+      <c r="U25">
+        <v>126046000.0</v>
+      </c>
+      <c r="V25">
+        <v>127032000.0</v>
+      </c>
+      <c r="W25">
+        <v>131285000.0</v>
+      </c>
+      <c r="X25">
+        <v>131538000.0</v>
+      </c>
+      <c r="Y25">
+        <v>136108000.0</v>
+      </c>
+      <c r="Z25">
+        <v>142709000.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
+      <c r="A26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
+      <c r="A27" t="s">
+        <v>148</v>
+      </c>
+      <c r="B27">
+        <v>487000.0</v>
+      </c>
+      <c r="C27">
+        <v>925000.0</v>
+      </c>
+      <c r="D27">
+        <v>514000.0</v>
+      </c>
+      <c r="E27">
+        <v>686000.0</v>
+      </c>
+      <c r="F27">
+        <v>480000.0</v>
+      </c>
+      <c r="G27">
+        <v>471000.0</v>
+      </c>
+      <c r="H27">
+        <v>575000.0</v>
+      </c>
+      <c r="I27">
+        <v>482000.0</v>
+      </c>
+      <c r="J27">
+        <v>380000.0</v>
+      </c>
+      <c r="K27">
+        <v>467000.0</v>
+      </c>
+      <c r="L27">
+        <v>495000.0</v>
+      </c>
+      <c r="M27">
+        <v>732000.0</v>
+      </c>
+      <c r="N27">
+        <v>944000.0</v>
+      </c>
+      <c r="O27">
+        <v>1083000.0</v>
+      </c>
+      <c r="P27">
+        <v>482000.0</v>
+      </c>
+      <c r="Q27">
+        <v>2035000.0</v>
+      </c>
+      <c r="R27">
+        <v>1959000.0</v>
+      </c>
+      <c r="S27">
+        <v>1723000.0</v>
+      </c>
+      <c r="T27">
+        <v>1464000.0</v>
+      </c>
+      <c r="U27">
+        <v>789000.0</v>
+      </c>
+      <c r="V27">
+        <v>672000.0</v>
+      </c>
+      <c r="W27">
+        <v>1094000.0</v>
+      </c>
+      <c r="X27">
+        <v>1263000.0</v>
+      </c>
+      <c r="Y27">
+        <v>1454000.0</v>
+      </c>
+      <c r="Z27">
+        <v>705000.0</v>
+      </c>
+      <c r="AA27">
+        <v>5668000.0</v>
+      </c>
+      <c r="AB27">
+        <v>2369000.0</v>
+      </c>
+      <c r="AC27">
+        <v>1192000.0</v>
+      </c>
+      <c r="AD27">
+        <v>1629000.0</v>
+      </c>
+      <c r="AE27">
+        <v>522000.0</v>
+      </c>
+      <c r="AF27">
+        <v>16927000.0</v>
+      </c>
+      <c r="AG27">
+        <v>128000.0</v>
+      </c>
+      <c r="AH27">
+        <v>13422000.0</v>
+      </c>
+      <c r="AI27">
+        <v>4592000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>2060000.0</v>
+      </c>
+      <c r="AK27">
+        <v>3467000.0</v>
+      </c>
+      <c r="AL27">
+        <v>10709000.0</v>
+      </c>
+      <c r="AM27">
+        <v>17587000.0</v>
+      </c>
+      <c r="AN27">
+        <v>8426000.0</v>
+      </c>
+      <c r="AO27">
+        <v>5031000.0</v>
+      </c>
+      <c r="AP27">
+        <v>10974000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>6302000.0</v>
+      </c>
+      <c r="AR27">
+        <v>1965000.0</v>
+      </c>
+      <c r="AS27">
+        <v>11142000.0</v>
+      </c>
+      <c r="AT27">
+        <v>8326000.0</v>
+      </c>
+      <c r="AU27">
+        <v>39220000.0</v>
+      </c>
+      <c r="AV27">
+        <v>33373000.0</v>
+      </c>
+      <c r="AW27">
+        <v>46098000.0</v>
+      </c>
+      <c r="AX27">
+        <v>36542000.0</v>
+      </c>
+      <c r="AY27">
+        <v>12388000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>36011000.0</v>
+      </c>
+      <c r="BA27">
+        <v>34637000.0</v>
+      </c>
+      <c r="BB27">
+        <v>26588000.0</v>
+      </c>
+      <c r="BC27">
+        <v>20234000.0</v>
+      </c>
+      <c r="BD27">
+        <v>20064000.0</v>
+      </c>
+      <c r="BE27">
+        <v>17421000.0</v>
+      </c>
+      <c r="BF27">
+        <v>26492000.0</v>
+      </c>
+      <c r="BG27">
+        <v>14129000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:59">
+      <c r="A28" t="s">
+        <v>149</v>
+      </c>
+      <c r="B28">
+        <v>30009000.0</v>
+      </c>
+      <c r="C28">
+        <v>33069000.0</v>
+      </c>
+      <c r="D28">
+        <v>26203000.0</v>
+      </c>
+      <c r="E28">
+        <v>53330000.0</v>
+      </c>
+      <c r="F28">
+        <v>24577000.0</v>
+      </c>
+      <c r="G28">
+        <v>3026000.0</v>
+      </c>
+      <c r="H28">
+        <v>74968000.0</v>
+      </c>
+      <c r="I28">
+        <v>32136000.0</v>
+      </c>
+      <c r="J28">
+        <v>47490000.0</v>
+      </c>
+      <c r="K28">
+        <v>32156000.0</v>
+      </c>
+      <c r="L28">
+        <v>51714000.0</v>
+      </c>
+      <c r="M28">
+        <v>20081000.0</v>
+      </c>
+      <c r="N28">
+        <v>34841000.0</v>
+      </c>
+      <c r="O28">
+        <v>28056000.0</v>
+      </c>
+      <c r="P28">
+        <v>16227000.0</v>
+      </c>
+      <c r="Q28">
+        <v>6243000.0</v>
+      </c>
+      <c r="R28">
+        <v>28302000.0</v>
+      </c>
+      <c r="S28">
+        <v>29458000.0</v>
+      </c>
+      <c r="T28">
+        <v>26368000.0</v>
+      </c>
+      <c r="U28">
+        <v>22636000.0</v>
+      </c>
+      <c r="V28">
+        <v>18439000.0</v>
+      </c>
+      <c r="W28">
+        <v>16720000.0</v>
+      </c>
+      <c r="X28">
+        <v>32578000.0</v>
+      </c>
+      <c r="Y28">
+        <v>25382000.0</v>
+      </c>
+      <c r="Z28">
+        <v>46543000.0</v>
+      </c>
+      <c r="AA28">
+        <v>45359000.0</v>
+      </c>
+      <c r="AB28">
+        <v>29540000.0</v>
+      </c>
+      <c r="AC28">
+        <v>41794000.0</v>
+      </c>
+      <c r="AD28">
+        <v>33724000.0</v>
+      </c>
+      <c r="AE28">
+        <v>71022000.0</v>
+      </c>
+      <c r="AF28">
+        <v>50882000.0</v>
+      </c>
+      <c r="AG28">
+        <v>67216000.0</v>
+      </c>
+      <c r="AH28">
+        <v>45681000.0</v>
+      </c>
+      <c r="AI28">
+        <v>43974000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>44802000.0</v>
+      </c>
+      <c r="AK28">
+        <v>51009000.0</v>
+      </c>
+      <c r="AL28">
+        <v>56023000.0</v>
+      </c>
+      <c r="AM28">
+        <v>65100000.0</v>
+      </c>
+      <c r="AN28">
+        <v>42141000.0</v>
+      </c>
+      <c r="AO28">
+        <v>34046000.0</v>
+      </c>
+      <c r="AP28">
+        <v>17963000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>84313000.0</v>
+      </c>
+      <c r="AR28">
+        <v>1329000.0</v>
+      </c>
+      <c r="AS28">
+        <v>13227000.0</v>
+      </c>
+      <c r="AT28">
+        <v>56853000.0</v>
+      </c>
+      <c r="AU28">
+        <v>104345000.0</v>
+      </c>
+      <c r="AV28">
+        <v>38164000.0</v>
+      </c>
+      <c r="AW28">
+        <v>41418000.0</v>
+      </c>
+      <c r="AX28">
+        <v>36859000.0</v>
+      </c>
+      <c r="AY28">
+        <v>32703000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>38387000.0</v>
+      </c>
+      <c r="BA28">
+        <v>24870000.0</v>
+      </c>
+      <c r="BB28">
+        <v>26249000.0</v>
+      </c>
+      <c r="BC28">
+        <v>37483000.0</v>
+      </c>
+      <c r="BD28">
+        <v>26123000.0</v>
+      </c>
+      <c r="BE28">
+        <v>12762000.0</v>
+      </c>
+      <c r="BF28">
+        <v>26356000.0</v>
+      </c>
+      <c r="BG28">
+        <v>22748000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:59">
+      <c r="A29" t="s">
+        <v>150</v>
+      </c>
+      <c r="B29">
+        <v>2657000.0</v>
+      </c>
+      <c r="C29">
+        <v>43000.0</v>
+      </c>
+      <c r="D29">
+        <v>-1981000.0</v>
+      </c>
+      <c r="E29">
+        <v>-3546000.0</v>
+      </c>
+      <c r="F29">
+        <v>3478000.0</v>
+      </c>
+      <c r="G29">
+        <v>-18677000.0</v>
+      </c>
+      <c r="H29">
+        <v>-292000.0</v>
+      </c>
+      <c r="I29">
+        <v>1778000.0</v>
+      </c>
+      <c r="J29">
+        <v>7123000.0</v>
+      </c>
+      <c r="K29">
+        <v>-65000.0</v>
+      </c>
+      <c r="L29">
+        <v>292000.0</v>
+      </c>
+      <c r="M29">
+        <v>-1238000.0</v>
+      </c>
+      <c r="N29">
+        <v>4116000.0</v>
+      </c>
+      <c r="O29">
+        <v>-19729000.0</v>
+      </c>
+      <c r="P29">
+        <v>-776000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-558000.0</v>
+      </c>
+      <c r="R29">
+        <v>5408000.0</v>
+      </c>
+      <c r="S29">
+        <v>25058000.0</v>
+      </c>
+      <c r="T29">
+        <v>3856000.0</v>
+      </c>
+      <c r="U29">
+        <v>-10244000.0</v>
+      </c>
+      <c r="V29">
+        <v>25607000.0</v>
+      </c>
+      <c r="W29">
+        <v>-3755000.0</v>
+      </c>
+      <c r="X29">
+        <v>1395000.0</v>
+      </c>
+      <c r="Y29">
+        <v>5390000.0</v>
+      </c>
+      <c r="Z29">
+        <v>5332000.0</v>
+      </c>
+      <c r="AA29">
+        <v>6659000.0</v>
+      </c>
+      <c r="AB29">
+        <v>8522000.0</v>
+      </c>
+      <c r="AC29">
+        <v>20429000.0</v>
+      </c>
+      <c r="AD29">
+        <v>8423000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
+      <c r="A30" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30">
+        <v>30466000.0</v>
+      </c>
+      <c r="C30">
+        <v>33994000.0</v>
+      </c>
+      <c r="D30">
+        <v>5604000.0</v>
+      </c>
+      <c r="E30">
+        <v>33343000.0</v>
+      </c>
+      <c r="F30">
+        <v>4442000.0</v>
+      </c>
+      <c r="G30">
+        <v>302128000.0</v>
+      </c>
+      <c r="H30">
+        <v>51800000.0</v>
+      </c>
+      <c r="I30">
+        <v>4666000.0</v>
+      </c>
+      <c r="J30">
+        <v>31010000.0</v>
+      </c>
+      <c r="K30">
+        <v>32527000.0</v>
+      </c>
+      <c r="L30">
+        <v>51945000.0</v>
+      </c>
+      <c r="M30">
+        <v>20039000.0</v>
+      </c>
+      <c r="N30">
+        <v>11741000.0</v>
+      </c>
+      <c r="O30">
+        <v>29960000.0</v>
+      </c>
+      <c r="P30">
+        <v>11472000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-4546000.0</v>
+      </c>
+      <c r="R30">
+        <v>16602000.0</v>
+      </c>
+      <c r="S30">
+        <v>28625000.0</v>
+      </c>
+      <c r="T30">
+        <v>16395000.0</v>
+      </c>
+      <c r="U30">
+        <v>-42063000.0</v>
+      </c>
+      <c r="V30">
+        <v>-27844000.0</v>
+      </c>
+      <c r="W30">
+        <v>43256000.0</v>
+      </c>
+      <c r="X30">
+        <v>-17012000.0</v>
+      </c>
+      <c r="Y30">
+        <v>25702000.0</v>
+      </c>
+      <c r="Z30">
+        <v>20940000.0</v>
+      </c>
+      <c r="AA30">
+        <v>115518000.0</v>
+      </c>
+      <c r="AB30">
+        <v>-49910000.0</v>
+      </c>
+      <c r="AC30">
+        <v>27331000.0</v>
+      </c>
+      <c r="AD30">
+        <v>23016000.0</v>
+      </c>
+      <c r="AE30">
+        <v>110659000.0</v>
+      </c>
+      <c r="AF30">
+        <v>58650000.0</v>
+      </c>
+      <c r="AG30">
+        <v>49006000.0</v>
+      </c>
+      <c r="AH30">
+        <v>30876000.0</v>
+      </c>
+      <c r="AI30">
+        <v>160091000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>-45191000.0</v>
+      </c>
+      <c r="AK30">
+        <v>28326000.0</v>
+      </c>
+      <c r="AL30">
+        <v>37815000.0</v>
+      </c>
+      <c r="AM30">
+        <v>-51520000.0</v>
+      </c>
+      <c r="AN30">
+        <v>36701000.0</v>
+      </c>
+      <c r="AO30">
+        <v>34856000.0</v>
+      </c>
+      <c r="AP30">
+        <v>22661000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>157530000.0</v>
+      </c>
+      <c r="AR30">
+        <v>-16100000.0</v>
+      </c>
+      <c r="AS30">
+        <v>-12239000.0</v>
+      </c>
+      <c r="AT30">
+        <v>45487000.0</v>
+      </c>
+      <c r="AU30">
+        <v>162892000.0</v>
+      </c>
+      <c r="AV30">
+        <v>61061000.0</v>
+      </c>
+      <c r="AW30">
+        <v>80008000.0</v>
+      </c>
+      <c r="AX30">
+        <v>64345000.0</v>
+      </c>
+      <c r="AY30">
+        <v>59963000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>71019000.0</v>
+      </c>
+      <c r="BA30">
+        <v>55450000.0</v>
+      </c>
+      <c r="BB30">
+        <v>37107000.0</v>
+      </c>
+      <c r="BC30">
+        <v>38509000.0</v>
+      </c>
+      <c r="BD30">
+        <v>37644000.0</v>
+      </c>
+      <c r="BE30">
+        <v>21980000.0</v>
+      </c>
+      <c r="BF30">
+        <v>36788000.0</v>
+      </c>
+      <c r="BG30">
+        <v>17931000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:59">
+      <c r="A31" t="s">
+        <v>152</v>
+      </c>
+      <c r="B31">
+        <v>-6799000.0</v>
+      </c>
+      <c r="C31">
+        <v>2994000.0</v>
+      </c>
+      <c r="D31">
+        <v>-39024000.0</v>
+      </c>
+      <c r="E31">
+        <v>-40263000.0</v>
+      </c>
+      <c r="F31">
+        <v>-57336000.0</v>
+      </c>
+      <c r="G31">
+        <v>-95424000.0</v>
+      </c>
+      <c r="H31">
+        <v>-60127000.0</v>
+      </c>
+      <c r="I31">
+        <v>-44830000.0</v>
+      </c>
+      <c r="J31">
+        <v>-75964000.0</v>
+      </c>
+      <c r="K31">
+        <v>-83155000.0</v>
+      </c>
+      <c r="L31">
+        <v>-57930000.0</v>
+      </c>
+      <c r="M31">
+        <v>-68396000.0</v>
+      </c>
+      <c r="N31">
+        <v>-64721000.0</v>
+      </c>
+      <c r="O31">
+        <v>-131230000.0</v>
+      </c>
+      <c r="P31">
+        <v>-138008000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-55338000.0</v>
+      </c>
+      <c r="R31">
+        <v>-64404000.0</v>
+      </c>
+      <c r="S31">
+        <v>-61476000.0</v>
+      </c>
+      <c r="T31">
+        <v>-72919000.0</v>
+      </c>
+      <c r="U31">
+        <v>-61773000.0</v>
+      </c>
+      <c r="V31">
+        <v>-94266000.0</v>
+      </c>
+      <c r="W31">
+        <v>-49469000.0</v>
+      </c>
+      <c r="X31">
+        <v>-117182000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-131852000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-141766000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-123411000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-88637000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-98703000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-97175000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-82870000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-65374000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-103783000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-103873000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-101170000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-62329000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-89100000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-14481000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-68582000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-10965000.0</v>
+      </c>
+      <c r="AO31">
+        <v>40708000.0</v>
+      </c>
+      <c r="AP31">
+        <v>15748000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-13204000.0</v>
+      </c>
+      <c r="AR31">
+        <v>114000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-20948000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-37145000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-32522000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-22020000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-2105000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-6605000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-36412000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-7129000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-11572000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-8869000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-21564000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-21488000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-20196000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-19895000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-13819000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:59">
+      <c r="A32" t="s">
+        <v>153</v>
+      </c>
+      <c r="B32">
+        <v>306562000.0</v>
+      </c>
+      <c r="C32">
+        <v>347122000.0</v>
+      </c>
+      <c r="D32">
+        <v>360705000.0</v>
+      </c>
+      <c r="E32">
+        <v>407120000.0</v>
+      </c>
+      <c r="F32">
+        <v>473966000.0</v>
+      </c>
+      <c r="G32">
+        <v>532963000.0</v>
+      </c>
+      <c r="H32">
+        <v>551860000.0</v>
+      </c>
+      <c r="I32">
+        <v>578859000.0</v>
+      </c>
+      <c r="J32">
+        <v>635538000.0</v>
+      </c>
+      <c r="K32">
+        <v>622983000.0</v>
+      </c>
+      <c r="L32">
+        <v>524795000.0</v>
+      </c>
+      <c r="M32">
+        <v>441324000.0</v>
+      </c>
+      <c r="N32">
+        <v>543987000.0</v>
+      </c>
+      <c r="O32">
+        <v>605028000.0</v>
+      </c>
+      <c r="P32">
+        <v>653073000.0</v>
+      </c>
+      <c r="Q32">
+        <v>618431000.0</v>
+      </c>
+      <c r="R32">
+        <v>529007000.0</v>
+      </c>
+      <c r="S32">
+        <v>438620000.0</v>
+      </c>
+      <c r="T32">
+        <v>545703000.0</v>
+      </c>
+      <c r="U32">
+        <v>615556000.0</v>
+      </c>
+      <c r="V32">
+        <v>562703000.0</v>
+      </c>
+      <c r="W32">
+        <v>616037000.0</v>
+      </c>
+      <c r="X32">
+        <v>564437000.0</v>
+      </c>
+      <c r="Y32">
+        <v>606796000.0</v>
+      </c>
+      <c r="Z32">
+        <v>552618000.0</v>
+      </c>
+      <c r="AA32">
+        <v>515643000.0</v>
+      </c>
+      <c r="AB32">
+        <v>527813000.0</v>
+      </c>
+      <c r="AC32">
+        <v>535641000.0</v>
+      </c>
+      <c r="AD32">
+        <v>491608000.0</v>
+      </c>
+      <c r="AE32">
+        <v>576308000.0</v>
+      </c>
+      <c r="AF32">
+        <v>588047000.0</v>
+      </c>
+      <c r="AG32">
+        <v>654042000.0</v>
+      </c>
+      <c r="AH32">
+        <v>600342000.0</v>
+      </c>
+      <c r="AI32">
+        <v>662147000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>641391000.0</v>
+      </c>
+      <c r="AK32">
+        <v>694419000.0</v>
+      </c>
+      <c r="AL32">
+        <v>404173000.0</v>
+      </c>
+      <c r="AM32">
+        <v>106246000.0</v>
+      </c>
+      <c r="AN32">
+        <v>377506000.0</v>
+      </c>
+      <c r="AO32">
+        <v>402869000.0</v>
+      </c>
+      <c r="AP32">
+        <v>430768000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>589042000.0</v>
+      </c>
+      <c r="AR32">
+        <v>559464000.0</v>
+      </c>
+      <c r="AS32">
+        <v>459077000.0</v>
+      </c>
+      <c r="AT32">
+        <v>572151000.0</v>
+      </c>
+      <c r="AU32">
+        <v>701832000.0</v>
+      </c>
+      <c r="AV32">
+        <v>636509000.0</v>
+      </c>
+      <c r="AW32">
+        <v>590081000.0</v>
+      </c>
+      <c r="AX32">
+        <v>468917000.0</v>
+      </c>
+      <c r="AY32">
+        <v>556714000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>546305000.0</v>
+      </c>
+      <c r="BA32">
+        <v>481230000.0</v>
+      </c>
+      <c r="BB32">
+        <v>488755000.0</v>
+      </c>
+      <c r="BC32">
+        <v>477768000.0</v>
+      </c>
+      <c r="BD32">
+        <v>461703000.0</v>
+      </c>
+      <c r="BE32">
+        <v>384601000.0</v>
+      </c>
+      <c r="BF32">
+        <v>335112000.0</v>
+      </c>
+      <c r="BG32">
+        <v>370854000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:S30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
+        <v>154</v>
+      </c>
+      <c r="B2">
+        <v>1427057000.0</v>
+      </c>
+      <c r="C2">
+        <v>704720000.0</v>
+      </c>
+      <c r="D2">
+        <v>838847000.0</v>
+      </c>
+      <c r="E2">
+        <v>843372000.0</v>
+      </c>
+      <c r="F2">
+        <v>894781000.0</v>
+      </c>
+      <c r="G2">
+        <v>1094376000.0</v>
+      </c>
+      <c r="H2">
+        <v>1226424000.0</v>
+      </c>
+      <c r="I2">
+        <v>1846114000.0</v>
+      </c>
+      <c r="J2">
+        <v>3014954000.0</v>
+      </c>
+      <c r="K2">
+        <v>1524818000.0</v>
+      </c>
+      <c r="L2">
+        <v>3301747000.0</v>
+      </c>
+      <c r="M2">
+        <v>633638000.0</v>
+      </c>
+      <c r="N2">
+        <v>499600000.0</v>
+      </c>
+      <c r="O2">
+        <v>1243051000.0</v>
+      </c>
+      <c r="P2">
+        <v>244898000.0</v>
+      </c>
+      <c r="Q2">
+        <v>267051000.0</v>
+      </c>
+      <c r="R2">
+        <v>110037000.0</v>
+      </c>
+      <c r="S2">
+        <v>48132000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B3">
+        <v>4372000</v>
+      </c>
+      <c r="C3">
+        <v>1529000</v>
+      </c>
+      <c r="D3">
+        <v>1239000</v>
+      </c>
+      <c r="E3">
+        <v>1486000</v>
+      </c>
+      <c r="F3">
+        <v>13004000</v>
+      </c>
+      <c r="G3">
+        <v>49839000</v>
+      </c>
+      <c r="H3">
+        <v>104590000</v>
+      </c>
+      <c r="I3">
+        <v>534254000</v>
+      </c>
+      <c r="J3">
+        <v>1815963000</v>
+      </c>
+      <c r="K3">
+        <v>3639092000</v>
+      </c>
+      <c r="L3">
+        <v>3568056000</v>
+      </c>
+      <c r="M3">
+        <v>2128524000</v>
+      </c>
+      <c r="N3">
+        <v>1277546000</v>
+      </c>
+      <c r="O3">
+        <v>893267000</v>
+      </c>
+      <c r="P3">
+        <v>1061621000</v>
+      </c>
+      <c r="Q3">
+        <v>1008239000</v>
+      </c>
+      <c r="R3">
+        <v>1300385000</v>
+      </c>
+      <c r="S3">
+        <v>1075827000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>156</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>158</v>
+      </c>
+      <c r="B6">
+        <v>-111007000.0</v>
+      </c>
+      <c r="C6">
+        <v>722337000.0</v>
+      </c>
+      <c r="D6">
+        <v>-134127000.0</v>
+      </c>
+      <c r="E6">
+        <v>-4525000.0</v>
+      </c>
+      <c r="F6">
+        <v>-51409000.0</v>
+      </c>
+      <c r="G6">
+        <v>-199595000.0</v>
+      </c>
+      <c r="H6">
+        <v>-132048000.0</v>
+      </c>
+      <c r="I6">
+        <v>-619690000.0</v>
+      </c>
+      <c r="J6">
+        <v>-1168840000.0</v>
+      </c>
+      <c r="K6">
+        <v>1490136000.0</v>
+      </c>
+      <c r="L6">
+        <v>-1776929000.0</v>
+      </c>
+      <c r="M6">
+        <v>2668109000.0</v>
+      </c>
+      <c r="N6">
+        <v>134038000.0</v>
+      </c>
+      <c r="O6">
+        <v>-743451000.0</v>
+      </c>
+      <c r="P6">
+        <v>998153000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-22153000.0</v>
+      </c>
+      <c r="R6">
+        <v>157014000.0</v>
+      </c>
+      <c r="S6">
+        <v>61905000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>159</v>
+      </c>
+      <c r="B7">
+        <v>313128000.0</v>
+      </c>
+      <c r="C7">
+        <v>385934000.0</v>
+      </c>
+      <c r="D7">
+        <v>-18661000.0</v>
+      </c>
+      <c r="E7">
+        <v>300122000.0</v>
+      </c>
+      <c r="F7">
+        <v>270974000.0</v>
+      </c>
+      <c r="G7">
+        <v>-51625000.0</v>
+      </c>
+      <c r="H7">
+        <v>152791000.0</v>
+      </c>
+      <c r="I7">
+        <v>552771000.0</v>
+      </c>
+      <c r="J7">
+        <v>-212807000.0</v>
+      </c>
+      <c r="K7">
+        <v>299791000.0</v>
+      </c>
+      <c r="L7">
+        <v>-126249000.0</v>
+      </c>
+      <c r="M7">
+        <v>-63614000.0</v>
+      </c>
+      <c r="N7">
+        <v>-315283000.0</v>
+      </c>
+      <c r="O7">
+        <v>-171995000.0</v>
+      </c>
+      <c r="P7">
+        <v>-332505000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-330791000.0</v>
+      </c>
+      <c r="R7">
+        <v>-298195000.0</v>
+      </c>
+      <c r="S7">
+        <v>163340000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>160</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>161</v>
+      </c>
+      <c r="B9">
+        <v>566421000.0</v>
+      </c>
+      <c r="C9">
+        <v>252514000.0</v>
+      </c>
+      <c r="D9">
+        <v>199079000.0</v>
+      </c>
+      <c r="E9">
+        <v>40463000.0</v>
+      </c>
+      <c r="F9">
+        <v>60141000.0</v>
+      </c>
+      <c r="G9">
+        <v>-58170000.0</v>
+      </c>
+      <c r="H9">
+        <v>288192000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>-380000000.0</v>
+      </c>
+      <c r="M9">
+        <v>-373000000.0</v>
+      </c>
+      <c r="N9">
+        <v>-252000000.0</v>
+      </c>
+      <c r="O9">
+        <v>-164000000.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>162</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10">
+        <v>801000.0</v>
+      </c>
+      <c r="F10">
+        <v>4060000.0</v>
+      </c>
+      <c r="G10">
+        <v>1560000.0</v>
+      </c>
+      <c r="H10">
+        <v>1625000.0</v>
+      </c>
+      <c r="I10">
+        <v>-3041000.0</v>
+      </c>
+      <c r="J10">
+        <v>1662000.0</v>
+      </c>
+      <c r="K10">
+        <v>-305000.0</v>
+      </c>
+      <c r="L10">
+        <v>-262000.0</v>
+      </c>
+      <c r="M10">
+        <v>1032000.0</v>
+      </c>
+      <c r="N10">
+        <v>5878000.0</v>
+      </c>
+      <c r="O10">
+        <v>-9207000.0</v>
+      </c>
+      <c r="P10">
+        <v>-418000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-298000.0</v>
+      </c>
+      <c r="R10">
+        <v>581000.0</v>
+      </c>
+      <c r="S10">
+        <v>-52000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>163</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>32975000.0</v>
+      </c>
+      <c r="F11">
+        <v>20124000.0</v>
+      </c>
+      <c r="G11">
+        <v>-132960000.0</v>
+      </c>
+      <c r="H11">
+        <v>-264435000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>164</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-24840000.0</v>
+      </c>
+      <c r="F12">
+        <v>49634000.0</v>
+      </c>
+      <c r="G12">
+        <v>298483000.0</v>
+      </c>
+      <c r="H12">
+        <v>82388000.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>165</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>226684000.0</v>
+      </c>
+      <c r="F13">
+        <v>186649000.0</v>
+      </c>
+      <c r="G13">
+        <v>150418000.0</v>
+      </c>
+      <c r="H13">
+        <v>127409000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>166</v>
+      </c>
+      <c r="B14">
+        <v>254993000.0</v>
+      </c>
+      <c r="C14">
+        <v>296150000.0</v>
+      </c>
+      <c r="D14">
+        <v>333470000.0</v>
+      </c>
+      <c r="E14">
+        <v>342661000.0</v>
+      </c>
+      <c r="F14">
+        <v>465772000.0</v>
+      </c>
+      <c r="G14">
+        <v>541640000.0</v>
+      </c>
+      <c r="H14">
+        <v>440528000.0</v>
+      </c>
+      <c r="I14">
+        <v>499350000.0</v>
+      </c>
+      <c r="J14">
+        <v>575350000.0</v>
+      </c>
+      <c r="K14">
+        <v>570758000.0</v>
+      </c>
+      <c r="L14">
+        <v>606658000.0</v>
+      </c>
+      <c r="M14">
+        <v>476050000.0</v>
+      </c>
+      <c r="N14">
+        <v>416756000.0</v>
+      </c>
+      <c r="O14">
+        <v>355994000.0</v>
+      </c>
+      <c r="P14">
+        <v>326835000.0</v>
+      </c>
+      <c r="Q14">
+        <v>248418000.0</v>
+      </c>
+      <c r="R14">
+        <v>185954000.0</v>
+      </c>
+      <c r="S14">
+        <v>106337000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>167</v>
+      </c>
+      <c r="B15">
+        <v>59279000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>48103000.0</v>
+      </c>
+      <c r="L15">
+        <v>95620000.0</v>
+      </c>
+      <c r="M15">
+        <v>95311000.0</v>
+      </c>
+      <c r="N15">
+        <v>90980000.0</v>
+      </c>
+      <c r="O15">
+        <v>73212000.0</v>
+      </c>
+      <c r="P15">
+        <v>5742000.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>168</v>
+      </c>
+      <c r="B16">
+        <v>1316050000.0</v>
+      </c>
+      <c r="C16">
+        <v>1427057000.0</v>
+      </c>
+      <c r="D16">
+        <v>704720000.0</v>
+      </c>
+      <c r="E16">
+        <v>838847000.0</v>
+      </c>
+      <c r="F16">
+        <v>843372000.0</v>
+      </c>
+      <c r="G16">
+        <v>894781000.0</v>
+      </c>
+      <c r="H16">
+        <v>1094376000.0</v>
+      </c>
+      <c r="I16">
+        <v>1226424000.0</v>
+      </c>
+      <c r="J16">
+        <v>1846114000.0</v>
+      </c>
+      <c r="K16">
+        <v>3014954000.0</v>
+      </c>
+      <c r="L16">
+        <v>1524818000.0</v>
+      </c>
+      <c r="M16">
+        <v>3301747000.0</v>
+      </c>
+      <c r="N16">
+        <v>633638000.0</v>
+      </c>
+      <c r="O16">
+        <v>499600000.0</v>
+      </c>
+      <c r="P16">
+        <v>1243051000.0</v>
+      </c>
+      <c r="Q16">
+        <v>244898000.0</v>
+      </c>
+      <c r="R16">
+        <v>267051000.0</v>
+      </c>
+      <c r="S16">
+        <v>110037000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>169</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>1086162000.0</v>
+      </c>
+      <c r="C18">
+        <v>1715456000.0</v>
+      </c>
+      <c r="D18">
+        <v>987342000.0</v>
+      </c>
+      <c r="E18">
+        <v>1427282000.0</v>
+      </c>
+      <c r="F18">
+        <v>1347442000.0</v>
+      </c>
+      <c r="G18">
+        <v>854444000.0</v>
+      </c>
+      <c r="H18">
+        <v>629735000.0</v>
+      </c>
+      <c r="I18">
+        <v>533112000.0</v>
+      </c>
+      <c r="J18">
+        <v>-1251107000.0</v>
+      </c>
+      <c r="K18">
+        <v>-3338371000.0</v>
+      </c>
+      <c r="L18">
+        <v>-3032695000.0</v>
+      </c>
+      <c r="M18">
+        <v>-1448488000.0</v>
+      </c>
+      <c r="N18">
+        <v>-803120000.0</v>
+      </c>
+      <c r="O18">
+        <v>-326185000.0</v>
+      </c>
+      <c r="P18">
+        <v>-731375000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-752872000.0</v>
+      </c>
+      <c r="R18">
+        <v>-1260708000.0</v>
+      </c>
+      <c r="S18">
+        <v>-709949000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
+        <v>171</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>71307000.0</v>
+      </c>
+      <c r="D19">
+        <v>181177000.0</v>
+      </c>
+      <c r="E19">
+        <v>267998000.0</v>
+      </c>
+      <c r="F19">
+        <v>193538000.0</v>
+      </c>
+      <c r="G19">
+        <v>23344000.0</v>
+      </c>
+      <c r="H19">
+        <v>-43463000.0</v>
+      </c>
+      <c r="I19">
+        <v>-355882000.0</v>
+      </c>
+      <c r="J19">
+        <v>-1609376000.0</v>
+      </c>
+      <c r="K19">
+        <v>-3592330000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>172</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>173</v>
+      </c>
+      <c r="B21">
+        <v>-1010055000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1038930000.0</v>
+      </c>
+      <c r="D21">
+        <v>-1335716000.0</v>
+      </c>
+      <c r="E21">
+        <v>-1749925000.0</v>
+      </c>
+      <c r="F21">
+        <v>-1655644000.0</v>
+      </c>
+      <c r="G21">
+        <v>-1113871000.0</v>
+      </c>
+      <c r="H21">
+        <v>-813522000.0</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>136</v>
+      </c>
+      <c r="B22">
+        <v>439048000.0</v>
+      </c>
+      <c r="C22">
+        <v>656207000.0</v>
+      </c>
+      <c r="D22">
+        <v>293037000.0</v>
+      </c>
+      <c r="E22">
+        <v>724656000.0</v>
+      </c>
+      <c r="F22">
+        <v>642838000.0</v>
+      </c>
+      <c r="G22">
+        <v>112245000.0</v>
+      </c>
+      <c r="H22">
+        <v>38158000.0</v>
+      </c>
+      <c r="I22">
+        <v>-2319148000.0</v>
+      </c>
+      <c r="J22">
+        <v>376407000.0</v>
+      </c>
+      <c r="K22">
+        <v>-2005036000.0</v>
+      </c>
+      <c r="L22">
+        <v>-241777000.0</v>
+      </c>
+      <c r="M22">
+        <v>224365000.0</v>
+      </c>
+      <c r="N22">
+        <v>435098000.0</v>
+      </c>
+      <c r="O22">
+        <v>388018000.0</v>
+      </c>
+      <c r="P22">
+        <v>365331000.0</v>
+      </c>
+      <c r="Q22">
+        <v>350755000.0</v>
+      </c>
+      <c r="R22">
+        <v>277442000.0</v>
+      </c>
+      <c r="S22">
+        <v>150023000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>174</v>
+      </c>
+      <c r="B23">
+        <v>-3986999.0</v>
+      </c>
+      <c r="C23">
+        <v>-4006000.0</v>
+      </c>
+      <c r="D23">
+        <v>-4076000.0</v>
+      </c>
+      <c r="E23">
+        <v>-2631000.0</v>
+      </c>
+      <c r="F23">
+        <v>-4151000.0</v>
+      </c>
+      <c r="G23">
+        <v>-5990000.0</v>
+      </c>
+      <c r="H23">
+        <v>-5950000.0</v>
+      </c>
+      <c r="I23">
+        <v>-286000.0</v>
+      </c>
+      <c r="J23">
+        <v>41440000.0</v>
+      </c>
+      <c r="K23">
+        <v>387000.0</v>
+      </c>
+      <c r="L23">
+        <v>475000.0</v>
+      </c>
+      <c r="M23">
+        <v>-26532000.0</v>
+      </c>
+      <c r="N23">
+        <v>-67000.0</v>
+      </c>
+      <c r="O23">
+        <v>3040000.0</v>
+      </c>
+      <c r="P23">
+        <v>4803000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1351000.0</v>
+      </c>
+      <c r="R23">
+        <v>-1054945000.0</v>
+      </c>
+      <c r="S23">
+        <v>-1011271000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>175</v>
+      </c>
+      <c r="B24">
+        <v>32836000.0</v>
+      </c>
+      <c r="C24">
+        <v>-13765000.0</v>
+      </c>
+      <c r="D24">
+        <v>98956000.0</v>
+      </c>
+      <c r="E24">
+        <v>133377000.0</v>
+      </c>
+      <c r="F24">
+        <v>200216000.0</v>
+      </c>
+      <c r="G24">
+        <v>41428000.0</v>
+      </c>
+      <c r="H24">
+        <v>-21936000.0</v>
+      </c>
+      <c r="I24">
+        <v>368988000.0</v>
+      </c>
+      <c r="J24">
+        <v>206617000.0</v>
+      </c>
+      <c r="K24">
+        <v>46778000.0</v>
+      </c>
+      <c r="L24">
+        <v>67199000.0</v>
+      </c>
+      <c r="M24">
+        <v>98539000.0</v>
+      </c>
+      <c r="N24">
+        <v>6608000.0</v>
+      </c>
+      <c r="O24">
+        <v>10478000.0</v>
+      </c>
+      <c r="P24">
+        <v>3649000.0</v>
+      </c>
+      <c r="Q24">
+        <v>23790000.0</v>
+      </c>
+      <c r="R24">
+        <v>245440000.0</v>
+      </c>
+      <c r="S24">
+        <v>61756000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
+        <v>176</v>
+      </c>
+      <c r="B25">
+        <v>83365000.0</v>
+      </c>
+      <c r="C25">
+        <v>378570000.0</v>
+      </c>
+      <c r="D25">
+        <v>376344000.0</v>
+      </c>
+      <c r="E25">
+        <v>56783000.0</v>
+      </c>
+      <c r="F25">
+        <v>379823000.0</v>
+      </c>
+      <c r="G25">
+        <v>471896000.0</v>
+      </c>
+      <c r="H25">
+        <v>535335000.0</v>
+      </c>
+      <c r="I25">
+        <v>490339000.0</v>
+      </c>
+      <c r="J25">
+        <v>405429000.0</v>
+      </c>
+      <c r="K25">
+        <v>81785000.0</v>
+      </c>
+      <c r="L25">
+        <v>70398000.0</v>
+      </c>
+      <c r="M25">
+        <v>73048000.0</v>
+      </c>
+      <c r="N25">
+        <v>102424000.0</v>
+      </c>
+      <c r="O25">
+        <v>114361000.0</v>
+      </c>
+      <c r="P25">
+        <v>-29415000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-13015000.0</v>
+      </c>
+      <c r="R25">
+        <v>-125524000.0</v>
+      </c>
+      <c r="S25">
+        <v>-53822000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" t="s">
+        <v>177</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26">
+        <v>40628000.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
+        <v>3272440000.0</v>
+      </c>
+      <c r="N26"/>
+      <c r="O26">
+        <v>143384000.0</v>
+      </c>
+      <c r="P26">
+        <v>1601949000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>178</v>
+      </c>
+      <c r="B27">
+        <v>7000.0</v>
+      </c>
+      <c r="C27">
+        <v>124000.0</v>
+      </c>
+      <c r="D27">
+        <v>4391000.0</v>
+      </c>
+      <c r="E27">
+        <v>4546000.0</v>
+      </c>
+      <c r="F27">
+        <v>5611000.0</v>
+      </c>
+      <c r="G27">
+        <v>3160000.0</v>
+      </c>
+      <c r="H27">
+        <v>5821000.0</v>
+      </c>
+      <c r="I27">
+        <v>452000.0</v>
+      </c>
+      <c r="J27">
+        <v>7015000.0</v>
+      </c>
+      <c r="K27">
+        <v>2165000.0</v>
+      </c>
+      <c r="L27">
+        <v>3843000.0</v>
+      </c>
+      <c r="M27">
+        <v>15608000.0</v>
+      </c>
+      <c r="N27">
+        <v>16303000.0</v>
+      </c>
+      <c r="O27">
+        <v>10973000.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>179</v>
+      </c>
+      <c r="B28">
+        <v>-1073320999.0</v>
+      </c>
+      <c r="C28">
+        <v>-1042936000.0</v>
+      </c>
+      <c r="D28">
+        <v>-1339792000.0</v>
+      </c>
+      <c r="E28">
+        <v>-1749925000.0</v>
+      </c>
+      <c r="F28">
+        <v>-1655644000.0</v>
+      </c>
+      <c r="G28">
+        <v>-1113871000.0</v>
+      </c>
+      <c r="H28">
+        <v>-813522000.0</v>
+      </c>
+      <c r="I28">
+        <v>-1366999000.0</v>
+      </c>
+      <c r="J28">
+        <v>-400836000.0</v>
+      </c>
+      <c r="K28">
+        <v>4737868000.0</v>
+      </c>
+      <c r="L28">
+        <v>880194000.0</v>
+      </c>
+      <c r="M28">
+        <v>4061393000.0</v>
+      </c>
+      <c r="N28">
+        <v>910800000.0</v>
+      </c>
+      <c r="O28">
+        <v>-361762000.0</v>
+      </c>
+      <c r="P28">
+        <v>2032163000.0</v>
+      </c>
+      <c r="Q28">
+        <v>734834000.0</v>
+      </c>
+      <c r="R28">
+        <v>1179037000.0</v>
+      </c>
+      <c r="S28">
+        <v>702014000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>180</v>
+      </c>
+      <c r="B29">
+        <v>1090534000.0</v>
+      </c>
+      <c r="C29">
+        <v>1716985000.0</v>
+      </c>
+      <c r="D29">
+        <v>988581000.0</v>
+      </c>
+      <c r="E29">
+        <v>1428768000.0</v>
+      </c>
+      <c r="F29">
+        <v>1360446000.0</v>
+      </c>
+      <c r="G29">
+        <v>904283000.0</v>
+      </c>
+      <c r="H29">
+        <v>734325000.0</v>
+      </c>
+      <c r="I29">
+        <v>1067366000.0</v>
+      </c>
+      <c r="J29">
+        <v>564856000.0</v>
+      </c>
+      <c r="K29">
+        <v>300721000.0</v>
+      </c>
+      <c r="L29">
+        <v>535361000.0</v>
+      </c>
+      <c r="M29">
+        <v>680036000.0</v>
+      </c>
+      <c r="N29">
+        <v>474426000.0</v>
+      </c>
+      <c r="O29">
+        <v>567082000.0</v>
+      </c>
+      <c r="P29">
+        <v>330246000.0</v>
+      </c>
+      <c r="Q29">
+        <v>255367000.0</v>
+      </c>
+      <c r="R29">
+        <v>39677000.0</v>
+      </c>
+      <c r="S29">
+        <v>365878000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>181</v>
+      </c>
+      <c r="B30">
+        <v>-26603000.0</v>
+      </c>
+      <c r="C30">
+        <v>71307000.0</v>
+      </c>
+      <c r="D30">
+        <v>181177000.0</v>
+      </c>
+      <c r="E30">
+        <v>267998000.0</v>
+      </c>
+      <c r="F30">
+        <v>193538000.0</v>
+      </c>
+      <c r="G30">
+        <v>23344000.0</v>
+      </c>
+      <c r="H30">
+        <v>-43463000.0</v>
+      </c>
+      <c r="I30">
+        <v>-355882000.0</v>
+      </c>
+      <c r="J30">
+        <v>-1609376000.0</v>
+      </c>
+      <c r="K30">
+        <v>-3592330000.0</v>
+      </c>
+      <c r="L30">
+        <v>-3518828000.0</v>
+      </c>
+      <c r="M30">
+        <v>-2107144000.0</v>
+      </c>
+      <c r="N30">
+        <v>-1281842000.0</v>
+      </c>
+      <c r="O30">
+        <v>-940440000.0</v>
+      </c>
+      <c r="P30">
+        <v>-1167615000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-988384000.0</v>
+      </c>
+      <c r="R30">
+        <v>-1054945000.0</v>
+      </c>
+      <c r="S30">
+        <v>-1011271000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BF30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:58">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>84</v>
+      </c>
+      <c r="I1" t="s">
+        <v>85</v>
+      </c>
+      <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>87</v>
+      </c>
+      <c r="M1" t="s">
+        <v>88</v>
+      </c>
+      <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>91</v>
+      </c>
+      <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>93</v>
+      </c>
+      <c r="U1" t="s">
+        <v>94</v>
+      </c>
+      <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
+      <c r="A2" t="s">
+        <v>154</v>
+      </c>
+      <c r="B2">
+        <v>1316050000.0</v>
+      </c>
+      <c r="C2">
+        <v>1256142000.0</v>
+      </c>
+      <c r="D2">
+        <v>1415470000.0</v>
+      </c>
+      <c r="E2">
+        <v>1423998000.0</v>
+      </c>
+      <c r="F2">
+        <v>1427057000.0</v>
+      </c>
+      <c r="G2">
+        <v>1100051000.0</v>
+      </c>
+      <c r="H2">
+        <v>1214341000.0</v>
+      </c>
+      <c r="I2">
+        <v>901758000.0</v>
+      </c>
+      <c r="J2">
+        <v>704720000.0</v>
+      </c>
+      <c r="K2">
+        <v>751919000.0</v>
+      </c>
+      <c r="L2">
+        <v>689378000.0</v>
+      </c>
+      <c r="M2">
+        <v>677538000.0</v>
+      </c>
+      <c r="N2">
+        <v>838847000.0</v>
+      </c>
+      <c r="O2">
+        <v>952591000.0</v>
+      </c>
+      <c r="P2">
+        <v>717382000.0</v>
+      </c>
+      <c r="Q2">
+        <v>758608000.0</v>
+      </c>
+      <c r="R2">
+        <v>843372000.0</v>
+      </c>
+      <c r="S2">
+        <v>909615000.0</v>
+      </c>
+      <c r="T2">
+        <v>876043000.0</v>
+      </c>
+      <c r="U2">
+        <v>975210000.0</v>
+      </c>
+      <c r="V2">
+        <v>894781000.0</v>
+      </c>
+      <c r="W2">
+        <v>923487000.0</v>
+      </c>
+      <c r="X2">
+        <v>849534000.0</v>
+      </c>
+      <c r="Y2">
+        <v>959538000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1094376000.0</v>
+      </c>
+      <c r="AA2">
+        <v>1034538000.0</v>
+      </c>
+      <c r="AB2">
+        <v>1096096000.0</v>
+      </c>
+      <c r="AC2">
+        <v>1147563000.0</v>
+      </c>
+      <c r="AD2">
+        <v>1226424000.0</v>
+      </c>
+      <c r="AE2">
+        <v>1530469000.0</v>
+      </c>
+      <c r="AF2">
+        <v>1419661000.0</v>
+      </c>
+      <c r="AG2">
+        <v>1491193000.0</v>
+      </c>
+      <c r="AH2">
+        <v>1846114000.0</v>
+      </c>
+      <c r="AI2">
+        <v>1681017000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1793479000.0</v>
+      </c>
+      <c r="AK2">
+        <v>2425678000.0</v>
+      </c>
+      <c r="AL2">
+        <v>3014954000.0</v>
+      </c>
+      <c r="AM2">
+        <v>2398224000.0</v>
+      </c>
+      <c r="AN2">
+        <v>2167007000.0</v>
+      </c>
+      <c r="AO2">
+        <v>858918000.0</v>
+      </c>
+      <c r="AP2">
+        <v>1524818000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>2057145000.0</v>
+      </c>
+      <c r="AR2">
+        <v>2147359000.0</v>
+      </c>
+      <c r="AS2">
+        <v>2427836000.0</v>
+      </c>
+      <c r="AT2">
+        <v>3301747000.0</v>
+      </c>
+      <c r="AU2">
+        <v>2136342000.0</v>
+      </c>
+      <c r="AV2">
+        <v>802658000.0</v>
+      </c>
+      <c r="AW2">
+        <v>743315000.0</v>
+      </c>
+      <c r="AX2">
+        <v>633638000.0</v>
+      </c>
+      <c r="AY2">
+        <v>393887000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>658055000.0</v>
+      </c>
+      <c r="BA2">
+        <v>419536000.0</v>
+      </c>
+      <c r="BB2">
+        <v>499600000.0</v>
+      </c>
+      <c r="BC2">
+        <v>707013000.0</v>
+      </c>
+      <c r="BD2">
+        <v>935282000.0</v>
+      </c>
+      <c r="BE2">
+        <v>1087050000.0</v>
+      </c>
+      <c r="BF2">
+        <v>-156001000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:58">
+      <c r="A3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B3">
+        <v>408000</v>
+      </c>
+      <c r="C3">
+        <v>3507000</v>
+      </c>
+      <c r="D3">
+        <v>64000</v>
+      </c>
+      <c r="E3">
+        <v>613000</v>
+      </c>
+      <c r="F3">
+        <v>188000</v>
+      </c>
+      <c r="G3">
+        <v>1278000</v>
+      </c>
+      <c r="H3">
+        <v>48000</v>
+      </c>
+      <c r="I3">
+        <v>32000</v>
+      </c>
+      <c r="J3">
+        <v>171000</v>
+      </c>
+      <c r="K3">
+        <v>359000</v>
+      </c>
+      <c r="L3">
+        <v>601000</v>
+      </c>
+      <c r="M3">
+        <v>164000</v>
+      </c>
+      <c r="N3">
+        <v>115000</v>
+      </c>
+      <c r="O3">
+        <v>120000</v>
+      </c>
+      <c r="P3">
+        <v>898000</v>
+      </c>
+      <c r="Q3">
+        <v>331000</v>
+      </c>
+      <c r="R3">
+        <v>137000</v>
+      </c>
+      <c r="S3">
+        <v>1485000</v>
+      </c>
+      <c r="T3">
+        <v>1969000</v>
+      </c>
+      <c r="U3">
+        <v>4964000</v>
+      </c>
+      <c r="V3">
+        <v>4586000</v>
+      </c>
+      <c r="W3">
+        <v>5492000</v>
+      </c>
+      <c r="X3">
+        <v>3153000</v>
+      </c>
+      <c r="Y3">
+        <v>7319000</v>
+      </c>
+      <c r="Z3">
+        <v>40181000</v>
+      </c>
+      <c r="AA3">
+        <v>8872000</v>
+      </c>
+      <c r="AB3">
+        <v>19400000</v>
+      </c>
+      <c r="AC3">
+        <v>43171000</v>
+      </c>
+      <c r="AD3">
+        <v>33147000</v>
+      </c>
+      <c r="AE3">
+        <v>378540000</v>
+      </c>
+      <c r="AF3">
+        <v>42199000</v>
+      </c>
+      <c r="AG3">
+        <v>6357000</v>
+      </c>
+      <c r="AH3">
+        <v>107158000</v>
+      </c>
+      <c r="AI3">
+        <v>438305000</v>
+      </c>
+      <c r="AJ3">
+        <v>384532000</v>
+      </c>
+      <c r="AK3">
+        <v>275015000</v>
+      </c>
+      <c r="AL3">
+        <v>718111000</v>
+      </c>
+      <c r="AM3">
+        <v>160478000</v>
+      </c>
+      <c r="AN3">
+        <v>1150332000</v>
+      </c>
+      <c r="AO3">
+        <v>1182206000</v>
+      </c>
+      <c r="AP3">
+        <v>1146076000</v>
+      </c>
+      <c r="AQ3">
+        <v>586342000</v>
+      </c>
+      <c r="AR3">
+        <v>1234803000</v>
+      </c>
+      <c r="AS3">
+        <v>991969000</v>
+      </c>
+      <c r="AT3">
+        <v>754942000</v>
+      </c>
+      <c r="AU3">
+        <v>219252000</v>
+      </c>
+      <c r="AV3">
+        <v>831962000</v>
+      </c>
+      <c r="AW3">
+        <v>340846000</v>
+      </c>
+      <c r="AX3">
+        <v>736464000</v>
+      </c>
+      <c r="AY3">
+        <v>434174000</v>
+      </c>
+      <c r="AZ3">
+        <v>327907000</v>
+      </c>
+      <c r="BA3">
+        <v>182570000</v>
+      </c>
+      <c r="BB3">
+        <v>332895000</v>
+      </c>
+      <c r="BC3">
+        <v>284368000</v>
+      </c>
+      <c r="BD3">
+        <v>124951000</v>
+      </c>
+      <c r="BE3">
+        <v>270240000</v>
+      </c>
+      <c r="BF3">
+        <v>213708000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:58">
+      <c r="A4" t="s">
+        <v>156</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
+      <c r="A5" t="s">
+        <v>157</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -3970,1156 +18911,1110 @@
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>22</v>
-[...58 lines deleted...]
-    <row r="7" spans="1:57">
+        <v>158</v>
+      </c>
+      <c r="B6">
+        <v>-141184000.0</v>
+      </c>
+      <c r="C6">
+        <v>59908000.0</v>
+      </c>
+      <c r="D6">
+        <v>-159328000.0</v>
+      </c>
+      <c r="E6">
+        <v>-8528000.0</v>
+      </c>
+      <c r="F6">
+        <v>-3059000.0</v>
+      </c>
+      <c r="G6">
+        <v>327006000.0</v>
+      </c>
+      <c r="H6">
+        <v>-114290000.0</v>
+      </c>
+      <c r="I6">
+        <v>312583000.0</v>
+      </c>
+      <c r="J6">
+        <v>197038000.0</v>
+      </c>
+      <c r="K6">
+        <v>-47199000.0</v>
+      </c>
+      <c r="L6">
+        <v>62541000.0</v>
+      </c>
+      <c r="M6">
+        <v>11840000.0</v>
+      </c>
+      <c r="N6">
+        <v>-161309000.0</v>
+      </c>
+      <c r="O6">
+        <v>-113744000.0</v>
+      </c>
+      <c r="P6">
+        <v>235209000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-41226000.0</v>
+      </c>
+      <c r="R6">
+        <v>-84764000.0</v>
+      </c>
+      <c r="S6">
+        <v>-66243000.0</v>
+      </c>
+      <c r="T6">
+        <v>33572000.0</v>
+      </c>
+      <c r="U6">
+        <v>-99167000.0</v>
+      </c>
+      <c r="V6">
+        <v>80429000.0</v>
+      </c>
+      <c r="W6">
+        <v>-28706000.0</v>
+      </c>
+      <c r="X6">
+        <v>73953000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-110004000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-134838000.0</v>
+      </c>
+      <c r="AA6">
+        <v>59838000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-61558000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-51467000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-78861000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-304045000.0</v>
+      </c>
+      <c r="AF6">
+        <v>110808000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-71532000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-354921000.0</v>
+      </c>
+      <c r="AI6">
+        <v>165097000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-112462000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-632199000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-589276000.0</v>
+      </c>
+      <c r="AM6">
+        <v>616730000.0</v>
+      </c>
+      <c r="AN6">
+        <v>231217000.0</v>
+      </c>
+      <c r="AO6">
+        <v>1308089000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-665900000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-532327000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-90214000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-280477000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-873911000.0</v>
+      </c>
+      <c r="AU6">
+        <v>1165405000.0</v>
+      </c>
+      <c r="AV6">
+        <v>1333684000.0</v>
+      </c>
+      <c r="AW6">
+        <v>59343000.0</v>
+      </c>
+      <c r="AX6">
+        <v>109677000.0</v>
+      </c>
+      <c r="AY6">
+        <v>239751000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-264168000.0</v>
+      </c>
+      <c r="BA6">
+        <v>238519000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-80064000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-207413000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-228269000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-151768000.0</v>
+      </c>
+      <c r="BF6">
+        <v>1243051000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>159</v>
       </c>
       <c r="B7">
-        <v>38121000.0</v>
+        <v>116611000.0</v>
       </c>
       <c r="C7">
-        <v>37035000.0</v>
+        <v>144756000.0</v>
       </c>
       <c r="D7">
-        <v>42785000.0</v>
+        <v>43525000.0</v>
       </c>
       <c r="E7">
-        <v>46993000.0</v>
+        <v>235251000.0</v>
       </c>
       <c r="F7">
-        <v>51000000.0</v>
+        <v>-110404000.0</v>
       </c>
       <c r="G7">
-        <v>70646000.0</v>
+        <v>170967000.0</v>
       </c>
       <c r="H7">
-        <v>83521000.0</v>
+        <v>57162000.0</v>
       </c>
       <c r="I7">
-        <v>52216000.0</v>
+        <v>259596000.0</v>
       </c>
       <c r="J7">
-        <v>47809000.0</v>
+        <v>-101791000.0</v>
       </c>
       <c r="K7">
-        <v>57335000.0</v>
+        <v>-217381000.0</v>
       </c>
       <c r="L7">
-        <v>57965000.0</v>
+        <v>28678000.0</v>
       </c>
       <c r="M7">
-        <v>5761000.0</v>
+        <v>117713000.0</v>
       </c>
       <c r="N7">
-        <v>78335000.0</v>
+        <v>52329000.0</v>
       </c>
       <c r="O7">
-        <v>75426000.0</v>
+        <v>76026000.0</v>
       </c>
       <c r="P7">
-        <v>69013000.0</v>
+        <v>272022000.0</v>
       </c>
       <c r="Q7">
-        <v>65335000.0</v>
+        <v>-18910000.0</v>
       </c>
       <c r="R7">
-        <v>63097000.0</v>
+        <v>-29016000.0</v>
       </c>
       <c r="S7">
-        <v>60478000.0</v>
+        <v>34860000.0</v>
       </c>
       <c r="T7">
-        <v>57037000.0</v>
+        <v>186733000.0</v>
       </c>
       <c r="U7">
-        <v>52391000.0</v>
+        <v>-13950000.0</v>
       </c>
       <c r="V7">
-        <v>54097000.0</v>
+        <v>63331000.0</v>
       </c>
       <c r="W7">
-        <v>52190000.0</v>
+        <v>46437000.0</v>
       </c>
       <c r="X7">
-        <v>42363000.0</v>
+        <v>190313000.0</v>
       </c>
       <c r="Y7">
-        <v>39887000.0</v>
+        <v>-104459000.0</v>
       </c>
       <c r="Z7">
-        <v>25393000.0</v>
+        <v>-183916000.0</v>
       </c>
       <c r="AA7">
-        <v>22105000.0</v>
+        <v>70150000.0</v>
       </c>
       <c r="AB7">
-        <v>19301000.0</v>
-[...31 lines deleted...]
-    <row r="8" spans="1:57">
+        <v>-5983000.0</v>
+      </c>
+      <c r="AC7">
+        <v>6030000.0</v>
+      </c>
+      <c r="AD7">
+        <v>82594000.0</v>
+      </c>
+      <c r="AE7">
+        <v>365773000.0</v>
+      </c>
+      <c r="AF7">
+        <v>188048000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-33876000.0</v>
+      </c>
+      <c r="AH7">
+        <v>32826000.0</v>
+      </c>
+      <c r="AI7">
+        <v>301863000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>43662000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-681081000.0</v>
+      </c>
+      <c r="AL7">
+        <v>122749000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-545194000.0</v>
+      </c>
+      <c r="AN7">
+        <v>194776000.0</v>
+      </c>
+      <c r="AO7">
+        <v>193063000.0</v>
+      </c>
+      <c r="AP7">
+        <v>457146000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-118665000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-109408000.0</v>
+      </c>
+      <c r="AS7">
+        <v>111157000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-9333000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-194202000.0</v>
+      </c>
+      <c r="AV7">
+        <v>228496000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-6172000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-91736000.0</v>
+      </c>
+      <c r="AY7">
+        <v>78267000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-155754000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-90459000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-147337000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-31340000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-166012000.0</v>
+      </c>
+      <c r="BE7">
+        <v>79577000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-54220000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>24</v>
-[...54 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-      <c r="I9"/>
+        <v>161</v>
+      </c>
+      <c r="B9">
+        <v>113835000.0</v>
+      </c>
+      <c r="C9">
+        <v>133878999.0</v>
+      </c>
+      <c r="D9">
+        <v>44411000.0</v>
+      </c>
+      <c r="E9">
+        <v>270897000.0</v>
+      </c>
+      <c r="F9">
+        <v>117234000.0</v>
+      </c>
+      <c r="G9">
+        <v>-30994000.0</v>
+      </c>
+      <c r="H9">
+        <v>114734000.0</v>
+      </c>
+      <c r="I9">
+        <v>297164000.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9"/>
-[...2 lines deleted...]
-      <c r="P9"/>
+      <c r="M9">
+        <v>119614000.0</v>
+      </c>
+      <c r="N9">
+        <v>119614000.0</v>
+      </c>
+      <c r="O9">
+        <v>121579000.0</v>
+      </c>
+      <c r="P9">
+        <v>76531000.0</v>
+      </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-      <c r="AP9"/>
-[...2 lines deleted...]
-      <c r="AS9"/>
+      <c r="AP9">
+        <v>283000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-203000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-451000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>292000000.0</v>
+      </c>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>26</v>
-[...39 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
       <c r="O10">
-        <v>717382000.0</v>
+        <v>0.0</v>
       </c>
       <c r="P10">
-        <v>758608000.0</v>
+        <v>833000.0</v>
       </c>
       <c r="Q10">
-        <v>794846000.0</v>
+        <v>-833000.0</v>
       </c>
       <c r="R10">
-        <v>909615000.0</v>
+        <v>0.0</v>
       </c>
       <c r="S10">
-        <v>876043000.0</v>
+        <v>801000.0</v>
       </c>
       <c r="T10">
-        <v>975210000.0</v>
+        <v>-77000.0</v>
       </c>
       <c r="U10">
-        <v>894781000.0</v>
+        <v>-58000.0</v>
       </c>
       <c r="V10">
-        <v>923487000.0</v>
+        <v>3394000.0</v>
       </c>
       <c r="W10">
-        <v>849534000.0</v>
+        <v>-1011000.0</v>
       </c>
       <c r="X10">
-        <v>959538000.0</v>
+        <v>-247000.0</v>
       </c>
       <c r="Y10">
-        <v>1094376000.0</v>
+        <v>880000.0</v>
       </c>
       <c r="Z10">
-        <v>1034538000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="AA10">
-        <v>1096096000.0</v>
+        <v>-2252000.0</v>
       </c>
       <c r="AB10">
-        <v>1147563000.0</v>
+        <v>2828000.0</v>
       </c>
       <c r="AC10">
-        <v>1226424000.0</v>
+        <v>-859000.0</v>
       </c>
       <c r="AD10">
-        <v>1530469000.0</v>
+        <v>1908000.0</v>
       </c>
       <c r="AE10">
-        <v>1419661000.0</v>
+        <v>99000.0</v>
       </c>
       <c r="AF10">
-        <v>1491193000.0</v>
+        <v>-1266000.0</v>
       </c>
       <c r="AG10">
-        <v>1846114000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="AH10">
-        <v>1681017000.0</v>
+        <v>-1897000.0</v>
       </c>
       <c r="AI10">
-        <v>1793479000.0</v>
+        <v>1232000.0</v>
       </c>
       <c r="AJ10">
-        <v>2425678000.0</v>
+        <v>-899000.0</v>
       </c>
       <c r="AK10">
-        <v>3014954000.0</v>
+        <v>1106000.0</v>
       </c>
       <c r="AL10">
-        <v>2399124000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="AM10">
-        <v>2167907000.0</v>
+        <v>-2058000.0</v>
       </c>
       <c r="AN10">
-        <v>859818000.0</v>
+        <v>1290000.0</v>
       </c>
       <c r="AO10">
-        <v>1524818000.0</v>
+        <v>1485000.0</v>
       </c>
       <c r="AP10">
-        <v>2058045000.0</v>
+        <v>-1022000.0</v>
       </c>
       <c r="AQ10">
-        <v>2148259000.0</v>
+        <v>-123000.0</v>
       </c>
       <c r="AR10">
-        <v>2428736000.0</v>
+        <v>2082000.0</v>
       </c>
       <c r="AS10">
-        <v>3301747000.0</v>
+        <v>-4772000.0</v>
       </c>
       <c r="AT10">
-        <v>2137842000.0</v>
+        <v>2551000.0</v>
       </c>
       <c r="AU10">
-        <v>803558000.0</v>
+        <v>13063000.0</v>
       </c>
       <c r="AV10">
-        <v>744215000.0</v>
+        <v>-14538000.0</v>
       </c>
       <c r="AW10">
-        <v>633638000.0</v>
+        <v>9179000.0</v>
       </c>
       <c r="AX10">
-        <v>394787000.0</v>
+        <v>-6672000.0</v>
       </c>
       <c r="AY10">
-        <v>658955000.0</v>
+        <v>534000.0</v>
       </c>
       <c r="AZ10">
-        <v>420436000.0</v>
+        <v>-278000.0</v>
       </c>
       <c r="BA10">
-        <v>499600000.0</v>
+        <v>3878000.0</v>
       </c>
       <c r="BB10">
-        <v>707913000.0</v>
+        <v>1744000.0</v>
       </c>
       <c r="BC10">
-        <v>936182000.0</v>
+        <v>-7243000.0</v>
       </c>
       <c r="BD10">
-        <v>1087950000.0</v>
+        <v>2413000.0</v>
       </c>
       <c r="BE10">
-        <v>1247416000.0</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:57">
+        <v>-4001000.0</v>
+      </c>
+      <c r="BF10">
+        <v>-376000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>163</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
-[...4 lines deleted...]
-      </c>
+      <c r="C11"/>
+      <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
-[...1 lines deleted...]
-      </c>
+      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
-        <v>838847000.0</v>
-[...3 lines deleted...]
-      <c r="P11"/>
+        <v>-82117000.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>-82545000.0</v>
+      </c>
+      <c r="P11">
+        <v>111777000.0</v>
+      </c>
       <c r="Q11"/>
-      <c r="R11">
-[...4 lines deleted...]
-      </c>
+      <c r="R11"/>
+      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>28</v>
-[...33 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
-        <v>838847000.0</v>
+        <v>-42400000.0</v>
       </c>
       <c r="N12">
-        <v>952591000.0</v>
+        <v>-42400000.0</v>
       </c>
       <c r="O12">
-        <v>717382000.0</v>
+        <v>-18385000.0</v>
       </c>
       <c r="P12">
-        <v>758608000.0</v>
-[...125 lines deleted...]
-    <row r="13" spans="1:57">
+        <v>3044000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>29</v>
-[...33 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
-        <v>4332376000.0</v>
+        <v>80216000.0</v>
       </c>
       <c r="N13">
-        <v>4332376000.0</v>
+        <v>80216000.0</v>
       </c>
       <c r="O13">
-        <v>4332376000.0</v>
+        <v>36992000.0</v>
       </c>
       <c r="P13">
-        <v>4328432000.0</v>
-[...27 lines deleted...]
-      </c>
+        <v>82881000.0</v>
+      </c>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
-[...93 lines deleted...]
-    <row r="14" spans="1:57">
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>166</v>
       </c>
       <c r="B14">
-        <v>5927894000.0</v>
+        <v>59161000.0</v>
       </c>
       <c r="C14">
-        <v>5927885000.0</v>
+        <v>61925000.0</v>
       </c>
       <c r="D14">
-        <v>5927875000.0</v>
+        <v>62309000.0</v>
       </c>
       <c r="E14">
-        <v>5926042000.0</v>
+        <v>63432000.0</v>
       </c>
       <c r="F14">
-        <v>5925426000.0</v>
+        <v>67327000.0</v>
       </c>
       <c r="G14">
-        <v>5924188000.0</v>
+        <v>71171000.0</v>
       </c>
       <c r="H14">
-        <v>5922666000.0</v>
+        <v>72022000.0</v>
       </c>
       <c r="I14">
-        <v>5920587000.0</v>
+        <v>76535000.0</v>
       </c>
       <c r="J14">
-        <v>5919886000.0</v>
+        <v>76422000.0</v>
       </c>
       <c r="K14">
-        <v>5918473000.0</v>
+        <v>85151000.0</v>
       </c>
       <c r="L14">
-        <v>5918047000.0</v>
+        <v>83898000.0</v>
       </c>
       <c r="M14">
-        <v>5913796000.0</v>
+        <v>82283000.0</v>
       </c>
       <c r="N14">
-        <v>5912727000.0</v>
+        <v>82138000.0</v>
       </c>
       <c r="O14">
-        <v>5909474000.0</v>
+        <v>86592000.0</v>
       </c>
       <c r="P14">
-        <v>5907045000.0</v>
+        <v>87385000.0</v>
       </c>
       <c r="Q14">
-        <v>5897874000.0</v>
+        <v>85400000.0</v>
       </c>
       <c r="R14">
-        <v>5894784000.0</v>
+        <v>83284000.0</v>
       </c>
       <c r="S14">
-        <v>5888551000.0</v>
+        <v>92832000.0</v>
       </c>
       <c r="T14">
-        <v>5885896000.0</v>
+        <v>119862000.0</v>
       </c>
       <c r="U14">
-        <v>5882784000.0</v>
+        <v>126046000.0</v>
       </c>
       <c r="V14">
-        <v>5881740000.0</v>
+        <v>127032000.0</v>
       </c>
       <c r="W14">
-        <v>5879639000.0</v>
+        <v>131285000.0</v>
       </c>
       <c r="X14">
-        <v>5876525000.0</v>
+        <v>131538000.0</v>
       </c>
       <c r="Y14">
-        <v>5874713000.0</v>
+        <v>136108000.0</v>
       </c>
       <c r="Z14">
-        <v>5874102000.0</v>
+        <v>142709000.0</v>
       </c>
       <c r="AA14">
-        <v>5872871000.0</v>
+        <v>119184000.0</v>
       </c>
       <c r="AB14">
-        <v>5870937000.0</v>
+        <v>109409000.0</v>
       </c>
       <c r="AC14">
-        <v>5869198000.0</v>
+        <v>106626000.0</v>
       </c>
       <c r="AD14">
-        <v>5870937000.0</v>
+        <v>105309000.0</v>
       </c>
       <c r="AE14">
-        <v>5870937000.0</v>
+        <v>97543000.0</v>
       </c>
       <c r="AF14">
-        <v>5866269000.0</v>
+        <v>129569000.0</v>
       </c>
       <c r="AG14">
-        <v>5866269000.0</v>
+        <v>139922000.0</v>
       </c>
       <c r="AH14">
-        <v>5866269000.0</v>
+        <v>132316000.0</v>
       </c>
       <c r="AI14">
-        <v>5866269000.0</v>
+        <v>156697000.0</v>
       </c>
       <c r="AJ14">
-        <v>5866269000.0</v>
+        <v>179501000.0</v>
       </c>
       <c r="AK14">
-        <v>5866269000.0</v>
+        <v>127923000.0</v>
       </c>
       <c r="AL14">
-        <v>5866269000.0</v>
+        <v>111229000.0</v>
       </c>
       <c r="AM14">
-        <v>5866269000.0</v>
+        <v>140804000.0</v>
       </c>
       <c r="AN14">
-        <v>5866269000.0</v>
+        <v>138027000.0</v>
       </c>
       <c r="AO14">
-        <v>5866269000.0</v>
+        <v>136636000.0</v>
       </c>
       <c r="AP14">
-        <v>5866269000.0</v>
+        <v>155291000.0</v>
       </c>
       <c r="AQ14">
-        <v>5866269000.0</v>
+        <v>162862000.0</v>
       </c>
       <c r="AR14">
-        <v>5866269000.0</v>
+        <v>158882000.0</v>
       </c>
       <c r="AS14">
-        <v>5058554000.0</v>
+        <v>143528000.0</v>
       </c>
       <c r="AT14">
-        <v>4726966000.0</v>
+        <v>141386000.0</v>
       </c>
       <c r="AU14">
-        <v>4724985000.0</v>
+        <v>131210000.0</v>
       </c>
       <c r="AV14">
-        <v>4724487000.0</v>
+        <v>115470000.0</v>
       </c>
       <c r="AW14">
-        <v>5386076301.0</v>
+        <v>114201000.0</v>
       </c>
       <c r="AX14">
-        <v>4721954000.0</v>
+        <v>115169000.0</v>
       </c>
       <c r="AY14">
-        <v>5385271321.0</v>
+        <v>110761000.0</v>
       </c>
       <c r="AZ14">
-        <v>5384124499.0</v>
+        <v>109674000.0</v>
       </c>
       <c r="BA14">
-        <v>5383650332.0</v>
+        <v>99740000.0</v>
       </c>
       <c r="BB14">
-        <v>5382565997.0</v>
+        <v>96581000.0</v>
       </c>
       <c r="BC14">
-        <v>5385997274.0</v>
+        <v>75414000.0</v>
       </c>
       <c r="BD14">
-        <v>5386210465.0</v>
+        <v>96311000.0</v>
       </c>
       <c r="BE14">
-        <v>5382089993.0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:57">
+        <v>96661000.0</v>
+      </c>
+      <c r="BF14">
+        <v>87608000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>167</v>
       </c>
       <c r="B15"/>
-      <c r="C15"/>
-[...1 lines deleted...]
-      <c r="E15"/>
+      <c r="C15">
+        <v>59279000.0</v>
+      </c>
+      <c r="D15">
+        <v>59279000.0</v>
+      </c>
+      <c r="E15">
+        <v>59279000.0</v>
+      </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
@@ -5128,115 +20023,231 @@
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>32</v>
-[...58 lines deleted...]
-    <row r="17" spans="1:57">
+        <v>168</v>
+      </c>
+      <c r="B16">
+        <v>1174866000.0</v>
+      </c>
+      <c r="C16">
+        <v>1316050000.0</v>
+      </c>
+      <c r="D16">
+        <v>1256142000.0</v>
+      </c>
+      <c r="E16">
+        <v>1415470000.0</v>
+      </c>
+      <c r="F16">
+        <v>1423998000.0</v>
+      </c>
+      <c r="G16">
+        <v>1427057000.0</v>
+      </c>
+      <c r="H16">
+        <v>1100051000.0</v>
+      </c>
+      <c r="I16">
+        <v>1214341000.0</v>
+      </c>
+      <c r="J16">
+        <v>901758000.0</v>
+      </c>
+      <c r="K16">
+        <v>704720000.0</v>
+      </c>
+      <c r="L16">
+        <v>751919000.0</v>
+      </c>
+      <c r="M16">
+        <v>689378000.0</v>
+      </c>
+      <c r="N16">
+        <v>677538000.0</v>
+      </c>
+      <c r="O16">
+        <v>838847000.0</v>
+      </c>
+      <c r="P16">
+        <v>952591000.0</v>
+      </c>
+      <c r="Q16">
+        <v>717382000.0</v>
+      </c>
+      <c r="R16">
+        <v>758608000.0</v>
+      </c>
+      <c r="S16">
+        <v>843372000.0</v>
+      </c>
+      <c r="T16">
+        <v>909615000.0</v>
+      </c>
+      <c r="U16">
+        <v>876043000.0</v>
+      </c>
+      <c r="V16">
+        <v>975210000.0</v>
+      </c>
+      <c r="W16">
+        <v>894781000.0</v>
+      </c>
+      <c r="X16">
+        <v>923487000.0</v>
+      </c>
+      <c r="Y16">
+        <v>849534000.0</v>
+      </c>
+      <c r="Z16">
+        <v>959538000.0</v>
+      </c>
+      <c r="AA16">
+        <v>1094376000.0</v>
+      </c>
+      <c r="AB16">
+        <v>1034538000.0</v>
+      </c>
+      <c r="AC16">
+        <v>1096096000.0</v>
+      </c>
+      <c r="AD16">
+        <v>1147563000.0</v>
+      </c>
+      <c r="AE16">
+        <v>1226424000.0</v>
+      </c>
+      <c r="AF16">
+        <v>1530469000.0</v>
+      </c>
+      <c r="AG16">
+        <v>1419661000.0</v>
+      </c>
+      <c r="AH16">
+        <v>1491193000.0</v>
+      </c>
+      <c r="AI16">
+        <v>1846114000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>1681017000.0</v>
+      </c>
+      <c r="AK16">
+        <v>1793479000.0</v>
+      </c>
+      <c r="AL16">
+        <v>2425678000.0</v>
+      </c>
+      <c r="AM16">
+        <v>3014954000.0</v>
+      </c>
+      <c r="AN16">
+        <v>2398224000.0</v>
+      </c>
+      <c r="AO16">
+        <v>2167007000.0</v>
+      </c>
+      <c r="AP16">
+        <v>858918000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>1524818000.0</v>
+      </c>
+      <c r="AR16">
+        <v>2057145000.0</v>
+      </c>
+      <c r="AS16">
+        <v>2147359000.0</v>
+      </c>
+      <c r="AT16">
+        <v>2427836000.0</v>
+      </c>
+      <c r="AU16">
+        <v>3301747000.0</v>
+      </c>
+      <c r="AV16">
+        <v>2136342000.0</v>
+      </c>
+      <c r="AW16">
+        <v>802658000.0</v>
+      </c>
+      <c r="AX16">
+        <v>743315000.0</v>
+      </c>
+      <c r="AY16">
+        <v>633638000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>393887000.0</v>
+      </c>
+      <c r="BA16">
+        <v>658055000.0</v>
+      </c>
+      <c r="BB16">
+        <v>419536000.0</v>
+      </c>
+      <c r="BC16">
+        <v>499600000.0</v>
+      </c>
+      <c r="BD16">
+        <v>707013000.0</v>
+      </c>
+      <c r="BE16">
+        <v>935282000.0</v>
+      </c>
+      <c r="BF16">
+        <v>1087050000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>169</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5250,9292 +20261,349 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>34</v>
-[...58 lines deleted...]
-    <row r="19" spans="1:57">
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>191121000.0</v>
+      </c>
+      <c r="C18">
+        <v>365419000.0</v>
+      </c>
+      <c r="D18">
+        <v>170832000.0</v>
+      </c>
+      <c r="E18">
+        <v>372407000.0</v>
+      </c>
+      <c r="F18">
+        <v>133679000.0</v>
+      </c>
+      <c r="G18">
+        <v>510972000.0</v>
+      </c>
+      <c r="H18">
+        <v>340438000.0</v>
+      </c>
+      <c r="I18">
+        <v>592288000.0</v>
+      </c>
+      <c r="J18">
+        <v>271758000.0</v>
+      </c>
+      <c r="K18">
+        <v>210466000.0</v>
+      </c>
+      <c r="L18">
+        <v>212471000.0</v>
+      </c>
+      <c r="M18">
+        <v>276202000.0</v>
+      </c>
+      <c r="N18">
+        <v>288203000.0</v>
+      </c>
+      <c r="O18">
+        <v>433208000.0</v>
+      </c>
+      <c r="P18">
+        <v>511276000.0</v>
+      </c>
+      <c r="Q18">
+        <v>286868000.0</v>
+      </c>
+      <c r="R18">
+        <v>195930000.0</v>
+      </c>
+      <c r="S18">
+        <v>311051000.0</v>
+      </c>
+      <c r="T18">
+        <v>419470000.0</v>
+      </c>
+      <c r="U18">
+        <v>293713000.0</v>
+      </c>
+      <c r="V18">
+        <v>323208000.0</v>
+      </c>
+      <c r="W18">
+        <v>303770000.0</v>
+      </c>
+      <c r="X18">
+        <v>379971000.0</v>
+      </c>
+      <c r="Y18">
+        <v>175108000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-4405000.0</v>
+      </c>
+      <c r="AA18">
+        <v>227429000.0</v>
+      </c>
+      <c r="AB18">
+        <v>90997000.0</v>
+      </c>
+      <c r="AC18">
+        <v>150048000.0</v>
+      </c>
+      <c r="AD18">
+        <v>161261000.0</v>
+      </c>
+      <c r="AE18">
+        <v>97284000.0</v>
+      </c>
+      <c r="AF18">
+        <v>208954000.0</v>
+      </c>
+      <c r="AG18">
+        <v>119554000.0</v>
+      </c>
+      <c r="AH18">
+        <v>107320000.0</v>
+      </c>
+      <c r="AI18">
+        <v>90615000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-152136000.0</v>
+      </c>
+      <c r="AK18">
+        <v>-655273000.0</v>
+      </c>
+      <c r="AL18">
+        <v>-534313000.0</v>
+      </c>
+      <c r="AM18">
+        <v>-913631000.0</v>
+      </c>
+      <c r="AN18">
+        <v>-895826000.0</v>
+      </c>
+      <c r="AO18">
+        <v>-927252000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-601662000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-462245000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-1206612000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-757587000.0</v>
+      </c>
+      <c r="AT18">
+        <v>-606251000.0</v>
+      </c>
+      <c r="AU18">
+        <v>-275477000.0</v>
+      </c>
+      <c r="AV18">
+        <v>-346083000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-163916000.0</v>
+      </c>
+      <c r="AX18">
+        <v>-663012000.0</v>
+      </c>
+      <c r="AY18">
+        <v>-126706000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-296115000.0</v>
+      </c>
+      <c r="BA18">
+        <v>-80529000.0</v>
+      </c>
+      <c r="BB18">
+        <v>-299770000.0</v>
+      </c>
+      <c r="BC18">
+        <v>-118017000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-92149000.0</v>
+      </c>
+      <c r="BE18">
+        <v>-10662000.0</v>
+      </c>
+      <c r="BF18">
+        <v>-105357000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
-      <c r="C19"/>
-[...26 lines deleted...]
-      <c r="AD19"/>
+      <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
+        <v>8347000.0</v>
+      </c>
+      <c r="E19">
+        <v>3012000.0</v>
+      </c>
+      <c r="F19">
+        <v>8724000.0</v>
+      </c>
+      <c r="G19">
+        <v>13984000.0</v>
+      </c>
+      <c r="H19">
+        <v>27295000.0</v>
+      </c>
+      <c r="I19">
+        <v>2788000.0</v>
+      </c>
+      <c r="J19">
+        <v>27240000.0</v>
+      </c>
+      <c r="K19">
+        <v>26188000.0</v>
+      </c>
+      <c r="L19">
+        <v>13333000.0</v>
+      </c>
+      <c r="M19">
+        <v>102559000.0</v>
+      </c>
+      <c r="N19">
+        <v>39097000.0</v>
+      </c>
+      <c r="O19">
+        <v>65988000.0</v>
+      </c>
+      <c r="P19">
+        <v>21273000.0</v>
+      </c>
+      <c r="Q19">
+        <v>20786000.0</v>
+      </c>
+      <c r="R19">
+        <v>159951000.0</v>
+      </c>
+      <c r="S19">
+        <v>108904000.0</v>
+      </c>
+      <c r="T19">
+        <v>10300000.0</v>
+      </c>
+      <c r="U19">
+        <v>439000.0</v>
+      </c>
+      <c r="V19">
+        <v>73895000.0</v>
+      </c>
+      <c r="W19">
+        <v>47890000.0</v>
+      </c>
+      <c r="X19">
+        <v>-31660000.0</v>
+      </c>
+      <c r="Y19">
+        <v>28110000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-20996000.0</v>
+      </c>
+      <c r="AA19">
+        <v>83503000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-94710000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-31956000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-300000.0</v>
+      </c>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>36</v>
-[...9115 lines deleted...]
-        <v>139</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14549,629 +20617,839 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>173</v>
       </c>
       <c r="B21">
-        <v>135057000.0</v>
+        <v>-336254000.0</v>
       </c>
       <c r="C21">
-        <v>117161000.0</v>
+        <v>-261215000.0</v>
       </c>
       <c r="D21">
-        <v>248417000.0</v>
+        <v>-331531000.0</v>
       </c>
       <c r="E21">
-        <v>559000.0</v>
+        <v>-273016000.0</v>
       </c>
       <c r="F21">
-        <v>260667000.0</v>
+        <v>-144293000.0</v>
       </c>
       <c r="G21">
-        <v>315063000.0</v>
+        <v>-257405000.0</v>
       </c>
       <c r="H21">
-        <v>346195000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>-380663000.0</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
-        <v>323304000.0</v>
+        <v>-410242000.0</v>
       </c>
       <c r="N21">
-        <v>276416000.0</v>
+        <v>-410242000.0</v>
       </c>
       <c r="O21">
-        <v>242169000.0</v>
+        <v>-566645000.0</v>
       </c>
       <c r="P21">
-        <v>256092000.0</v>
-[...85 lines deleted...]
-      <c r="AS21">
+        <v>-336719000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
+      <c r="A22" t="s">
+        <v>136</v>
+      </c>
+      <c r="B22">
+        <v>42377000.0</v>
+      </c>
+      <c r="C22">
+        <v>80120000.0</v>
+      </c>
+      <c r="D22">
+        <v>98014000.0</v>
+      </c>
+      <c r="E22">
+        <v>80444000.0</v>
+      </c>
+      <c r="F22">
+        <v>187603000.0</v>
+      </c>
+      <c r="G22">
+        <v>-76188000.0</v>
+      </c>
+      <c r="H22">
+        <v>200832000.0</v>
+      </c>
+      <c r="I22">
+        <v>268455000.0</v>
+      </c>
+      <c r="J22">
+        <v>263108000.0</v>
+      </c>
+      <c r="K22">
+        <v>-174763000.0</v>
+      </c>
+      <c r="L22">
+        <v>164751000.0</v>
+      </c>
+      <c r="M22">
+        <v>107135000.0</v>
+      </c>
+      <c r="N22">
+        <v>195914000.0</v>
+      </c>
+      <c r="O22">
+        <v>211803000.0</v>
+      </c>
+      <c r="P22">
+        <v>139184000.0</v>
+      </c>
+      <c r="Q22">
+        <v>187389000.0</v>
+      </c>
+      <c r="R22">
+        <v>186280000.0</v>
+      </c>
+      <c r="S22">
+        <v>197822000.0</v>
+      </c>
+      <c r="T22">
+        <v>161521000.0</v>
+      </c>
+      <c r="U22">
+        <v>123896000.0</v>
+      </c>
+      <c r="V22">
+        <v>159599000.0</v>
+      </c>
+      <c r="W22">
+        <v>135105000.0</v>
+      </c>
+      <c r="X22">
+        <v>87323000.0</v>
+      </c>
+      <c r="Y22">
+        <v>109364000.0</v>
+      </c>
+      <c r="Z22">
+        <v>-219547000.0</v>
+      </c>
+      <c r="AA22">
+        <v>-256805000.0</v>
+      </c>
+      <c r="AB22">
+        <v>151486000.0</v>
+      </c>
+      <c r="AC22">
+        <v>82122000.0</v>
+      </c>
+      <c r="AD22">
+        <v>61355000.0</v>
+      </c>
+      <c r="AE22">
+        <v>-1262288000.0</v>
+      </c>
+      <c r="AF22">
+        <v>-513365000.0</v>
+      </c>
+      <c r="AG22">
+        <v>-592209000.0</v>
+      </c>
+      <c r="AH22">
+        <v>48714000.0</v>
+      </c>
+      <c r="AI22">
+        <v>77900000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>124375000.0</v>
+      </c>
+      <c r="AK22">
+        <v>117714000.0</v>
+      </c>
+      <c r="AL22">
+        <v>56418000.0</v>
+      </c>
+      <c r="AM22">
+        <v>-1406468000.0</v>
+      </c>
+      <c r="AN22">
+        <v>-103533000.0</v>
+      </c>
+      <c r="AO22">
+        <v>-516200000.0</v>
+      </c>
+      <c r="AP22">
+        <v>21165000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>-86864000.0</v>
+      </c>
+      <c r="AR22">
+        <v>70975000.0</v>
+      </c>
+      <c r="AS22">
+        <v>-298933000.0</v>
+      </c>
+      <c r="AT22">
+        <v>73045000.0</v>
+      </c>
+      <c r="AU22">
+        <v>-54968000.0</v>
+      </c>
+      <c r="AV22">
+        <v>111085000.0</v>
+      </c>
+      <c r="AW22">
+        <v>101518000.0</v>
+      </c>
+      <c r="AX22">
+        <v>66730000.0</v>
+      </c>
+      <c r="AY22">
+        <v>89054000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>121521000.0</v>
+      </c>
+      <c r="BA22">
+        <v>114112000.0</v>
+      </c>
+      <c r="BB22">
+        <v>110411000.0</v>
+      </c>
+      <c r="BC22">
+        <v>109906000.0</v>
+      </c>
+      <c r="BD22">
+        <v>95465000.0</v>
+      </c>
+      <c r="BE22">
+        <v>92610000.0</v>
+      </c>
+      <c r="BF22">
+        <v>90037000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:58">
+      <c r="A23" t="s">
+        <v>174</v>
+      </c>
+      <c r="B23">
+        <v>-995000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1004000.0</v>
+      </c>
+      <c r="D23">
+        <v>-992000.0</v>
+      </c>
+      <c r="E23">
+        <v>-1003000.0</v>
+      </c>
+      <c r="F23">
+        <v>-988000.0</v>
+      </c>
+      <c r="G23">
+        <v>-986000.0</v>
+      </c>
+      <c r="H23">
+        <v>-995000.0</v>
+      </c>
+      <c r="I23">
+        <v>-1023000.0</v>
+      </c>
+      <c r="J23">
+        <v>-1002000.0</v>
+      </c>
+      <c r="K23">
+        <v>-993000.0</v>
+      </c>
+      <c r="L23">
+        <v>-991000.0</v>
+      </c>
+      <c r="M23">
+        <v>-1043000.0</v>
+      </c>
+      <c r="N23">
+        <v>-1049000.0</v>
+      </c>
+      <c r="O23">
+        <v>381000.0</v>
+      </c>
+      <c r="P23">
+        <v>-589000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-317000.0</v>
+      </c>
+      <c r="R23">
+        <v>-2106000.0</v>
+      </c>
+      <c r="S23">
+        <v>-2119000.0</v>
+      </c>
+      <c r="T23">
+        <v>-1401000.0</v>
+      </c>
+      <c r="U23">
+        <v>-281000.0</v>
+      </c>
+      <c r="V23">
+        <v>-350000.0</v>
+      </c>
+      <c r="W23">
+        <v>-2362000.0</v>
+      </c>
+      <c r="X23">
+        <v>-983000.0</v>
+      </c>
+      <c r="Y23">
+        <v>-1251000.0</v>
+      </c>
+      <c r="Z23">
+        <v>-1394000.0</v>
+      </c>
+      <c r="AA23">
+        <v>-1508000.0</v>
+      </c>
+      <c r="AB23">
+        <v>-1091000.0</v>
+      </c>
+      <c r="AC23">
+        <v>-1445000.0</v>
+      </c>
+      <c r="AD23">
+        <v>-1906000.0</v>
+      </c>
+      <c r="AE23">
+        <v>-20978000.0</v>
+      </c>
+      <c r="AF23">
+        <v>-234000.0</v>
+      </c>
+      <c r="AG23">
+        <v>-30000.0</v>
+      </c>
+      <c r="AH23">
+        <v>-22000.0</v>
+      </c>
+      <c r="AI23">
+        <v>40606000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>-22000.0</v>
+      </c>
+      <c r="AK23">
+        <v>-22000.0</v>
+      </c>
+      <c r="AL23">
+        <v>878000.0</v>
+      </c>
+      <c r="AM23">
+        <v>-16000.0</v>
+      </c>
+      <c r="AN23">
+        <v>-48119000.0</v>
+      </c>
+      <c r="AO23">
+        <v>-22000.0</v>
+      </c>
+      <c r="AP23">
+        <v>441000.0</v>
+      </c>
+      <c r="AQ23">
         <v>-29000.0</v>
       </c>
-      <c r="AT21">
-[...226 lines deleted...]
-      </c>
       <c r="AR23">
-        <v>429801000.0</v>
+        <v>-95627000.0</v>
       </c>
       <c r="AS23">
-        <v>758522000.0</v>
+        <v>-44000.0</v>
       </c>
       <c r="AT23">
-        <v>486777000.0</v>
+        <v>555000.0</v>
       </c>
       <c r="AU23">
-        <v>460345000.0</v>
+        <v>-25791000.0</v>
       </c>
       <c r="AV23">
-        <v>375922000.0</v>
+        <v>-95958000.0</v>
       </c>
       <c r="AW23">
-        <v>450111000.0</v>
+        <v>-47000.0</v>
       </c>
       <c r="AX23">
-        <v>400368000.0</v>
+        <v>-47000.0</v>
       </c>
       <c r="AY23">
-        <v>346795000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="AZ23">
-        <v>348985000.0</v>
+        <v>-91027000.0</v>
       </c>
       <c r="BA23">
-        <v>320450000.0</v>
+        <v>-27000.0</v>
       </c>
       <c r="BB23">
-        <v>326806000.0</v>
+        <v>-43000.0</v>
       </c>
       <c r="BC23">
-        <v>252929000.0</v>
+        <v>-120000.0</v>
       </c>
       <c r="BD23">
-        <v>207239000.0</v>
+        <v>-73323000.0</v>
       </c>
       <c r="BE23">
-        <v>203530000.0</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:57">
+        <v>-95000.0</v>
+      </c>
+      <c r="BF23">
+        <v>3366000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>143</v>
-[...8 lines deleted...]
-      <c r="I24"/>
+        <v>175</v>
+      </c>
+      <c r="B24">
+        <v>10898000.0</v>
+      </c>
+      <c r="C24">
+        <v>32836000.0</v>
+      </c>
+      <c r="D24">
+        <v>8411000.0</v>
+      </c>
+      <c r="E24">
+        <v>3624000.0</v>
+      </c>
+      <c r="F24">
+        <v>8912000.0</v>
+      </c>
+      <c r="G24">
+        <v>2001000.0</v>
+      </c>
+      <c r="H24">
+        <v>-39264000.0</v>
+      </c>
+      <c r="I24">
+        <v>2820000.0</v>
+      </c>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24"/>
-[...46 lines deleted...]
-    <row r="25" spans="1:57">
+      <c r="L24">
+        <v>-22950000.0</v>
+      </c>
+      <c r="M24">
+        <v>102723000.0</v>
+      </c>
+      <c r="N24">
+        <v>11624000.0</v>
+      </c>
+      <c r="O24">
+        <v>71437000.0</v>
+      </c>
+      <c r="P24">
+        <v>16842000.0</v>
+      </c>
+      <c r="Q24">
+        <v>22932000.0</v>
+      </c>
+      <c r="R24">
+        <v>22166000.0</v>
+      </c>
+      <c r="S24">
+        <v>110389000.0</v>
+      </c>
+      <c r="T24">
+        <v>14188000.0</v>
+      </c>
+      <c r="U24">
+        <v>5403000.0</v>
+      </c>
+      <c r="V24">
+        <v>78481000.0</v>
+      </c>
+      <c r="W24">
+        <v>43059000.0</v>
+      </c>
+      <c r="X24">
+        <v>-34813000.0</v>
+      </c>
+      <c r="Y24">
+        <v>35429000.0</v>
+      </c>
+      <c r="Z24">
+        <v>19185000.0</v>
+      </c>
+      <c r="AA24">
+        <v>9312000.0</v>
+      </c>
+      <c r="AB24">
+        <v>-75310000.0</v>
+      </c>
+      <c r="AC24">
+        <v>11215000.0</v>
+      </c>
+      <c r="AD24">
+        <v>32847000.0</v>
+      </c>
+      <c r="AE24">
+        <v>324095000.0</v>
+      </c>
+      <c r="AF24">
+        <v>9431000.0</v>
+      </c>
+      <c r="AG24">
+        <v>8411000.0</v>
+      </c>
+      <c r="AH24">
+        <v>27051000.0</v>
+      </c>
+      <c r="AI24">
+        <v>3013000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>121636000.0</v>
+      </c>
+      <c r="AK24">
+        <v>29488000.0</v>
+      </c>
+      <c r="AL24">
+        <v>52450000.0</v>
+      </c>
+      <c r="AM24">
+        <v>26311000.0</v>
+      </c>
+      <c r="AN24">
+        <v>12223000.0</v>
+      </c>
+      <c r="AO24">
+        <v>4208000.0</v>
+      </c>
+      <c r="AP24">
+        <v>4020000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>19302000.0</v>
+      </c>
+      <c r="AR24">
+        <v>12653000.0</v>
+      </c>
+      <c r="AS24">
+        <v>16856000.0</v>
+      </c>
+      <c r="AT24">
+        <v>18388000.0</v>
+      </c>
+      <c r="AU24">
+        <v>48020000.0</v>
+      </c>
+      <c r="AV24">
+        <v>47751000.0</v>
+      </c>
+      <c r="AW24">
+        <v>1459000.0</v>
+      </c>
+      <c r="AX24">
+        <v>1309000.0</v>
+      </c>
+      <c r="AY24">
+        <v>695000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>1347000.0</v>
+      </c>
+      <c r="BA24">
+        <v>3094000.0</v>
+      </c>
+      <c r="BB24">
+        <v>1472000.0</v>
+      </c>
+      <c r="BC24">
+        <v>-56293000.0</v>
+      </c>
+      <c r="BD24">
+        <v>2979000.0</v>
+      </c>
+      <c r="BE24">
+        <v>2399000.0</v>
+      </c>
+      <c r="BF24">
+        <v>3742000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>176</v>
       </c>
       <c r="B25">
-        <v>62309000.0</v>
+        <v>-26621000.0</v>
       </c>
       <c r="C25">
-        <v>63432000.0</v>
+        <v>82125000.0</v>
       </c>
       <c r="D25">
-        <v>67327000.0</v>
+        <v>-32953000.0</v>
       </c>
       <c r="E25">
-        <v>71171000.0</v>
+        <v>-6108000.0</v>
       </c>
       <c r="F25">
-        <v>72022000.0</v>
+        <v>-10662000.0</v>
       </c>
       <c r="G25">
-        <v>76535000.0</v>
+        <v>346298000.0</v>
       </c>
       <c r="H25">
-        <v>76422000.0</v>
+        <v>10479000.0</v>
       </c>
       <c r="I25">
-        <v>85151000.0</v>
+        <v>-11027000.0</v>
       </c>
       <c r="J25">
-        <v>83898000.0</v>
+        <v>63156000.0</v>
       </c>
       <c r="K25">
-        <v>82283000.0</v>
+        <v>66018000.0</v>
       </c>
       <c r="L25">
-        <v>82138000.0</v>
+        <v>69385000.0</v>
       </c>
       <c r="M25">
-        <v>86592000.0</v>
+        <v>73496000.0</v>
       </c>
       <c r="N25">
-        <v>87385000.0</v>
+        <v>-43171000.0</v>
       </c>
       <c r="O25">
-        <v>85400000.0</v>
+        <v>57758000.0</v>
       </c>
       <c r="P25">
-        <v>83284000.0</v>
+        <v>12463000.0</v>
       </c>
       <c r="Q25">
-        <v>92832000.0</v>
+        <v>32156000.0</v>
       </c>
       <c r="R25">
-        <v>119862000.0</v>
+        <v>-45594000.0</v>
       </c>
       <c r="S25">
-        <v>126046000.0</v>
+        <v>87735000.0</v>
       </c>
       <c r="T25">
-        <v>127032000.0</v>
+        <v>94651000.0</v>
       </c>
       <c r="U25">
-        <v>131285000.0</v>
+        <v>98687000.0</v>
       </c>
       <c r="V25">
-        <v>131538000.0</v>
+        <v>98750000.0</v>
       </c>
       <c r="W25">
-        <v>136108000.0</v>
+        <v>106579000.0</v>
       </c>
       <c r="X25">
-        <v>142709000.0</v>
-[...35 lines deleted...]
-    <row r="26" spans="1:57">
+        <v>112806000.0</v>
+      </c>
+      <c r="Y25">
+        <v>124069000.0</v>
+      </c>
+      <c r="Z25">
+        <v>128442000.0</v>
+      </c>
+      <c r="AA25">
+        <v>143026000.0</v>
+      </c>
+      <c r="AB25">
+        <v>135777000.0</v>
+      </c>
+      <c r="AC25">
+        <v>133649000.0</v>
+      </c>
+      <c r="AD25">
+        <v>122883000.0</v>
+      </c>
+      <c r="AE25">
+        <v>121311000.0</v>
+      </c>
+      <c r="AF25">
+        <v>128269000.0</v>
+      </c>
+      <c r="AG25">
+        <v>121345000.0</v>
+      </c>
+      <c r="AH25">
+        <v>119414000.0</v>
+      </c>
+      <c r="AI25">
+        <v>130268000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>123931000.0</v>
+      </c>
+      <c r="AK25">
+        <v>95359000.0</v>
+      </c>
+      <c r="AL25">
+        <v>55871000.0</v>
+      </c>
+      <c r="AM25">
+        <v>27117000.0</v>
+      </c>
+      <c r="AN25">
+        <v>26867000.0</v>
+      </c>
+      <c r="AO25">
+        <v>9792000.0</v>
+      </c>
+      <c r="AP25">
+        <v>18009000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>12585000.0</v>
+      </c>
+      <c r="AR25">
+        <v>13315000.0</v>
+      </c>
+      <c r="AS25">
+        <v>23793000.0</v>
+      </c>
+      <c r="AT25">
+        <v>20705000.0</v>
+      </c>
+      <c r="AU25">
+        <v>10261000.0</v>
+      </c>
+      <c r="AV25">
+        <v>21978000.0</v>
+      </c>
+      <c r="AW25">
+        <v>19802000.0</v>
+      </c>
+      <c r="AX25">
+        <v>21007000.0</v>
+      </c>
+      <c r="AY25">
+        <v>27350000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>24845000.0</v>
+      </c>
+      <c r="BA25">
+        <v>23809000.0</v>
+      </c>
+      <c r="BB25">
+        <v>26420000.0</v>
+      </c>
+      <c r="BC25">
+        <v>8311000.0</v>
+      </c>
+      <c r="BD25">
+        <v>5028000.0</v>
+      </c>
+      <c r="BE25">
+        <v>-11722000.0</v>
+      </c>
+      <c r="BF25">
+        <v>-17525000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15185,6204 +21463,753 @@
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>146</v>
-[...2237 lines deleted...]
-      <c r="A29" t="s">
         <v>178</v>
-      </c>
-[...3235 lines deleted...]
-        <v>176</v>
       </c>
       <c r="B27">
         <v>1000.0</v>
       </c>
       <c r="C27">
+        <v>2000.0</v>
+      </c>
+      <c r="D27">
         <v>1000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
+        <v>1000.0</v>
+      </c>
+      <c r="F27">
         <v>3000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>-9000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>-1239000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1370000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1069000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1175000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1039000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1108000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1149000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1120000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1164000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1113000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2475000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1259000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1143000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>734000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>667000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>788000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>835000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>870000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1340000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>2928000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>293000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1260000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>-3747000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1309000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1505000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1385000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1671000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1992000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>3086000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>266000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>428000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>480000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1307000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>-50000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>659000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>1848000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>757000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>579000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1118000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>6502000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>4122000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>3866000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>2537000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>3170000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>4781000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>5815000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>4060000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>2010000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>2452000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>2451000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:56">
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B28">
+        <v>-337249000.0</v>
+      </c>
+      <c r="C28">
+        <v>-262219000.0</v>
+      </c>
+      <c r="D28">
         <v>-332523000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-333298000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-145281000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-258391000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-381658000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-279785000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-123102000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-268466000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-169668000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-410242000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-491416000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-566645000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-336719000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-397370000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-449191000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-484269000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-422544000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-398585000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-350246000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-352172000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-236145000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-317601000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-207953000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-233579000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-92416000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-226587000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-260940000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-756519000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-149693000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-272533000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-188254000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-38224000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-129638000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-163661000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-69313000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1421986000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1088973000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2201008000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>25901000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-70099000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>849125000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>467473000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-366305000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1435952000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1622909000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>229624000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>772908000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>379955000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>23377000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>306803000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>200665000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-33050000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-130681000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-151722000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-46309000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B29">
+        <v>191529000.0</v>
+      </c>
+      <c r="C29">
+        <v>368926000.0</v>
+      </c>
+      <c r="D29">
         <v>170896000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>373020000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>133867000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>512250000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>340486000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>592320000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>271929000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>210825000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>213072000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>276366000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>288318000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>433328000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>512174000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>287199000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>196067000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>312536000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>421439000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>298677000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>327794000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>309262000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>376818000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>182427000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>35776000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>236301000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>110397000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>193219000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>194408000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>475824000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>251153000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>125911000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>214478000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>528920000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>232396000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-380258000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>183798000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-753153000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>254506000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>254954000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>544414000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>124097000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>28191000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>234382000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>148691000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-56225000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>485879000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>176930000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>73452000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>307468000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>31792000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>102041000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>33125000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>166351000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>32802000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>259578000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>108351000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:56">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B30">
+        <v>10490000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2861000.0</v>
+      </c>
+      <c r="D30">
         <v>8347000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>3012000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>8724000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>13984000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>27295000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2788000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>27240000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>26188000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>13333000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>102559000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>39097000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>65988000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>21273000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>20786000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>159951000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>108904000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>10300000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>439000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>73895000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>47890000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-31660000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>28110000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-20996000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>83503000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-94710000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-31956000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-300000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-20978000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-32768000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2054000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-304190000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-435292000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-262896000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-245527000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-665661000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-134167000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-1138109000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-1177998000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-1142056000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-544507000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-1222150000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-1012278000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-739893000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-248063000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-784539000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-339387000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-735155000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-449857000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-333532000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-179476000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-318977000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-340661000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-121972000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-267841000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-209966000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>