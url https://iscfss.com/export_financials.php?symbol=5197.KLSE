--- v0 (2026-06-19)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2805,3910 +2808,4012 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>5503000.0</v>
+      </c>
+      <c r="C2">
         <v>7124000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5288000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5522000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4515000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5234000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1599704.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6491000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6138000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3403000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2113627.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5652000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3828000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3375000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1115066.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3881000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8894000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9130000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3971253.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4114000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5001000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4975000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2545328.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6369000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3913000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7380000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3811011.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5059000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>8344000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>13808000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>12000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>92652000.0</v>
       </c>
       <c r="C8">
         <v>92652000.0</v>
       </c>
       <c r="D8">
         <v>92652000.0</v>
       </c>
       <c r="E8">
         <v>92652000.0</v>
       </c>
       <c r="F8">
         <v>92652000.0</v>
       </c>
       <c r="G8">
+        <v>92652000.0</v>
+      </c>
+      <c r="H8">
         <v>92652004.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92652000.0</v>
       </c>
       <c r="I8">
         <v>92652000.0</v>
       </c>
       <c r="J8">
         <v>92652000.0</v>
       </c>
       <c r="K8">
+        <v>92652000.0</v>
+      </c>
+      <c r="L8">
         <v>92652004.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92652000.0</v>
       </c>
       <c r="M8">
         <v>92652000.0</v>
       </c>
       <c r="N8">
         <v>92652000.0</v>
       </c>
       <c r="O8">
+        <v>92652000.0</v>
+      </c>
+      <c r="P8">
         <v>91853964.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>67606000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>64825000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>60174000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>57691137.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57691000.0</v>
       </c>
       <c r="U8">
         <v>57691000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>57691000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>9374000.0</v>
+      </c>
+      <c r="C10">
         <v>7066000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10754000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5834000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8845000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16032000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11539330.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11235000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13783000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>19234000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14547040.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>23445000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>19890000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>22480000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>27864210.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>43071000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>67593000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>57451000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>29608160.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>43975000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>41313000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>33389000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>41568540.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>39162000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>40813000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>48421000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>38517071.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>43306000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>38305000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>46504000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>58000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000000.0</v>
       </c>
       <c r="AG10">
         <v>85000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10">
+        <v>85000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>51329000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>55274000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>66853000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>72731000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>67761110.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>72937000.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>103085000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>110430000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>124103620.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>138608000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>121706000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>106374000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>78666060.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>94695000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>83838000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>80688000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>88744660.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>91033000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>92489000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>93695000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>92106110.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>91289000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>86792000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>95031000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>92652000.0</v>
       </c>
       <c r="E13">
         <v>92652000.0</v>
       </c>
       <c r="F13">
         <v>92652000.0</v>
       </c>
       <c r="G13">
         <v>92652000.0</v>
       </c>
       <c r="H13">
         <v>92652000.0</v>
       </c>
-      <c r="I13"/>
+      <c r="I13">
+        <v>92652000.0</v>
+      </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>92652000.0</v>
       </c>
       <c r="O13">
+        <v>92652000.0</v>
+      </c>
+      <c r="P13">
         <v>91853964.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>67606000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>64825000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>60174000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>57691140.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57691000.0</v>
       </c>
       <c r="U13">
         <v>57691000.0</v>
       </c>
       <c r="V13">
         <v>57691000.0</v>
       </c>
       <c r="W13">
+        <v>57691000.0</v>
+      </c>
+      <c r="X13">
         <v>57691140.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57691000.0</v>
       </c>
       <c r="Y13">
         <v>57691000.0</v>
       </c>
       <c r="Z13">
         <v>57691000.0</v>
       </c>
       <c r="AA13">
+        <v>57691000.0</v>
+      </c>
+      <c r="AB13">
         <v>57691140.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>57502000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>56602000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>56494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000000.0</v>
       </c>
       <c r="AF13">
         <v>52000000.0</v>
       </c>
       <c r="AG13">
         <v>52000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>52000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>218431668.0</v>
       </c>
       <c r="C14">
-        <v>218431670.0</v>
+        <v>218431668.0</v>
       </c>
       <c r="D14">
         <v>218431670.0</v>
       </c>
       <c r="E14">
         <v>218431670.0</v>
       </c>
       <c r="F14">
         <v>218431670.0</v>
       </c>
       <c r="G14">
         <v>218431670.0</v>
       </c>
       <c r="H14">
         <v>218431670.0</v>
       </c>
       <c r="I14">
-        <v>218431668.0</v>
+        <v>218431670.0</v>
       </c>
       <c r="J14">
         <v>218431668.0</v>
       </c>
       <c r="K14">
         <v>218431668.0</v>
       </c>
       <c r="L14">
         <v>218431668.0</v>
       </c>
       <c r="M14">
-        <v>218431670.0</v>
+        <v>218431668.0</v>
       </c>
       <c r="N14">
         <v>218431670.0</v>
       </c>
       <c r="O14">
+        <v>218431670.0</v>
+      </c>
+      <c r="P14">
         <v>217405370.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>220285790.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>220055590.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>213567260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209761110.0</v>
       </c>
       <c r="T14">
         <v>209761110.0</v>
       </c>
       <c r="U14">
+        <v>209761110.0</v>
+      </c>
+      <c r="V14">
         <v>201693370.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98869300.0</v>
       </c>
       <c r="W14">
         <v>98869300.0</v>
       </c>
       <c r="X14">
+        <v>98869300.0</v>
+      </c>
+      <c r="Y14">
         <v>99105800.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>100473000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>100840500.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>102361700.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>102010100.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>103937700.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>105149700.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>106075200.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>106951900.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>102564100.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21">
         <v>149000.0</v>
       </c>
       <c r="E21">
         <v>149000.0</v>
       </c>
       <c r="F21">
         <v>149000.0</v>
       </c>
       <c r="G21">
+        <v>149000.0</v>
+      </c>
+      <c r="H21">
         <v>149040.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>149000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>149040.0</v>
       </c>
-      <c r="L21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>149000.0</v>
       </c>
       <c r="O21">
+        <v>149000.0</v>
+      </c>
+      <c r="P21">
         <v>149040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="Q21">
         <v>149000.0</v>
       </c>
       <c r="R21">
         <v>149000.0</v>
       </c>
       <c r="S21">
+        <v>149000.0</v>
+      </c>
+      <c r="T21">
         <v>149040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="U21">
         <v>149000.0</v>
       </c>
       <c r="V21">
         <v>149000.0</v>
       </c>
       <c r="W21">
+        <v>149000.0</v>
+      </c>
+      <c r="X21">
         <v>149040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="Y21">
         <v>149000.0</v>
       </c>
       <c r="Z21">
         <v>149000.0</v>
       </c>
       <c r="AA21">
+        <v>149000.0</v>
+      </c>
+      <c r="AB21">
         <v>149040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="AC21">
         <v>149000.0</v>
       </c>
       <c r="AD21">
         <v>149000.0</v>
       </c>
-      <c r="AE21"/>
+      <c r="AE21">
+        <v>149000.0</v>
+      </c>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>48068000.0</v>
+      </c>
+      <c r="C22">
         <v>51859000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>47301000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>51746000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>40933000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>35953000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>43733900.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>50039000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>43519000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>45055000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>47969734.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>51016000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>51409000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>46934000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>40980806.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>34666000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>44872000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>40676000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>30852330.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>33157000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>34545000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>38734000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>38720020.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>39451000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>38692000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>35674000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>42089050.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>44089000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>50822000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>54126000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>26000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>25000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>139769000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>147564000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>148426000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>153058000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>157553810.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>172750000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>191882000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>191102000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>197433610.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>208479000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>202238000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>188217000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>183125000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>165953000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>166227000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>160880000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
+      <c r="D25"/>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
+      <c r="M25"/>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
       <c r="U25">
         <v>0.0</v>
       </c>
       <c r="V25">
         <v>0.0</v>
       </c>
-      <c r="W25"/>
+      <c r="W25">
+        <v>0.0</v>
+      </c>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>130368000.0</v>
+      </c>
+      <c r="C29">
         <v>130099000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>131774000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>138571000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>141292000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>146265000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>151103902.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>164175000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>168698000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>172664000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>173714622.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>181853000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>184560000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>185457000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>190552882.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>194495000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>184875000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>175342000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>169113539.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>161512000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>159744000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>155508000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>158239425.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>164786000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>166916000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>169458000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>1733000.0</v>
+      </c>
+      <c r="C30">
         <v>4268000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3750000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2534000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2741000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6770000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8998580.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13829000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11076000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10170000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5087088.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6686000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9324000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5253000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4164769.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6307000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5198000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8280000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>37034330.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1750000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7651000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1256000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1668260.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1315000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2525000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4299000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6733600.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5573000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6232000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4808000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>16000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>13000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>184411000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>190403842.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>194346000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>93193000.0</v>
+      </c>
+      <c r="C32">
         <v>94575000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>96960000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>106265000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>109813000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>115391000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>120179776.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>137275000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>141128000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>148388000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>149107611.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>155809000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>159968000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>162899000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>167922120.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>171049000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>161014000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>151484000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>144994806.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>133161000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>131391000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>126444000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>129774567.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>134382000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>135827000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>137922000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>37175000.0</v>
+      </c>
+      <c r="C33">
         <v>35524000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>34814000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>32306000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>31479000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>30873000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>30924126.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>26900000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>27570000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>24300000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>24712783.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>26460000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>26039000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>24463000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>25213248.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>25708000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>26144000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>26352000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>26696070.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>28351000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>28353000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>29064000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>28464858.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>30404000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>31089000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>31815000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>32944120.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>32378000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>32648000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>32360000.0</v>
       </c>
-      <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
         <v>0.0</v>
       </c>
       <c r="C35">
         <v>0.0</v>
       </c>
       <c r="D35">
         <v>0.0</v>
       </c>
       <c r="E35">
         <v>0.0</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
       <c r="G35">
         <v>0.0</v>
       </c>
       <c r="H35">
         <v>0.0</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
         <v>24000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>105772.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>416000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1447000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1905000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2582486.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2262000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2283000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2494000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2577337.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U35">
         <v>0.0</v>
       </c>
       <c r="V35">
         <v>0.0</v>
       </c>
       <c r="W35">
         <v>0.0</v>
       </c>
       <c r="X35">
         <v>0.0</v>
       </c>
       <c r="Y35">
         <v>0.0</v>
       </c>
       <c r="Z35">
+        <v>0.0</v>
+      </c>
+      <c r="AA35">
         <v>279000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>803204.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1755000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2686000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2997000.0</v>
       </c>
-      <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36">
         <v>32378000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>32648000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>32360000.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>1000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>2010000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>23000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2070202.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2071000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>62000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>92780.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>988000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>129000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>135000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>15150.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>959000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>531000.0</v>
       </c>
-      <c r="Z38"/>
       <c r="AA38"/>
-      <c r="AB38">
+      <c r="AB38"/>
+      <c r="AC38">
         <v>7000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>31000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>12000.0</v>
       </c>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>1047000.0</v>
+      </c>
+      <c r="C39">
         <v>1795000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1351000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1338000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2054000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2556000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1882120.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4791000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7154000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>6191000.0</v>
       </c>
-      <c r="K39"/>
-      <c r="L39">
+      <c r="L39"/>
+      <c r="M39">
         <v>3628000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2025000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2091000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1144384.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3190000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4317000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6534000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>9091860.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7235000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>8787000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>8137000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>6153950.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>6586000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3281000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>10278000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4495850.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>6070000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>7739000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>10845000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>4000000.0</v>
       </c>
-      <c r="AF39"/>
       <c r="AG39"/>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>2047000.0</v>
       </c>
-      <c r="N40"/>
-      <c r="O40">
+      <c r="O40"/>
+      <c r="P40">
         <v>664959.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>7841000.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-      <c r="AE40">
-[...1 lines deleted...]
-      </c>
+      <c r="AE40"/>
       <c r="AF40">
         <v>1000000.0</v>
       </c>
-      <c r="AG40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:33">
+      <c r="AG40">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH40"/>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>1447000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>2582486.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2262000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-      <c r="O42">
+      <c r="O42"/>
+      <c r="P42">
         <v>852937.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1249000.0</v>
       </c>
-      <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>161111058.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>156821570.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>148911249.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>148906074.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>30434000.0</v>
+      </c>
+      <c r="C46">
         <v>28763000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>28032000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>28479000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>27631000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>27005000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>27035555.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>24844000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>25493000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>22203000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>22594980.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>24322000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>23880000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>22261000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>22994006.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>23488000.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>28032000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>28479000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>27631000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>27005000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>27035560.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>24844000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>23880000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>22261000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>22994006.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>23488000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>23900000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>24029000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>24321420.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>25061000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>25901000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>26586000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>26085810.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>27061000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>28153000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>29390000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>30498190.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>29905000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>30130000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>29841000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>45103000.0</v>
+      </c>
+      <c r="C48">
         <v>44834000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>46509000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>53306000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>56027000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>61000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>65838750.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>78910000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>83433000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>87399000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>88449465.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>96588000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>99295000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>100192000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>105075152.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>134686000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>130953000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>124546000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>120800660.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>113199000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>111431000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>107195000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>109926550.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>116119000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>117329000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>119601000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>121066440.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>121665000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>123695000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>128387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000000.0</v>
       </c>
       <c r="AF48">
         <v>94000000.0</v>
       </c>
       <c r="AG48">
+        <v>94000000.0</v>
+      </c>
+      <c r="AH48">
         <v>89000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-    </row>
-    <row r="51" spans="1:33">
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
-      <c r="D52">
-[...1 lines deleted...]
-      </c>
+      <c r="D52"/>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="I52"/>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
-[...1 lines deleted...]
-      </c>
+      <c r="M52"/>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
       <c r="V52">
         <v>0.0</v>
       </c>
-      <c r="W52"/>
+      <c r="W52">
+        <v>0.0</v>
+      </c>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-    </row>
-    <row r="53" spans="1:33">
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>39194000.0</v>
+      </c>
+      <c r="C53">
         <v>40890000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>40575000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>49440000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>58008000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>56699000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>56221790.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>61702000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>69135000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>68562000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>73948342.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>73882000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>83195000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>87950000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>96239410.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>95537000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>54113000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>48923000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>49057910.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>50720000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>42525000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>47299000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>47176120.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>51871000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>51676000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>45274000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>53353954.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>47983000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>48487000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>48527000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1000000.0</v>
       </c>
-      <c r="AF53"/>
       <c r="AG53"/>
-    </row>
-    <row r="54" spans="1:33">
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>137928000.0</v>
+      </c>
+      <c r="C55">
         <v>142671000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>139769000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>147564000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>148426000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>153058000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>157553810.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>172750000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>176491000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>177225000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>178573692.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>188323000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>191882000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>191102000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>197433610.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>208479000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>202238000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>188217000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>183125000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>165953000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>166227000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>160880000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>166661020.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>171698000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>170985000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>178349000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>180635470.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>181665000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>187125000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>198316000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>159000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>162000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>153000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>100753000.0</v>
+      </c>
+      <c r="C56">
         <v>107147000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>104955000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>115258000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>116947000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>122184000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>126629680.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>145850000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>148921000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>152925000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>153860909.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>161863000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>165843000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>166639000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>172220365.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>182771000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>176094000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>161865000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>156428930.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>137602000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>137874000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>131816000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>138196160.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>141294000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>139896000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>146534000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>147691350.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>149287000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>154477000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>165956000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>121000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>125000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>115000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>7560000.0</v>
+      </c>
+      <c r="C57">
         <v>12572000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7995000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>8993000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>7134000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>6793000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>6449910.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>8575000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>7793000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4537000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4753298.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>6054000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5875000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3740000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4298245.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>11722000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>15080000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>10381000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>11434120.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4441000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>6483000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>5372000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>8421590.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>6912000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4069000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>8612000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>7814530.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>5269000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>8728000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>13879000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>9000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>13000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>7560000.0</v>
+      </c>
+      <c r="C58">
         <v>12572000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7995000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>8993000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7134000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6793000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6449910.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>8575000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>7793000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4561000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4859070.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6470000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>7322000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5645000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>6880730.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>13984000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>17363000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>12875000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>14011460.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4441000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>6483000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5372000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>8421590.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>6912000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>4069000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>8891000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>8617740.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>7024000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>11414000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>16876000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>12000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>16000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>130368000.0</v>
+      </c>
+      <c r="C60">
         <v>130099000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>131774000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>138571000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>141292000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>146265000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>151103900.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>164175000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>168698000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>172664000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>173714622.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>181853000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>184560000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>185457000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>190552880.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>194495000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>184875000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>175342000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>169113540.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>161512000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>159744000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>155508000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>158239430.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>164786000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>166916000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>169458000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>172017740.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>174641000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>175711000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>181440000.0</v>
       </c>
-      <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
-    </row>
-    <row r="61" spans="1:33">
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
-[...1 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-9378000.0</v>
       </c>
       <c r="U61">
         <v>-9378000.0</v>
       </c>
       <c r="V61">
         <v>-9378000.0</v>
       </c>
       <c r="W61">
+        <v>-9378000.0</v>
+      </c>
+      <c r="X61">
         <v>-9378260.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-9024000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-8104000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-7834000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-6739840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6740000.0</v>
       </c>
       <c r="AC61">
         <v>-6740000.0</v>
       </c>
       <c r="AD61">
+        <v>-6740000.0</v>
+      </c>
+      <c r="AE61">
         <v>-4978000.0</v>
       </c>
-      <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6761,1013 +6866,1013 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>106383000.0</v>
       </c>
       <c r="C2">
         <v>101055590.0</v>
       </c>
       <c r="D2">
         <v>66769060.0</v>
       </c>
       <c r="E2">
         <v>95233610.0</v>
       </c>
       <c r="F2">
         <v>111679280.0</v>
       </c>
       <c r="G2">
         <v>93907280.0</v>
       </c>
       <c r="H2">
         <v>144927390.0</v>
       </c>
       <c r="I2">
         <v>159877590.0</v>
       </c>
       <c r="J2">
         <v>156695020.0</v>
       </c>
       <c r="K2">
         <v>148217940.0</v>
       </c>
       <c r="L2">
         <v>125000000.0</v>
       </c>
       <c r="M2">
         <v>111000000.0</v>
       </c>
       <c r="N2">
         <v>112000000.0</v>
       </c>
       <c r="O2">
         <v>102000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>30798425.0</v>
       </c>
       <c r="F5">
         <v>16348931.0</v>
       </c>
       <c r="G5">
         <v>-12455280.0</v>
       </c>
       <c r="H5">
         <v>-12419355.0</v>
       </c>
       <c r="I5">
         <v>40314114.0</v>
       </c>
       <c r="J5">
         <v>18652476.0</v>
       </c>
       <c r="K5">
         <v>28546784.0</v>
       </c>
       <c r="L5">
         <v>28000000.0</v>
       </c>
       <c r="M5">
         <v>15000000.0</v>
       </c>
       <c r="N5">
         <v>13000000.0</v>
       </c>
       <c r="O5">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>33514806.0</v>
       </c>
       <c r="F6">
         <v>17570822.0</v>
       </c>
       <c r="G6">
         <v>-7889766.0</v>
       </c>
       <c r="H6">
         <v>-5114450.0</v>
       </c>
       <c r="I6">
         <v>40314114.0</v>
       </c>
       <c r="J6">
         <v>18652476.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>-10069000.0</v>
       </c>
       <c r="C9">
         <v>-11066040.0</v>
       </c>
       <c r="D9">
         <v>-6581710.0</v>
       </c>
       <c r="E9">
         <v>39585950.0</v>
       </c>
       <c r="F9">
         <v>22295730.0</v>
       </c>
       <c r="G9">
         <v>-6128070.0</v>
       </c>
       <c r="H9">
         <v>-2546980.0</v>
       </c>
       <c r="I9">
         <v>43549960.0</v>
       </c>
       <c r="J9">
         <v>19464370.0</v>
       </c>
       <c r="K9">
         <v>53257760.0</v>
       </c>
       <c r="L9">
         <v>56000000.0</v>
       </c>
       <c r="M9">
         <v>39000000.0</v>
       </c>
       <c r="N9">
         <v>35000000.0</v>
       </c>
       <c r="O9">
         <v>31000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>-14961000.0</v>
       </c>
       <c r="C10">
         <v>-18492810.0</v>
       </c>
       <c r="D10">
         <v>-10500100.0</v>
       </c>
       <c r="E10">
         <v>36264890.0</v>
       </c>
       <c r="F10">
         <v>18352380.0</v>
       </c>
       <c r="G10">
         <v>-9857070.0</v>
       </c>
       <c r="H10">
         <v>-10040750.0</v>
       </c>
       <c r="I10">
         <v>37749790.0</v>
       </c>
       <c r="J10">
         <v>14741290.0</v>
       </c>
       <c r="K10">
         <v>25257250.0</v>
       </c>
       <c r="L10">
         <v>36317230.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>8595179.0</v>
       </c>
       <c r="F11">
         <v>2949390.0</v>
       </c>
       <c r="G11">
         <v>-818172.0</v>
       </c>
       <c r="H11">
         <v>-3064381.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>5000000.0</v>
       </c>
       <c r="M11">
         <v>1000000.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>170000.0</v>
       </c>
       <c r="C12">
         <v>2289750.0</v>
       </c>
       <c r="D12">
         <v>3059660.0</v>
       </c>
       <c r="E12">
         <v>422470.0</v>
       </c>
       <c r="F12">
         <v>210310.0</v>
       </c>
       <c r="G12">
         <v>410670.0</v>
       </c>
       <c r="H12">
         <v>2877160.0</v>
       </c>
       <c r="I12">
         <v>1213550.0</v>
       </c>
       <c r="J12">
         <v>1448370.0</v>
       </c>
       <c r="K12">
         <v>677910.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
         <v>170000.0</v>
       </c>
       <c r="C13">
         <v>290303.0</v>
       </c>
       <c r="D13">
         <v>341554.0</v>
       </c>
       <c r="E13">
         <v>422472.0</v>
       </c>
       <c r="F13">
         <v>210309.0</v>
       </c>
       <c r="G13">
         <v>410665.0</v>
       </c>
       <c r="H13">
         <v>672726.0</v>
       </c>
       <c r="I13">
         <v>545201.0</v>
       </c>
       <c r="J13">
         <v>510637.0</v>
       </c>
       <c r="K13">
         <v>677906.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>-14961000.0</v>
       </c>
       <c r="C15">
         <v>-18242090.0</v>
       </c>
       <c r="D15">
         <v>-7888420.0</v>
       </c>
       <c r="E15">
         <v>27669710.0</v>
       </c>
       <c r="F15">
         <v>15402990.0</v>
       </c>
       <c r="G15">
         <v>-9038900.0</v>
       </c>
       <c r="H15">
         <v>-6976370.0</v>
       </c>
       <c r="I15">
         <v>28415740.0</v>
       </c>
       <c r="J15">
         <v>11716850.0</v>
       </c>
       <c r="K15">
         <v>19180500.0</v>
       </c>
       <c r="L15">
         <v>32000000.0</v>
       </c>
       <c r="M15">
         <v>16000000.0</v>
       </c>
       <c r="N15">
         <v>15000000.0</v>
       </c>
       <c r="O15">
         <v>12000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16">
         <v>-14961000.0</v>
       </c>
       <c r="C16">
         <v>-18242090.0</v>
       </c>
       <c r="D16">
         <v>-7888420.0</v>
       </c>
       <c r="E16">
         <v>27669710.0</v>
       </c>
       <c r="F16">
         <v>15402991.0</v>
       </c>
       <c r="G16">
         <v>-9038899.0</v>
       </c>
       <c r="H16">
         <v>-6976368.0</v>
       </c>
       <c r="I16">
         <v>28415740.0</v>
       </c>
       <c r="J16">
         <v>11716850.0</v>
       </c>
       <c r="K16">
         <v>19180500.0</v>
       </c>
       <c r="L16">
         <v>31722340.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>-14961000.0</v>
       </c>
       <c r="C17">
         <v>-18242087.0</v>
       </c>
       <c r="D17">
         <v>-7888421.0</v>
       </c>
       <c r="E17">
         <v>27669710.0</v>
       </c>
       <c r="F17">
         <v>15402991.0</v>
       </c>
       <c r="G17">
         <v>-9038899.0</v>
       </c>
       <c r="H17">
         <v>-6976368.0</v>
       </c>
       <c r="I17">
         <v>28415739.0</v>
       </c>
       <c r="J17">
         <v>11722258.0</v>
       </c>
       <c r="K17">
         <v>19180504.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>170000.0</v>
       </c>
       <c r="C18">
         <v>290303.0</v>
       </c>
       <c r="D18">
         <v>341554.0</v>
       </c>
       <c r="E18">
         <v>422472.0</v>
       </c>
       <c r="F18">
         <v>210309.0</v>
       </c>
       <c r="G18">
         <v>410665.0</v>
       </c>
       <c r="H18">
         <v>672726.0</v>
       </c>
       <c r="I18">
         <v>545201.0</v>
       </c>
       <c r="J18">
         <v>510637.0</v>
       </c>
       <c r="K18">
         <v>677906.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>-14961000.0</v>
       </c>
       <c r="C21">
         <v>-18492810.0</v>
       </c>
       <c r="D21">
         <v>-10500090.0</v>
       </c>
       <c r="E21">
         <v>36264890.0</v>
       </c>
       <c r="F21">
         <v>18352380.0</v>
       </c>
       <c r="G21">
         <v>-9857070.0</v>
       </c>
       <c r="H21">
         <v>-10040740.0</v>
       </c>
       <c r="I21">
         <v>37749790.0</v>
       </c>
       <c r="J21">
         <v>14741280.0</v>
       </c>
       <c r="K21">
         <v>25257260.0</v>
       </c>
       <c r="L21">
         <v>28000000.0</v>
       </c>
       <c r="M21">
         <v>15000000.0</v>
       </c>
       <c r="N21">
         <v>13000000.0</v>
       </c>
       <c r="O21">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>1112508.0</v>
       </c>
       <c r="F23">
         <v>2038608.0</v>
       </c>
       <c r="G23">
         <v>298544.0</v>
       </c>
       <c r="H23">
         <v>1845415.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
         <v>3651000.0</v>
       </c>
       <c r="C25">
         <v>3577192.0</v>
       </c>
       <c r="D25">
         <v>3237795.0</v>
       </c>
       <c r="E25">
         <v>3429081.0</v>
       </c>
       <c r="F25">
         <v>3486385.0</v>
       </c>
       <c r="G25">
         <v>5049896.0</v>
       </c>
       <c r="H25">
         <v>5459490.0</v>
       </c>
       <c r="I25">
         <v>5144331.0</v>
       </c>
       <c r="J25">
         <v>5279718.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
         <v>6684000.0</v>
       </c>
       <c r="C28">
         <v>7942620.0</v>
       </c>
       <c r="D28">
         <v>6324360.0</v>
       </c>
       <c r="E28">
         <v>7675020.0</v>
       </c>
       <c r="F28">
         <v>7985410.0</v>
       </c>
       <c r="G28">
         <v>6028660.0</v>
       </c>
       <c r="H28">
         <v>8026960.0</v>
       </c>
       <c r="I28">
         <v>8380180.0</v>
       </c>
       <c r="J28">
         <v>6098730.0</v>
       </c>
       <c r="K28">
         <v>29869850.0</v>
       </c>
       <c r="L28">
         <v>27900060.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>-250730.0</v>
       </c>
       <c r="D29">
         <v>-2611680.0</v>
       </c>
       <c r="E29">
         <v>8595180.0</v>
       </c>
       <c r="F29">
         <v>2949390.0</v>
       </c>
       <c r="G29">
         <v>-818170.0</v>
       </c>
       <c r="H29">
         <v>-3064380.0</v>
       </c>
       <c r="I29">
         <v>9334060.0</v>
       </c>
       <c r="J29">
         <v>3024440.0</v>
       </c>
       <c r="K29">
         <v>6076750.0</v>
       </c>
       <c r="L29">
         <v>4594890.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>111275000.0</v>
       </c>
       <c r="C30">
         <v>108482360.0</v>
       </c>
       <c r="D30">
         <v>70687440.0</v>
       </c>
       <c r="E30">
         <v>104733837.0</v>
       </c>
       <c r="F30">
         <v>119890576.0</v>
       </c>
       <c r="G30">
         <v>100718869.0</v>
       </c>
       <c r="H30">
         <v>152954345.0</v>
       </c>
       <c r="I30">
         <v>168257769.0</v>
       </c>
       <c r="J30">
         <v>162627323.0</v>
       </c>
       <c r="K30">
         <v>178087798.0</v>
       </c>
       <c r="L30">
         <v>152000000.0</v>
       </c>
       <c r="M30">
         <v>136000000.0</v>
       </c>
       <c r="N30">
         <v>134000000.0</v>
       </c>
       <c r="O30">
         <v>125000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>96314000.0</v>
       </c>
       <c r="C32">
         <v>89989550.0</v>
       </c>
       <c r="D32">
         <v>60187350.0</v>
       </c>
       <c r="E32">
         <v>134819560.0</v>
       </c>
       <c r="F32">
         <v>133975010.0</v>
       </c>
       <c r="G32">
         <v>87779210.0</v>
       </c>
       <c r="H32">
         <v>142380410.0</v>
       </c>
       <c r="I32">
         <v>203427550.0</v>
       </c>
@@ -7789,2308 +7894,2368 @@
       <c r="O32">
         <v>133000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>131</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>30219000.0</v>
+      </c>
+      <c r="C2">
         <v>25854000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>34989000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>25125000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19457000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>26812000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>31319590.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22736000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>22731000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>24269000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>21981000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>20606000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14352000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9830000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9182610.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>37292000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26165000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>22594000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>37976280.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>20289000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>27975000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>25439000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>27036280.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>20177000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>12528000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>34166000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>40867390.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>39191000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>31256000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>33613000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>49000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>38000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>29000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>35000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-1787000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-2066575.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>12369000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>-1121000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2651000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2037000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3155450.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1942000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3489000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2623000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>12000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>-941000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2463000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3938194.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>14140000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>13837000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>9476000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>14850822.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1088000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4483000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2851000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2080766.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1121000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2651000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2037000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>1531000.0</v>
+      </c>
+      <c r="C9">
         <v>-26000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-767000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1753000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3679000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3869000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-4265040.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-2960000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-3156000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-685000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1481000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3036000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-654000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1411000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-835050.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>15447000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>14645000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>10329000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>17247730.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1709000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5128000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1789000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1205070.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-917000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2719000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1287000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2787980.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-1346000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-2655000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4242000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>20000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>13000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>269000.0</v>
+      </c>
+      <c r="C10">
         <v>-1675000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2428000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2721000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4973000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-4839000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-8702810.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-4523000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3990000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1277000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4080000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3738000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-629000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2054000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2131110.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14729000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>14011000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>9656000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>16329380.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>863000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4175000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3015000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2470070.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1695000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3363000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2329000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-3978750.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-3970000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-4612000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2520000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-435000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>-519821.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3452000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
+      <c r="AE11"/>
       <c r="AF11">
         <v>1000000.0</v>
       </c>
       <c r="AG11">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH11">
         <v>2000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>35000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>32000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>57000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>46000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>52300.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>68000.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>76000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>93000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>131470.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>152000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>94000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>45000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>67310.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>49000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>40000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>54000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>62670.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>102000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>120000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>126000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>170730.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>154000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>159000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>189000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>33000.0</v>
+      </c>
+      <c r="C13">
         <v>29000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>35000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>32000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>57000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>46000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>52000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>68000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>90000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>80000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>90000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>82000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>76000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>93000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>131472.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>152000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>94000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>45000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>67309.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>49000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>40000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>54000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>62665.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>102000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>120000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>126000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>170726.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>154000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>159000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>189000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>269000.0</v>
+      </c>
+      <c r="C15">
         <v>-1675000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-2428000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-2721000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-4973000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-4839000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-8703090.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-4523000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-3966000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-1050000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-3770000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-2707000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-194000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1218000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1611290.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11277000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>10605000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>7399000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>12466990.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1700000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>4131000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-2895000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-3413900.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1267000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2553000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1805000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-3033370.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-2030000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-3669000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1756000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>11000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>10000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-2428000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-2721000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-4973000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-4839000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-8703090.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-4523000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>-194000.0</v>
       </c>
       <c r="O16">
+        <v>-194000.0</v>
+      </c>
+      <c r="P16">
         <v>-1611290.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11277000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10605000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7399000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>12466990.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1700000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4131000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-2895000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-3413900.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1267000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2553000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1805000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-3033370.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-2030000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-3669000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1756000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>269000.0</v>
+      </c>
+      <c r="C17">
         <v>-1675000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-2428000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-2721000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-4973000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-4839000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-8703000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-4523000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-3966000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-1050000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-3770000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-2707000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-194000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-1218000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1611290.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>11277000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>10605000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>7399000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>12466991.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1700000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>4131000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-2895000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-3413899.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1267000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-2553000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1805000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-3033368.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-2030000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-3669000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1756000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>33000.0</v>
+      </c>
+      <c r="C18">
         <v>29000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>35000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>32000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>57000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>46000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>52000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>68000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>90000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>80000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>90000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>82000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>76000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>93000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>131472.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>152000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>94000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>45000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>67309.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>49000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>40000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>54000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>62665.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>102000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>120000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>126000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>170726.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>154000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>159000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>189000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>-203000.0</v>
+      </c>
+      <c r="C21">
         <v>-1969000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2428000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2721000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4973000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4839000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-8702810.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-4523000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4739000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-2248000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-3290000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-4638000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-629000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2054000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2131110.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>14729000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>14011000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9656000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>16329380.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>863000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4175000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-3015000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2470070.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1695000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3363000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2329000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-3978740.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-3326000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-4844000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1284000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>12000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
+      <c r="M23"/>
       <c r="N23">
         <v>48000.0</v>
       </c>
       <c r="O23">
+        <v>48000.0</v>
+      </c>
+      <c r="P23">
         <v>918492.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>899000.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>866000.0</v>
+      </c>
+      <c r="C25">
         <v>861000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>909000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>895000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>927000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>920000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>970192.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>967000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>848000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>792000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>840000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>823000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>798000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>777000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>872081.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>872000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>855000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>830000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>868385.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>873000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>871000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>874000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1254896.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1266000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1264000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1265000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>1734000.0</v>
+      </c>
+      <c r="C28">
         <v>1943000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1854000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1620000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1615000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1595000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3169620.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1627000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1583000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1563000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1809000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1602000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1085000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1829000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2150020.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2179000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1663000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1683000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3039410.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1494000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1516000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1936000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1347660.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1470000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1196000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2015000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1748960.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1980000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2189000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2109000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>280.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>0.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-24000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-227000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-310000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1031000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-435000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-836000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-519820.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3452000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3406000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2257000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3862390.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-837000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>44000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-120000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>943830.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-428000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-810000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-524000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-945380.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1940000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-943000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>764000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>31953000.0</v>
+      </c>
+      <c r="C30">
         <v>27797000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>36650000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>26093000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>20751000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>27782000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>34490000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24363000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24314000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>25832000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>23790000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>22208000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>15437000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>11659000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>13157837.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>39471000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>27828000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>24277000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>41241576.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>21783000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>29491000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>27375000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>29166869.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>21647000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13724000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>36181000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>42616345.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>41171000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>33445000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>36571000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>49000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>55000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>31000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>41000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>31750000.0</v>
+      </c>
+      <c r="C32">
         <v>25828000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>34222000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>23372000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>15778000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>22943000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>27054550.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>19776000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>19575000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>23584000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>20500000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>17570000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>13698000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>8419000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>8347560.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>52739000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>40810000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>32923000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>55224010.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>21998000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>33103000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>23650000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>25831210.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>19260000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>9809000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>32879000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>38079410.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>37845000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>28601000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>37855000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>53000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>58000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>43000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>50000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -10145,1033 +10310,1033 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
         <v>67375000.0</v>
       </c>
       <c r="C2">
         <v>88109546.0</v>
       </c>
       <c r="D2">
         <v>123717786.0</v>
       </c>
       <c r="E2">
         <v>77884131.0</v>
       </c>
       <c r="F2">
         <v>41182704.0</v>
       </c>
       <c r="G2">
         <v>38131235.0</v>
       </c>
       <c r="H2">
         <v>51417314.0</v>
       </c>
       <c r="I2">
         <v>33924523.0</v>
       </c>
       <c r="J2">
         <v>35567681.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
         <v>4566000</v>
       </c>
       <c r="C3">
         <v>7935910</v>
       </c>
       <c r="D3">
         <v>4403220</v>
       </c>
       <c r="E3">
         <v>2019641</v>
       </c>
       <c r="F3">
         <v>1639963</v>
       </c>
       <c r="G3">
         <v>555610</v>
       </c>
       <c r="H3">
         <v>6988452</v>
       </c>
       <c r="I3">
         <v>4514800</v>
       </c>
       <c r="J3">
         <v>5253510</v>
       </c>
       <c r="K3">
         <v>635700</v>
       </c>
       <c r="L3">
         <v>5000000</v>
       </c>
       <c r="M3">
         <v>3000000</v>
       </c>
       <c r="N3">
         <v>2000000</v>
       </c>
       <c r="O3">
         <v>1000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
         <v>-16432000.0</v>
       </c>
       <c r="C6">
         <v>-20734270.0</v>
       </c>
       <c r="D6">
         <v>-35608240.0</v>
       </c>
       <c r="E6">
         <v>45833655.0</v>
       </c>
       <c r="F6">
         <v>-10384563.0</v>
       </c>
       <c r="G6">
         <v>-3216496.0</v>
       </c>
       <c r="H6">
         <v>-13286079.0</v>
       </c>
       <c r="I6">
         <v>17492790.0</v>
       </c>
       <c r="J6">
         <v>-1643160.0</v>
       </c>
       <c r="K6">
         <v>-10631940.0</v>
       </c>
       <c r="L6">
         <v>-10000000.0</v>
       </c>
       <c r="M6">
         <v>-4000000.0</v>
       </c>
       <c r="N6">
         <v>5000000.0</v>
       </c>
       <c r="O6">
         <v>21000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
         <v>6596000.0</v>
       </c>
       <c r="C7">
         <v>4157510.0</v>
       </c>
       <c r="D7">
         <v>-18978670.0</v>
       </c>
       <c r="E7">
         <v>14375280.0</v>
       </c>
       <c r="F7">
         <v>-21599880.0</v>
       </c>
       <c r="G7">
         <v>4306300.0</v>
       </c>
       <c r="H7">
         <v>2931420.0</v>
       </c>
       <c r="I7">
         <v>-20079970.0</v>
       </c>
       <c r="J7">
         <v>-1994740.0</v>
       </c>
       <c r="K7">
         <v>-12377960.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>32184111.0</v>
       </c>
       <c r="F9">
         <v>-35864336.0</v>
       </c>
       <c r="G9">
         <v>5050755.0</v>
       </c>
       <c r="H9">
         <v>5342750.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9">
         <v>-5000000.0</v>
       </c>
       <c r="N9">
         <v>-4000000.0</v>
       </c>
       <c r="O9">
         <v>-4000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
         <v>-3915000.0</v>
       </c>
       <c r="C10">
         <v>2377255.0</v>
       </c>
       <c r="D10">
         <v>-9542193.0</v>
       </c>
       <c r="E10">
         <v>-10149799.0</v>
       </c>
       <c r="F10">
         <v>7867697.0</v>
       </c>
       <c r="G10">
         <v>3292495.0</v>
       </c>
       <c r="H10">
         <v>-2478669.0</v>
       </c>
       <c r="I10">
         <v>-22594285.0</v>
       </c>
       <c r="J10">
         <v>7792661.0</v>
       </c>
       <c r="K10">
         <v>-1779662.0</v>
       </c>
       <c r="L10">
         <v>-2000000.0</v>
       </c>
       <c r="M10">
         <v>-1000000.0</v>
       </c>
       <c r="N10">
         <v>-4000000.0</v>
       </c>
       <c r="O10">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-7568062.0</v>
       </c>
       <c r="F11">
         <v>5978610.0</v>
       </c>
       <c r="G11">
         <v>-2359018.0</v>
       </c>
       <c r="H11">
         <v>-2518133.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1678880.0</v>
       </c>
       <c r="F12">
         <v>3815446.0</v>
       </c>
       <c r="G12">
         <v>-467179.0</v>
       </c>
       <c r="H12">
         <v>204540.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>6807379.0</v>
       </c>
       <c r="F13">
         <v>-1458884.0</v>
       </c>
       <c r="G13">
         <v>-1431727.0</v>
       </c>
       <c r="H13">
         <v>4159618.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>-3000000.0</v>
       </c>
       <c r="M13">
         <v>1000000.0</v>
       </c>
       <c r="N13">
         <v>1000000.0</v>
       </c>
       <c r="O13">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
         <v>3569000.0</v>
       </c>
       <c r="C14">
         <v>3495160.0</v>
       </c>
       <c r="D14">
         <v>3155760.0</v>
       </c>
       <c r="E14">
         <v>3429081.0</v>
       </c>
       <c r="F14">
         <v>3486385.0</v>
       </c>
       <c r="G14">
         <v>5049896.0</v>
       </c>
       <c r="H14">
         <v>5459490.0</v>
       </c>
       <c r="I14">
         <v>5062300.0</v>
       </c>
       <c r="J14">
         <v>5197690.0</v>
       </c>
       <c r="K14">
         <v>5076850.0</v>
       </c>
       <c r="L14">
         <v>5000000.0</v>
       </c>
       <c r="M14">
         <v>5000000.0</v>
       </c>
       <c r="N14">
         <v>5000000.0</v>
       </c>
       <c r="O14">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15">
         <v>4369000.0</v>
       </c>
       <c r="C15">
         <v>4368630.0</v>
       </c>
       <c r="D15">
         <v>8737270.0</v>
       </c>
       <c r="E15">
         <v>9211518.0</v>
       </c>
       <c r="F15">
         <v>7909544.0</v>
       </c>
       <c r="G15">
         <v>7909544.0</v>
       </c>
       <c r="H15">
         <v>5132945.0</v>
       </c>
       <c r="I15">
         <v>16676810.0</v>
       </c>
       <c r="J15">
         <v>6192000.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>15480000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
         <v>50943000.0</v>
       </c>
       <c r="C16">
         <v>67375277.0</v>
       </c>
       <c r="D16">
         <v>88109546.0</v>
       </c>
       <c r="E16">
         <v>123717786.0</v>
       </c>
       <c r="F16">
         <v>77884131.0</v>
       </c>
       <c r="G16">
         <v>41182704.0</v>
       </c>
       <c r="H16">
         <v>38131235.0</v>
       </c>
       <c r="I16">
         <v>51417314.0</v>
       </c>
       <c r="J16">
         <v>33924523.0</v>
       </c>
       <c r="K16">
         <v>35567681.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
         <v>-9090000.0</v>
       </c>
       <c r="C18">
         <v>-14561920.0</v>
       </c>
       <c r="D18">
         <v>-27385273.0</v>
       </c>
       <c r="E18">
         <v>52031659.0</v>
       </c>
       <c r="F18">
         <v>-2412054.0</v>
       </c>
       <c r="G18">
         <v>-1690941.0</v>
       </c>
       <c r="H18">
         <v>-3795224.0</v>
       </c>
       <c r="I18">
         <v>18040355.0</v>
       </c>
       <c r="J18">
         <v>10861513.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19">
         <v>-2975000.0</v>
       </c>
       <c r="C19">
         <v>-9775980.0</v>
       </c>
       <c r="D19">
         <v>-4303887.0</v>
       </c>
       <c r="E19">
         <v>-1960793.0</v>
       </c>
       <c r="F19">
         <v>-1594864.0</v>
       </c>
       <c r="G19">
         <v>6972752.0</v>
       </c>
       <c r="H19">
         <v>-4873541.0</v>
       </c>
       <c r="I19">
         <v>14145951.0</v>
       </c>
       <c r="J19">
         <v>-11377696.0</v>
       </c>
       <c r="K19">
         <v>-24840802.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>648420.0</v>
       </c>
       <c r="E20">
         <v>8493440.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>141200.0</v>
       </c>
       <c r="H20">
         <v>1449200.0</v>
       </c>
       <c r="I20">
         <v>2457040.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>-14961000.0</v>
       </c>
       <c r="C22">
         <v>-18492810.0</v>
       </c>
       <c r="D22">
         <v>-10500100.0</v>
       </c>
       <c r="E22">
         <v>27669710.0</v>
       </c>
       <c r="F22">
         <v>15402991.0</v>
       </c>
       <c r="G22">
         <v>-9038900.0</v>
       </c>
       <c r="H22">
         <v>-6976368.0</v>
       </c>
       <c r="I22">
         <v>37749790.0</v>
       </c>
       <c r="J22">
         <v>14741290.0</v>
       </c>
       <c r="K22">
         <v>25257250.0</v>
       </c>
       <c r="L22">
         <v>32000000.0</v>
       </c>
       <c r="M22">
         <v>16000000.0</v>
       </c>
       <c r="N22">
         <v>15000000.0</v>
       </c>
       <c r="O22">
         <v>12000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23">
         <v>-24000000.0</v>
       </c>
       <c r="M23">
         <v>-24000000.0</v>
       </c>
       <c r="N23">
         <v>-24000000.0</v>
       </c>
       <c r="O23">
         <v>-24000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24">
         <v>-2960000.0</v>
       </c>
       <c r="C24">
         <v>-1840070.0</v>
       </c>
       <c r="D24">
         <v>99330.0</v>
       </c>
       <c r="E24">
         <v>19468.0</v>
       </c>
       <c r="F24">
         <v>15099.0</v>
       </c>
       <c r="G24">
         <v>28743.0</v>
       </c>
       <c r="H24">
         <v>1273541.0</v>
       </c>
       <c r="I24">
         <v>18660760.0</v>
       </c>
       <c r="J24">
         <v>-6124190.0</v>
       </c>
       <c r="K24">
         <v>-24205100.0</v>
       </c>
       <c r="L24">
         <v>-23622260.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
         <v>-169000.0</v>
       </c>
       <c r="C25">
         <v>-290303.0</v>
       </c>
       <c r="D25">
         <v>-341554.0</v>
       </c>
       <c r="E25">
         <v>-422472.0</v>
       </c>
       <c r="F25">
         <v>-210309.0</v>
       </c>
       <c r="G25">
         <v>-410665.0</v>
       </c>
       <c r="H25">
         <v>-672726.0</v>
       </c>
       <c r="I25">
         <v>-545201.0</v>
       </c>
       <c r="J25">
         <v>-510637.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>490740.0</v>
       </c>
       <c r="E26">
         <v>3016770.0</v>
       </c>
       <c r="F26">
         <v>-354422.0</v>
       </c>
       <c r="G26">
         <v>-2638420.0</v>
       </c>
       <c r="H26">
         <v>-504150.0</v>
       </c>
       <c r="I26">
         <v>-2329450.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>0.0</v>
       </c>
       <c r="D27">
         <v>-703317.0</v>
       </c>
       <c r="E27">
         <v>-35619.0</v>
       </c>
       <c r="F27">
         <v>414588.0</v>
       </c>
       <c r="G27">
         <v>865086.0</v>
       </c>
       <c r="H27">
         <v>1820177.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28">
         <v>-4369000.0</v>
       </c>
       <c r="C28">
         <v>-4368630.0</v>
       </c>
       <c r="D28">
         <v>-8246520.0</v>
       </c>
       <c r="E28">
         <v>-6194748.0</v>
       </c>
       <c r="F28">
         <v>-7909544.0</v>
       </c>
       <c r="G28">
         <v>-2638422.0</v>
       </c>
       <c r="H28">
         <v>-5637093.0</v>
       </c>
       <c r="I28">
         <v>-19006260.0</v>
       </c>
       <c r="J28">
         <v>-6192000.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>-15000000.0</v>
       </c>
       <c r="M28">
         <v>-17000000.0</v>
       </c>
       <c r="N28">
         <v>-6000000.0</v>
       </c>
       <c r="O28">
         <v>-6000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
         <v>-4524000.0</v>
       </c>
       <c r="C29">
         <v>-6626010.0</v>
       </c>
       <c r="D29">
         <v>-22982050.0</v>
       </c>
       <c r="E29">
         <v>54051300.0</v>
       </c>
       <c r="F29">
         <v>-772091.0</v>
       </c>
       <c r="G29">
         <v>96323.0</v>
       </c>
       <c r="H29">
         <v>3193228.0</v>
       </c>
       <c r="I29">
         <v>22555160.0</v>
       </c>
       <c r="J29">
         <v>16115020.0</v>
       </c>
       <c r="K29">
         <v>14068740.0</v>
       </c>
       <c r="L29">
         <v>33000000.0</v>
       </c>
       <c r="M29">
         <v>15000000.0</v>
       </c>
       <c r="N29">
         <v>13000000.0</v>
       </c>
       <c r="O29">
         <v>28000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
         <v>-7526000.0</v>
       </c>
       <c r="C30">
         <v>-9775980.0</v>
       </c>
       <c r="D30">
         <v>-4303890.0</v>
       </c>
       <c r="E30">
         <v>-1960793.0</v>
       </c>
       <c r="F30">
         <v>-1594864.0</v>
       </c>
       <c r="G30">
         <v>-526867.0</v>
       </c>
       <c r="H30">
         <v>-10588452.0</v>
       </c>
       <c r="I30">
         <v>14145950.0</v>
       </c>
@@ -11193,2294 +11358,2348 @@
       <c r="O30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>131</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>47557000.0</v>
+      </c>
+      <c r="C2">
         <v>50943000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>54888000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>66467000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>72345000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>67375000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>72551000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>82532000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>87410000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>88109000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>96941000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>102699000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>110044000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>123717000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>138222000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>121320000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>105951000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>77884000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>43589000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>40927000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>33003000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>41182000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>38776000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>40427000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>48035000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>38131000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>42920000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>2517000</v>
+      </c>
+      <c r="C3">
         <v>1571000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4566000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4124000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2403000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>869000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7935910</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4794000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4118000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>380000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>646000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1318000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2397000</v>
       </c>
       <c r="N3">
         <v>2397000</v>
       </c>
       <c r="O3">
+        <v>2397000</v>
+      </c>
+      <c r="P3">
         <v>358641</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>439000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1222000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>516000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1639960</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1531000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1519000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1353000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>555610</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>296000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>143000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>136000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6988450</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1138000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1624000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2272000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000</v>
       </c>
       <c r="AG3">
         <v>2000000</v>
       </c>
       <c r="AH3">
+        <v>2000000</v>
+      </c>
+      <c r="AI3">
         <v>1000000</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>693000.0</v>
+      </c>
+      <c r="C6">
         <v>-3397000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-16432000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-12487000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-908000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4970000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-20734270.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-15559000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4887000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-692000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-8755000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-5778000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7345000.0</v>
       </c>
       <c r="N6">
         <v>-7345000.0</v>
       </c>
       <c r="O6">
+        <v>-7345000.0</v>
+      </c>
+      <c r="P6">
         <v>-14504345.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>16902000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>43436000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>28067000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-10384560.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>6039000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-255000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-8179000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3051470.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>645000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2296000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>9904000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-13286080.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4857000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-8030000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-5347000.0</v>
       </c>
-      <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>-35000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>2096000.0</v>
+      </c>
+      <c r="C7">
         <v>-983000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6596000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1471000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8648000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9244000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4157510.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-4348000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2506000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>531000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2849000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-3222000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-13072000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-8692000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>14375280.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>24819000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>17926000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>15914000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-21599880.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>5548000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-3853000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2045000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>4306300.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5125000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>4643000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2830000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2931420.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9">
         <v>-889000.0</v>
       </c>
       <c r="O9">
+        <v>-889000.0</v>
+      </c>
+      <c r="P9">
         <v>1633111.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1281000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9">
+      <c r="AF9"/>
+      <c r="AG9">
         <v>-3000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-4000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>3823000.0</v>
+      </c>
+      <c r="C10">
         <v>-4588000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4176000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-9990000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-5335000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7234000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5437255.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-7104000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1129000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2915000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2417000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4490000.0</v>
       </c>
       <c r="N10">
         <v>-4490000.0</v>
       </c>
       <c r="O10">
+        <v>-4490000.0</v>
+      </c>
+      <c r="P10">
         <v>-6327799.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>10198000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-4196000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-9824000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2304697.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1388000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4189000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-14000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>654495.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-759000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3018000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6415000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1903331.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6282000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1168000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-11832000.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10">
+      <c r="AF10"/>
+      <c r="AG10">
         <v>-1000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-5000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>2135000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-452062.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3083000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>-2407000.0</v>
       </c>
       <c r="O12">
+        <v>-2407000.0</v>
+      </c>
+      <c r="P12">
         <v>-6516120.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2736000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>66000.0</v>
       </c>
       <c r="O13">
+        <v>66000.0</v>
+      </c>
+      <c r="P13">
         <v>905379.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1127000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-      <c r="AF13">
-[...1 lines deleted...]
-      </c>
+      <c r="AF13"/>
       <c r="AG13">
         <v>-3000000.0</v>
       </c>
       <c r="AH13">
         <v>-3000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13">
+        <v>-3000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>866000.0</v>
+      </c>
+      <c r="C14">
         <v>861000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3569000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2680000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1806000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>899000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3495160.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2545000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>848000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>792000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>840000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>823000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>798000.0</v>
       </c>
       <c r="N14">
         <v>798000.0</v>
       </c>
       <c r="O14">
+        <v>798000.0</v>
+      </c>
+      <c r="P14">
         <v>872081.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>872000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1644000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>809000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3404350.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2556000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1704000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>853000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4967860.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3733000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2488000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1244000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5377460.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1384000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1355000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1339000.0</v>
       </c>
-      <c r="AE14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF14"/>
       <c r="AG14">
         <v>1000000.0</v>
       </c>
       <c r="AH14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>4369000.0</v>
       </c>
-      <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>4368630.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>4369000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4368000.0</v>
       </c>
       <c r="N15">
         <v>4368000.0</v>
       </c>
       <c r="O15">
+        <v>4368000.0</v>
+      </c>
+      <c r="P15">
         <v>9211520.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6192000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3020000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>0.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7909540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2966000.0</v>
       </c>
       <c r="U15">
         <v>2966000.0</v>
       </c>
       <c r="V15">
         <v>2966000.0</v>
       </c>
-      <c r="W15"/>
+      <c r="W15">
+        <v>2966000.0</v>
+      </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>5132950.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1022000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4111000.0</v>
       </c>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>48169000.0</v>
+      </c>
+      <c r="C16">
         <v>47557000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>50943000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>54888000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>66467000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>72345000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>67375277.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>72551000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>82532000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>87410000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>88109000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>96941000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>102699000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>110044000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>123717786.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>138222000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>121320000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>105951000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>77884131.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>43589000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>40927000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>33003000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>41182704.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>38776000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>40427000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>48035000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>38131235.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>42920000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>693000.0</v>
+      </c>
+      <c r="C18">
         <v>-3397000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3407000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11599000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5853000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4955000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>924080.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9894000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4900000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-692000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4386000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5778000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-7378000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-9843000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-11855341.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>21407000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>16335000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>26145000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-10713054.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>10781000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>3231000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5711000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2165941.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-705000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-846000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2026000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-1721000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1534000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-854000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4994980.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-296000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4105000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-380000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-646000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1318000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2332000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-8000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-332793.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-432000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-706000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-490000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>2892136.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-8012000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>4834000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1309000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>4739752.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-153000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-6007000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>8393000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-6954452.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-338000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1024000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-2272000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>648000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1060440.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2102000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>3465000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1866000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>269000.0</v>
+      </c>
+      <c r="C22">
         <v>-1675000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-14961000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-12533000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-9812000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-4839000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-18492810.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-9790000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-3966000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1050000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-3770000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2707000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-194000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1218000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1611290.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>11277000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>23667000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>9656000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>18352380.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2023000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1160000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-3015000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-9857070.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-7387000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-5692000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2329000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-10040750.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-2030000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-3669000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1756000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>11000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>10000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-      <c r="O23">
-[...1 lines deleted...]
-      </c>
+      <c r="O23"/>
       <c r="P23">
         <v>482.0</v>
       </c>
-      <c r="Q23"/>
+      <c r="Q23">
+        <v>482.0</v>
+      </c>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-      <c r="AF23">
-[...1 lines deleted...]
-      </c>
+      <c r="AF23"/>
       <c r="AG23">
         <v>-24000000.0</v>
       </c>
       <c r="AH23">
         <v>-24000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23">
+        <v>-24000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-2960000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="E24">
         <v>15000.0</v>
       </c>
       <c r="F24">
         <v>15000.0</v>
       </c>
       <c r="G24">
+        <v>15000.0</v>
+      </c>
+      <c r="H24">
         <v>-1840070.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>13000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>99000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>34000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5468.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="R24">
         <v>26000.0</v>
       </c>
       <c r="S24">
+        <v>26000.0</v>
+      </c>
+      <c r="T24">
         <v>45100.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>45000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>5044000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>44000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>7528360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2529000.0</v>
       </c>
       <c r="Y24">
         <v>2529000.0</v>
       </c>
       <c r="Z24">
+        <v>2529000.0</v>
+      </c>
+      <c r="AA24">
         <v>8529000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-3600000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1400000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>600000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>-33000.0</v>
+      </c>
+      <c r="C25">
         <v>-29000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-34000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-32000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-57000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-46000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-52303.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-44000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-90000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-80000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-793000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>621000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-76000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-93000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-131472.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-152000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-94000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-45000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-67309.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-49000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-40000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-54000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-62665.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-102000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-120000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-126000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
-        <v>490000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N26">
         <v>490000.0</v>
       </c>
       <c r="O26">
+        <v>490000.0</v>
+      </c>
+      <c r="P26">
         <v>3016770.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>5296000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>3806000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1866000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
+        <v>0.0</v>
+      </c>
+      <c r="X26">
         <v>-2638420.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-2284000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1364000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1094000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-504150.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>0.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-1762000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-191000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>0.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>-317.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>0.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>-703000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>0.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>-51619.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>-31000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>64000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>-17000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>77588.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>-4369000.0</v>
       </c>
-      <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
         <v>-4368630.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>0.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
+      <c r="M28"/>
       <c r="N28">
         <v>-3878000.0</v>
       </c>
       <c r="O28">
+        <v>-3878000.0</v>
+      </c>
+      <c r="P28">
         <v>-2278748.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4702000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>786000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1866000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-7909540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2966000.0</v>
       </c>
       <c r="U28">
         <v>-2966000.0</v>
       </c>
       <c r="V28">
         <v>-2966000.0</v>
       </c>
       <c r="W28">
+        <v>-2966000.0</v>
+      </c>
+      <c r="X28">
         <v>-2638420.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2284000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1364000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1094000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-5637090.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-5778000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-5430000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>362000.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28">
         <v>-10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="AH28">
         <v>-5000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28">
+        <v>-5000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>3210000.0</v>
+      </c>
+      <c r="C29">
         <v>-1826000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-4524000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-8373000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1505000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5824000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-6626010.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-10692000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-782000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-312000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3740000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-4460000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4981000.0</v>
       </c>
       <c r="N29">
         <v>-4981000.0</v>
       </c>
       <c r="O29">
+        <v>-4981000.0</v>
+      </c>
+      <c r="P29">
         <v>-11496700.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>21846000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>43702000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>26661000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-772090.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>10463000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-961000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-4358000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1135330.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>771000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1323000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2162000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3193230.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>5543000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1214000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-3437000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29">
+      <c r="AF29"/>
+      <c r="AG29">
         <v>2000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>8000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>-7526000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-4109000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2388000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-854000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-9775980.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4781000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
-[...1 lines deleted...]
-      </c>
+      <c r="M30"/>
       <c r="N30">
         <v>-2332000.0</v>
       </c>
       <c r="O30">
+        <v>-2332000.0</v>
+      </c>
+      <c r="P30">
         <v>-332793.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-432000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1196000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-490000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1594860.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1486000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3525000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1309000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6972750.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2233000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2386000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>8393000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-10588450.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-3634000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3296000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2272000.0</v>
       </c>
-      <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>-26000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>