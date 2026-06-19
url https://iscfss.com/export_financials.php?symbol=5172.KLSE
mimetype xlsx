--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -863,11935 +869,12606 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>511000.0</v>
+      </c>
+      <c r="C2">
         <v>0.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>28300000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>29352000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24384000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4544000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25127000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6785000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>42434000.0</v>
       </c>
-      <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>38000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>20000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>29000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>89000.0</v>
+      </c>
+      <c r="C7">
         <v>363000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>0.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>13759.82</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
+        <v>46702000.0</v>
+      </c>
+      <c r="C8">
         <v>42741000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110741000.0</v>
       </c>
       <c r="D8">
         <v>110741000.0</v>
       </c>
       <c r="E8">
+        <v>110741000.0</v>
+      </c>
+      <c r="F8">
         <v>67086354.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>72813031.85</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>58782064.94</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>56653318.77</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>2711000.0</v>
+      </c>
+      <c r="C10">
         <v>1663000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11881000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>24541000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>19002000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13258000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11329987.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1044340.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>784990.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>103487.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>48000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>92000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>139000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>19002000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>13258000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>19002000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13258000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11329987.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1044340.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>784990.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>103487.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>110741000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>102386000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>77134000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>100021000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>59173388.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>181226783.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>179888387.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>285000000.0</v>
       </c>
       <c r="L13">
         <v>285000000.0</v>
       </c>
       <c r="M13">
         <v>285000000.0</v>
       </c>
       <c r="N13">
         <v>285000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>285000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
-        <v>914961482.0</v>
+        <v>1050961482.0</v>
       </c>
       <c r="C14">
         <v>914961482.0</v>
       </c>
       <c r="D14">
         <v>914961482.0</v>
       </c>
       <c r="E14">
+        <v>914961482.0</v>
+      </c>
+      <c r="F14">
         <v>703816580.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>490028820.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>425872000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>380952000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>293040000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>266400000.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
+      <c r="E21"/>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
       <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
         <v>6096927.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>18914862.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>23773726.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B22">
+        <v>35</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22">
         <v>0.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>99000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>642000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1200000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1314000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4454000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2699509.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5119476.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6178960.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>6000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>9000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>120748000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>77925000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>109092849.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>108687102.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>146068802.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>176579942.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>37</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>0.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2583000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6321000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28080446.0</v>
       </c>
       <c r="H24">
         <v>28080446.0</v>
       </c>
       <c r="I24">
+        <v>28080446.0</v>
+      </c>
+      <c r="J24">
         <v>34390659.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>52059254.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>7000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28080446.0</v>
       </c>
       <c r="H25">
         <v>28080446.0</v>
       </c>
       <c r="I25">
+        <v>28080446.0</v>
+      </c>
+      <c r="J25">
         <v>34390659.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>52059254.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>13066000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3674000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11413447.15</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>29111000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>78675000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>78475000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>93749000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>15227000.0</v>
+      </c>
+      <c r="C29">
         <v>17125000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>59351000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>69268000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>51252071.67</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>94284000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>120277000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>126835000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>175667000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>1087000.0</v>
+      </c>
+      <c r="C30">
         <v>2155000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>32312000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>46779000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>51775000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>19393000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>75154000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>48275651.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>67789983.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>73124006.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>142000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>134000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>136000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>186000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>41010000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>41799000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>26896000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>41147000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>15176000.0</v>
+      </c>
+      <c r="C32">
         <v>16946000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2403000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>10922000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1008398.6</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-21652000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>16385000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>7604000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>26681000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>104000.0</v>
+      </c>
+      <c r="C33">
         <v>384000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>37356000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>39271000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>28369482.83</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>70101000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>74225000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>88732000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>113623000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>153994000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>53000.0</v>
+      </c>
+      <c r="C35">
         <v>205000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5355000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9140000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1989932.77</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4795000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>49463000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>49631000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>59630000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>68899000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>88732000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>113623000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>153994000.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>0.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>26232816.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>26909271.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>42640000.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>692000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>677000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>701000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>660000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1071000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>675824.0</v>
       </c>
       <c r="I39">
         <v>675824.0</v>
       </c>
       <c r="J39">
+        <v>675824.0</v>
+      </c>
+      <c r="K39">
         <v>851248.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="L39">
         <v>12000000.0</v>
       </c>
       <c r="M39">
         <v>12000000.0</v>
       </c>
       <c r="N39">
+        <v>12000000.0</v>
+      </c>
+      <c r="O39">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>12391000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>11507000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>10808000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>17616000.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
-      <c r="J40">
+      <c r="J40"/>
+      <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4000000.0</v>
       </c>
-      <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>1000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>2819000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>3030000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>2954000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>4963000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-111019000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-110213000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-104610000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-152983000.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
-        <v>426000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="C45">
+        <v>399000.0</v>
+      </c>
+      <c r="D45">
         <v>83936000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>85245000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>58310206.62</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>84650659.39</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>81101042.76</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>104000.0</v>
+      </c>
+      <c r="C46">
         <v>384000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>37356000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>39271000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>28369482.83</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>43337660.75</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>43621827.12</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>39271000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>43297000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>43189000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>74225000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>23662035.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>25874396.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>29908515.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-31869000.0</v>
+      </c>
+      <c r="C48">
         <v>-25611000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>18668000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>41288000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>49626000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>54372000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>94109000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-29701540.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-130319773.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-106335286.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>117000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>194000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>236000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>318000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>63</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>0.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>22364000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>21894000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>23864123.01</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>50630000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>34630000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>35630000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>40493000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>36700000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="M50">
         <v>24000000.0</v>
       </c>
       <c r="N50">
+        <v>24000000.0</v>
+      </c>
+      <c r="O50">
         <v>23000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>21336000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>49932712.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>44500000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>54500000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>82500000.0</v>
       </c>
-      <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
-      <c r="E52">
+      <c r="E52"/>
+      <c r="F52">
         <v>22672000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>21336000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>21852266.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52">
         <v>46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="M52">
         <v>24000000.0</v>
       </c>
       <c r="N52">
+        <v>24000000.0</v>
+      </c>
+      <c r="O52">
         <v>23000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>10739000.0</v>
+      </c>
+      <c r="C53">
         <v>13655000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>13314000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1508000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>19106000.0</v>
+      </c>
+      <c r="C55">
         <v>17912000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>96158000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>113821000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>120748000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>77925000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>109092849.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>108687102.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>146068802.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>176579942.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>326000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>359000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>410000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>501000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>19002000.0</v>
+      </c>
+      <c r="C56">
         <v>17528000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>58802000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>74522000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>77451000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>34736000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>98658000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>52695324.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>74370273.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>80257701.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>169000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>200000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>248000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>346000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>3826000.0</v>
+      </c>
+      <c r="C57">
         <v>582000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>56399000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>69964000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>75912000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>48075000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>82273000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>47897038.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>57427983.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>47624437.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>94000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>50000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>58000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>67000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>3879000.0</v>
+      </c>
+      <c r="C58">
         <v>787000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>61754000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>72768000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>78949000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>51029000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>83128217.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>79215254.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>95161793.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>103026842.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>99000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>55000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>63000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>72000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>15227000.0</v>
+      </c>
+      <c r="C60">
         <v>17125000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>34404000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>41053000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>41799000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>26896000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>25964632.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>29471848.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>50907009.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>73553101.0</v>
       </c>
-      <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>11</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>350000.0</v>
+      </c>
+      <c r="C2">
+        <v>511000.0</v>
+      </c>
+      <c r="D2">
         <v>1414000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>291000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1250000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>0.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>27299000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>29055000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>30725000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>28300000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>24543000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>31979000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>28558000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>29352000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>24194000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>18137000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>17724000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>15977122.42</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="T2"/>
+      <c r="U2">
         <v>19778712.7</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>17653089.33</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7375000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>37369000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>34315000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>43149000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>25127000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>32957000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>38196000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>15260000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>66000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>38000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>31000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>29000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>81000.0</v>
+      </c>
+      <c r="C7">
+        <v>89000.0</v>
+      </c>
+      <c r="D7">
         <v>98000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>124000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>100000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>363000.0</v>
       </c>
-      <c r="F7"/>
-[...6 lines deleted...]
-      </c>
+      <c r="H7"/>
+      <c r="I7"/>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
+        <v>0.0</v>
+      </c>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
+      <c r="N7">
         <v>2000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>6000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>9000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>13000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>18000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>13759.82</v>
       </c>
-      <c r="R7"/>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>46702000.0</v>
       </c>
       <c r="C8">
+        <v>46702000.0</v>
+      </c>
+      <c r="D8">
+        <v>46702000.0</v>
+      </c>
+      <c r="E8">
         <v>46141000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>42741000.0</v>
       </c>
       <c r="F8">
         <v>42741000.0</v>
       </c>
       <c r="G8">
-        <v>110741000.0</v>
+        <v>42741000.0</v>
       </c>
       <c r="H8">
-        <v>110741000.0</v>
+        <v>42741000.0</v>
       </c>
       <c r="I8">
         <v>110741000.0</v>
       </c>
       <c r="J8">
         <v>110741000.0</v>
       </c>
       <c r="K8">
         <v>110741000.0</v>
       </c>
       <c r="L8">
         <v>110741000.0</v>
       </c>
       <c r="M8">
         <v>110741000.0</v>
       </c>
       <c r="N8">
         <v>110741000.0</v>
       </c>
       <c r="O8">
         <v>110741000.0</v>
       </c>
       <c r="P8">
         <v>110741000.0</v>
       </c>
       <c r="Q8">
+        <v>110741000.0</v>
+      </c>
+      <c r="R8">
+        <v>110741000.0</v>
+      </c>
+      <c r="S8">
         <v>67086354.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8">
+      <c r="T8"/>
+      <c r="U8">
         <v>65793667.07</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>1072000.0</v>
+      </c>
+      <c r="C10">
+        <v>2711000.0</v>
+      </c>
+      <c r="D10">
         <v>3652000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3519000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2276000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1663000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1936000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>7337000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>11108000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>11881000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>21314000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>19895000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>25506000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>24541000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>25660000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>29808000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>28222000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>19002000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>23117000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>22278000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>34119336.83</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>21519000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>21760000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2836000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>20552000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>455000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>3232000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1197000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1883000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>13000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>6000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>16000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>24</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
         <v>3652000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>3519000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2276000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>1663000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>1936000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11">
         <v>25660000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>29808000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>28222000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>19002000.0</v>
       </c>
-      <c r="R11"/>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12">
         <v>12009000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>11597000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>13066000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>15318000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>16728000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12">
         <v>25660000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>29808000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>28222000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>19002000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>23117000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>22278000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>35369358.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>21519000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>21760000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>20378000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>20552000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>17955000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>26</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
         <v>46702000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>46141000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>42741000.0</v>
       </c>
       <c r="F13">
         <v>42741000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>42741000.0</v>
+      </c>
+      <c r="H13">
+        <v>42741000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>110741000.0</v>
       </c>
       <c r="N13">
         <v>110741000.0</v>
       </c>
       <c r="O13">
         <v>110741000.0</v>
       </c>
       <c r="P13">
         <v>110741000.0</v>
       </c>
       <c r="Q13">
-        <v>102386000.0</v>
+        <v>110741000.0</v>
       </c>
       <c r="R13">
-        <v>102386000.0</v>
+        <v>110741000.0</v>
       </c>
       <c r="S13">
         <v>102386000.0</v>
       </c>
       <c r="T13">
+        <v>102386000.0</v>
+      </c>
+      <c r="U13">
+        <v>102386000.0</v>
+      </c>
+      <c r="V13">
         <v>91777843.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>117778000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>109146000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>106684000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>105572000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>100021000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
-      <c r="AC13">
-[...4 lines deleted...]
-      </c>
+      <c r="AC13"/>
+      <c r="AD13"/>
       <c r="AE13">
         <v>285000000.0</v>
       </c>
       <c r="AF13">
         <v>285000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>285000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>285000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>1050961482.0</v>
+      </c>
+      <c r="C14">
+        <v>1050961482.0</v>
+      </c>
+      <c r="D14">
         <v>1050961480.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1050961480.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>914961480.0</v>
       </c>
       <c r="F14">
         <v>914961480.0</v>
       </c>
       <c r="G14">
-        <v>914961482.0</v>
+        <v>914961480.0</v>
       </c>
       <c r="H14">
-        <v>914961482.0</v>
+        <v>914961480.0</v>
       </c>
       <c r="I14">
         <v>914961482.0</v>
       </c>
       <c r="J14">
         <v>914961482.0</v>
       </c>
       <c r="K14">
         <v>914961482.0</v>
       </c>
       <c r="L14">
         <v>914961482.0</v>
       </c>
       <c r="M14">
         <v>914961482.0</v>
       </c>
       <c r="N14">
-        <v>914961480.0</v>
+        <v>914961482.0</v>
       </c>
       <c r="O14">
-        <v>914961480.0</v>
+        <v>914961482.0</v>
       </c>
       <c r="P14">
         <v>914961480.0</v>
       </c>
       <c r="Q14">
-        <v>703816580.0</v>
+        <v>914961480.0</v>
       </c>
       <c r="R14">
-        <v>703816580.0</v>
+        <v>914961480.0</v>
       </c>
       <c r="S14">
         <v>703816580.0</v>
       </c>
       <c r="T14">
+        <v>703816580.0</v>
+      </c>
+      <c r="U14">
+        <v>703816580.0</v>
+      </c>
+      <c r="V14">
         <v>638954780.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>490028000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>458538300.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>445622200.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>445622200.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>425872200.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>707000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>647500000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>546666700.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>398230100.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>396039600.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>397111900.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>464285700.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21">
         <v>0.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>24949000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>24925000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>25537232.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="W21"/>
+      <c r="X21">
         <v>39579000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>39847000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>40115000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>49146000.0</v>
       </c>
       <c r="AA21"/>
       <c r="AB21">
+        <v>49146000.0</v>
+      </c>
+      <c r="AC21"/>
+      <c r="AD21">
         <v>50526000.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-      <c r="E22">
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22">
         <v>0.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>114000.0</v>
       </c>
       <c r="I22">
         <v>99000.0</v>
       </c>
       <c r="J22">
+        <v>114000.0</v>
+      </c>
+      <c r="K22">
+        <v>99000.0</v>
+      </c>
+      <c r="L22">
         <v>410000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>327000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>272000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>642000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>423000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>277000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>413000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1200000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>653000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>704000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>863385.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2133000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>916000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1267000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>4854000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>4454000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3378000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>3983000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>3328000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>7000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>9000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>8000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
         <v>21416000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>19158000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>17163000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>17912000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>70096000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23"/>
+      <c r="P23">
         <v>119113000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>122092000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>124197000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>120748000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>119062000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>117008000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>102239193.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
+        <v>0.0</v>
+      </c>
+      <c r="G24">
+        <v>0.0</v>
+      </c>
+      <c r="H24">
         <v>2351000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>2598000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>2614000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>2583000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>6420000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>6420000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>6427000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>6321000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24">
         <v>17006071.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>16000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>16000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>44500000.0</v>
       </c>
       <c r="Y24">
         <v>44500000.0</v>
       </c>
       <c r="Z24">
         <v>44500000.0</v>
       </c>
       <c r="AA24">
         <v>44500000.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24"/>
+      <c r="AB24">
+        <v>44500000.0</v>
+      </c>
+      <c r="AC24">
+        <v>44500000.0</v>
+      </c>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
         <v>53000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>53000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>74000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>205000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2351000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25">
         <v>0.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>0.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>4000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>7000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>0.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>0.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>17006071.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28">
         <v>20771000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>17757000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>14140000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>13066000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>7338000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>8757000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3177000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3674000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>7406000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6824000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>8660000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>11413447.15</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="T28"/>
+      <c r="U28">
         <v>10729561.26</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4135963.99</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>29111000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>28870000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>76294000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>14689000.0</v>
+      </c>
+      <c r="C29">
+        <v>15227000.0</v>
+      </c>
+      <c r="D29">
         <v>16874000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>17860000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>15162000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>17125000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>39088000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>55450000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>57569000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>59351000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>65938000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>66996000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>68388000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>69268000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>79410000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>85406000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>87861000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>51252071.67</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="T29"/>
+      <c r="U29">
         <v>53465306.72</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>77973805.38</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>94284000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>93273000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>122339000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>121777000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>1926000.0</v>
+      </c>
+      <c r="C30">
+        <v>1087000.0</v>
+      </c>
+      <c r="D30">
         <v>4748000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>5374000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>3922000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2210000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>25947000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>31663000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>31523000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>32312000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>31893000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>49726000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>45135000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>47154000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>51108000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>48576000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>51476000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>52235000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>51018000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>49506000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>20041655.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>31546000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>40490000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>66663000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>70190000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>75178000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>75693000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>77053000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>53586000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>139000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>142000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>149000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>147000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>38344000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>39705000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>41010000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>46344000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>14649000.0</v>
+      </c>
+      <c r="C32">
+        <v>15176000.0</v>
+      </c>
+      <c r="D32">
         <v>16813000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>17787000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>15116000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>16946000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-3803000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-657000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>527000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>2403000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-2038000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>4453000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>9682000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>10922000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>8062000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>9540000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>10843000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1008398.6</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="T32"/>
+      <c r="U32">
         <v>2249757.08</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>15536838.65</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-21652000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-7644000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>20441000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>18894000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>93000.0</v>
+      </c>
+      <c r="C33">
+        <v>104000.0</v>
+      </c>
+      <c r="D33">
         <v>114000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>126000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>120000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>384000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>24984000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>36345000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>37186000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>37356000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>48526000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>43120000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>39289000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>39271000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>41222000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>42226000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>43180000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>28369482.83</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="T33"/>
+      <c r="U33">
         <v>28115858.76</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>43585678.21</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>70101000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>71124000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>72147000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>73174000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>74225000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>84190000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>85680000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>87206000.0</v>
       </c>
-      <c r="AC33"/>
-      <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
         <v>53000.0</v>
       </c>
       <c r="C35">
         <v>53000.0</v>
       </c>
       <c r="D35">
+        <v>53000.0</v>
+      </c>
+      <c r="E35">
+        <v>53000.0</v>
+      </c>
+      <c r="F35">
         <v>74000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>205000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>4800000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>5332000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>5392000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>5355000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>9202000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>9229000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>9266000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>9140000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>2940000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>2992000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>3044000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1989932.77</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="T35"/>
+      <c r="U35">
         <v>1945805.32</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>19404012.31</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>4795000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>20837000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>49379000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>49421000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>49463000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>49505000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>49547000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>49590000.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36"/>
+      <c r="AB36">
         <v>84190000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>85680000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>87206000.0</v>
       </c>
-      <c r="AC36"/>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39">
         <v>0.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>630000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>696000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>700000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>692000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>688000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>688000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>689000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>677000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>700000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>706000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>710000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>701000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>694000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>688000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>700519.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1071000.0</v>
       </c>
       <c r="W39">
         <v>1071000.0</v>
       </c>
       <c r="X39">
         <v>1071000.0</v>
       </c>
       <c r="Y39">
         <v>1071000.0</v>
       </c>
       <c r="Z39">
         <v>1071000.0</v>
       </c>
       <c r="AA39">
         <v>1071000.0</v>
       </c>
       <c r="AB39">
         <v>1071000.0</v>
       </c>
-      <c r="AC39"/>
+      <c r="AC39">
+        <v>1071000.0</v>
+      </c>
       <c r="AD39">
+        <v>1071000.0</v>
+      </c>
+      <c r="AE39"/>
+      <c r="AF39">
         <v>12000000.0</v>
       </c>
-      <c r="AE39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40">
         <v>13508000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>12624000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>12391000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>12560000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40">
+      <c r="Q40"/>
+      <c r="R40">
         <v>1000.0</v>
       </c>
-      <c r="Q40"/>
-      <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40"/>
+      <c r="AF40">
         <v>4000000.0</v>
       </c>
-      <c r="AE40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:32">
+      <c r="AG40"/>
+      <c r="AH40"/>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>2809000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>2839000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>2819000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>2940000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42">
         <v>-110571000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-95417000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-111019000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-110134000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>93000.0</v>
+      </c>
+      <c r="C45">
+        <v>125000.0</v>
+      </c>
+      <c r="D45">
         <v>114000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>126000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>120000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>426000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>24984000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>36345000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>37186000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>83936000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>38000000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>38624000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>39289000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>85245000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>41222000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>93000.0</v>
+      </c>
+      <c r="C46">
+        <v>104000.0</v>
+      </c>
+      <c r="D46">
         <v>114000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>126000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>120000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>384000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>24984000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>36345000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>37186000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>37356000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>38000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>38624000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>39289000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>39271000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>41222000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
         <v>114000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>126000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>120000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>384000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>24984000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>38624000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>39289000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>39271000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>41222000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>42226000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>43180000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>43297000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>18518000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>18828000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>19645283.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>70100000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>71124000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>72147000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>73174000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>74225000.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-32407000.0</v>
+      </c>
+      <c r="C48">
+        <v>-31869000.0</v>
+      </c>
+      <c r="D48">
         <v>-29828000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-28281000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-27579000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-25616000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-26360000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>14399000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>16171000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>18668000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>21863000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>38174000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>24381000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>41288000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>45737000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-61967000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-59762000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-60587000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-59678000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-58160000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-50604182.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-74123000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-66503000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-63475000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-62925000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-58874000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>78668000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>79375000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>80152000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>107000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>117000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>161000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>172000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50">
         <v>0.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>20356000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>22496000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>22634000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>22364000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>22232000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>22232000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>22256000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>21894000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>33066000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>36632000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>36882000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>23864123.01</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="T50"/>
+      <c r="U50">
         <v>25045496.2</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>21850256.76</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>50630000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>34630000.0</v>
       </c>
       <c r="X50">
         <v>34630000.0</v>
       </c>
       <c r="Y50">
         <v>34630000.0</v>
       </c>
       <c r="Z50">
         <v>34630000.0</v>
       </c>
       <c r="AA50">
         <v>34630000.0</v>
       </c>
       <c r="AB50">
+        <v>34630000.0</v>
+      </c>
+      <c r="AC50">
+        <v>34630000.0</v>
+      </c>
+      <c r="AD50">
         <v>35630000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>46000000.0</v>
       </c>
       <c r="AE50">
         <v>24000000.0</v>
       </c>
       <c r="AF50">
+        <v>46000000.0</v>
+      </c>
+      <c r="AG50">
         <v>24000000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AH50">
+        <v>24000000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51"/>
+      <c r="W51">
         <v>16000000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>16000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>44500000.0</v>
       </c>
       <c r="Y51">
         <v>44500000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
+      <c r="Z51">
+        <v>44500000.0</v>
+      </c>
+      <c r="AA51">
+        <v>44500000.0</v>
+      </c>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52"/>
+      <c r="P52">
         <v>33066000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>36632000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>36883000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>22672000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>39282000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>38975000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>22650779.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>34630000.0</v>
       </c>
       <c r="W52">
         <v>34630000.0</v>
       </c>
       <c r="X52">
         <v>34630000.0</v>
       </c>
-      <c r="Y52"/>
+      <c r="Y52">
+        <v>34630000.0</v>
+      </c>
       <c r="Z52">
         <v>34630000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>34630000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
+        <v>34630000.0</v>
+      </c>
+      <c r="AD52">
         <v>35630000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>46000000.0</v>
       </c>
       <c r="AE52">
         <v>24000000.0</v>
       </c>
       <c r="AF52">
+        <v>46000000.0</v>
+      </c>
+      <c r="AG52">
         <v>24000000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:32">
+      <c r="AH52">
+        <v>24000000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>10702000.0</v>
+      </c>
+      <c r="C53">
+        <v>10739000.0</v>
+      </c>
+      <c r="D53">
         <v>8357000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>8078000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>10790000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>13655000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>14792000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>14262000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>14021000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>13314000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>3567000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>1536000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>1521000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>1508000.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-    </row>
-    <row r="54" spans="1:32">
+      <c r="AG53"/>
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>17140000.0</v>
+      </c>
+      <c r="C55">
+        <v>19106000.0</v>
+      </c>
+      <c r="D55">
         <v>21416000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>19158000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>17163000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>17912000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>70096000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>90942000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>95084000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>96158000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>107092000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>115292000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>112412000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>113821000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>119113000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>122092000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>124197000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>120748000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>119062000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>117008000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>102239193.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>126481000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>135479000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>161533000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>169847000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>172883000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>167564000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>168984000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>147074000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>313000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>326000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>332000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>341000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>17047000.0</v>
+      </c>
+      <c r="C56">
+        <v>19002000.0</v>
+      </c>
+      <c r="D56">
         <v>21302000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>19032000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>17043000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>17528000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>45112000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>54597000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>57898000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>58802000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>58566000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>72172000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>73123000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>74522000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>77891000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>79866000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>81017000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>77451000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>75595000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>73255000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>57056678.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>56381000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>64355000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>89386000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>96673000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>98658000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>83374000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>83304000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>59868000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>159000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>169000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>173000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>177000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>2398000.0</v>
+      </c>
+      <c r="C57">
+        <v>3826000.0</v>
+      </c>
+      <c r="D57">
         <v>4489000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1245000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1927000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>582000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>48915000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>55254000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>57371000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>56399000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>60604000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>67719000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>63441000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>69964000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>69829000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>70326000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>70174000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>75912000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>73328000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>69754000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>40950620.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>62031000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>71999000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>68945000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>77779000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>82273000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>67649000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>72888000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>50951000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>90000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>94000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>55000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>52000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>2451000.0</v>
+      </c>
+      <c r="C58">
+        <v>3879000.0</v>
+      </c>
+      <c r="D58">
         <v>4542000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1298000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>2001000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>787000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>53715000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>60586000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>62763000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>61754000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>69806000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>76948000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>72707000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>72768000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>72769000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>73318000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>73218000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>78949000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>76354000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>72782000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>61065532.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>82826000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>92836000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>118324000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>127200000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>131736000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>117154000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>122435000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>100541000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>95000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>99000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>60000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>57000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:32">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>14689000.0</v>
+      </c>
+      <c r="C60">
+        <v>15227000.0</v>
+      </c>
+      <c r="D60">
         <v>16874000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>17860000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>15162000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>17125000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>16381000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>30356000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>32321000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>34404000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>37286000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>38344000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>39705000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>41053000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>46344000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>48774000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>50979000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>41799000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>42708000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>44226000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>41173661.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>43655000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>42643000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>43209000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>42647000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>41147000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>50410000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>46549000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>46533000.0</v>
       </c>
-      <c r="AC60"/>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>9829000.0</v>
+      </c>
+      <c r="C2">
         <v>14206000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>51198000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>53103000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>96294000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>74267000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>115761482.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>144578961.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>171235823.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>177505019.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>281000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>278000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>298000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>394000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-6191000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2748000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>109000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3387000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-48669000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-14190000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-86778000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-75000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-41000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-82000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-16000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>-2967000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-81903.72</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4320000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>10335000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-48669000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-14190000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B8">
+        <v>107</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
         <v>-16458000.0</v>
       </c>
-      <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>804000.0</v>
+      </c>
+      <c r="C9">
         <v>396000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1187000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3810000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5659000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>7933000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>12164197.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>15720002.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>20193942.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>12607174.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>21000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>23000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>31000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>104000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>-6258000.0</v>
+      </c>
+      <c r="C10">
         <v>-3749000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-7547000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8266000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-5754000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3714000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6957009.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-42648203.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-24061472.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-69782117.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>60000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-103000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-104000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-106000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>6000.0</v>
+      </c>
+      <c r="C12">
         <v>4000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2712000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1982070.02</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3848403.56</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4322513.15</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5136461.24</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>112</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>4000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>19000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3025000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3835000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4641161.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5364943.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6873715.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5819909.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>-6258000.0</v>
+      </c>
+      <c r="C15">
         <v>-20207000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-7438000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-8295000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-5651000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3610000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-6890121.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-42534619.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-23984487.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-69676106.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-77000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-42000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-83000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-27000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>115</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-20207000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-7438000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-8338000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-5651000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-3610000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-10919000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-42534619.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-23984487.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-69676106.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>-6258000.0</v>
+      </c>
+      <c r="C17">
         <v>-3749000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-7438000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-8295000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-3702703.36</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-5861000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-10919000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-67406000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-38009000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-92064000.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-6000.0</v>
+      </c>
+      <c r="C18">
         <v>5000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1991000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2693000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1975517.72</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6225000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7335000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8473000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10864000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>9338000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>-6329000.0</v>
+      </c>
+      <c r="C21">
         <v>-3745000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5547000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-6179000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2729000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>121000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2315848.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-37283260.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-17187757.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-63962208.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-75000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-41000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-82000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-16000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>2709000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>148000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>168000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8048000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>75000.0</v>
+      </c>
+      <c r="C25">
         <v>2256000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2492000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2587000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1706218.29</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4124000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>14005000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10415000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>13048000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>6769000.0</v>
+      </c>
+      <c r="C28">
         <v>4666000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8124000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9989000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8555000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7992000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9223007.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>28591573.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>37151377.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>73650909.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
         <v>-109000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>29000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-103000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-104000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-66888.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-113584.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-76985.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-106012.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>16962000.0</v>
+      </c>
+      <c r="C30">
         <v>18347000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>57932000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>63092000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>68690356.44</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>133516000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>206617000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>313339000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>332892000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>402684000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>376000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>341000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>411000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>513000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>10633000.0</v>
+      </c>
+      <c r="C32">
         <v>14602000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>52385000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>56913000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>101953000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>82200000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>127925679.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>160298963.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>191429766.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>190112193.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>301000000.0</v>
       </c>
       <c r="L32">
         <v>301000000.0</v>
       </c>
       <c r="M32">
+        <v>301000000.0</v>
+      </c>
+      <c r="N32">
         <v>329000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>498000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>11</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>2047000.0</v>
+      </c>
+      <c r="C2">
+        <v>144000.0</v>
+      </c>
+      <c r="D2">
         <v>4392000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2556000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2737000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2084000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3303000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2684000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>11264000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>18711000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4654000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>12047000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>15786000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>16316000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>12102000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>11566000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>13119000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>21296000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>20303000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>43340000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>11355000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>16223000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>37194000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>36443000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>30407000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>45306000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>47102000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>47252000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>43791000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>66000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>79000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>73000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>69000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-981000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1293000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-4176000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1703000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>854000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>2871000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1691000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>1910000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>2647000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>2567000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>3211000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-8000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-43000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-11000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-12000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>-149000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-765000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-3111000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-945000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-639000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1728000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>724877.99</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>536325.87</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-488679.98</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-245444.7</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1096000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>854000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2871000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1691000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8">
         <v>-16458000.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>66000.0</v>
+      </c>
+      <c r="C9">
+        <v>11000.0</v>
+      </c>
+      <c r="D9">
         <v>-1736000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>2317000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>212000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>74000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>57000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>176000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>296000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-556000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>348000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>736000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>659000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>234000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>94000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>626000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2856000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2475000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1236000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1131000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>817000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2074000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>2669000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>4829000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>3581000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>4958000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>4387000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>5419000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>4513000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>5000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>6000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>6000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>-538000.0</v>
+      </c>
+      <c r="C10">
+        <v>-1647000.0</v>
+      </c>
+      <c r="D10">
         <v>-1380000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-1263000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-1963000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>12654000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-12079000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-1799000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-2525000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-3223000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-1113000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1459000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1752000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-4294000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-2243000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-2051000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>322000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-950000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-1403000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1863000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1538000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-3086000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1752000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1190000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-9376000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-676000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-819000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-154000.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-27000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-27000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>143000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-28000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
-[...4 lines deleted...]
-      </c>
+      <c r="AC11"/>
+      <c r="AD11"/>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>1000.0</v>
+      </c>
+      <c r="C12">
         <v>2000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
+        <v>2000.0</v>
+      </c>
+      <c r="E12">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>629000.0</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
       <c r="G12">
+        <v>629000.0</v>
+      </c>
+      <c r="H12">
+        <v>0.0</v>
+      </c>
+      <c r="I12">
         <v>428000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>404000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>456000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>511000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>526000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>507000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>582000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>639000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>751000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>740000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>308929.98</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>828000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>526292.79</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>642951.53</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>967000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1583000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1845000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1830000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1823000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1833000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1860000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1839000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AE12">
         <v>1000000.0</v>
       </c>
       <c r="AF12">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>112</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
         <v>2000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>828000.0</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>828000.0</v>
+      </c>
+      <c r="H13">
+        <v>0.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13">
         <v>639000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>751000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>740000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>734000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>828000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>819000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>644000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>968000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1583000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1845000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1830000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1823000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>7000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>8000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>-538000.0</v>
+      </c>
+      <c r="C15">
+        <v>-1647000.0</v>
+      </c>
+      <c r="D15">
         <v>-1380000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-1263000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-1963000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-3885000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-12053000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-1772000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-2497000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-3195000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-1086000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-1432000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-1725000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-4406000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-2215000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-2024000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>350000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-927000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-1376000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-1837000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-1511000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-3044000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-1710000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>41000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-1148000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-9271000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-707000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-777000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-164000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-9000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-44000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-11000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-13000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>115</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>-1380000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-1263000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-1963000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-3885000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-12053000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-1432000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-1725000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-4449000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-2215000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-2024000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>350000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-927000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-1376000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-1837000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-1511000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-3044000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-1710000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>41000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-1148000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-9271000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>-538000.0</v>
+      </c>
+      <c r="C17">
+        <v>-1647000.0</v>
+      </c>
+      <c r="D17">
         <v>-1380000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-1263000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-1963000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-3885000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-12053000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-1772000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-2497000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-3195000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-1086000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-1432000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-1725000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-4406000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-2215000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-2024000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>350000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>1021296.64</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-1376000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-1180463.8</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-1507371.16</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-3044000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-1710000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>41000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-1148000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-9271000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-707000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-777000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-164000.0</v>
       </c>
-      <c r="AC17"/>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-1000.0</v>
+      </c>
+      <c r="C18">
         <v>-2000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
+        <v>-2000.0</v>
+      </c>
+      <c r="E18">
         <v>-1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-629000.0</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
       <c r="G18">
+        <v>-629000.0</v>
+      </c>
+      <c r="H18">
+        <v>0.0</v>
+      </c>
+      <c r="I18">
         <v>-428000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-404000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-456000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-511000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-526000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-507000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-563000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-639000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-751000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-740000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>315482.28</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-828000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-526292.79</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-642951.53</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-967000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1583000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1845000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1830000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-1818000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-1826000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-1852000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-1839000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>-564000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1664000.0</v>
+      </c>
+      <c r="D21">
         <v>-1378000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-1262000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1963000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>11826000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-12079000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-1437000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-2671000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-3535000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-1128000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-981000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-1293000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-4164000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1604000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1300000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1062000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-216000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-575000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1044000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-894000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-2118000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-169000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1844000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>640000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-7553000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1085000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>982000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1622000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-8000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-43000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-11000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-12000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>145000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>80000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2655000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>31000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25">
-        <v>12000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="C25">
         <v>10000.0</v>
       </c>
       <c r="D25">
+        <v>12000.0</v>
+      </c>
+      <c r="E25">
+        <v>10000.0</v>
+      </c>
+      <c r="F25">
         <v>43000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>417000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>591000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>620000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>628000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>608000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>620000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>784000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>480000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>601000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>659000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>661000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>666000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-232781.71</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1111325.87</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>182198.74</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>645475.39</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1023000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1023000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1027000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1051000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>566000.0</v>
+      </c>
+      <c r="C28">
+        <v>1040000.0</v>
+      </c>
+      <c r="D28">
         <v>921000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1368000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1010000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>408000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1187000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2342000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1545000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2222000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1485000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1572000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1872000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4452000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1766000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1941000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1830000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2727000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1852000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2215000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1761000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>4247000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2973000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3058000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2995000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3986000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3302000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>4437000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2891000.0</v>
       </c>
-      <c r="AC28"/>
-      <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
         <v>81000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-26000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-27000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-28000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-28000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-27000.0</v>
       </c>
       <c r="L29">
         <v>-27000.0</v>
       </c>
       <c r="M29">
+        <v>-27000.0</v>
+      </c>
+      <c r="N29">
+        <v>-27000.0</v>
+      </c>
+      <c r="O29">
         <v>112000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-27000.0</v>
       </c>
       <c r="P29">
         <v>-28000.0</v>
       </c>
       <c r="Q29">
+        <v>-27000.0</v>
+      </c>
+      <c r="R29">
+        <v>-28000.0</v>
+      </c>
+      <c r="S29">
         <v>-23000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-26000.0</v>
       </c>
       <c r="T29">
         <v>-27000.0</v>
       </c>
       <c r="U29">
-        <v>-42000.0</v>
+        <v>-26000.0</v>
       </c>
       <c r="V29">
-        <v>-42000.0</v>
+        <v>-27000.0</v>
       </c>
       <c r="W29">
         <v>-42000.0</v>
       </c>
       <c r="X29">
         <v>-42000.0</v>
       </c>
       <c r="Y29">
+        <v>-42000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-42000.0</v>
+      </c>
+      <c r="AA29">
         <v>-105000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>31000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-42000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>10000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>2677000.0</v>
+      </c>
+      <c r="C30">
+        <v>1819000.0</v>
+      </c>
+      <c r="D30">
         <v>4034000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>6135000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4912000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>5738000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>17092000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4297000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>14231000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>21690000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>6130000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>13764000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>17738000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>20714000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>13899000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>13530000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>14949000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-12135643.56</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>22155000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>29273831.42</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>13089963.23</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>20446000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>40167000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>39501000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>33402000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>57842000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>50404000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>51689000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>46682000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>78000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>128000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>90000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>87000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>2113000.0</v>
+      </c>
+      <c r="C32">
+        <v>155000.0</v>
+      </c>
+      <c r="D32">
         <v>2656000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>4873000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>2949000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2158000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>3360000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>2860000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>11560000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>18155000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>5002000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>12783000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>16445000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>16550000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>12196000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>12192000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>15975000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>23771000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>21539000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>44471000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>12172000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>18297000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>39863000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>41272000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>33988000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>50264000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>51489000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>52671000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>48304000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>71000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>85000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>78000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>74000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>1663000.0</v>
+      </c>
+      <c r="C2">
         <v>11881000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>24541000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19002000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8687036.13</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17955000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1655000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1244000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>164000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>7000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4000</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000</v>
       </c>
       <c r="F3">
         <v>26000</v>
       </c>
       <c r="G3">
         <v>26000</v>
       </c>
       <c r="H3">
+        <v>26000</v>
+      </c>
+      <c r="I3">
         <v>0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5048</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6941234</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000</v>
       </c>
       <c r="L3">
         <v>2000000</v>
       </c>
       <c r="M3">
+        <v>2000000</v>
+      </c>
+      <c r="N3">
         <v>4000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1000000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>1048000.0</v>
+      </c>
+      <c r="C6">
         <v>-10218000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-12660000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>16629000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5744000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2196000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>16300000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>259350.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>681503.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3785497.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-42000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-44000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-47000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-78000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>-340000.0</v>
+      </c>
+      <c r="C7">
         <v>5640000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3505000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>9967000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-14724000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>16312000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-5667202.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10185945.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>10068575.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>11685252.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>6563000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-37450000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>26879000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1205000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-8000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-9000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>47000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-30000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>0.0</v>
+      </c>
+      <c r="C10">
         <v>99000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>542000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>558000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>114000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1431000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-176000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3835000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1679000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-583000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>2702000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>22602000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-11944000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-9963000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>4853000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3373000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3665000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7800000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>75000.0</v>
+      </c>
+      <c r="C14">
         <v>2256000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2492000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2631000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2604000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2541000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>14005000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2193430.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2524085.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3897187.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>13000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>11000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>2711000.0</v>
+      </c>
+      <c r="C16">
         <v>1663000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>11881000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>24541000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12450675.86</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21519000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17955000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1655000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1244000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>164000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>-2479000.0</v>
+      </c>
+      <c r="C18">
         <v>-7033000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4941000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>9058000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-9457586.33</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>30776000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1836000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4003000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-519000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19">
+        <v>201000.0</v>
+      </c>
+      <c r="C19">
         <v>-2872000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-12019000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1508000.0</v>
       </c>
       <c r="E19">
         <v>-1508000.0</v>
       </c>
       <c r="F19">
         <v>-1508000.0</v>
       </c>
       <c r="G19">
         <v>-1508000.0</v>
       </c>
       <c r="H19">
+        <v>-1508000.0</v>
+      </c>
+      <c r="I19">
         <v>0.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>28500000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-11000000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>150</v>
+      </c>
+      <c r="B20">
+        <v>3400000.0</v>
+      </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>8355000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>12341907.72</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5230737.76</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>3091875.14</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>3403162.33</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>151</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3875000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7209000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5221000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-17559000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>-6258000.0</v>
+      </c>
+      <c r="C22">
         <v>-3749000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-7547000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-8295000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-5651000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-5861000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-10919000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-42648203.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-24061472.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-69782117.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-77000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-42000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-83000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-27000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>152</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-1461000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2712000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3025000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-4362000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9987000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
+      <c r="K23"/>
       <c r="L23">
         <v>-11000000.0</v>
       </c>
       <c r="M23">
+        <v>-11000000.0</v>
+      </c>
+      <c r="N23">
         <v>-13000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-27000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>153</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-2865000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-12014000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="E24">
         <v>16000.0</v>
       </c>
       <c r="F24">
         <v>16000.0</v>
       </c>
       <c r="G24">
         <v>16000.0</v>
       </c>
       <c r="H24">
+        <v>16000.0</v>
+      </c>
+      <c r="I24">
         <v>0.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>17989154.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>1000.0</v>
+      </c>
+      <c r="C25">
         <v>1444000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1991000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2693000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1975517.72</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6205000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7335000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>30556000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10864000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>8355000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>18836000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>5199000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3319803.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3554543.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1338396.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-      <c r="C27"/>
+        <v>156</v>
+      </c>
+      <c r="B27">
+        <v>955000.0</v>
+      </c>
+      <c r="C27">
+        <v>0.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>157</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-1486000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-5881000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1566000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>21032000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-16722000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14332000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2251484.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-16980151.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>46253859.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>1000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>-2479000.0</v>
+      </c>
+      <c r="C29">
         <v>-7026000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4946000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8969000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-14408000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>18962000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1952000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2525978.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-322452.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-43098121.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-29000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-44000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-31000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-47000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>159</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-2872000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-12019000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26000.0</v>
       </c>
       <c r="F30">
         <v>-26000.0</v>
       </c>
       <c r="G30">
         <v>-26000.0</v>
       </c>
       <c r="H30">
+        <v>-26000.0</v>
+      </c>
+      <c r="I30">
         <v>0.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>17984106.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-6941234.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13000000.0</v>
       </c>
       <c r="L30">
         <v>-13000000.0</v>
       </c>
       <c r="M30">
+        <v>-13000000.0</v>
+      </c>
+      <c r="N30">
         <v>-17000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-27000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>11</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>2711000.0</v>
+      </c>
+      <c r="C2">
+        <v>3652000.0</v>
+      </c>
+      <c r="D2">
         <v>3519000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2276000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1663000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1936000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>7337000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>11108000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>11881000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>21314000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>19895000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>25506000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13267000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>25660000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>29808000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>28222000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>19002000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>23117000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>14315934.94</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>34119336.83</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>13577697.81</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>21760000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>20378000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>20552000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>17955000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3232000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
         <v>7000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>7000</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
+        <v>3000</v>
+      </c>
+      <c r="K3">
         <v>0</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
       <c r="L3">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="M3">
         <v>5000</v>
       </c>
       <c r="N3">
         <v>5000</v>
       </c>
       <c r="O3">
+        <v>5000</v>
+      </c>
+      <c r="P3">
+        <v>5000</v>
+      </c>
+      <c r="Q3">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26000</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
-        <v>0</v>
+        <v>26000</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
+        <v>0</v>
+      </c>
+      <c r="AH3">
         <v>2000000</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>-1639000.0</v>
+      </c>
+      <c r="C6">
+        <v>-941000.0</v>
+      </c>
+      <c r="D6">
         <v>1989000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>1856000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>613000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-10218000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-9945000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-3705000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-1039000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-9465000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1407000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-5623000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>12239000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>9971000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-4148000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>10806000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>9220000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>5744000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>9513000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>8674000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>20582000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>3564000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>3805000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2423000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>2597000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>16300000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>2024000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-691000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>236000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>7000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-10000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-6000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-47000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>-1141000.0</v>
+      </c>
+      <c r="C7">
+        <v>2723000.0</v>
+      </c>
+      <c r="D7">
         <v>-3063000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-4475000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-290000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>5640000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-2928000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1866000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1098000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-3374000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>9948000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-332000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1880000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>6309000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1380000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1115000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1277000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-14724000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-4743000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-17051000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>799000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>19393000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>22592000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-5301000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1739000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-8981000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>-4036000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1511000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1082000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-2022000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9">
         <v>15000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-5000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-1000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-26000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="B10"/>
       <c r="C10">
         <v>0.0</v>
       </c>
       <c r="D10">
         <v>0.0</v>
       </c>
       <c r="E10">
         <v>0.0</v>
       </c>
       <c r="F10">
+        <v>0.0</v>
+      </c>
+      <c r="G10">
+        <v>0.0</v>
+      </c>
+      <c r="H10">
         <v>99000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>15000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-15000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>311000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-83000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-55000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>369000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-219000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-146000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>136000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>787000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-582303.81</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>268224.5</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-123566.64</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>512342.15</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1216000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>351000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3587000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-400000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1076000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>605000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-655000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>950000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AF10">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>3759000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>5302000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3197000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>472000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>583000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>5108000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-145000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>11000.0</v>
+      </c>
+      <c r="C14">
+        <v>10000.0</v>
+      </c>
+      <c r="D14">
         <v>65000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>53000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>43000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2256000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1839000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>620000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>628000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>608000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>620000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>784000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>480000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>645000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>659000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1327000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>666000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2604000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1939000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1288000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>647000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>4125000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3101000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2078000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1051000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>4343000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1490000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1526000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1526000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AE14">
         <v>3000000.0</v>
       </c>
       <c r="AF14">
+        <v>4000000.0</v>
+      </c>
+      <c r="AG14">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AH14">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>1072000.0</v>
+      </c>
+      <c r="C16">
+        <v>2711000.0</v>
+      </c>
+      <c r="D16">
         <v>3652000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>3519000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2276000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1663000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1936000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>7337000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>11108000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>11881000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>21314000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>19895000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>25506000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>24541000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>25660000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>29808000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>28222000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>19002000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>23117000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>14315934.94</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>34119336.83</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>21519000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>21760000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>20378000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>20552000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>17955000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3232000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>-1628000.0</v>
+      </c>
+      <c r="C18">
+        <v>2067000.0</v>
+      </c>
+      <c r="D18">
         <v>-276000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-3228000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1042000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1502000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-2713000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-3249000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>431000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-5501000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>9737000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-513000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>1218000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>7558000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-672000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1779000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>393000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>10993413.67</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-8121997.05</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-12879202.89</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>550199.94</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>20326000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>28738000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-695000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-17593000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19">
+        <v>-3000.0</v>
+      </c>
+      <c r="C19">
+        <v>-2999000.0</v>
+      </c>
+      <c r="D19">
         <v>439000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>1061000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>1700000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-770000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1005000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-34000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-1063000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>372000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-7821000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-4565000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-4565000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1508000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-1508000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-17035.97</v>
       </c>
       <c r="R19">
         <v>0.0</v>
       </c>
       <c r="S19">
-        <v>0.0</v>
+        <v>-17035.97</v>
       </c>
       <c r="T19">
         <v>0.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
+      <c r="U19">
+        <v>0.0</v>
+      </c>
+      <c r="V19">
+        <v>0.0</v>
+      </c>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...4 lines deleted...]
-      </c>
+      <c r="Z19"/>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
+      <c r="AC19">
+        <v>0.0</v>
+      </c>
+      <c r="AD19">
+        <v>0.0</v>
+      </c>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>150</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20"/>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-      <c r="I20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>8355000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>6494092.28</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>6731908.49</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>1491273.28</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-2000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-4000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-3907000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-3294000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>-538000.0</v>
+      </c>
+      <c r="C22">
+        <v>-1647000.0</v>
+      </c>
+      <c r="D22">
         <v>-4606000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-3226000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-1963000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-3749000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-16403000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-1772000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-2497000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-3195000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-1086000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-1432000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-1725000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-4406000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-2215000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-1729000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>322000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-5754000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-4804000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-3401000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-1538000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-6029000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-2943000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-1191000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-1190000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-11025000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-707000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-777000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-164000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-9000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-44000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-11000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-13000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>152</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
         <v>-5000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-1000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-3000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1461000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-802000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-523000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-507000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-2712000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-2712000.0</v>
       </c>
-      <c r="O23"/>
-[...1 lines deleted...]
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23">
         <v>-3025000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>0.0</v>
       </c>
-      <c r="S23"/>
-      <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23">
         <v>10187000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23"/>
+      <c r="AF23">
         <v>-2000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-2000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-9000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>153</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
         <v>3200000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>2761000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1700000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-2865000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-2095000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>16000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>16000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q24">
         <v>0.0</v>
       </c>
       <c r="R24">
         <v>0.0</v>
       </c>
-      <c r="S24"/>
+      <c r="S24">
+        <v>0.0</v>
+      </c>
       <c r="T24">
         <v>0.0</v>
       </c>
       <c r="U24"/>
-      <c r="V24"/>
+      <c r="V24">
+        <v>0.0</v>
+      </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>-2000.0</v>
+      </c>
+      <c r="C25">
+        <v>0.0</v>
+      </c>
+      <c r="D25">
         <v>3000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-3000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>626000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-9000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>419000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>408000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>457000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>507000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>534000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>493000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>579000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>630000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>746000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>738000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-315482.28</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1351512.75</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>297797.64</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>641689.61</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>963000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1574000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1841000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1827000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>155</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
         <v>3400000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>3400000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
-[...4 lines deleted...]
-      </c>
+      <c r="N26"/>
+      <c r="O26"/>
       <c r="P26">
         <v>8355000.0</v>
       </c>
       <c r="Q26">
-        <v>18836000.0</v>
+        <v>8355000.0</v>
       </c>
       <c r="R26">
-        <v>18836000.0</v>
+        <v>8355000.0</v>
       </c>
       <c r="S26">
         <v>18836000.0</v>
       </c>
       <c r="T26">
+        <v>18836000.0</v>
+      </c>
+      <c r="U26">
+        <v>18836000.0</v>
+      </c>
+      <c r="V26">
         <v>13622000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>8460000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>4391000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>3219000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>2689000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>5261000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
-      <c r="C27"/>
+      <c r="C27">
+        <v>0.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27"/>
+      <c r="G27">
+        <v>0.0</v>
+      </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>157</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28">
         <v>3335000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3365000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-45000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1486000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-802000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-525000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-511000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-6619000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-3294000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>8347000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>8352000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>21032000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>18836000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>26720000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>19944000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-20040000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-24109000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3219000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2689000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>14448000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28"/>
       <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28">
         <v>-1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AF28">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>-1628000.0</v>
+      </c>
+      <c r="C29">
+        <v>2067000.0</v>
+      </c>
+      <c r="D29">
         <v>-4546000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-4270000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1042000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-7026000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-5524000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-3249000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>434000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-5501000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>9737000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-508000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1218000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>7469000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-672000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2172000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>393000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-14408000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-9086000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-19186000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>551000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>23695000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>27992000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-746000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-51000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1836000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-2533000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-479000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>236000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>9000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-9000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-5000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-36000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>159</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30">
         <v>3200000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2761000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1700000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-2872000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-2102000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-4570000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-4570000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1492000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1492000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-26000.0</v>
       </c>
       <c r="R30">
         <v>0.0</v>
       </c>
-      <c r="S30"/>
+      <c r="S30">
+        <v>-26000.0</v>
+      </c>
       <c r="T30">
         <v>0.0</v>
       </c>
       <c r="U30"/>
-      <c r="V30"/>
+      <c r="V30">
+        <v>0.0</v>
+      </c>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30">
         <v>-2000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-2000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-10000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>