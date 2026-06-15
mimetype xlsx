--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -863,2365 +869,2514 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>8233000.0</v>
+      </c>
+      <c r="C2">
         <v>4004798.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3012288.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3450151.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4750085.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3453618.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4289043.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1991973.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2986661.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2704895.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="N2">
         <v>4000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>2035000.0</v>
+      </c>
+      <c r="C7">
         <v>2268945.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2667033.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2562250.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2578462.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2661078.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2587207.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>45297.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>66381.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>75756.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>54000000.0</v>
       </c>
       <c r="C8">
         <v>54000000.0</v>
       </c>
       <c r="D8">
         <v>54000000.0</v>
       </c>
       <c r="E8">
         <v>54000000.0</v>
       </c>
       <c r="F8">
         <v>54000000.0</v>
       </c>
       <c r="G8">
         <v>54000000.0</v>
       </c>
       <c r="H8">
         <v>54000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>54000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>57416000.0</v>
+      </c>
+      <c r="C10">
         <v>57101166.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>64939152.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>58992738.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>50841800.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>47522610.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>45154330.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>42746810.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>39904860.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>51482560.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>45590180.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>48000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>42000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11">
+        <v>57416000.0</v>
+      </c>
+      <c r="C11">
         <v>57101170.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>64939150.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>58992740.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>50841800.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>47522610.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>45154330.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>42746810.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>39904860.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>57416000.0</v>
+      </c>
+      <c r="C12">
         <v>57101170.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>64939150.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>58992740.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>50841800.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>47522610.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>45154330.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>42746810.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>39904860.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>51482560.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>45590180.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
         <v>54000000.0</v>
       </c>
       <c r="C13">
         <v>54000000.0</v>
       </c>
       <c r="D13">
         <v>54000000.0</v>
       </c>
       <c r="E13">
         <v>54000000.0</v>
       </c>
       <c r="F13">
         <v>54000000.0</v>
       </c>
       <c r="G13">
         <v>54000000.0</v>
       </c>
       <c r="H13">
         <v>54000000.0</v>
       </c>
       <c r="I13">
         <v>54000000.0</v>
       </c>
       <c r="J13">
         <v>54000000.0</v>
       </c>
       <c r="K13">
         <v>54000000.0</v>
       </c>
       <c r="L13">
         <v>54000000.0</v>
       </c>
       <c r="M13">
         <v>54000000.0</v>
       </c>
       <c r="N13">
         <v>54000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>54000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>108000000.0</v>
       </c>
       <c r="C14">
         <v>108000000.0</v>
       </c>
       <c r="D14">
         <v>108000000.0</v>
       </c>
       <c r="E14">
         <v>108000000.0</v>
       </c>
       <c r="F14">
         <v>108000000.0</v>
       </c>
       <c r="G14">
         <v>108000000.0</v>
       </c>
       <c r="H14">
         <v>108000000.0</v>
       </c>
       <c r="I14">
         <v>108000000.0</v>
       </c>
       <c r="J14">
         <v>108000000.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>108000000.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E21">
         <v>10.0</v>
       </c>
       <c r="F21">
+        <v>10.0</v>
+      </c>
+      <c r="G21">
         <v>7690.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15370.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>23050.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>30730.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>44690.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>61440.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>4523000.0</v>
+      </c>
+      <c r="C22">
         <v>5489980.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6740220.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6906952.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>13590464.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14586754.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3555936.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1855030.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1494580.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2679300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="L22">
         <v>2000000.0</v>
       </c>
       <c r="M22">
         <v>2000000.0</v>
       </c>
       <c r="N22">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>130285000.0</v>
+      </c>
+      <c r="C23">
         <v>131816800.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>138524070.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>130639980.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>129057620.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>124129930.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>123139110.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>112578460.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>110555650.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>121189310.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>37</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>0.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>0.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>10156320.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>11030040.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25">
+        <v>1890000.0</v>
+      </c>
+      <c r="C25">
         <v>2100880.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2445590.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2394440.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2421780.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2534970.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2465370.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>22420.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>45240.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10156320.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>11030040.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>22000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>23000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>20000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>18000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:14">
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>118380000.0</v>
+      </c>
+      <c r="C29">
         <v>121956526.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>127789929.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>119014152.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>114824004.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>111827346.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>108185432.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>106117618.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>100536733.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>21225000.0</v>
+      </c>
+      <c r="C30">
         <v>17044570.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19145960.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>15410383.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13757159.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9832726.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20528842.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>14213140.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>15551620.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12612190.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>12000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>119014152.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>114824004.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>111819667.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>108170073.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>73634000.0</v>
+      </c>
+      <c r="C32">
         <v>74037822.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>84183693.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>76413311.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>72181480.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>66219197.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>60100814.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>55358217.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>50994135.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>46997000.0</v>
+      </c>
+      <c r="C33">
         <v>50355713.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>46498340.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>45368315.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>45417921.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>48540984.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>50953598.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>51091743.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>53517861.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>54276530.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>2206000.0</v>
+      </c>
+      <c r="C35">
         <v>2395106.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2849650.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2730905.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2741596.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2898536.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2834349.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>301167.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>278693.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>10164224.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>23051.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>30731.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>54276530.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38">
+        <v>340000.0</v>
+      </c>
+      <c r="C38">
         <v>84430.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>148030.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>6342680.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>6259180.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>6327029.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>6576574.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2945950.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>3034680.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>3551260.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>3560790.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="C39">
+        <v>52</v>
+      </c>
+      <c r="B39">
+        <v>1.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>0.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>691345.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>201747.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>211443.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2592117.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-9495.0</v>
       </c>
-      <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
-      <c r="L39">
+      <c r="L39"/>
+      <c r="M39">
         <v>2000000.0</v>
       </c>
-      <c r="M39"/>
       <c r="N39"/>
-    </row>
-    <row r="40" spans="1:14">
+      <c r="O39"/>
+    </row>
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>3550773.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4846808.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2821773.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4659231.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
-      <c r="J40">
+      <c r="J40"/>
+      <c r="K40">
         <v>691589.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="L40">
         <v>3000000.0</v>
       </c>
       <c r="M40">
         <v>3000000.0</v>
       </c>
       <c r="N40">
+        <v>3000000.0</v>
+      </c>
+      <c r="O40">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>336465.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>319813.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>363569.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>444036.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
+        <v>17080000.0</v>
+      </c>
+      <c r="C42">
         <v>20900450.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>26619360.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>25129442.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>20530564.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>20417450.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>21078842.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>15085250.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>15030090.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>17079240.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>14109930.0</v>
       </c>
-      <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>17753000.0</v>
+      </c>
+      <c r="C45">
         <v>43144891.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>46895972.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>43492274.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>40984388.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>40462275.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>40252103.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>17753000.0</v>
+      </c>
+      <c r="C46">
         <v>19703388.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>22863220.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>22239360.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>22576288.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>24303691.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>26139880.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47">
+        <v>17753000.0</v>
+      </c>
+      <c r="C47">
         <v>19703390.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>22863220.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>22239360.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>22576288.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>24303691.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>26139880.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>28317530.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>30229570.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>33361130.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>30949170.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>47300000.0</v>
+      </c>
+      <c r="C48">
         <v>47056080.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>47170570.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>39884710.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>40293440.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>37409896.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>33106590.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>37032370.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>31506650.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>28410820.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>25000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>22000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>13000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>0.0</v>
+      </c>
+      <c r="C50">
         <v>20000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>0.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1124246.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>12000000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="O50"/>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>2534970.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2465370.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>22420.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>45240.0</v>
       </c>
-      <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52">
         <v>12000000.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-    </row>
-    <row r="53" spans="1:14">
+      <c r="O52"/>
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>130285000.0</v>
+      </c>
+      <c r="C55">
         <v>131816800.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>138524070.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>130639980.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>129057620.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>124129930.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>123139110.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>112578460.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>110555650.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>121189310.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>115000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>94000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>85000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>78000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>83288000.0</v>
+      </c>
+      <c r="C56">
         <v>81461090.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>92025730.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>85815154.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>83639702.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>75588944.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>72185512.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>61486710.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>57037790.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>66912780.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>58000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>63000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>56000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>50000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>9654000.0</v>
+      </c>
+      <c r="C57">
         <v>7423270.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7842040.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>8858351.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>11458222.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>9369747.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>12009646.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6128500.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6043660.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>7837580.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>8000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>9000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>11905000.0</v>
+      </c>
+      <c r="C58">
         <v>9860280.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>10734140.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>11625830.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>14233620.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>12302580.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>14953680.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6460840.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>10018920.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>21699250.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>17000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>8000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>9000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>118380000.0</v>
+      </c>
+      <c r="C60">
         <v>121956530.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>127789930.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>119014150.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>114824000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>111827350.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>108185430.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>106117620.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>100536730.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>99490060.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>97738670.0</v>
       </c>
-      <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>11</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>5468000.0</v>
+      </c>
+      <c r="C2">
+        <v>8233000.0</v>
+      </c>
+      <c r="D2">
         <v>2270000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4922000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4759000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4004798.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2841000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4404000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3701000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3012288.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3548000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4860000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4474000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3450151.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>5037000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3624000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4115000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4750085.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4909000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3263000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2759000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3453618.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>13646000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>12140000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>6684000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4289043.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>5617000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>5553000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4283000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>2014000.0</v>
+      </c>
+      <c r="C7">
+        <v>2035000.0</v>
+      </c>
+      <c r="D7">
         <v>2136000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2198000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2232000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>2268945.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2307000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2601000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2633000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2667033.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2586000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2598000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2501000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2562250.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2598000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2578000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>2593000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2578462.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2607000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2652000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>2675000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2661078.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2486000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2540000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>2539000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>2587207.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>2657000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>2710000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>2757504.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>54000000.0</v>
       </c>
       <c r="C8">
         <v>54000000.0</v>
       </c>
       <c r="D8">
         <v>54000000.0</v>
       </c>
       <c r="E8">
         <v>54000000.0</v>
       </c>
       <c r="F8">
         <v>54000000.0</v>
       </c>
       <c r="G8">
         <v>54000000.0</v>
       </c>
       <c r="H8">
         <v>54000000.0</v>
       </c>
       <c r="I8">
         <v>54000000.0</v>
       </c>
@@ -3233,373 +3388,393 @@
       </c>
       <c r="L8">
         <v>54000000.0</v>
       </c>
       <c r="M8">
         <v>54000000.0</v>
       </c>
       <c r="N8">
         <v>54000000.0</v>
       </c>
       <c r="O8">
         <v>54000000.0</v>
       </c>
       <c r="P8">
         <v>54000000.0</v>
       </c>
       <c r="Q8">
         <v>54000000.0</v>
       </c>
       <c r="R8">
         <v>54000000.0</v>
       </c>
       <c r="S8">
         <v>54000000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>54000000.0</v>
+      </c>
+      <c r="U8">
+        <v>54000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>57860000.0</v>
+      </c>
+      <c r="C10">
+        <v>57416000.0</v>
+      </c>
+      <c r="D10">
         <v>57326000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>60110000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>58495000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>57101166.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>58546000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>60311000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>68424000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>64939152.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>63298000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>64760000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>65210000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>58992738.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>53340000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>52745000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>50240000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>50841800.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>49846000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>44458000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>46672000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>47522610.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>55705000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>48797000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>45105000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>45154330.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>36491000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>37950000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>35732000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>43000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>46000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>59000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>50000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>24</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>57416000.0</v>
+      </c>
+      <c r="D11">
         <v>57326000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>60110000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>58495000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>57101170.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>58546000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>64760000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>65210000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>58992740.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>53340000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>52745000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>50240000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>50841800.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>49846000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>44458000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>25</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>57416000.0</v>
+      </c>
+      <c r="D12">
         <v>57326000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>60110000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>58495000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>57101170.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>58546000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>64760000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>65210000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>58992740.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>53340000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>52745000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>50240000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>50841800.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>49846000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>44458000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>46672000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>47522610.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>55705000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>48797000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>45105000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>45154330.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>46316000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>47871000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>45491000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>54000000.0</v>
       </c>
       <c r="D13">
         <v>54000000.0</v>
       </c>
       <c r="E13">
         <v>54000000.0</v>
       </c>
       <c r="F13">
         <v>54000000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>54000000.0</v>
+      </c>
+      <c r="H13">
+        <v>54000000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>54000000.0</v>
       </c>
       <c r="N13">
         <v>54000000.0</v>
       </c>
       <c r="O13">
         <v>54000000.0</v>
       </c>
       <c r="P13">
         <v>54000000.0</v>
       </c>
       <c r="Q13">
         <v>54000000.0</v>
       </c>
       <c r="R13">
         <v>54000000.0</v>
       </c>
       <c r="S13">
         <v>54000000.0</v>
       </c>
       <c r="T13">
         <v>54000000.0</v>
       </c>
       <c r="U13">
@@ -3616,54 +3791,60 @@
       </c>
       <c r="Y13">
         <v>54000000.0</v>
       </c>
       <c r="Z13">
         <v>54000000.0</v>
       </c>
       <c r="AA13">
         <v>54000000.0</v>
       </c>
       <c r="AB13">
         <v>54000000.0</v>
       </c>
       <c r="AC13">
         <v>54000000.0</v>
       </c>
       <c r="AD13">
         <v>54000000.0</v>
       </c>
       <c r="AE13">
         <v>54000000.0</v>
       </c>
       <c r="AF13">
         <v>54000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>54000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>54000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>108000000.0</v>
       </c>
       <c r="C14">
         <v>108000000.0</v>
       </c>
       <c r="D14">
         <v>108000000.0</v>
       </c>
       <c r="E14">
         <v>108000000.0</v>
       </c>
       <c r="F14">
         <v>108000000.0</v>
       </c>
       <c r="G14">
         <v>108000000.0</v>
       </c>
       <c r="H14">
         <v>108000000.0</v>
       </c>
       <c r="I14">
         <v>108000000.0</v>
       </c>
@@ -3694,9270 +3875,9816 @@
       <c r="R14">
         <v>108000000.0</v>
       </c>
       <c r="S14">
         <v>108000000.0</v>
       </c>
       <c r="T14">
         <v>108000000.0</v>
       </c>
       <c r="U14">
         <v>108000000.0</v>
       </c>
       <c r="V14">
         <v>108000000.0</v>
       </c>
       <c r="W14">
         <v>108000000.0</v>
       </c>
       <c r="X14">
         <v>108000000.0</v>
       </c>
       <c r="Y14">
         <v>108000000.0</v>
       </c>
       <c r="Z14">
+        <v>108000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>108000000.0</v>
+      </c>
+      <c r="AB14">
         <v>107857100.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>93333300.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>108333300.0</v>
       </c>
-      <c r="AC14"/>
-      <c r="AD14">
+      <c r="AE14"/>
+      <c r="AF14">
         <v>71428600.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>100502500.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>94339600.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21"/>
       <c r="O21">
+        <v>10.0</v>
+      </c>
+      <c r="P21"/>
+      <c r="Q21">
         <v>0.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>0.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>10.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="T21">
         <v>8000.0</v>
       </c>
       <c r="U21">
+        <v>8000.0</v>
+      </c>
+      <c r="V21">
+        <v>8000.0</v>
+      </c>
+      <c r="W21">
         <v>7690.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="X21">
         <v>15000.0</v>
       </c>
       <c r="Y21">
+        <v>15000.0</v>
+      </c>
+      <c r="Z21">
+        <v>15000.0</v>
+      </c>
+      <c r="AA21">
         <v>15370.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>2910000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2957000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2927000.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>4750000.0</v>
+      </c>
+      <c r="C22">
+        <v>4523000.0</v>
+      </c>
+      <c r="D22">
         <v>4714000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>4962000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>5775000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>5489980.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>7004000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>6866000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>6771000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>6740216.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>9382000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>10687000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>9384000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>6906952.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>9223000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>8615000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>9900000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>13590460.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>11951000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>14520000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>12824000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>14586750.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>13351000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>8594000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>4365000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>3555940.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>4258000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>2990000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1637000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AE22">
         <v>2000000.0</v>
       </c>
       <c r="AF22">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22">
+        <v>2000000.0</v>
+      </c>
+      <c r="AH22">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>36</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>130285000.0</v>
+      </c>
+      <c r="D23">
         <v>125967000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>129338000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>130218000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>131816800.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>125066000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>133852000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>131648000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>130639980.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>127879000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>122673000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>125539000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>129057620.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>120435000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>117661000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>119791000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>9000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>3000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>12000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="K24"/>
+      <c r="L24">
         <v>29000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
-[...4 lines deleted...]
-      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
       <c r="R24">
         <v>0.0</v>
       </c>
       <c r="S24">
         <v>0.0</v>
       </c>
       <c r="T24">
         <v>0.0</v>
       </c>
-      <c r="U24"/>
+      <c r="U24">
+        <v>0.0</v>
+      </c>
       <c r="V24">
         <v>0.0</v>
       </c>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
+        <v>0.0</v>
+      </c>
+      <c r="Y24">
         <v>1000.0</v>
       </c>
-      <c r="X24"/>
-[...1 lines deleted...]
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24">
         <v>7000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>24000.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>10000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>11000000.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>1890000.0</v>
+      </c>
+      <c r="D25">
         <v>2126000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2187000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2221000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2100880.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2108000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>2550000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2455000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2394440.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2359000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2339000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2436000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2421780.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2564000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2581000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2577000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2534970.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2385000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>2373000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2390310.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2664000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>2734000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>2741000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
         <v>22000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>22000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>25000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>24000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>113402000.0</v>
+      </c>
+      <c r="C29">
+        <v>118380000.0</v>
+      </c>
+      <c r="D29">
         <v>120802000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>121163000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>121846000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>121956526.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>119453000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>127218000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>128684000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>127789929.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>122170000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>123871000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>121643000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>119014152.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>117807000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>113818000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>115454000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>114824004.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>111480000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>110012000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>112054000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>111827346.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>110475000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>111885000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>108291000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>13901000.0</v>
+      </c>
+      <c r="C30">
+        <v>21225000.0</v>
+      </c>
+      <c r="D30">
         <v>15613000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>14488000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>15215000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>17044570.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>11528000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>15486000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>13467000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>17149477.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>11467000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>12270000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>11449000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>18006730.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>19697000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>16484000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>17874000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>15005550.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>11810000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>11091000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>10254000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>11746980.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>10174000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>22161000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>20398000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>21609300.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>12107000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>10205000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>9923000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AE30">
         <v>8000000.0</v>
       </c>
       <c r="AF30">
+        <v>10000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>8000000.0</v>
+      </c>
+      <c r="AH30">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>123871000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>119014152.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>117807000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>71299000.0</v>
+      </c>
+      <c r="C32">
+        <v>73634000.0</v>
+      </c>
+      <c r="D32">
         <v>75185000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>74773000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>74581000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>74037822.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>74090000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>79264000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>85699000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>84183693.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>79142000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>81070000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>79165000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>76413311.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>75223000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>71884000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>73345000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>72181480.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>67803000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>65699000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>66886000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>66219197.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>63945000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>64686000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>61236000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>44333000.0</v>
+      </c>
+      <c r="C33">
+        <v>46997000.0</v>
+      </c>
+      <c r="D33">
         <v>48075000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>48910000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>49822000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>50355713.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>47674000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>50794000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>45979000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>46498340.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>46015000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>45843000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>45408000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>45368315.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>45291000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>44620000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>44898000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>45417921.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>46627000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>47291000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>48143000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>48540984.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>49390000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>50095000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>49906000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>50953598.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>52113000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>52940000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>53220000.0</v>
       </c>
-      <c r="AC33"/>
-      <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-      <c r="AB34">
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34">
         <v>-129.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>2186000.0</v>
+      </c>
+      <c r="C35">
+        <v>2206000.0</v>
+      </c>
+      <c r="D35">
         <v>2414000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>2480000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2514000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>2395106.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>2298000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>2837000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>2999000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>2849650.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>3012000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>3003000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>2893000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>2730905.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>2674000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>2653000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2755000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>2741596.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>2916000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>2945000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>2944000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>2898536.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>2832000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>2871000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>2817000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>2834349.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>2951000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>3020000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>3018000.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36"/>
+      <c r="AB36">
         <v>52113000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>52940000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>53220000.0</v>
       </c>
-      <c r="AC36"/>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>340000.0</v>
+      </c>
+      <c r="D38">
         <v>83000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>85000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>85000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>84430.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>136000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>6576000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>293000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>6342680.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>6359000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>129000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>126000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>125580.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="T38">
         <v>51000.0</v>
       </c>
       <c r="U38">
+        <v>51000.0</v>
+      </c>
+      <c r="V38">
+        <v>51000.0</v>
+      </c>
+      <c r="W38">
         <v>50180.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>2818000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>2870000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>2840000.0</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38">
+      <c r="AA38"/>
+      <c r="AB38">
         <v>2887000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>2934000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>2904000.0</v>
       </c>
-      <c r="AC38"/>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
-      <c r="C39"/>
+      <c r="C39">
+        <v>1.0</v>
+      </c>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
-[...1 lines deleted...]
-      </c>
+      <c r="K39"/>
       <c r="L39"/>
       <c r="M39">
+        <v>0.0</v>
+      </c>
+      <c r="N39"/>
+      <c r="O39">
         <v>691345.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>808000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>790000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>775000.0</v>
       </c>
-      <c r="Q39"/>
-      <c r="R39">
+      <c r="S39"/>
+      <c r="T39">
         <v>174000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>175000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>240000.0</v>
       </c>
-      <c r="U39"/>
-      <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
+      <c r="K40"/>
       <c r="L40"/>
       <c r="M40">
+        <v>2031000.0</v>
+      </c>
+      <c r="N40"/>
+      <c r="O40">
         <v>3550773.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>2089000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
-      <c r="AB40">
+      <c r="AB40"/>
+      <c r="AC40"/>
+      <c r="AD40">
         <v>-375.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AE40">
         <v>2000000.0</v>
       </c>
       <c r="AF40">
+        <v>3000000.0</v>
+      </c>
+      <c r="AG40">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AH40">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>453000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>336465.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>315000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>55</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
+        <v>17080000.0</v>
+      </c>
+      <c r="D42">
         <v>20484000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>21210000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>21203000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>20900450.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>17819000.0</v>
       </c>
-      <c r="G42"/>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42">
         <v>30613000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>22142000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>25129442.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>24200000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>17523000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>16355000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>15767160.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>15314000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>16223000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>16402000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>15654050.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>15164000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>17365000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>14550000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>16315440.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>16196000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>16495000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>14521000.0</v>
       </c>
-      <c r="AC42"/>
-      <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>17272000.0</v>
+      </c>
+      <c r="C45">
+        <v>17753000.0</v>
+      </c>
+      <c r="D45">
         <v>18529000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>19239000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>19662000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>43144891.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>19804000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>21970000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>22605000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>46895972.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>22824000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>22644000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>22153000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>43492274.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>22385000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>17272000.0</v>
+      </c>
+      <c r="C46">
+        <v>17753000.0</v>
+      </c>
+      <c r="D46">
         <v>18529000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>19239000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>19662000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>19703388.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>19804000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>21970000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>22605000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>22863220.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>22824000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>22644000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>22153000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>22239360.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>22385000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>17753000.0</v>
+      </c>
+      <c r="D47">
         <v>18529000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>19239000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>19662000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>19703390.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>19804000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>22644000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>22153000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>22239360.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>22385000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>22130000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>22239000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>22576290.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>22996000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>23611000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>24130000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>24303690.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>24535000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>25347000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>25552000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>26139880.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>29170000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>30121000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>30241000.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>41143000.0</v>
+      </c>
+      <c r="C48">
+        <v>47300000.0</v>
+      </c>
+      <c r="D48">
         <v>46318000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>45950000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>46643000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>47056080.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>47606000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>43056000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>43011000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>42298671.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>38402000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>39258000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>45501000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>39884710.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>39607000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>42295000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>45099000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>45056840.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>42166000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>39788000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>41649000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>42173300.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>41304000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>40509000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>39741000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>37869990.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>31513000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>29248000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>31380000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>25000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>25000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>23000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>63</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>0.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
+        <v>0.0</v>
+      </c>
+      <c r="E50">
         <v>3000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="F50"/>
+      <c r="G50">
         <v>20000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>19000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>35000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>35000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="K50"/>
+      <c r="L50">
         <v>34000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50">
         <v>0.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>1000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>3000.0</v>
       </c>
-      <c r="U50"/>
-      <c r="V50">
+      <c r="W50"/>
+      <c r="X50">
         <v>7000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>10000.0</v>
       </c>
-      <c r="X50"/>
-      <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
         <v>11000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>12000000.0</v>
       </c>
-      <c r="AE50"/>
-[...2 lines deleted...]
-    <row r="51" spans="1:32">
+      <c r="AG50"/>
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>2564000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>2582000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>2580000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>2534970.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>2385000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>2413000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>2373000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>2465370.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
-[...4 lines deleted...]
-      </c>
+      <c r="K52"/>
+      <c r="L52"/>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
         <v>1000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>3000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52">
         <v>11000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>12000000.0</v>
       </c>
-      <c r="AE52"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:32">
+      <c r="AG52"/>
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-    </row>
-    <row r="54" spans="1:32">
+      <c r="AG53"/>
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>122236000.0</v>
+      </c>
+      <c r="C55">
+        <v>130285000.0</v>
+      </c>
+      <c r="D55">
         <v>125967000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>129338000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>130218000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>131816800.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>125066000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>135285000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>136777000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>138524070.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>130383000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>133852000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>131648000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>130639980.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>127879000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>122673000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>125539000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>129057620.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>120435000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>117661000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>119791000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>124129930.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>129300000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>129916000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>121560000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>123139110.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>116633000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>114111000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>113049000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>110000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>115000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>105000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>96000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>77903000.0</v>
+      </c>
+      <c r="C56">
+        <v>83288000.0</v>
+      </c>
+      <c r="D56">
         <v>77892000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>80428000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>80396000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>81461090.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>77392000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>84491000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>90798000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>92025730.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>84368000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>88009000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>86240000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>85815154.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>82588000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>78053000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>80641000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>83639700.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>73808000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>70370000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>71648000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>75588940.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>79910000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>79821000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>71654000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>72185510.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>64520000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>61171000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>59829000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>53000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>58000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>71000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>63000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>6604000.0</v>
+      </c>
+      <c r="C57">
+        <v>9654000.0</v>
+      </c>
+      <c r="D57">
         <v>2707000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>5655000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>5815000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>7423270.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>3302000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>5227000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>5099000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>7842037.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>5226000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>6939000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>7075000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>8858351.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>7365000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>6169000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>7296000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>11458220.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>6005000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>4671000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>4762000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>9369750.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>15965000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>15135000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>10418000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>12009650.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>7065000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>6441000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>5225000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>5000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>6000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>6000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>8790000.0</v>
+      </c>
+      <c r="C58">
+        <v>11905000.0</v>
+      </c>
+      <c r="D58">
         <v>5165000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>8178000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>8372000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>9860280.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>5641000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>8064000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>8098000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>10691687.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>8238000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>9981000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>10005000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>11625830.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>10072000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>8855000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>10085000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>14233620.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>8955000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>7650000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>7740000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>12302580.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>18832000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>18042000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>13269000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>14953680.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>10016000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>9461000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>8243000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>15000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>17000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>6000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:32">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>113402000.0</v>
+      </c>
+      <c r="C60">
+        <v>118380000.0</v>
+      </c>
+      <c r="D60">
         <v>120802000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>121160000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>121846000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>121956530.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>119425000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>127180000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>128637000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>127789929.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>122107000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>123871000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>121643000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>119014150.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>117807000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>113818000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>115454000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>114824000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>111480000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>110011000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>112051000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>111827350.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>110468000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>111874000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>108291000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>108185430.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>106582000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>104616000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>104774000.0</v>
       </c>
-      <c r="AC60"/>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>24901000.0</v>
+      </c>
+      <c r="C2">
         <v>29413650.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26504970.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>35545380.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>28600820.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>34198380.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>35001330.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>25487630.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>28661510.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25366050.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>22000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>30000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>24000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>2110245.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3798994.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4108769.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2171953.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>10052910.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>6905241.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>6992426.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>5000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>9000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>6000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>5126129.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>8555288.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>9465146.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6968379.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>10052910.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6905241.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>13735000.0</v>
+      </c>
+      <c r="C9">
         <v>12333220.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>15865270.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>13700480.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>14127070.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>15214670.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>13696550.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>15447750.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>16499040.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>14742570.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>14000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="N9">
         <v>14000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9">
+        <v>14000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>1134000.0</v>
+      </c>
+      <c r="C10">
         <v>1916130.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4526870.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2711790.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5958940.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6490120.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3921810.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7315400.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4023970.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4735840.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9548170.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>958378.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>913569.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1106375.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>923174.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>1000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="N11">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>72000.0</v>
+      </c>
+      <c r="C12">
         <v>575100.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>476510.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>115670.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>66570.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>248420.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>412470.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>292680.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>309420.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>731070.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>978000.0</v>
+      </c>
+      <c r="C13">
         <v>228670.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>985670.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>86020.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>710260.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1153040.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1336980.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2314770.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>909280.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>922850.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>-3000.0</v>
+      </c>
+      <c r="C14">
         <v>-278.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-4041.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-2138.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1827.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-435.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-1014.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-883.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-26249.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>784000.0</v>
+      </c>
+      <c r="C15">
         <v>965510.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3062460.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1751270.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5043540.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5383310.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2997620.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6546260.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3095830.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4182080.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>8000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>10000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B16">
+        <v>784000.0</v>
+      </c>
+      <c r="C16">
         <v>965510.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3062460.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1751270.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5043544.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5383306.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2997623.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6546260.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3095830.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4182080.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8382610.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>787000.0</v>
+      </c>
+      <c r="C17">
         <v>965784.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>3066502.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1753408.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>5045371.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>5383741.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2998637.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>6547138.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>3122078.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>4329692.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-72000.0</v>
+      </c>
+      <c r="C18">
         <v>489775.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>387049.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>30047.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-20141.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>162141.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>321907.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>288518.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-34761.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>75697.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>2112000.0</v>
+      </c>
+      <c r="C21">
         <v>1687470.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3541200.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2625770.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5248680.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5337080.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2584820.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5000620.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3114700.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3812990.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>9000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>2674212.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1482793.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1657258.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2780547.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>2075000.0</v>
+      </c>
+      <c r="C25">
         <v>2246688.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2236837.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2328720.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2509634.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2888754.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2956001.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2733356.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2537088.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>127</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>7166900.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6641300.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6587310.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6424460.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6601980.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5873070.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5701460.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7136930.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6988910.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5956320.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>347000.0</v>
+      </c>
+      <c r="C29">
         <v>950350.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1460360.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>958380.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>913570.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1106380.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>923170.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>768260.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>901890.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>406150.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1092120.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>36524000.0</v>
+      </c>
+      <c r="C30">
         <v>40059400.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>38829040.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>49057709.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>40694070.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>42837705.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>43830395.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>37516166.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>44030969.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>34283689.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>31000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>38000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>32000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>41000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>38636000.0</v>
+      </c>
+      <c r="C32">
         <v>41746870.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>42370240.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>49245860.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>42727890.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>49413050.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>48697880.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>40935380.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>45160550.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>40108620.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>36000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>47000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>38000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>46000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>11</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>3420000.0</v>
+      </c>
+      <c r="C2">
+        <v>8076000.0</v>
+      </c>
+      <c r="D2">
         <v>5080000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>6108000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>5637000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>8953650.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>9465000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>6146000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4849000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>11456000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5284000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6156000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3394000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>10577380.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>9703000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7296000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>7969000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>9640820.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>10290000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4110000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4560000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>9473380.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>8440000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>8485000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>7800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>16165330.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>7284000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>5575000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>5977000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>5000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>5000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
+        <v>-1017000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
         <v>154245.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>2130000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>3071000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>1228000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>2967000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>3141379.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>3120000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>743000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-36000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>2000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>-414000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1733000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1946129.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>2626000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-93000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>647000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>4870288.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>3101000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>789000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-205000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1880146.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>3071000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1228000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>2967000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>2125000.0</v>
+      </c>
+      <c r="C9">
+        <v>4715000.0</v>
+      </c>
+      <c r="D9">
         <v>3143000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>3446000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2431000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>3157220.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2311000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>3446000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>3419000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>8625000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1346000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1068000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>4061000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>4151480.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>4543000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2090000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2916000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4013070.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>5424000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2728000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1962000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>4001670.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>4036000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>3594000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>3583000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>5077550.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>3857000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>2849000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1913000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>2000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>3000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>3000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>-1237000.0</v>
+      </c>
+      <c r="C10">
+        <v>1051000.0</v>
+      </c>
+      <c r="D10">
         <v>507000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-42000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-382000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>100130.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-267000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1230000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>853000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>4880000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-1111000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-958000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1251000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>879790.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2428000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-674000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>78000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>3200940.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2805000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>453000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-500000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1035120.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>2124000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1222000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>2109000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>2192810.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>2441000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>31000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-743000.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
+        <v>-18000.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11">
         <v>599378.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>353000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
-[...4 lines deleted...]
-      </c>
+      <c r="AC11"/>
+      <c r="AD11"/>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>18000.0</v>
       </c>
       <c r="C12">
         <v>18000.0</v>
       </c>
       <c r="D12">
         <v>18000.0</v>
       </c>
       <c r="E12">
-        <v>22000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="F12">
-        <v>20000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="G12">
         <v>22000.0</v>
       </c>
       <c r="H12">
+        <v>20000.0</v>
+      </c>
+      <c r="I12">
+        <v>22000.0</v>
+      </c>
+      <c r="J12">
         <v>21000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>28000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>18000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>43000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>0.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>24623.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>21000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>40000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>0.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>24714.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>20000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>42000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>85276.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
-      <c r="W12"/>
+      <c r="W12">
+        <v>85276.0</v>
+      </c>
       <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12"/>
+      <c r="Z12">
         <v>2000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>88567.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB12">
         <v>1000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
+      <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
+        <v>1000.0</v>
+      </c>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>112</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>131000.0</v>
+      </c>
+      <c r="D13">
         <v>113000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>444000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>516000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>61670.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>62000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>59000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>81000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>210010.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>298000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>264000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>158000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1290260.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>6000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>326000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>248000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>728040.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>325000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>320000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>220000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>842990.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>0.0</v>
+      </c>
+      <c r="C14">
+        <v>-5000.0</v>
+      </c>
+      <c r="D14">
         <v>3000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>0.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-1000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
-        <v>-6000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
-        <v>1000.0</v>
+        <v>-6000.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
+        <v>1000.0</v>
+      </c>
+      <c r="N14">
+        <v>0.0</v>
+      </c>
+      <c r="O14">
         <v>-2138.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1827.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
-        <v>0.0</v>
+        <v>-1827.0</v>
       </c>
       <c r="T14">
         <v>0.0</v>
       </c>
       <c r="U14">
+        <v>0.0</v>
+      </c>
+      <c r="V14">
+        <v>0.0</v>
+      </c>
+      <c r="W14">
         <v>-435.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>-1255000.0</v>
+      </c>
+      <c r="C15">
+        <v>982000.0</v>
+      </c>
+      <c r="D15">
         <v>368000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-153000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-413000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-549490.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-322000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>1125000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>712000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>3651000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-747000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-939000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>852000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>278270.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>2076000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-644000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>41000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>2892540.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>2378000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>299000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-526000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>870310.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1875000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>768000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1870000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1484620.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>2265000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>28000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-780000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>0.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>2000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>115</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>982000.0</v>
+      </c>
+      <c r="D16">
         <v>368000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-153000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-413000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-549490.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-322000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-939000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-939000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>278270.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2076000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-644000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>41000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2892540.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2378000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>299000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-526000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>870310.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1875000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>768000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1870000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1484620.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>2265000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>28000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-780000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>-1255000.0</v>
+      </c>
+      <c r="C17">
+        <v>987000.0</v>
+      </c>
+      <c r="D17">
         <v>365000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-153000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-412000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-634000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-322000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>1124000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>712000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>3657000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-747000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-940000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>852000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>280408.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>2075000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-643000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>41000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>2894371.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>2378000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>299000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-526000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>870741.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>1874000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>769000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>1870000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>1482637.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>2267000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>29000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-780000.0</v>
       </c>
-      <c r="AC17"/>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>-18000.0</v>
       </c>
       <c r="C18">
         <v>-18000.0</v>
       </c>
       <c r="D18">
         <v>-18000.0</v>
       </c>
       <c r="E18">
-        <v>-22000.0</v>
+        <v>-18000.0</v>
       </c>
       <c r="F18">
-        <v>-20000.0</v>
+        <v>-18000.0</v>
       </c>
       <c r="G18">
         <v>-22000.0</v>
       </c>
       <c r="H18">
+        <v>-20000.0</v>
+      </c>
+      <c r="I18">
+        <v>-22000.0</v>
+      </c>
+      <c r="J18">
         <v>-21000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-28000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-18000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-43000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>0.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>91047.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-21000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-40000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>0.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>41859.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-20000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-42000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>163141.0</v>
       </c>
       <c r="V18">
         <v>0.0</v>
       </c>
       <c r="W18">
+        <v>163141.0</v>
+      </c>
+      <c r="X18">
+        <v>0.0</v>
+      </c>
+      <c r="Y18">
         <v>1000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-2000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>323907.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB18">
         <v>-1000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
+      <c r="AC18">
+        <v>0.0</v>
+      </c>
+      <c r="AD18">
+        <v>-1000.0</v>
+      </c>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>-36000.0</v>
+      </c>
+      <c r="C21">
+        <v>1182000.0</v>
+      </c>
+      <c r="D21">
         <v>394000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>402000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>134000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>38470.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-205000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>745000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1109000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>4302000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-1202000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-1017000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1170000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>669770.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2130000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-410000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>236000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>1910680.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>2811000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>779000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-252000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>307080.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1799000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>902000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>2329000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1349820.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1578000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-292000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-1211000.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>-1000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>2000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>2085000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2085000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>4918788.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2413000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>480000.0</v>
+      </c>
+      <c r="C25">
+        <v>496000.0</v>
+      </c>
+      <c r="D25">
         <v>560000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>488000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>531000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>580688.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>616000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>797000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>253000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>764000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>489000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>501000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>482000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1041720.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>177000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>541000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>569000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1644634.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>276000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>294000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>295000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>759754.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>947000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>326000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>856000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>18000.0</v>
+      </c>
+      <c r="C29">
+        <v>64000.0</v>
+      </c>
+      <c r="D29">
         <v>142000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>111000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>30000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>648350.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>55000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>106000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>141000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1223000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-364000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-18000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>399000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>599380.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>353000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-31000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>37000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>306570.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>427000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>154000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>26000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>164380.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>250000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>453000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>239000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>710170.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>174000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>2000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>37000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>5581000.0</v>
+      </c>
+      <c r="C30">
+        <v>11609000.0</v>
+      </c>
+      <c r="D30">
         <v>7829000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>9152000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>7934000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>12471000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>11981000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>8847000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>7159000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>15779000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>7832000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>8241000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6285000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>16496709.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>12116000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>9796000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>10649000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>14958070.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>12903000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>6059000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>6774000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>11929705.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>10677000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>11177000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>10582000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>16450395.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>9563000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>8716000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>9101000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>7000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>10000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>4000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>5545000.0</v>
+      </c>
+      <c r="C32">
+        <v>12791000.0</v>
+      </c>
+      <c r="D32">
         <v>8223000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>9554000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>8068000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>12110870.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>11776000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>9592000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>8268000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>20081000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>6630000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>7224000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>7455000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>14728860.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>14246000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>9386000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>10885000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>13653890.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>15714000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>6838000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>6522000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>13475050.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>12476000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>12079000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>11383000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>21242880.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>11141000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>8424000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>7890000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AE32">
         <v>7000000.0</v>
       </c>
       <c r="AF32">
+        <v>8000000.0</v>
+      </c>
+      <c r="AG32">
+        <v>7000000.0</v>
+      </c>
+      <c r="AH32">
         <v>14000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>43747000.0</v>
+      </c>
+      <c r="C2">
         <v>51269703.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>42680690.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>38643212.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>37343464.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>31875493.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>34859226.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>505059.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>-2464008.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>578000</v>
+      </c>
+      <c r="C3">
         <v>131270</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1122890</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>383221</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>122884</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>597958</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>184374</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>741690</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1459820</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3401640</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>24000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000</v>
       </c>
       <c r="M3">
         <v>2000000</v>
       </c>
       <c r="N3">
+        <v>2000000</v>
+      </c>
+      <c r="O3">
         <v>1000000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>-3257000.0</v>
+      </c>
+      <c r="C6">
         <v>-7523020.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>8589010.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4037478.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1299748.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5467971.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2983733.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>503120.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5284230.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-7388920.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>10000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>105000.0</v>
+      </c>
+      <c r="C7">
         <v>1012300.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3888270.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>328150.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2848050.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-5143080.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4656110.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1743770.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-3865890.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-5922460.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-3205977.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-4299868.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>8488338.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-7485976.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>4000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>966000.0</v>
+      </c>
+      <c r="C10">
         <v>1241250.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-393570.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6395648.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>938481.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-11036131.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1675469.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-348015.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1079219.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-201032.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="L10">
         <v>-1000000.0</v>
       </c>
       <c r="M10">
         <v>-1000000.0</v>
       </c>
       <c r="N10">
+        <v>-1000000.0</v>
+      </c>
+      <c r="O10">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-2292610.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2638025.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-3479446.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6009897.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>503037.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-501503.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-1003126.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-1958374.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>737758.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-797416.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1588760.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-242133.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-1000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>1824000.0</v>
+      </c>
+      <c r="C14">
         <v>1977200.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1972490.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2328720.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2509634.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2888754.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2956001.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2537340.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2331100.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1825680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="L14">
         <v>1000000.0</v>
       </c>
       <c r="M14">
         <v>1000000.0</v>
       </c>
       <c r="N14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15">
+        <v>540000.0</v>
+      </c>
+      <c r="C15">
         <v>1080000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2160000.0</v>
       </c>
       <c r="E15">
         <v>2160000.0</v>
       </c>
       <c r="F15">
+        <v>2160000.0</v>
+      </c>
+      <c r="G15">
         <v>1080000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2160000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1080000.0</v>
       </c>
-      <c r="I15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J15"/>
       <c r="K15">
         <v>5400000.0</v>
       </c>
-      <c r="L15"/>
+      <c r="L15">
+        <v>5400000.0</v>
+      </c>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>40490000.0</v>
+      </c>
+      <c r="C16">
         <v>43746686.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>51269703.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>42680690.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>38643212.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>37343464.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>31875493.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>34859226.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>21392091.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>3913000.0</v>
+      </c>
+      <c r="C18">
         <v>4099317.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2115069.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5834625.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5408013.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2232497.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>505045.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>6705329.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1782459.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19">
+        <v>-4543851.0</v>
+      </c>
+      <c r="C19">
         <v>-6439380.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>1806882.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2228727.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-638011.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>4283173.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2429871.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-6347878.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>5184380.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1956674.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>-160166.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-116311.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-162523.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-121852.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>1134000.0</v>
+      </c>
+      <c r="C22">
         <v>1916130.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4526870.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1751270.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5043544.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5383306.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2997623.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7315400.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4023970.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4735840.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>8000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>14000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>10000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>152</v>
+      </c>
+      <c r="B23">
+        <v>-3571000.0</v>
+      </c>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>678000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2748000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4625000.0</v>
       </c>
-      <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
+      <c r="K23"/>
       <c r="L23">
         <v>3000000.0</v>
       </c>
       <c r="M23">
         <v>3000000.0</v>
       </c>
       <c r="N23">
+        <v>3000000.0</v>
+      </c>
+      <c r="O23">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B24">
+        <v>368000.0</v>
+      </c>
+      <c r="C24">
         <v>-6308110.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2929770.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1872793.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-516363.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4872496.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2246524.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-3706110.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>6644200.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1444960.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2234590.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>-296000.0</v>
+      </c>
+      <c r="C25">
         <v>-489775.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-387049.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-30047.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20141.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-162141.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-321907.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-288518.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>34761.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>-4353000.0</v>
+      </c>
+      <c r="C28">
         <v>-1316770.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-748260.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2320166.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2276311.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1242523.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2281852.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1101080.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-11246880.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6240260.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-6000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>4491000.0</v>
+      </c>
+      <c r="C29">
         <v>4230590.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3237960.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6217846.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5530897.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2830455.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>601569.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5546940.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3242280.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1152730.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>12000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>-210000.0</v>
+      </c>
+      <c r="C30">
         <v>-6439380.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1806880.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2228727.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-638011.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4283173.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2429871.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4447800.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5184380.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1956670.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-22000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>11</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>39518000.0</v>
+      </c>
+      <c r="C2">
+        <v>40400000.0</v>
+      </c>
+      <c r="D2">
         <v>43184000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>45141000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>43747000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>45065000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>47482000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>54903000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>51270000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>47383000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>48796000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>52201000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>45636000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>40069000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>39472000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>36970000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>38643000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>36567000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>31200000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>33394000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>33053000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>41235000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>34328000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>30637000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>31875000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>36491000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>134000</v>
+      </c>
+      <c r="C3">
+        <v>578000</v>
+      </c>
+      <c r="D3">
         <v>327000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>291000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>290000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>131270</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>176000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>126000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>19000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>294000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>700000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>69000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>69000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>170221</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>185000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>28000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>21000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>122880</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>81000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>13000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>8000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>597960</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>383000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>264000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>245000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>184370</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>15000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>80000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>65000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1000000</v>
-      </c>
-[...4 lines deleted...]
-        <v>24000000</v>
       </c>
       <c r="AF3">
         <v>24000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3">
+        <v>24000000</v>
+      </c>
+      <c r="AH3">
+        <v>24000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>3561000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3257000.0</v>
+      </c>
+      <c r="D6">
         <v>-3347000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-563000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1394000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-7523020.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-6205000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-6369000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>2930000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>2869000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-546000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-450000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-450000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>2611478.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>597000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>829000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1673000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1299750.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>3514000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1853000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>341000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>5467970.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>9360000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2453000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1239000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-2983730.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1940000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>877000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>1536000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-2000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-13000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>8000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>3739000.0</v>
+      </c>
+      <c r="C7">
+        <v>105000.0</v>
+      </c>
+      <c r="D7">
         <v>-1098000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2248000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>948000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1012300.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3623000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-938000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2050000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-5929000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1225000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1393000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>3191000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>328150.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-3132000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>7000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1793000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-2848050.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-1347000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-4169000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1516000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-5143080.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>4454000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1573000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1392000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-4656110.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>-375000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-375000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-301977.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-3313000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9">
         <v>4000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>10000.0</v>
+      </c>
+      <c r="C10">
+        <v>191000.0</v>
+      </c>
+      <c r="D10">
         <v>248000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>812000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-285000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1505250.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-138000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-95000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-31000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>2082000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1304000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1302000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1302000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2028648.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-608000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1284000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>3691000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-1697519.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2570000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1696000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1762000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1241131.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-4757000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-4229000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-809000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>728531.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1269000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-1353000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>218000.0</v>
       </c>
-      <c r="AC10"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>405000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>941390.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1434000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-1307000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-1307000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1851037.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-1032000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>737758.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>737758.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>480000.0</v>
+      </c>
+      <c r="C14">
+        <v>1824000.0</v>
+      </c>
+      <c r="D14">
         <v>1388000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>891000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>467000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1977200.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1462000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>797000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>253000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>764000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>489000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>501000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>501000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1041720.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>177000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>980000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>505000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2245660.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>827000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>551000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>276000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2627200.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1985000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1085000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>401000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>2692970.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>678000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>712000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>706000.0</v>
       </c>
-      <c r="AC14"/>
-      <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
         <v>540000.0</v>
       </c>
-      <c r="D15"/>
+      <c r="D15">
+        <v>540000.0</v>
+      </c>
       <c r="E15">
+        <v>540000.0</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15">
         <v>1080000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1080000.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>540000.0</v>
       </c>
       <c r="M15">
         <v>540000.0</v>
       </c>
       <c r="N15">
         <v>540000.0</v>
       </c>
       <c r="O15">
-        <v>2160000.0</v>
-[...1 lines deleted...]
-      <c r="P15"/>
+        <v>540000.0</v>
+      </c>
+      <c r="P15">
+        <v>540000.0</v>
+      </c>
       <c r="Q15">
         <v>2160000.0</v>
       </c>
-      <c r="R15">
-[...1 lines deleted...]
-      </c>
+      <c r="R15"/>
       <c r="S15">
         <v>2160000.0</v>
       </c>
-      <c r="T15"/>
+      <c r="T15">
+        <v>2160000.0</v>
+      </c>
       <c r="U15">
+        <v>2160000.0</v>
+      </c>
+      <c r="V15"/>
+      <c r="W15">
         <v>1080000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1080000.0</v>
       </c>
-      <c r="W15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="Y15"/>
+      <c r="Z15"/>
       <c r="AA15">
         <v>2160000.0</v>
       </c>
-      <c r="AB15"/>
-      <c r="AC15"/>
+      <c r="AB15">
+        <v>0.0</v>
+      </c>
+      <c r="AC15">
+        <v>2160000.0</v>
+      </c>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>39963000.0</v>
+      </c>
+      <c r="C16">
+        <v>40490000.0</v>
+      </c>
+      <c r="D16">
         <v>40400000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>43184000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>45141000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>43746686.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>45065000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>47482000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>54903000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>51270000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>47383000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>48796000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>52201000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>42680690.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>40069000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>39472000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>36970000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>38643212.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>36567000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>31200000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>33394000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>37343464.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>41235000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>34328000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>30637000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>31875493.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>36491000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>3545000.0</v>
+      </c>
+      <c r="C18">
+        <v>2686000.0</v>
+      </c>
+      <c r="D18">
         <v>-2339000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>2550000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>1016000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2459683.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>4072000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-208000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>2695000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>578000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-663000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3086000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>5286000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>6406625.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1451000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1845000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-966000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>2865013.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>5984000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1824000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1617000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-8298503.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>8636000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>1429000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>466000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>62000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-204000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-1970380.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>515000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-5084000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>100000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-297000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-577000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>89000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-50000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-2077727.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-134000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-16000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-591011.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-56000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>2000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>7000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>4501173.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-22000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>13000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-209000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-2444871.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>44000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-9000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-20000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>62000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>62000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-180166.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>21000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>-1255000.0</v>
+      </c>
+      <c r="C22">
+        <v>1134000.0</v>
+      </c>
+      <c r="D22">
         <v>83000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-424000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-382000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1916130.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1816000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1125000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>712000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>3651000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-747000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-939000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>852000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>278270.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>2076000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-596000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>78000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>5958940.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>2758000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-47000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-500000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>6490120.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>5455000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>3331000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2109000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>3921810.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>2265000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>28000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-780000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>0.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>2000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="B23"/>
       <c r="C23">
         <v>-3571000.0</v>
       </c>
       <c r="D23">
+        <v>-3571000.0</v>
+      </c>
+      <c r="E23">
+        <v>-3571000.0</v>
+      </c>
+      <c r="F23">
         <v>0.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>45000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-202000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-202000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1052000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-1052000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1052000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-1073000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2748000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2627000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2627000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1190000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4625000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>335000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-1068000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1190000.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>795000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-2034000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-3539000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AE23">
         <v>2000000.0</v>
       </c>
       <c r="AF23">
+        <v>2000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>2000000.0</v>
+      </c>
+      <c r="AH23">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>153</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>368000.0</v>
+      </c>
+      <c r="D24">
         <v>244000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>149000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>86000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-6308110.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-4293000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>158000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>158000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-1934793.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>51000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>11000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>5000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-515130.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>34000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>22000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>15000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>4881130.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>165000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>68000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>36000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-2245500.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>175000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>116000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>45000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>-47000.0</v>
+      </c>
+      <c r="C25">
+        <v>-106000.0</v>
+      </c>
+      <c r="D25">
         <v>-77000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-45000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-68000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-186775.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-93000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-69000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-98000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-157000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-62000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-158000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-10000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-29047.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>10000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-6000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-5000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-7859.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>50000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-7000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-15000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1859.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-96000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-32000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-36000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>157</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-4353000.0</v>
+      </c>
+      <c r="D28">
         <v>-4294000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-4233000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-61000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1316770.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1261000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-680000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-680000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1232166.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>21000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1109000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1059000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2276310.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>416000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>461000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1207000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-1242520.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-826000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-1095000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-1234000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-2281850.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-1370000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-4199000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-3544000.0</v>
       </c>
-      <c r="AC28"/>
-      <c r="AD28">
+      <c r="AE28"/>
+      <c r="AF28">
         <v>14000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-1000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-6000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>3679000.0</v>
+      </c>
+      <c r="C29">
+        <v>4491000.0</v>
+      </c>
+      <c r="D29">
         <v>1554000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3857000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1306000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>4230590.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>6735000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-82000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2714000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>872000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>37000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-3017000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-3017000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>6576846.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-1266000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>907000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-945000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>5530900.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2624000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-3428000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-1609000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2830460.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>10914000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2159000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>275000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>601570.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-4813000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>3210000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>3431000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-1000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>2000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>1000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>159</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-210000.0</v>
+      </c>
+      <c r="D30">
         <v>-83000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-142000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-204000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-6439380.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-4469000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>89000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>89000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-2077727.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-134000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-17000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-16000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-638010.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-47000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>9000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>7000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4283170.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-218000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-196000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-209000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-2429870.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>15000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-29000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-20000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-25000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-25000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>3000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>