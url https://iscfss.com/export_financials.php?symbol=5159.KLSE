--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -259,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3437,415 +3440,421 @@
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
         <v>80</v>
       </c>
       <c r="D1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
         <v>83</v>
       </c>
       <c r="H1" t="s">
+        <v>84</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
         <v>86</v>
       </c>
       <c r="L1" t="s">
+        <v>87</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
         <v>89</v>
       </c>
       <c r="P1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
         <v>92</v>
       </c>
       <c r="T1" t="s">
+        <v>93</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
         <v>95</v>
       </c>
       <c r="X1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
         <v>98</v>
       </c>
       <c r="AB1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
         <v>101</v>
       </c>
       <c r="AF1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
         <v>104</v>
       </c>
       <c r="AJ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
         <v>107</v>
       </c>
       <c r="AN1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
         <v>110</v>
       </c>
       <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
         <v>113</v>
       </c>
       <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
         <v>116</v>
       </c>
       <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
         <v>119</v>
       </c>
       <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2">
+        <v>18659000.0</v>
+      </c>
+      <c r="C2">
         <v>27211000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>21561000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>26740000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18959000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>31093000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18890000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3014000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19088000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18790000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10057000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1340000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11322000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>19124000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>14206000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1950000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11468000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>16903000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8950000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2891000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9579000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14303000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12591000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1385000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>12303000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18580000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13882000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2708000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>26102000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>31988000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>15180000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6709000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>13729000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>22062000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>13980000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6167000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11860000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>21112000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>13773000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3896000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>12804000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>17717000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>13969000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7643000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>16467000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>14373000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11714000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5659000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8226000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>13996000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8012000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2734000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8739000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>11637000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>7674000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1857000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>7681000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>8112000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3862,52 +3871,53 @@
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3924,52 +3934,53 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
@@ -3986,52 +3997,53 @@
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4048,166 +4060,170 @@
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7">
+        <v>33609000.0</v>
+      </c>
+      <c r="C7">
         <v>32020000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>32882000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>33557000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>24431000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>26778000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>23914000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>26761000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>25716000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>12216000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9599000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>7743000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>8432000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>10037000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>8127000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6524000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5609000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3770000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>4869000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>6396000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6513000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>8065000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>6773000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>7676000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>6062000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>7487000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>8328000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8">
         <v>80000000.0</v>
       </c>
       <c r="C8">
         <v>80000000.0</v>
       </c>
       <c r="D8">
         <v>80000000.0</v>
       </c>
       <c r="E8">
         <v>80000000.0</v>
       </c>
       <c r="F8">
         <v>80000000.0</v>
       </c>
       <c r="G8">
         <v>80000000.0</v>
       </c>
       <c r="H8">
         <v>80000000.0</v>
       </c>
       <c r="I8">
@@ -4224,90 +4240,93 @@
       </c>
       <c r="M8">
         <v>80000000.0</v>
       </c>
       <c r="N8">
         <v>80000000.0</v>
       </c>
       <c r="O8">
         <v>80000000.0</v>
       </c>
       <c r="P8">
         <v>80000000.0</v>
       </c>
       <c r="Q8">
         <v>80000000.0</v>
       </c>
       <c r="R8">
         <v>80000000.0</v>
       </c>
       <c r="S8">
         <v>80000000.0</v>
       </c>
       <c r="T8">
         <v>80000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>80000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4324,237 +4343,241 @@
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10">
+        <v>73949000.0</v>
+      </c>
+      <c r="C10">
         <v>60806000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>65276000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>77355000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>70850000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>77674000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>75727000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>19513000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>93324000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>110187000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>99460000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>17258000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>83672000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>81702000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>85596000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>17862000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>20856000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>23219000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>15931000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>20387000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>19934000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>18324000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>21187000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12803000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>16578000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>14609000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>15948000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>12319000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>15466000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>15986000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>11679000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9132000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>8422000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>12400000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>11157000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5682000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>12633000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>14953000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>13514000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>15153000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>17191000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>12074000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>19250000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>27270000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>25418000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>19842000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>19468000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>23159000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>23649000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>26801000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>26392000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>31360000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>20847000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>18730000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>20230000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>22906000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>22183000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>24717000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>22269000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
@@ -4564,228 +4587,232 @@
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12">
+        <v>158774000.0</v>
+      </c>
+      <c r="C12">
         <v>141433000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>140011000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>147172000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>143416000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>142041000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>132684000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>144032000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>131818000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>155627000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>142159000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>136958000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>124956000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>125703000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>133443000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>133617000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>123444000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>117017000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>103907000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>113863000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>111052000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>99429000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>87024000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>70458000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>68003000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>63722000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>61154000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>59421000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>53261000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>48706000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>39403000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>39120000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>38973000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>38762000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>35456000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>38285000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>44609000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>40668000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>38856000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>46260000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>40865000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>42609000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>37721000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>42014000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>40148000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>30842000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>29468000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>35159000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>32649000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>31801000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>36392000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>41360000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>28847000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>25730000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>27230000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>29906000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>27983000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>29717000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13">
         <v>80000000.0</v>
       </c>
       <c r="C13">
         <v>80000000.0</v>
       </c>
       <c r="D13">
         <v>80000000.0</v>
       </c>
       <c r="E13">
         <v>80000000.0</v>
       </c>
       <c r="F13">
         <v>80000000.0</v>
       </c>
       <c r="G13">
         <v>80000000.0</v>
       </c>
       <c r="H13">
         <v>80000000.0</v>
       </c>
       <c r="I13">
@@ -4916,228 +4943,234 @@
       </c>
       <c r="AY13">
         <v>80000000.0</v>
       </c>
       <c r="AZ13">
         <v>80000000.0</v>
       </c>
       <c r="BA13">
         <v>80000000.0</v>
       </c>
       <c r="BB13">
         <v>80000000.0</v>
       </c>
       <c r="BC13">
         <v>80000000.0</v>
       </c>
       <c r="BD13">
         <v>80000000.0</v>
       </c>
       <c r="BE13">
         <v>80000000.0</v>
       </c>
       <c r="BF13">
         <v>80000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13">
+        <v>80000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
         <v>158653000.0</v>
       </c>
       <c r="C14">
         <v>158653000.0</v>
       </c>
       <c r="D14">
         <v>158653000.0</v>
       </c>
       <c r="E14">
         <v>158653000.0</v>
       </c>
       <c r="F14">
         <v>158653000.0</v>
       </c>
       <c r="G14">
         <v>158653000.0</v>
       </c>
       <c r="H14">
+        <v>158653000.0</v>
+      </c>
+      <c r="I14">
         <v>158652700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158653000.0</v>
       </c>
       <c r="J14">
         <v>158653000.0</v>
       </c>
       <c r="K14">
         <v>158653000.0</v>
       </c>
       <c r="L14">
+        <v>158653000.0</v>
+      </c>
+      <c r="M14">
         <v>158652850.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158653000.0</v>
       </c>
       <c r="N14">
         <v>158653000.0</v>
       </c>
       <c r="O14">
         <v>158653000.0</v>
       </c>
       <c r="P14">
+        <v>158653000.0</v>
+      </c>
+      <c r="Q14">
         <v>158652700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158653000.0</v>
       </c>
       <c r="R14">
         <v>158653000.0</v>
       </c>
       <c r="S14">
         <v>158653000.0</v>
       </c>
       <c r="T14">
+        <v>158653000.0</v>
+      </c>
+      <c r="U14">
         <v>158652700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158653000.0</v>
       </c>
       <c r="V14">
         <v>158653000.0</v>
       </c>
       <c r="W14">
         <v>158653000.0</v>
       </c>
       <c r="X14">
+        <v>158653000.0</v>
+      </c>
+      <c r="Y14">
         <v>158658544.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>159727000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>159915000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>158653000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159915000.0</v>
       </c>
       <c r="AC14">
         <v>159915000.0</v>
       </c>
       <c r="AD14">
         <v>159915000.0</v>
       </c>
       <c r="AE14">
         <v>159915000.0</v>
       </c>
       <c r="AF14">
         <v>159915000.0</v>
       </c>
       <c r="AG14">
         <v>159915000.0</v>
       </c>
       <c r="AH14">
         <v>159915000.0</v>
       </c>
       <c r="AI14">
         <v>159915000.0</v>
       </c>
       <c r="AJ14">
         <v>159915000.0</v>
       </c>
       <c r="AK14">
         <v>159915000.0</v>
       </c>
       <c r="AL14">
         <v>159915000.0</v>
       </c>
       <c r="AM14">
         <v>159915000.0</v>
       </c>
       <c r="AN14">
         <v>159915000.0</v>
       </c>
       <c r="AO14">
+        <v>159915000.0</v>
+      </c>
+      <c r="AP14">
         <v>159922000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159935000.0</v>
       </c>
       <c r="AQ14">
         <v>159935000.0</v>
       </c>
       <c r="AR14">
+        <v>159935000.0</v>
+      </c>
+      <c r="AS14">
         <v>159935384.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>159935000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>159997000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="AV14">
         <v>160000000.0</v>
       </c>
       <c r="AW14">
         <v>160000000.0</v>
       </c>
       <c r="AX14">
         <v>160000000.0</v>
       </c>
       <c r="AY14">
         <v>160000000.0</v>
       </c>
       <c r="AZ14">
         <v>160000000.0</v>
       </c>
       <c r="BA14">
         <v>160000000.0</v>
       </c>
       <c r="BB14">
         <v>160000000.0</v>
       </c>
       <c r="BC14">
         <v>160000000.0</v>
       </c>
       <c r="BD14">
         <v>160000000.0</v>
       </c>
       <c r="BE14">
         <v>160000000.0</v>
       </c>
       <c r="BF14">
         <v>160000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14">
+        <v>160000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5154,52 +5187,53 @@
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -5216,52 +5250,53 @@
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5278,52 +5313,53 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5340,52 +5376,53 @@
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5402,154 +5439,156 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
         <v>36</v>
       </c>
-      <c r="B20">
-[...1 lines deleted...]
-      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>26236000.0</v>
       </c>
       <c r="D20">
         <v>26236000.0</v>
       </c>
       <c r="E20">
         <v>26236000.0</v>
       </c>
       <c r="F20">
         <v>26236000.0</v>
       </c>
       <c r="G20">
         <v>26236000.0</v>
       </c>
       <c r="H20">
         <v>26236000.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>26236000.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>230000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>346000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>461000.0</v>
       </c>
-      <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-      <c r="AN20">
+      <c r="AN20"/>
+      <c r="AO20">
         <v>461000.0</v>
       </c>
-      <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-      <c r="AR20">
+      <c r="AR20"/>
+      <c r="AS20">
         <v>461000.0</v>
       </c>
-      <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
-      <c r="AV20">
+      <c r="AV20"/>
+      <c r="AW20">
         <v>461000.0</v>
       </c>
-      <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
-      <c r="AZ20">
+      <c r="AZ20"/>
+      <c r="BA20">
         <v>461000.0</v>
       </c>
-      <c r="BA20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BB20"/>
       <c r="BC20">
         <v>461000.0</v>
       </c>
       <c r="BD20">
         <v>461000.0</v>
       </c>
       <c r="BE20">
-        <v>549000.0</v>
+        <v>461000.0</v>
       </c>
       <c r="BF20">
         <v>549000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20">
+        <v>549000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -5566,620 +5605,629 @@
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
         <v>38</v>
       </c>
       <c r="B22">
+        <v>88887000.0</v>
+      </c>
+      <c r="C22">
         <v>93532000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>89881000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>83531000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>84509000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>92071000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>95062000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>87936000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>89427000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>85907000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>93600000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>94997000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>95830000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>97403000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>80460000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>68792000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>65972000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>69348000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>83720000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>74694000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>68149000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>71927000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>73120000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>83071000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>87474000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>88613000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>82787000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>77590000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>96456000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>97802000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>102853000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>103468000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>98399000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>96527000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>88172000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>84576000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>72379000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>74079000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>75664000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>76479000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>72801000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>71444000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>66913000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>61512000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>56043000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>62947000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>66750000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>67234000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>69247000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>68620000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>62336000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>57223000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>50133000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>51927000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>57165000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>53334000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>49522000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>51736000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
         <v>39</v>
       </c>
       <c r="B23">
+        <v>413659000.0</v>
+      </c>
+      <c r="C23">
         <v>407945000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>402313000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>402916000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>404043000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>413487000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>393622000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>401529000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>395808000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>352198000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>338403000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>335701000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>333755000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>337619000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>318571000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>310856000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>298148000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>291249000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>275289000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>280054000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>279988000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>276393000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>264326000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>256543000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>271281000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>272943000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>264153000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>254232000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>264386000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>272887000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>252679000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>247670000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>245151000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>242933000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>233948000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>228568000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>217991000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>224689000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>215930000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>221522000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>223335000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>223223000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>204341000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>194643000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>198456000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>189723000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>188785000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>197108000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>195624000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>195564000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>178869000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>178836000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>165425000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>163411000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>163999000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>156778000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>147136000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>154577000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
         <v>40</v>
       </c>
-      <c r="B24">
-[...1 lines deleted...]
-      </c>
+      <c r="B24"/>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
+        <v>0.0</v>
+      </c>
+      <c r="E24">
         <v>29000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>383000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24">
+        <v>0.0</v>
+      </c>
+      <c r="Q24">
         <v>73000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>277000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>494000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>693000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>895000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1100000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1301000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1495000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1697000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>8284000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>8522000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>8606000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>8258000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>0.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
-[...1 lines deleted...]
-      </c>
+      <c r="AO24"/>
       <c r="AP24">
         <v>7000000.0</v>
       </c>
       <c r="AQ24">
         <v>7000000.0</v>
       </c>
       <c r="AR24">
+        <v>7000000.0</v>
+      </c>
+      <c r="AS24">
         <v>3000000.0</v>
       </c>
-      <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
         <v>41</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>25221000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>19366000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20309000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13701000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15075000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12580000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>3004000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3694000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4891000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4011000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2805000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2313000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1777000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2832000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2882000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2948000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3073000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2990000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>10776000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>10989000.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
         <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6196,52 +6244,53 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6258,1140 +6307,1162 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
+        <v>-39765000.0</v>
+      </c>
+      <c r="C28">
         <v>-27779000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-30691000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-42518000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-44706000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-45549000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-46319000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>14882000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-57392000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-96419000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-87101000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-6969000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-69123000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-60047000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-71707000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-6596000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-7710000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-12762000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3279000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-8756000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-4885000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-3840000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-10932000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1453000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7590000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8255000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2439000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-3043000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-9413000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-2614000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4178000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3940000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>10039000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4695000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>7608000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6436000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-3297000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1527000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2929000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10086000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>13088000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>19109000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-479000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-18098000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-12511000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-6944000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1015000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2731000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5322000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2176000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-3205000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-7236000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-5719000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-2714000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3843000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-2093000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-6530000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-1442000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
         <v>45</v>
       </c>
       <c r="B29">
+        <v>351839000.0</v>
+      </c>
+      <c r="C29">
         <v>340149000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>339953000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>333887000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>343728000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>338308000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>334480000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>331614000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>333326000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>315306000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>313769000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>307534000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>308173000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>301774000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>290864000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>281971000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>278125000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>267286000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>259282000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>255731000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>259580000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>250653000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>242902000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>237399000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>251179000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30">
+        <v>48464000.0</v>
+      </c>
+      <c r="C30">
         <v>56657000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>55098000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>54054000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>41756000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>42128000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>31694000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>29885060.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>39236000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>42164000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>36676000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>35958382.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>47136000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>47843000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>39536000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>39837731.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>46290000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>42643000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>25315000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>24704932.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>36790000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>38351000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>38337000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>32921767.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>47311000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>50393000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>49627000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>46179000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>52603000.0</v>
       </c>
-      <c r="AD30"/>
       <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>51145272.0</v>
       </c>
-      <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
-      <c r="AJ30">
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>55079000.0</v>
       </c>
-      <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>57000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>58000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>52000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>40058695.0</v>
       </c>
-      <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
-      <c r="AV30">
+      <c r="AV30"/>
+      <c r="AW30">
         <v>45495012.0</v>
       </c>
-      <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
-      <c r="AZ30">
+      <c r="AZ30"/>
+      <c r="BA30">
         <v>36781322.0</v>
       </c>
-      <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
-      <c r="BD30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>30528476.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
-    </row>
-    <row r="31" spans="1:58">
+      <c r="BG30"/>
+    </row>
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
         <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>304987000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>290156000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>285102000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-    </row>
-    <row r="32" spans="1:58">
+      <c r="BG31"/>
+    </row>
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
         <v>48</v>
       </c>
       <c r="B32">
+        <v>260026000.0</v>
+      </c>
+      <c r="C32">
         <v>254890000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>246798000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>241991000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>236219000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>225465000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>221751000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>215842000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>216388000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>252824000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>251450000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>246495000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>242525000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>230511000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>226135000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>217944000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>212722000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>202498000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>194769000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>191651000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>191973000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>182392000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>178484000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>172340000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>178007000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
-    </row>
-    <row r="33" spans="1:58">
+      <c r="BG32"/>
+    </row>
+    <row r="33" spans="1:59">
       <c r="A33" t="s">
         <v>49</v>
       </c>
       <c r="B33">
+        <v>117388000.0</v>
+      </c>
+      <c r="C33">
         <v>116062000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>117061000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>117855000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>134150000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>136901000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>133870000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>136926000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>135245000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>68349000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>65473000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>63805000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>65524000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>66670000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>65132000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>64093000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>61805000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>61492000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>61086000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>63315000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>63814000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>66514000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>65453000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>67077000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>66452000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>69039000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>69479000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>62527000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>62066000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>63710000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>50738000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>50993000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>50191000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>50590000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>49787000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>50054000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>50841000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>51594000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>51638000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>51991000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>52575000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>50932000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>47530000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>44696000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>42812000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>42565000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>42848000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>43354000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>44004000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>38621000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>39019000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>39345000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>39496000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>39941000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>40096000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>39981000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>33479000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>33607000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:58">
+    <row r="34" spans="1:59">
       <c r="A34" t="s">
         <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
-      <c r="V34">
+      <c r="V34"/>
+      <c r="W34">
         <v>-7000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-    </row>
-    <row r="35" spans="1:58">
+      <c r="BG34"/>
+    </row>
+    <row r="35" spans="1:59">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
+        <v>22336000.0</v>
+      </c>
+      <c r="C35">
         <v>28665000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>22871000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>24125000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>19882000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>21301000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>18736000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>20761000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>19686000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>7419000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>5914000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>5312000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>5993000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>7025000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>6165000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4808000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3939000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3391000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>4356000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>4470000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4743000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>4672000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>4517000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>5692000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>11386000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>12272000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>12678000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>9901000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1527000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1519000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1447000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1752000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1428000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1799000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>2077000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>2415000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>3240000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>3564000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>6994000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>6892000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>7769000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>8112000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>8149000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>3976000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1484000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1432000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1480000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1781000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2151000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>2180000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>2201000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2231000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>2155000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1973000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1954000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>2019000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1731000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1860000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:58">
+    <row r="36" spans="1:59">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>69039000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>69479000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>62527000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>62066000.0</v>
       </c>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36">
         <v>-1384000.0</v>
       </c>
-      <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
-    </row>
-    <row r="37" spans="1:58">
+      <c r="BG36"/>
+    </row>
+    <row r="37" spans="1:59">
       <c r="A37" t="s">
         <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7408,744 +7479,754 @@
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
-    </row>
-    <row r="38" spans="1:58">
+      <c r="BG37"/>
+    </row>
+    <row r="38" spans="1:59">
       <c r="A38" t="s">
         <v>54</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>2880000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2564000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2378000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2478000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1967000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2170000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1664000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2006000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2589000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2554000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2643000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3004000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3346000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3661000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3570000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3124000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>3428000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2892000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2723000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2690000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2729000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1963000.0</v>
       </c>
-      <c r="AB38"/>
-      <c r="AC38">
+      <c r="AC38"/>
+      <c r="AD38">
         <v>1976000.0</v>
       </c>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
-    </row>
-    <row r="39" spans="1:58">
+      <c r="BG38"/>
+    </row>
+    <row r="39" spans="1:59">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39">
+        <v>146000.0</v>
+      </c>
+      <c r="C39">
         <v>261000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>262000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>304000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>212000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>346000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>312000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2749940.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>39318000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>42315000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>37171000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3982618.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>47445000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>47843000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>39536000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4516269.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>46927000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>43392000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>26576000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3477068.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>36973000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>38523000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>38729000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3015233.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>49352000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>51569000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>50733000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>54694000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>52603000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>62669000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>59685000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2943728.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>57588000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>57054000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>60533000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>574000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>50162000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>58348000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>49772000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>46792000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>57094000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>58238000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>52177000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>6362305.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>59453000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>53369000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>49719000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>5865988.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>49724000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>56522000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>41122000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>4126678.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>46949000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>45813000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>39508000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>3028524.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>36152000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>39517000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:58">
+    <row r="40" spans="1:59">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-      <c r="H40">
+      <c r="H40"/>
+      <c r="I40">
         <v>22832000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3684000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3548000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2602000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>13826000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3529000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4550000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3220000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>16220000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1320000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1676000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>664000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>11968000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2521000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1780000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>533000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>8565000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>219000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>328000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>52000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>14224000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1415000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2185000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1431000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>13682000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2248000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1516000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>801000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>14214000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1163000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1479000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>384000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>12257000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1122000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>729000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>313000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>11324000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1192000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1387000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>845000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>10802000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>2077000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>2098000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>904000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>10408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>974000.0</v>
       </c>
       <c r="BB40">
         <v>974000.0</v>
       </c>
       <c r="BC40">
+        <v>974000.0</v>
+      </c>
+      <c r="BD40">
         <v>730000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>7227000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>651000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>3200000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:58">
+    <row r="41" spans="1:59">
       <c r="A41" t="s">
         <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>2309000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>2134000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2154000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
-    </row>
-    <row r="42" spans="1:58">
+      <c r="BG41"/>
+    </row>
+    <row r="42" spans="1:59">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
+        <v>-1314000.0</v>
+      </c>
+      <c r="C42">
         <v>-1334000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-1115000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-1038000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>262015000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>252961000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>248986000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-836000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>243110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-823000.0</v>
       </c>
       <c r="K42">
         <v>-823000.0</v>
       </c>
       <c r="L42">
         <v>-823000.0</v>
       </c>
       <c r="M42">
         <v>-823000.0</v>
       </c>
       <c r="N42">
         <v>-823000.0</v>
       </c>
       <c r="O42">
         <v>-823000.0</v>
       </c>
       <c r="P42">
         <v>-823000.0</v>
       </c>
       <c r="Q42">
         <v>-823000.0</v>
       </c>
       <c r="R42">
+        <v>-823000.0</v>
+      </c>
+      <c r="S42">
         <v>180599000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>171499000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-823000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>171044000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-823000.0</v>
       </c>
       <c r="W42">
         <v>-823000.0</v>
       </c>
       <c r="X42">
         <v>-823000.0</v>
       </c>
       <c r="Y42">
+        <v>-823000.0</v>
+      </c>
+      <c r="Z42">
         <v>153073000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>149675000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70000.0</v>
       </c>
       <c r="AB42">
         <v>-70000.0</v>
       </c>
       <c r="AC42">
+        <v>-70000.0</v>
+      </c>
+      <c r="AD42">
         <v>149289000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>143823000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>138764000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-70000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>130440000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>121989000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>120144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70000.0</v>
       </c>
       <c r="AK42">
         <v>-70000.0</v>
       </c>
       <c r="AL42">
+        <v>-70000.0</v>
+      </c>
+      <c r="AM42">
         <v>107787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70000.0</v>
       </c>
       <c r="AN42">
         <v>-70000.0</v>
       </c>
       <c r="AO42">
+        <v>-70000.0</v>
+      </c>
+      <c r="AP42">
         <v>-44435000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44417000.0</v>
       </c>
       <c r="AQ42">
         <v>-44417000.0</v>
       </c>
       <c r="AR42">
         <v>-44417000.0</v>
       </c>
       <c r="AS42">
+        <v>-44417000.0</v>
+      </c>
+      <c r="AT42">
         <v>86406000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-44417000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44365000.0</v>
       </c>
       <c r="AV42">
         <v>-44365000.0</v>
       </c>
       <c r="AW42">
         <v>-44365000.0</v>
       </c>
       <c r="AX42">
         <v>-44365000.0</v>
       </c>
       <c r="AY42">
         <v>-44365000.0</v>
       </c>
       <c r="AZ42">
         <v>-44365000.0</v>
       </c>
       <c r="BA42">
+        <v>-44365000.0</v>
+      </c>
+      <c r="BB42">
         <v>-34128000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>52811000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>49568000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>10237000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>41420000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>37148000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:58">
+    <row r="43" spans="1:59">
       <c r="A43" t="s">
         <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8162,52 +8243,53 @@
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
-    </row>
-    <row r="44" spans="1:58">
+      <c r="BG43"/>
+    </row>
+    <row r="44" spans="1:59">
       <c r="A44" t="s">
         <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8224,578 +8306,589 @@
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
-    </row>
-    <row r="45" spans="1:58">
+      <c r="BG44"/>
+    </row>
+    <row r="45" spans="1:59">
       <c r="A45" t="s">
         <v>61</v>
       </c>
       <c r="B45">
+        <v>88289000.0</v>
+      </c>
+      <c r="C45">
         <v>86946000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>88261000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>89241000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>105436000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>108698000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>105464000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>189658000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>108317000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>66461000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>63657000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>115258000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>63518000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>64081000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>62578000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
-    </row>
-    <row r="46" spans="1:58">
+      <c r="BG45"/>
+    </row>
+    <row r="46" spans="1:59">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46">
+        <v>88289000.0</v>
+      </c>
+      <c r="C46">
         <v>86946000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>88261000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>89241000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>105436000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>108698000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>105464000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>108898000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>108317000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>66461000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>63657000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>62141000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>63518000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>64081000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>62578000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>61450000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>58801000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>58146000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>57425000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>59745000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>60690000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>63086000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>62561000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>64354000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>63762000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>66310000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>67516000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>60311000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>60090000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>61848000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>48850000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>49158000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>49241000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>49550000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>49124000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>49593000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>50380000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>51133000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>51177000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>51530000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>52114000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>50471000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>47069000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>44235000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>42351000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>42104000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>42387000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>42893000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>43543000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>38160000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>38558000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>38884000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>39035000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>39480000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>39635000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>39520000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>32930000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>33058000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:58">
+    <row r="47" spans="1:59">
       <c r="A47" t="s">
         <v>63</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>86946000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>88261000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>89241000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>105436000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>108698000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>105464000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>62141000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>63518000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>64081000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>62578000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>61450000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>58801000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>58146000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>57425000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>59745000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>60690000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>63086000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>62561000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>64354000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>63762000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>66310000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>67516000.0</v>
       </c>
-      <c r="AB47"/>
-      <c r="AC47">
+      <c r="AC47"/>
+      <c r="AD47">
         <v>60090000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
-    </row>
-    <row r="48" spans="1:58">
+      <c r="BG47"/>
+    </row>
+    <row r="48" spans="1:59">
       <c r="A48" t="s">
         <v>64</v>
       </c>
       <c r="B48">
+        <v>272578000.0</v>
+      </c>
+      <c r="C48">
         <v>260476000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>259365000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>253645000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>262989000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>253965000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>249973000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>244816000.0</v>
       </c>
-      <c r="I48"/>
-      <c r="J48">
+      <c r="J48"/>
+      <c r="K48">
         <v>234577000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>231832000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>225811000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>222879000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>210979000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>205925000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>198052000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>191411000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>181422000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>172322000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>171319000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>171867000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>165057000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>160243000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>154548000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>153895000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>149745000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>150213000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>146451000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>149359000.0</v>
       </c>
-      <c r="AD48"/>
       <c r="AE48"/>
-      <c r="AF48">
+      <c r="AF48"/>
+      <c r="AG48">
         <v>132858000.0</v>
       </c>
-      <c r="AG48"/>
       <c r="AH48"/>
       <c r="AI48"/>
-      <c r="AJ48">
+      <c r="AJ48"/>
+      <c r="AK48">
         <v>115832000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>114858000.0</v>
       </c>
-      <c r="AL48"/>
-      <c r="AM48">
+      <c r="AM48"/>
+      <c r="AN48">
         <v>104491000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>99635000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>142374000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>136697000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>134288000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>129499000.0</v>
       </c>
-      <c r="AS48"/>
-      <c r="AT48">
+      <c r="AT48"/>
+      <c r="AU48">
         <v>124050000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>120658000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>117341000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>118564000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>112678000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>108930000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>103704000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>92557000.0</v>
       </c>
-      <c r="BB48"/>
       <c r="BC48"/>
-      <c r="BD48">
+      <c r="BD48"/>
+      <c r="BE48">
         <v>34249000.0</v>
       </c>
-      <c r="BE48"/>
       <c r="BF48"/>
-    </row>
-    <row r="49" spans="1:58">
+      <c r="BG48"/>
+    </row>
+    <row r="49" spans="1:59">
       <c r="A49" t="s">
         <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -8812,706 +8905,719 @@
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
-    </row>
-    <row r="50" spans="1:58">
+      <c r="BG49"/>
+    </row>
+    <row r="50" spans="1:59">
       <c r="A50" t="s">
         <v>66</v>
       </c>
       <c r="B50">
+        <v>575000.0</v>
+      </c>
+      <c r="C50">
         <v>1007000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1703000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1280000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1713000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>5347000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>5494000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>7634000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>9833000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1552000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>2760000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>2546000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>6117000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>11618000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>5762000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>4669000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>7260000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>6193000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>7090000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>4340000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>7436000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>5111000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>1987000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>1977000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>9822000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>6855000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1453000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>1018000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>6053000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50">
         <v>30000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>31000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>19000000.0</v>
       </c>
-      <c r="AR50">
+      <c r="AS50">
         <v>9000000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
-    </row>
-    <row r="51" spans="1:58">
+      <c r="BG50"/>
+    </row>
+    <row r="51" spans="1:59">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
+        <v>34184000.0</v>
+      </c>
+      <c r="C51">
         <v>33027000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>34585000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>34837000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>26144000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>32125000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>29408000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>34395000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>35932000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>13768000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>12359000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>10289000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>14549000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>21655000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>13889000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>11266000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>13146000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>10457000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>12652000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>11631000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>15049000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>14484000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>10255000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>11350000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>24168000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>22864000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>18387000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>9276000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>6053000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>13372000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>15857000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>13072000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>18461000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>17095000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>18765000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>12118000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>9336000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>13426000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>16443000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>25239000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>30279000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>31183000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>18771000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>9172000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>12907000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>12898000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>18453000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>25890000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>28971000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>28977000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>23187000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>24124000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>15128000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>16016000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>24073000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>20813000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>15653000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>23275000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:58">
+    <row r="52" spans="1:59">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52">
+        <v>15236000.0</v>
+      </c>
+      <c r="C52">
         <v>7806000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>15219000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>14528000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>12443000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>17050000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>16828000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>19809000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>21403000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>8687000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>8821000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>7285000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>10855000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>16764000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>9878000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>8461000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>10833000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>8680000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>9820000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>8749000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>12101000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>11404000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>7265000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>7176000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>14300000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>12088000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>7398000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1018000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>6053000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>13372000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>15857000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>12739000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>17306000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>15567000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>16946000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>10010000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>6940000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>10747000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>10358000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>18912000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>23701000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>24385000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>12039000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>6618000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>12907000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>12898000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>18453000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>25890000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>28971000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>28977000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>23187000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>24124000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>15128000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>16016000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>24073000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>20813000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>15653000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>23275000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:58">
+    <row r="53" spans="1:59">
       <c r="A53" t="s">
         <v>69</v>
       </c>
       <c r="B53">
+        <v>84825000.0</v>
+      </c>
+      <c r="C53">
         <v>80627000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>74735000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>69817000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>72566000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>64367000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>56957000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>124519000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>38494000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>45440000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>42699000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>119700000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>41284000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>44001000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>47847000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>115755000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>102588000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>93798000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>87976000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>93476000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>91118000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>81105000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>65837000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>57655000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>51425000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>49113000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>45206000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>47102000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>37795000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>32720000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>27724000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>29988000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>30551000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>38762000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>24299000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>32603000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>31976000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>25715000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>25342000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>31107000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>23674000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>30535000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>18471000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>14744000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>14730000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>11000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>10000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>12000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>9000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AZ53">
         <v>10000000.0</v>
       </c>
       <c r="BA53">
+        <v>10000000.0</v>
+      </c>
+      <c r="BB53">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="BC53">
         <v>7000000.0</v>
       </c>
       <c r="BD53">
         <v>7000000.0</v>
       </c>
       <c r="BE53">
+        <v>7000000.0</v>
+      </c>
+      <c r="BF53">
         <v>5800000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:58">
+    <row r="54" spans="1:59">
       <c r="A54" t="s">
         <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9528,756 +9634,769 @@
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
-    </row>
-    <row r="55" spans="1:58">
+      <c r="BG54"/>
+    </row>
+    <row r="55" spans="1:59">
       <c r="A55" t="s">
         <v>71</v>
       </c>
       <c r="B55">
+        <v>413659000.0</v>
+      </c>
+      <c r="C55">
         <v>407945000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>402313000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>402916000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>404043000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>413487000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>393622000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>401529000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>395808000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>352198000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>338403000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>335701000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>333755000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>337619000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>318571000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>310856000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>298148000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>291249000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>275289000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>280054000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>279988000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>276393000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>264326000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>256543000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>271281000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>272943000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>264153000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>254232000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>264386000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>272887000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>252679000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>247670000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>245151000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>242933000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>233948000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>228568000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>217991000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>224689000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>215930000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>221522000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>223335000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>223223000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>204341000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>194643000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>198456000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>189723000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>188785000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>197108000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>195624000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>195564000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>178869000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>178836000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>165425000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>163411000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>163999000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>156778000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>147136000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>154577000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:58">
+    <row r="56" spans="1:59">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
+        <v>296271000.0</v>
+      </c>
+      <c r="C56">
         <v>291883000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>285252000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>285061000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>269893000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>276586000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>259752000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>264603000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>260563000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>283849000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>272930000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>271896000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>268231000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>270949000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>253439000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>246763000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>236343000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>229757000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>214203000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>216739000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>216174000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>209879000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>198873000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>189466000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>204829000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>203904000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>194674000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>191705000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>202320000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>209177000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>201941000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>196677000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>194960000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>192343000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>184161000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>178514000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>167150000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>173095000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>164292000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>169531000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>170760000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>172291000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>156811000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>149947000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>155644000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>147158000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>145937000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>153754000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>151620000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>156943000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>139850000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>139491000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>125929000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>123470000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>123903000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>116797000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>113657000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>120970000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:58">
+    <row r="57" spans="1:59">
       <c r="A57" t="s">
         <v>73</v>
       </c>
       <c r="B57">
+        <v>36245000.0</v>
+      </c>
+      <c r="C57">
         <v>36993000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>38454000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>43070000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>33674000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>51121000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>38001000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>48761000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>44175000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>31025000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>21480000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>25401000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>25706000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>40438000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>27304000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>28819000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>23621000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>27259000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>19434000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>25088000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>24201000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>27487000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>20389000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>17126000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>26822000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>30996000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>21332000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>17950000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>33570000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>47545000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>32468000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>33130000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>33283000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>39145000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>31727000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>30391000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>19963000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>33338000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>24515000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>35065000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>37627000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>42831000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>26321000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>25585000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>30566000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>28658000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>31012000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>42351000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>39274000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>45071000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>32103000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>37266000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>24841000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>28627000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>32477000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>30273000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>23985000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>35569000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:58">
+    <row r="58" spans="1:59">
       <c r="A58" t="s">
         <v>74</v>
       </c>
       <c r="B58">
+        <v>58581000.0</v>
+      </c>
+      <c r="C58">
         <v>65658000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>61325000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>67195000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>53556000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>72422000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>56737000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>69522000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>63861000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>38444000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>27394000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>30713000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>31699000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>47463000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>33469000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>33627000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>27560000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>30650000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>23790000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>29558000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>28944000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>32159000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>24906000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>22818000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>38208000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>43268000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>34010000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>27851000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>35097000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>49064000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>33915000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>34882000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>34711000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>40944000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>33804000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>32806000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>23203000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>36902000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>31509000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>41957000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>45396000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>50943000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>34470000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>29561000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>32050000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>30090000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>32492000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>44132000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>41425000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>47251000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>34304000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>39497000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>26996000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>30600000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>34431000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>32292000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>25716000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>37429000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:58">
+    <row r="59" spans="1:59">
       <c r="A59" t="s">
         <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10294,312 +10413,317 @@
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
-    </row>
-    <row r="60" spans="1:58">
+      <c r="BG59"/>
+    </row>
+    <row r="60" spans="1:59">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60">
+        <v>351264000.0</v>
+      </c>
+      <c r="C60">
         <v>339142000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>338250000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>332607000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>342015000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>332961000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>328986000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>323980000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>323110000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>313754000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>311009000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>304988000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>302056000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>290156000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>285102000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>277229000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>270588000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>260599000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>251499000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>250496000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>251044000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>244234000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>239420000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>233725000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>233073000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>229675000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>230143000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>226381000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>229289000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>223823000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>218764000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>212788000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>210440000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>201989000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>200144000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>195762000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>194788000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>187787000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>184421000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>179565000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>177939000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>172280000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>169871000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>165082000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>166406000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>159633000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>156293000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>152976000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>154199000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>148313000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>144565000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>139339000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>138429000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>132811000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>129568000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>124486000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>121420000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>117148000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:58">
+    <row r="61" spans="1:59">
       <c r="A61" t="s">
         <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
-[...1 lines deleted...]
-      </c>
+      <c r="R61"/>
       <c r="S61">
         <v>-823000.0</v>
       </c>
       <c r="T61">
         <v>-823000.0</v>
       </c>
       <c r="U61">
         <v>-823000.0</v>
       </c>
       <c r="V61">
         <v>-823000.0</v>
       </c>
       <c r="W61">
         <v>-823000.0</v>
       </c>
       <c r="X61">
         <v>-823000.0</v>
       </c>
       <c r="Y61">
+        <v>-823000.0</v>
+      </c>
+      <c r="Z61">
         <v>-822000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70000.0</v>
       </c>
       <c r="AA61">
         <v>-70000.0</v>
       </c>
-      <c r="AB61"/>
-      <c r="AC61">
+      <c r="AB61">
         <v>-70000.0</v>
       </c>
-      <c r="AD61"/>
+      <c r="AC61"/>
+      <c r="AD61">
+        <v>-70000.0</v>
+      </c>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
-    </row>
-    <row r="62" spans="1:58">
+      <c r="BG61"/>
+    </row>
+    <row r="62" spans="1:59">
       <c r="A62" t="s">
         <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10616,50 +10740,51 @@
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
+      <c r="BG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10724,51 +10849,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
         <v>146743000.0</v>
       </c>
       <c r="C2">
         <v>140894000.0</v>
       </c>
       <c r="D2">
         <v>144201000.0</v>
       </c>
       <c r="E2">
         <v>124460000.0</v>
       </c>
       <c r="F2">
         <v>118147000.0</v>
       </c>
       <c r="G2">
         <v>122072000.0</v>
       </c>
       <c r="H2">
         <v>156259000.0</v>
       </c>
       <c r="I2">
         <v>109997000.0</v>
       </c>
@@ -10780,51 +10905,51 @@
       </c>
       <c r="L2">
         <v>106116000.0</v>
       </c>
       <c r="M2">
         <v>117785000.0</v>
       </c>
       <c r="N2">
         <v>103311000.0</v>
       </c>
       <c r="O2">
         <v>92393000.0</v>
       </c>
       <c r="P2">
         <v>81886000.0</v>
       </c>
       <c r="Q2">
         <v>73624000.0</v>
       </c>
       <c r="R2">
         <v>83683000.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
         <v>20366000.0</v>
       </c>
       <c r="C3">
         <v>14912000.0</v>
       </c>
       <c r="D3">
         <v>9282000.0</v>
       </c>
       <c r="E3">
         <v>8727000.0</v>
       </c>
       <c r="F3">
         <v>10419000.0</v>
       </c>
       <c r="G3">
         <v>10089000.0</v>
       </c>
       <c r="H3">
         <v>3816000.0</v>
       </c>
       <c r="I3">
         <v>3584000.0</v>
       </c>
@@ -10836,73 +10961,73 @@
       </c>
       <c r="L3">
         <v>3396000.0</v>
       </c>
       <c r="M3">
         <v>3204000.0</v>
       </c>
       <c r="N3">
         <v>3115000.0</v>
       </c>
       <c r="O3">
         <v>2652000.0</v>
       </c>
       <c r="P3">
         <v>2504000.0</v>
       </c>
       <c r="Q3">
         <v>2419000.0</v>
       </c>
       <c r="R3">
         <v>2437000.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5">
         <v>24181000.0</v>
       </c>
       <c r="C5">
         <v>43608000.0</v>
       </c>
       <c r="D5">
         <v>50832000.0</v>
       </c>
       <c r="E5">
         <v>45323000.0</v>
       </c>
       <c r="F5">
         <v>31197000.0</v>
       </c>
       <c r="G5">
         <v>19978000.0</v>
       </c>
       <c r="H5">
         <v>31033000.0</v>
       </c>
       <c r="I5">
         <v>33591000.0</v>
       </c>
@@ -10914,51 +11039,51 @@
       </c>
       <c r="L5">
         <v>25859000.0</v>
       </c>
       <c r="M5">
         <v>28531000.0</v>
       </c>
       <c r="N5">
         <v>28533000.0</v>
       </c>
       <c r="O5">
         <v>24322000.0</v>
       </c>
       <c r="P5">
         <v>25777000.0</v>
       </c>
       <c r="Q5">
         <v>22127000.0</v>
       </c>
       <c r="R5">
         <v>19746000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
         <v>44547000.0</v>
       </c>
       <c r="C6">
         <v>58520000.0</v>
       </c>
       <c r="D6">
         <v>60114000.0</v>
       </c>
       <c r="E6">
         <v>54050000.0</v>
       </c>
       <c r="F6">
         <v>41616000.0</v>
       </c>
       <c r="G6">
         <v>30067000.0</v>
       </c>
       <c r="H6">
         <v>34849000.0</v>
       </c>
       <c r="I6">
         <v>37175000.0</v>
       </c>
@@ -10970,95 +11095,95 @@
       </c>
       <c r="L6">
         <v>29255000.0</v>
       </c>
       <c r="M6">
         <v>31735000.0</v>
       </c>
       <c r="N6">
         <v>31648000.0</v>
       </c>
       <c r="O6">
         <v>26974000.0</v>
       </c>
       <c r="P6">
         <v>28281000.0</v>
       </c>
       <c r="Q6">
         <v>24546000.0</v>
       </c>
       <c r="R6">
         <v>22183000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
         <v>296614000.0</v>
       </c>
       <c r="C9">
         <v>130240000.0</v>
       </c>
       <c r="D9">
         <v>118295000.0</v>
       </c>
       <c r="E9">
         <v>103509000.0</v>
       </c>
       <c r="F9">
         <v>87512000.0</v>
       </c>
       <c r="G9">
         <v>79642000.0</v>
       </c>
       <c r="H9">
         <v>99366000.0</v>
       </c>
       <c r="I9">
         <v>95944000.0</v>
       </c>
@@ -11070,51 +11195,51 @@
       </c>
       <c r="L9">
         <v>79206000.0</v>
       </c>
       <c r="M9">
         <v>80142000.0</v>
       </c>
       <c r="N9">
         <v>75296000.0</v>
       </c>
       <c r="O9">
         <v>61520000.0</v>
       </c>
       <c r="P9">
         <v>59116000.0</v>
       </c>
       <c r="Q9">
         <v>53917000.0</v>
       </c>
       <c r="R9">
         <v>46401000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
         <v>22559000.0</v>
       </c>
       <c r="C10">
         <v>42404000.0</v>
       </c>
       <c r="D10">
         <v>50148000.0</v>
       </c>
       <c r="E10">
         <v>44853000.0</v>
       </c>
       <c r="F10">
         <v>30555000.0</v>
       </c>
       <c r="G10">
         <v>19159000.0</v>
       </c>
       <c r="H10">
         <v>30466000.0</v>
       </c>
       <c r="I10">
         <v>32795000.0</v>
       </c>
@@ -11126,51 +11251,51 @@
       </c>
       <c r="L10">
         <v>25151000.0</v>
       </c>
       <c r="M10">
         <v>27402000.0</v>
       </c>
       <c r="N10">
         <v>27680000.0</v>
       </c>
       <c r="O10">
         <v>23482000.0</v>
       </c>
       <c r="P10">
         <v>25309000.0</v>
       </c>
       <c r="Q10">
         <v>21663000.0</v>
       </c>
       <c r="R10">
         <v>18645000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11">
         <v>5816000.0</v>
       </c>
       <c r="C11">
         <v>10216000.0</v>
       </c>
       <c r="D11">
         <v>12077000.0</v>
       </c>
       <c r="E11">
         <v>10981000.0</v>
       </c>
       <c r="F11">
         <v>7438000.0</v>
       </c>
       <c r="G11">
         <v>4684000.0</v>
       </c>
       <c r="H11">
         <v>7638000.0</v>
       </c>
       <c r="I11">
         <v>7773000.0</v>
       </c>
@@ -11182,51 +11307,51 @@
       </c>
       <c r="L11">
         <v>6595000.0</v>
       </c>
       <c r="M11">
         <v>7365000.0</v>
       </c>
       <c r="N11">
         <v>7227000.0</v>
       </c>
       <c r="O11">
         <v>6205000.0</v>
       </c>
       <c r="P11">
         <v>7007000.0</v>
       </c>
       <c r="Q11">
         <v>6135000.0</v>
       </c>
       <c r="R11">
         <v>4764000.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12">
         <v>1622000.0</v>
       </c>
       <c r="C12">
         <v>1204000.0</v>
       </c>
       <c r="D12">
         <v>684000.0</v>
       </c>
       <c r="E12">
         <v>470000.0</v>
       </c>
       <c r="F12">
         <v>642000.0</v>
       </c>
       <c r="G12">
         <v>819000.0</v>
       </c>
       <c r="H12">
         <v>567000.0</v>
       </c>
       <c r="I12">
         <v>796000.0</v>
       </c>
@@ -11238,121 +11363,121 @@
       </c>
       <c r="L12">
         <v>708000.0</v>
       </c>
       <c r="M12">
         <v>1129000.0</v>
       </c>
       <c r="N12">
         <v>853000.0</v>
       </c>
       <c r="O12">
         <v>840000.0</v>
       </c>
       <c r="P12">
         <v>468000.0</v>
       </c>
       <c r="Q12">
         <v>464000.0</v>
       </c>
       <c r="R12">
         <v>1101000.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13">
         <v>1603000.0</v>
       </c>
       <c r="C13">
         <v>1170000.0</v>
       </c>
       <c r="D13">
         <v>677000.0</v>
       </c>
       <c r="E13">
         <v>460000.0</v>
       </c>
       <c r="F13">
         <v>642000.0</v>
       </c>
       <c r="G13">
         <v>819000.0</v>
       </c>
       <c r="H13">
         <v>567000.0</v>
       </c>
       <c r="I13">
         <v>796000.0</v>
       </c>
       <c r="J13">
         <v>634000.0</v>
       </c>
       <c r="K13">
         <v>1108000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
         <v>4778000.0</v>
       </c>
       <c r="C14">
         <v>-491000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15">
         <v>21521000.0</v>
       </c>
       <c r="C15">
         <v>31697000.0</v>
       </c>
       <c r="D15">
         <v>38071000.0</v>
       </c>
       <c r="E15">
         <v>33872000.0</v>
       </c>
       <c r="F15">
         <v>23117000.0</v>
       </c>
       <c r="G15">
         <v>14475000.0</v>
       </c>
       <c r="H15">
         <v>22828000.0</v>
       </c>
       <c r="I15">
         <v>25022000.0</v>
       </c>
@@ -11364,223 +11489,223 @@
       </c>
       <c r="L15">
         <v>18556000.0</v>
       </c>
       <c r="M15">
         <v>20037000.0</v>
       </c>
       <c r="N15">
         <v>20453000.0</v>
       </c>
       <c r="O15">
         <v>17277000.0</v>
       </c>
       <c r="P15">
         <v>18302000.0</v>
       </c>
       <c r="Q15">
         <v>15528000.0</v>
       </c>
       <c r="R15">
         <v>13881000.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
         <v>21520000.0</v>
       </c>
       <c r="C16">
         <v>31697000.0</v>
       </c>
       <c r="D16">
         <v>38071000.0</v>
       </c>
       <c r="E16">
         <v>33872000.0</v>
       </c>
       <c r="F16">
         <v>23117000.0</v>
       </c>
       <c r="G16">
         <v>14475000.0</v>
       </c>
       <c r="H16">
         <v>22828000.0</v>
       </c>
       <c r="I16">
         <v>25022000.0</v>
       </c>
       <c r="J16">
         <v>22594000.0</v>
       </c>
       <c r="K16">
         <v>20898000.0</v>
       </c>
       <c r="L16">
         <v>18556000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17">
         <v>16743000.0</v>
       </c>
       <c r="C17">
         <v>32188000.0</v>
       </c>
       <c r="D17">
         <v>38071000.0</v>
       </c>
       <c r="E17">
         <v>33872000.0</v>
       </c>
       <c r="F17">
         <v>23117000.0</v>
       </c>
       <c r="G17">
         <v>14475000.0</v>
       </c>
       <c r="H17">
         <v>22828000.0</v>
       </c>
       <c r="I17">
         <v>25022000.0</v>
       </c>
       <c r="J17">
         <v>22594000.0</v>
       </c>
       <c r="K17">
         <v>20898000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
         <v>-1622000.0</v>
       </c>
       <c r="C18">
         <v>-1204000.0</v>
       </c>
       <c r="D18">
         <v>-684000.0</v>
       </c>
       <c r="E18">
         <v>-470000.0</v>
       </c>
       <c r="F18">
         <v>-642000.0</v>
       </c>
       <c r="G18">
         <v>-819000.0</v>
       </c>
       <c r="H18">
         <v>-567000.0</v>
       </c>
       <c r="I18">
         <v>-796000.0</v>
       </c>
       <c r="J18">
         <v>-634000.0</v>
       </c>
       <c r="K18">
         <v>-1108000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
         <v>24181000.0</v>
       </c>
       <c r="C21">
         <v>37548000.0</v>
       </c>
       <c r="D21">
         <v>45969000.0</v>
       </c>
       <c r="E21">
         <v>45323000.0</v>
       </c>
       <c r="F21">
         <v>31197000.0</v>
       </c>
       <c r="G21">
         <v>19978000.0</v>
       </c>
       <c r="H21">
         <v>31033000.0</v>
       </c>
       <c r="I21">
         <v>33591000.0</v>
       </c>
@@ -11592,73 +11717,73 @@
       </c>
       <c r="L21">
         <v>25151000.0</v>
       </c>
       <c r="M21">
         <v>27402000.0</v>
       </c>
       <c r="N21">
         <v>27680000.0</v>
       </c>
       <c r="O21">
         <v>24322000.0</v>
       </c>
       <c r="P21">
         <v>25777000.0</v>
       </c>
       <c r="Q21">
         <v>22127000.0</v>
       </c>
       <c r="R21">
         <v>19746000.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>272433000.0</v>
       </c>
       <c r="C23">
         <v>233586000.0</v>
       </c>
       <c r="D23">
         <v>216527000.0</v>
       </c>
       <c r="E23">
         <v>184918000.0</v>
       </c>
       <c r="F23">
         <v>176158000.0</v>
       </c>
       <c r="G23">
         <v>184526000.0</v>
       </c>
       <c r="H23">
         <v>227325000.0</v>
       </c>
       <c r="I23">
         <v>174566000.0</v>
       </c>
@@ -11670,135 +11795,135 @@
       </c>
       <c r="L23">
         <v>159463000.0</v>
       </c>
       <c r="M23">
         <v>169396000.0</v>
       </c>
       <c r="N23">
         <v>150074000.0</v>
       </c>
       <c r="O23">
         <v>129591000.0</v>
       </c>
       <c r="P23">
         <v>115225000.0</v>
       </c>
       <c r="Q23">
         <v>105414000.0</v>
       </c>
       <c r="R23">
         <v>110338000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
         <v>20366000.0</v>
       </c>
       <c r="C25">
         <v>14912000.0</v>
       </c>
       <c r="D25">
         <v>9282000.0</v>
       </c>
       <c r="E25">
         <v>8727000.0</v>
       </c>
       <c r="F25">
         <v>10419000.0</v>
       </c>
       <c r="G25">
         <v>10089000.0</v>
       </c>
       <c r="H25">
         <v>3816000.0</v>
       </c>
       <c r="I25">
         <v>3584000.0</v>
       </c>
       <c r="J25">
         <v>3758000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>19932000.0</v>
       </c>
       <c r="D27">
         <v>18299000.0</v>
       </c>
       <c r="E27">
         <v>16860000.0</v>
       </c>
       <c r="F27">
         <v>13207000.0</v>
       </c>
       <c r="G27">
         <v>12805000.0</v>
       </c>
       <c r="H27">
         <v>16359000.0</v>
       </c>
       <c r="I27">
         <v>15060000.0</v>
       </c>
       <c r="J27">
         <v>12554000.0</v>
@@ -11808,51 +11933,51 @@
       </c>
       <c r="L27">
         <v>12849000.0</v>
       </c>
       <c r="M27">
         <v>13792000.0</v>
       </c>
       <c r="N27">
         <v>11637000.0</v>
       </c>
       <c r="O27">
         <v>9499000.0</v>
       </c>
       <c r="P27">
         <v>7898000.0</v>
       </c>
       <c r="Q27">
         <v>6915000.0</v>
       </c>
       <c r="R27">
         <v>5286000.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
         <v>146032000.0</v>
       </c>
       <c r="C28">
         <v>72760000.0</v>
       </c>
       <c r="D28">
         <v>54027000.0</v>
       </c>
       <c r="E28">
         <v>43598000.0</v>
       </c>
       <c r="F28">
         <v>44804000.0</v>
       </c>
       <c r="G28">
         <v>49649000.0</v>
       </c>
       <c r="H28">
         <v>54707000.0</v>
       </c>
       <c r="I28">
         <v>49509000.0</v>
       </c>
@@ -11864,95 +11989,95 @@
       </c>
       <c r="L28">
         <v>43944000.0</v>
       </c>
       <c r="M28">
         <v>39204000.0</v>
       </c>
       <c r="N28">
         <v>35848000.0</v>
       </c>
       <c r="O28">
         <v>29066000.0</v>
       </c>
       <c r="P28">
         <v>25977000.0</v>
       </c>
       <c r="Q28">
         <v>25147000.0</v>
       </c>
       <c r="R28">
         <v>22080000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>5816000.0</v>
       </c>
       <c r="C29">
         <v>10216000.0</v>
       </c>
       <c r="D29">
         <v>12077000.0</v>
       </c>
       <c r="E29">
         <v>10981000.0</v>
       </c>
       <c r="F29">
         <v>7438000.0</v>
       </c>
       <c r="G29">
         <v>4684000.0</v>
       </c>
       <c r="H29">
         <v>7638000.0</v>
       </c>
       <c r="I29">
         <v>7773000.0</v>
       </c>
       <c r="J29">
         <v>7673000.0</v>
       </c>
       <c r="K29">
         <v>6414000.0</v>
       </c>
       <c r="L29">
         <v>6595000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
         <v>272433000.0</v>
       </c>
       <c r="C30">
         <v>92692000.0</v>
       </c>
       <c r="D30">
         <v>72326000.0</v>
       </c>
       <c r="E30">
         <v>60458000.0</v>
       </c>
       <c r="F30">
         <v>58011000.0</v>
       </c>
       <c r="G30">
         <v>62454000.0</v>
       </c>
       <c r="H30">
         <v>71066000.0</v>
       </c>
       <c r="I30">
         <v>64569000.0</v>
       </c>
@@ -11964,101 +12089,101 @@
       </c>
       <c r="L30">
         <v>53347000.0</v>
       </c>
       <c r="M30">
         <v>51611000.0</v>
       </c>
       <c r="N30">
         <v>46763000.0</v>
       </c>
       <c r="O30">
         <v>37198000.0</v>
       </c>
       <c r="P30">
         <v>33339000.0</v>
       </c>
       <c r="Q30">
         <v>31790000.0</v>
       </c>
       <c r="R30">
         <v>26655000.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B31">
         <v>-1622000.0</v>
       </c>
       <c r="C31">
         <v>4856000.0</v>
       </c>
       <c r="D31">
         <v>4179000.0</v>
       </c>
       <c r="E31">
         <v>-470000.0</v>
       </c>
       <c r="F31">
         <v>-642000.0</v>
       </c>
       <c r="G31">
         <v>1971000.0</v>
       </c>
       <c r="H31">
         <v>-567000.0</v>
       </c>
       <c r="I31">
         <v>-796000.0</v>
       </c>
       <c r="J31">
         <v>-634000.0</v>
       </c>
       <c r="K31"/>
       <c r="L31">
         <v>-708000.0</v>
       </c>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31">
         <v>-840000.0</v>
       </c>
       <c r="P31">
         <v>-468000.0</v>
       </c>
       <c r="Q31">
         <v>-464000.0</v>
       </c>
       <c r="R31">
         <v>-1101000.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B32">
         <v>296614000.0</v>
       </c>
       <c r="C32">
         <v>271134000.0</v>
       </c>
       <c r="D32">
         <v>262496000.0</v>
       </c>
       <c r="E32">
         <v>227969000.0</v>
       </c>
       <c r="F32">
         <v>205659000.0</v>
       </c>
       <c r="G32">
         <v>201714000.0</v>
       </c>
       <c r="H32">
         <v>255625000.0</v>
       </c>
       <c r="I32">
         <v>205941000.0</v>
       </c>
@@ -12089,443 +12214,450 @@
       <c r="R32">
         <v>130084000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
         <v>80</v>
       </c>
       <c r="D1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
         <v>83</v>
       </c>
       <c r="H1" t="s">
+        <v>84</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
         <v>86</v>
       </c>
       <c r="L1" t="s">
+        <v>87</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
         <v>89</v>
       </c>
       <c r="P1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
         <v>92</v>
       </c>
       <c r="T1" t="s">
+        <v>93</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
         <v>95</v>
       </c>
       <c r="X1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
         <v>98</v>
       </c>
       <c r="AB1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
         <v>101</v>
       </c>
       <c r="AF1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
         <v>104</v>
       </c>
       <c r="AJ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
         <v>107</v>
       </c>
       <c r="AN1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
         <v>110</v>
       </c>
       <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
         <v>113</v>
       </c>
       <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
         <v>116</v>
       </c>
       <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
         <v>119</v>
       </c>
       <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
-      <c r="AO2">
-[...1 lines deleted...]
-      </c>
+      <c r="AO2"/>
       <c r="AP2">
         <v>44000000.0</v>
       </c>
       <c r="AQ2">
+        <v>44000000.0</v>
+      </c>
+      <c r="AR2">
         <v>39000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>-20000000.0</v>
       </c>
-      <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
-      <c r="AV2">
+      <c r="AV2"/>
+      <c r="AW2">
         <v>117785000.0</v>
       </c>
-      <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
-      <c r="AZ2">
+      <c r="AZ2"/>
+      <c r="BA2">
         <v>103311000.0</v>
       </c>
-      <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
-    </row>
-    <row r="3" spans="1:58">
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>5294000.0</v>
+      </c>
+      <c r="C3">
         <v>5150000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5128000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5999000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4852000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4794000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4721000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4851000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4818000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2730000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2513000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2328000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2393000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2454000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2107000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2367000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1964000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1989000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2407000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2781000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2452000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2600000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2586000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2289000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2669000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2590000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2541000.0</v>
       </c>
-      <c r="AB3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC3"/>
       <c r="AD3">
         <v>928000.0</v>
       </c>
       <c r="AE3">
+        <v>928000.0</v>
+      </c>
+      <c r="AF3">
         <v>943000.0</v>
       </c>
-      <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
-      <c r="AN3">
+      <c r="AN3"/>
+      <c r="AO3">
         <v>1108000.0</v>
       </c>
-      <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
-      <c r="AR3">
+      <c r="AR3"/>
+      <c r="AS3">
         <v>708000.0</v>
       </c>
-      <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
-      <c r="AV3">
+      <c r="AV3"/>
+      <c r="AW3">
         <v>1129000.0</v>
       </c>
-      <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
-      <c r="AZ3">
+      <c r="AZ3"/>
+      <c r="BA3">
         <v>853000.0</v>
       </c>
-      <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12540,366 +12672,373 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5">
+        <v>16846000.0</v>
+      </c>
+      <c r="C5">
         <v>10488000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>7467000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-9246000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>12309000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>14229000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>6888000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>9771000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>13542000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>12123000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>8172000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>11259000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>15645000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>13144000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>10783000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>15282000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>13187000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>15319000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1534000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>4087000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>9580000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>9695000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>7834000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4160000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5656000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4918000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>5244000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>4326000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>7396000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>11073000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>8238000.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>4495000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>9000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>8000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2031000.0</v>
       </c>
-      <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5">
         <v>1764000.0</v>
       </c>
-      <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>4854000.0</v>
       </c>
-      <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>22140000.0</v>
+      </c>
+      <c r="C6">
         <v>15638000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>12595000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3247000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>17161000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>19023000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>11609000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>14622000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>18360000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>14853000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>10685000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>13587000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>18038000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>15598000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>12890000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>17649000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>15151000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>17308000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3941000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>6868000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>12032000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>12295000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>10420000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>6449000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>8325000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>7508000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>7785000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4326000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>8324000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>12001000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>9181000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>7266000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>11570000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>8958000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>5798000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>5519000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>9603000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>8972000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>6806000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>5603000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>8563000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>8058000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>6196000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2739000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>9166000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>9107000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>4846000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2893000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>8164000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>10099000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>7375000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>5707000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>7752000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>7831000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>7243000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>4500000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>6050000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>6996000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12914,54 +13053,55 @@
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12976,1484 +13116,1511 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>84398000.0</v>
+      </c>
+      <c r="C9">
         <v>77913000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>70616000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>66602000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>83361000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>80784000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>65867000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>67130000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>79566000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>66447000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>57991000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>58796000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>69833000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>71999000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>61867000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>69379000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>64333000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>72138000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>22119000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>37144000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>53855000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>54932000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>59727000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>34512000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>50224000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>64791000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>52187000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>87328000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>54047000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>58480000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>55770000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>50223000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>54675000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>51843000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>49199000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>46110000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>46338000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>50881000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>45260000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>45060000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>52428000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>51342000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>42299000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>38293000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>52907000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>50214000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>43908000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-64203000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>47200000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>50666000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>46479000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-62710000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>45907000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>50145000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>41953000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>38586000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>37996000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>41251000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
+        <v>16364000.0</v>
+      </c>
+      <c r="C10">
         <v>10052000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7032000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-9710000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11938000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13827000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6504000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9249000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13137000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11977000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8041000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11111000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>15442000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>12931000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10663000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>15138000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>13071000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15216000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1426000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3958000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9435000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9574000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7588000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3928000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5406000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4735000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5090000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4217000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7298000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>10903000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>8048000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>7064000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>11352000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8770000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5610000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5404000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>9477000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>8835000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>6550000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5270000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>8187000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>7810000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6046000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2597000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>8985000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>8970000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4599000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2616000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>7845000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>9817000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>7124000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>5495000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>7584000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>7620000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>6982000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4294000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>5826000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>6756000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11">
+        <v>3605000.0</v>
+      </c>
+      <c r="C11">
         <v>2042000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1634000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-1313000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2578000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3264000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1287000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2174000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3136000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2886000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2020000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2627000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3543000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3118000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2790000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3738000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3084000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3736000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>423000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>540000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2626000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2380000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1893000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>895000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1256000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1205000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1328000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1088000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1832000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2647000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2072000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1518000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2901000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2127000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1228000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1231000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2476000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2272000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1694000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>446000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2510000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2202000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1257000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>722000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2213000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2378000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1282000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>639000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1959000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2868000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1898000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1385000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1965000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1976000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1900000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1228000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1554000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1770000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12">
+        <v>482000.0</v>
+      </c>
+      <c r="C12">
         <v>436000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>435000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>464000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>371000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>402000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>384000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>522000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>405000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>146000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>131000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>148000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>203000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>213000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>120000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>144000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>116000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>103000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>108000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>129000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>145000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>121000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>246000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>232000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>250000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>183000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>154000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>109000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>98000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>170000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>190000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>202000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>188000.0</v>
       </c>
       <c r="AI12">
         <v>188000.0</v>
       </c>
       <c r="AJ12">
+        <v>188000.0</v>
+      </c>
+      <c r="AK12">
         <v>115000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>126000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>137000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>256000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>333000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>376000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>248000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>150000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>142000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>181000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>137000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>247000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>277000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>319000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>282000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>251000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>212000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>168000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>211000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>261000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>206000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>224000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>240000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>134</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>436000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>435000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>446000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>371000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>402000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>384000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>148000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>203000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>213000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>120000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>144000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>116000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>103000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>108000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>129000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>145000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>121000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>246000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>232000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>250000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>183000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>-656000.0</v>
+      </c>
+      <c r="C14">
         <v>-553000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>323000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5349000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-343000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-220000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-7000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>156000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-647000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="L14">
         <v>0.0</v>
       </c>
+      <c r="M14"/>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="P14">
         <v>0.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>0.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="S14"/>
+      <c r="T14">
         <v>0.0</v>
       </c>
+      <c r="U14"/>
       <c r="V14">
         <v>0.0</v>
       </c>
       <c r="W14">
         <v>0.0</v>
       </c>
-      <c r="X14"/>
+      <c r="X14">
+        <v>0.0</v>
+      </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15">
+        <v>12103000.0</v>
+      </c>
+      <c r="C15">
         <v>7457000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>5721000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-3048000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>9017000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10343000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>5210000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7231000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>9354000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>9091000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6021000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8484000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11899000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>9813000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>7873000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11400000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>9987000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>11480000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1003000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3418000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>6809000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7194000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5695000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3033000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4150000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3530000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3762000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3129000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5466000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>8256000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5976000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>5546000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>8451000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>6643000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4382000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4173000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>7001000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>6563000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>4856000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>4824000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>5677000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>5608000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4789000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1875000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>6772000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>6592000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3317000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1977000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>5886000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>6949000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>5226000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>4110000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>5619000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>5644000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>5082000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3066000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4272000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>4986000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>137</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>7457000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5721000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-3050000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>9017000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10343000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5210000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>8485000.0</v>
       </c>
       <c r="N16">
+        <v>8485000.0</v>
+      </c>
+      <c r="O16">
         <v>9813000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7873000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11400000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9987000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>11480000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1003000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3418000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>6809000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7194000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5695000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3033000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4150000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3530000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3762000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3129000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5466000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>8256000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17">
+        <v>12759000.0</v>
+      </c>
+      <c r="C17">
         <v>8010000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>5398000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-8397000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>9360000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>10563000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>5217000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>7075000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>10001000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>9091000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>6021000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>8484000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>11899000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>9813000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>7873000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>11400000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>9987000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>11480000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>1003000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>3418000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>6809000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>7194000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>5695000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>3033000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>4150000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>3530000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>3762000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>3129000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>5466000.0</v>
       </c>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-482000.0</v>
+      </c>
+      <c r="C18">
         <v>-436000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-435000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-464000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-371000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-402000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-384000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-522000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-405000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-146000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-131000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-148000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-203000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-213000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-120000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-144000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-116000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-103000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-108000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-129000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-145000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-121000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-246000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-232000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-250000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-183000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-154000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-109000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-98000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14468,54 +14635,55 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14530,230 +14698,234 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
+        <v>16846000.0</v>
+      </c>
+      <c r="C21">
         <v>10488000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7467000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-9246000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12309000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14229000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6888000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3711000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13542000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>12123000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>8172000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>11259000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>15645000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>13144000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>10783000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>15282000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>13187000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>15319000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1534000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4087000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>9580000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>9695000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7834000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4160000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5656000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4918000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5244000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4326000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7396000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>11073000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>8238000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7266000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>11570000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>8958000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5798000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5519000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>9603000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>8972000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>6806000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4495000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>8563000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>8058000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6196000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2031000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>9166000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>9107000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4846000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1764000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>8164000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>10099000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>7375000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4854000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>7752000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>7831000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>7243000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>4500000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>6050000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>6996000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14768,230 +14940,234 @@
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>67552000.0</v>
+      </c>
+      <c r="C23">
         <v>67425000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>63149000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>75848000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>71052000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>66555000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>58979000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>67130000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>66024000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>54324000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>49819000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>52400000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>54188000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>58855000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>51084000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>56369000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>51146000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>56819000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>20585000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>34753000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>44275000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>45237000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>51893000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>33142000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>44568000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>59873000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>46943000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>85735000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>46651000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>47407000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>47532000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>45173000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>43105000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>43386000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>43401000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>44076000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>36735000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>41909000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>38454000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>39457000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>43865000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>43284000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>36103000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>35554000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>43741000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>41107000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>39062000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>50689000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>39036000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>40567000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>39104000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>34894000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>38155000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>42314000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>34710000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>34086000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>31946000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>34255000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15006,164 +15182,168 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>5294000.0</v>
+      </c>
+      <c r="C25">
         <v>5150000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5128000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5999000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4852000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4794000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4721000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4851000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4818000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2730000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2513000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2328000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2393000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2454000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2107000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2367000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1964000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1989000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2407000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2781000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2452000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2600000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2586000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2289000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2669000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15178,54 +15358,55 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -15240,54 +15421,55 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
@@ -15302,696 +15484,709 @@
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
-    </row>
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>3605000.0</v>
+      </c>
+      <c r="C29">
         <v>2042000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1634000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1313000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2578000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3264000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1287000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2174000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3136000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2886000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2020000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2627000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3543000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3118000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2790000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3738000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3084000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3736000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>423000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>540000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2626000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2380000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1893000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>895000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1256000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1205000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1328000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1088000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1832000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2647000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>67552000.0</v>
+      </c>
+      <c r="C30">
         <v>67425000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>63149000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>75848000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>71052000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>66555000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>58979000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>67130000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>66024000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>54324000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>49819000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-91801000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>54188000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>58855000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>51084000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-68091000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>51146000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>56819000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>20585000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-83394000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>44275000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>45237000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>51893000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-88930000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>44568000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>59873000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>46943000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-70524000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>46651000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>47407000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>47532000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-64824000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>43105000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>43386000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>43401000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-59172000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>36735000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>41909000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>38454000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-70255000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>43865000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>43284000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>36103000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-70562000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>43741000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>41107000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>39062000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-67096000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>39036000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>40567000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>39104000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-68417000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>38155000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>42314000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>34710000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-58307000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>31946000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>34255000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B31">
+        <v>-482000.0</v>
+      </c>
+      <c r="C31">
         <v>-436000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-435000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-464000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-371000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-402000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-384000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>5538000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-405000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-146000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-131000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-148000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-203000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-213000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-120000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-144000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-116000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-103000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-108000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-129000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-145000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-121000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-246000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-232000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-250000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-183000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-154000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-109000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-98000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-170000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-190000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-202000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-188000.0</v>
       </c>
       <c r="AI31">
         <v>-188000.0</v>
       </c>
       <c r="AJ31">
+        <v>-188000.0</v>
+      </c>
+      <c r="AK31">
         <v>-115000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-126000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-137000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-256000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-333000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-376000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-248000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-150000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-142000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-181000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-137000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-247000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>852000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-319000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-282000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-251000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>641000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-168000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-211000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-261000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-206000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-224000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-240000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B32">
+        <v>84398000.0</v>
+      </c>
+      <c r="C32">
         <v>77913000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>70616000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>66602000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>83361000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>80784000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>65867000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>67130000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>79566000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>66447000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>57991000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>58796000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>69833000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>71999000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>61867000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>69379000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>64333000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>72138000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>22119000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>37144000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>53855000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>54932000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>59727000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>34512000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>50224000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>64791000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>52187000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>87328000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>54047000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>58480000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>55770000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>50223000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>54675000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>51843000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>49199000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>46110000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>46338000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>50881000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>45260000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>45060000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>52428000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>51342000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>42299000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>38293000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>52907000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>50214000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>43908000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>53582000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>47200000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>50666000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>46479000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>40601000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>45907000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>50145000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>41953000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>38586000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>37996000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>41251000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R30"/>
@@ -16058,51 +16253,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
         <v>143499000.0</v>
       </c>
       <c r="C2">
         <v>136958000.0</v>
       </c>
       <c r="D2">
         <v>133617000.0</v>
       </c>
       <c r="E2">
         <v>113863000.0</v>
       </c>
       <c r="F2">
         <v>70458000.0</v>
       </c>
       <c r="G2">
         <v>59421000.0</v>
       </c>
       <c r="H2">
         <v>39120000.0</v>
       </c>
       <c r="I2">
         <v>38285000.0</v>
       </c>
@@ -16114,51 +16309,51 @@
       </c>
       <c r="L2">
         <v>35159000.0</v>
       </c>
       <c r="M2">
         <v>41360000.0</v>
       </c>
       <c r="N2">
         <v>29906000.0</v>
       </c>
       <c r="O2">
         <v>27962000.0</v>
       </c>
       <c r="P2">
         <v>24507000.0</v>
       </c>
       <c r="Q2">
         <v>11886000.0</v>
       </c>
       <c r="R2">
         <v>5263000.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
         <v>5037000</v>
       </c>
       <c r="C3">
         <v>4166000</v>
       </c>
       <c r="D3">
         <v>3123000</v>
       </c>
       <c r="E3">
         <v>5371000</v>
       </c>
       <c r="F3">
         <v>508000</v>
       </c>
       <c r="G3">
         <v>1043000</v>
       </c>
       <c r="H3">
         <v>14928000</v>
       </c>
       <c r="I3">
         <v>3160000</v>
       </c>
@@ -16170,95 +16365,95 @@
       </c>
       <c r="L3">
         <v>4945000</v>
       </c>
       <c r="M3">
         <v>7236000</v>
       </c>
       <c r="N3">
         <v>2712000</v>
       </c>
       <c r="O3">
         <v>9572000</v>
       </c>
       <c r="P3">
         <v>2012000</v>
       </c>
       <c r="Q3">
         <v>1989000</v>
       </c>
       <c r="R3">
         <v>1793000</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
         <v>3673000.0</v>
       </c>
       <c r="C6">
         <v>6541000.0</v>
       </c>
       <c r="D6">
         <v>3341000.0</v>
       </c>
       <c r="E6">
         <v>19754000.0</v>
       </c>
       <c r="F6">
         <v>43405000.0</v>
       </c>
       <c r="G6">
         <v>11037000.0</v>
       </c>
       <c r="H6">
         <v>20301000.0</v>
       </c>
       <c r="I6">
         <v>835000.0</v>
       </c>
@@ -16270,51 +16465,51 @@
       </c>
       <c r="L6">
         <v>6855000.0</v>
       </c>
       <c r="M6">
         <v>-6201000.0</v>
       </c>
       <c r="N6">
         <v>11454000.0</v>
       </c>
       <c r="O6">
         <v>1944000.0</v>
       </c>
       <c r="P6">
         <v>3455000.0</v>
       </c>
       <c r="Q6">
         <v>12621000.0</v>
       </c>
       <c r="R6">
         <v>6623000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7">
         <v>-6966000.0</v>
       </c>
       <c r="C7">
         <v>23527000.0</v>
       </c>
       <c r="D7">
         <v>-21437000.0</v>
       </c>
       <c r="E7">
         <v>-3065000.0</v>
       </c>
       <c r="F7">
         <v>16626000.0</v>
       </c>
       <c r="G7">
         <v>6961000.0</v>
       </c>
       <c r="H7">
         <v>17827000.0</v>
       </c>
       <c r="I7">
         <v>-19801000.0</v>
       </c>
@@ -16326,115 +16521,115 @@
       </c>
       <c r="L7">
         <v>12729000.0</v>
       </c>
       <c r="M7">
         <v>-19616000.0</v>
       </c>
       <c r="N7">
         <v>-11543000.0</v>
       </c>
       <c r="O7">
         <v>-14793000.0</v>
       </c>
       <c r="P7">
         <v>-8712000.0</v>
       </c>
       <c r="Q7">
         <v>-16150000.0</v>
       </c>
       <c r="R7">
         <v>4883000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
         <v>-7691000.0</v>
       </c>
       <c r="C9">
         <v>8020000.0</v>
       </c>
       <c r="D9">
         <v>6207000.0</v>
       </c>
       <c r="E9">
         <v>-14686000.0</v>
       </c>
       <c r="F9">
         <v>7253000.0</v>
       </c>
       <c r="G9">
         <v>19947000.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>4000000.0</v>
       </c>
       <c r="M9">
         <v>-12000000.0</v>
       </c>
       <c r="N9">
         <v>-8000000.0</v>
       </c>
       <c r="O9">
         <v>-3000000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
         <v>-591000.0</v>
       </c>
       <c r="C10">
         <v>17434000.0</v>
       </c>
       <c r="D10">
         <v>-24108000.0</v>
       </c>
       <c r="E10">
         <v>8972000.0</v>
       </c>
       <c r="F10">
         <v>6013000.0</v>
       </c>
       <c r="G10">
         <v>-8143000.0</v>
       </c>
       <c r="H10">
         <v>24607000.0</v>
       </c>
       <c r="I10">
         <v>-20284000.0</v>
       </c>
@@ -16446,133 +16641,133 @@
       </c>
       <c r="L10">
         <v>5070000.0</v>
       </c>
       <c r="M10">
         <v>-10859000.0</v>
       </c>
       <c r="N10">
         <v>-4126000.0</v>
       </c>
       <c r="O10">
         <v>-13393000.0</v>
       </c>
       <c r="P10">
         <v>-6997000.0</v>
       </c>
       <c r="Q10">
         <v>-2995000.0</v>
       </c>
       <c r="R10">
         <v>-3625000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-3537000.0</v>
       </c>
       <c r="E11">
         <v>2649000.0</v>
       </c>
       <c r="F11">
         <v>3360000.0</v>
       </c>
       <c r="G11">
         <v>-4843000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-5539000.0</v>
       </c>
       <c r="E12">
         <v>-4676000.0</v>
       </c>
       <c r="F12">
         <v>1843000.0</v>
       </c>
       <c r="G12">
         <v>-845000.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14">
         <v>20366000.0</v>
       </c>
       <c r="C14">
         <v>14912000.0</v>
       </c>
       <c r="D14">
         <v>9282000.0</v>
       </c>
       <c r="E14">
         <v>8727000.0</v>
       </c>
       <c r="F14">
         <v>10419000.0</v>
       </c>
       <c r="G14">
         <v>10089000.0</v>
       </c>
       <c r="H14">
         <v>3816000.0</v>
       </c>
       <c r="I14">
         <v>3584000.0</v>
       </c>
@@ -16584,105 +16779,105 @@
       </c>
       <c r="L14">
         <v>3396000.0</v>
       </c>
       <c r="M14">
         <v>3204000.0</v>
       </c>
       <c r="N14">
         <v>3115000.0</v>
       </c>
       <c r="O14">
         <v>2652000.0</v>
       </c>
       <c r="P14">
         <v>2504000.0</v>
       </c>
       <c r="Q14">
         <v>2419000.0</v>
       </c>
       <c r="R14">
         <v>2437000.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
-        <v>-12692000.0</v>
+        <v>12692000.0</v>
       </c>
       <c r="C15">
-        <v>-11899000.0</v>
+        <v>11899000.0</v>
       </c>
       <c r="D15">
-        <v>-9519000.0</v>
+        <v>9519000.0</v>
       </c>
       <c r="E15">
-        <v>-6346000.0</v>
+        <v>6346000.0</v>
       </c>
       <c r="F15">
         <v>4759000.0</v>
       </c>
       <c r="G15">
         <v>7996000.0</v>
       </c>
       <c r="H15">
         <v>6397000.0</v>
       </c>
       <c r="I15">
         <v>7996000.0</v>
       </c>
       <c r="J15">
         <v>6397000.0</v>
       </c>
       <c r="K15">
         <v>6398000.0</v>
       </c>
       <c r="L15">
         <v>6399000.0</v>
       </c>
       <c r="M15">
         <v>6400000.0</v>
       </c>
       <c r="N15">
         <v>2400000.0</v>
       </c>
       <c r="O15">
         <v>3200000.0</v>
       </c>
       <c r="P15">
         <v>4800000.0</v>
       </c>
       <c r="Q15">
         <v>3600000.0</v>
       </c>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16">
         <v>147172000.0</v>
       </c>
       <c r="C16">
         <v>143499000.0</v>
       </c>
       <c r="D16">
         <v>136958000.0</v>
       </c>
       <c r="E16">
         <v>133617000.0</v>
       </c>
       <c r="F16">
         <v>113863000.0</v>
       </c>
       <c r="G16">
         <v>70458000.0</v>
       </c>
       <c r="H16">
         <v>59421000.0</v>
       </c>
       <c r="I16">
         <v>39120000.0</v>
       </c>
@@ -16694,73 +16889,73 @@
       </c>
       <c r="L16">
         <v>42014000.0</v>
       </c>
       <c r="M16">
         <v>35159000.0</v>
       </c>
       <c r="N16">
         <v>41360000.0</v>
       </c>
       <c r="O16">
         <v>29906000.0</v>
       </c>
       <c r="P16">
         <v>27962000.0</v>
       </c>
       <c r="Q16">
         <v>24507000.0</v>
       </c>
       <c r="R16">
         <v>11886000.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18">
         <v>33883000.0</v>
       </c>
       <c r="C18">
         <v>62572000.0</v>
       </c>
       <c r="D18">
         <v>17252000.0</v>
       </c>
       <c r="E18">
         <v>29487000.0</v>
       </c>
       <c r="F18">
         <v>51497000.0</v>
       </c>
       <c r="G18">
         <v>29637000.0</v>
       </c>
       <c r="H18">
         <v>28867000.0</v>
       </c>
       <c r="I18">
         <v>6654000.0</v>
       </c>
@@ -16772,149 +16967,149 @@
       </c>
       <c r="L18">
         <v>29136000.0</v>
       </c>
       <c r="M18">
         <v>-2392000.0</v>
       </c>
       <c r="N18">
         <v>9866000.0</v>
       </c>
       <c r="O18">
         <v>-5567000.0</v>
       </c>
       <c r="P18">
         <v>8828000.0</v>
       </c>
       <c r="Q18">
         <v>2467000.0</v>
       </c>
       <c r="R18">
         <v>19526000.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19">
         <v>-295000.0</v>
       </c>
       <c r="C19">
         <v>-31655000.0</v>
       </c>
       <c r="D19">
         <v>747000.0</v>
       </c>
       <c r="E19">
         <v>-3657000.0</v>
       </c>
       <c r="F19">
         <v>1105000.0</v>
       </c>
       <c r="G19">
         <v>249000.0</v>
       </c>
       <c r="H19">
         <v>-13301000.0</v>
       </c>
       <c r="I19">
         <v>-1936000.0</v>
       </c>
       <c r="J19">
         <v>-782000.0</v>
       </c>
       <c r="K19">
         <v>-9962000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
         <v>-5522000.0</v>
       </c>
       <c r="C21">
         <v>-5653000.0</v>
       </c>
       <c r="D21">
         <v>-8262000.0</v>
       </c>
       <c r="E21">
         <v>-5101000.0</v>
       </c>
       <c r="F21">
         <v>-4946000.0</v>
       </c>
       <c r="G21">
         <v>-11896000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22">
         <v>22559000.0</v>
       </c>
       <c r="C22">
         <v>42404000.0</v>
       </c>
       <c r="D22">
         <v>50148000.0</v>
       </c>
       <c r="E22">
         <v>44853000.0</v>
       </c>
       <c r="F22">
         <v>30555000.0</v>
       </c>
       <c r="G22">
         <v>19159000.0</v>
       </c>
       <c r="H22">
         <v>30466000.0</v>
       </c>
       <c r="I22">
         <v>32795000.0</v>
       </c>
@@ -16926,51 +17121,51 @@
       </c>
       <c r="L22">
         <v>25151000.0</v>
       </c>
       <c r="M22">
         <v>27402000.0</v>
       </c>
       <c r="N22">
         <v>27680000.0</v>
       </c>
       <c r="O22">
         <v>23482000.0</v>
       </c>
       <c r="P22">
         <v>25309000.0</v>
       </c>
       <c r="Q22">
         <v>21663000.0</v>
       </c>
       <c r="R22">
         <v>18645000.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
         <v>-15929000.0</v>
       </c>
       <c r="C23">
         <v>-11019000.0</v>
       </c>
       <c r="D23">
         <v>-6066000.0</v>
       </c>
       <c r="E23">
         <v>-4608000.0</v>
       </c>
       <c r="F23">
         <v>-6507000.0</v>
       </c>
       <c r="G23">
         <v>-6294000.0</v>
       </c>
       <c r="H23">
         <v>-3796000.0</v>
       </c>
       <c r="I23">
         <v>1906000.0</v>
       </c>
@@ -16982,51 +17177,51 @@
       </c>
       <c r="L23">
         <v>-4057000.0</v>
       </c>
       <c r="M23">
         <v>1766000.0</v>
       </c>
       <c r="N23">
         <v>3311000.0</v>
       </c>
       <c r="O23">
         <v>-8000.0</v>
       </c>
       <c r="P23">
         <v>-1092000.0</v>
       </c>
       <c r="Q23">
         <v>-3311000.0</v>
       </c>
       <c r="R23">
         <v>-10344000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24">
         <v>4742000.0</v>
       </c>
       <c r="C24">
         <v>4747000.0</v>
       </c>
       <c r="D24">
         <v>3870000.0</v>
       </c>
       <c r="E24">
         <v>1714000.0</v>
       </c>
       <c r="F24">
         <v>1613000.0</v>
       </c>
       <c r="G24">
         <v>1292000.0</v>
       </c>
       <c r="H24">
         <v>1627000.0</v>
       </c>
       <c r="I24">
         <v>1224000.0</v>
       </c>
@@ -17038,51 +17233,51 @@
       </c>
       <c r="L24">
         <v>888000.0</v>
       </c>
       <c r="M24">
         <v>825000.0</v>
       </c>
       <c r="N24">
         <v>677000.0</v>
       </c>
       <c r="O24">
         <v>548000.0</v>
       </c>
       <c r="P24">
         <v>519000.0</v>
       </c>
       <c r="Q24">
         <v>269000.0</v>
       </c>
       <c r="R24">
         <v>50000.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
         <v>2961000.0</v>
       </c>
       <c r="C25">
         <v>-14105000.0</v>
       </c>
       <c r="D25">
         <v>-17618000.0</v>
       </c>
       <c r="E25">
         <v>-15657000.0</v>
       </c>
       <c r="F25">
         <v>-5595000.0</v>
       </c>
       <c r="G25">
         <v>-5529000.0</v>
       </c>
       <c r="H25">
         <v>-8314000.0</v>
       </c>
       <c r="I25">
         <v>-6764000.0</v>
       </c>
@@ -17094,103 +17289,103 @@
       </c>
       <c r="L25">
         <v>-7195000.0</v>
       </c>
       <c r="M25">
         <v>-6146000.0</v>
       </c>
       <c r="N25">
         <v>-6674000.0</v>
       </c>
       <c r="O25">
         <v>-7336000.0</v>
       </c>
       <c r="P25">
         <v>-8261000.0</v>
       </c>
       <c r="Q25">
         <v>-3476000.0</v>
       </c>
       <c r="R25">
         <v>-4646000.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>-18000.0</v>
       </c>
       <c r="L26">
         <v>-52000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26">
         <v>-2686000.0</v>
       </c>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
         <v>-34143000.0</v>
       </c>
       <c r="C28">
         <v>-28478000.0</v>
       </c>
       <c r="D28">
         <v>-17781000.0</v>
       </c>
       <c r="E28">
         <v>-11447000.0</v>
       </c>
       <c r="F28">
         <v>-9705000.0</v>
       </c>
       <c r="G28">
         <v>-19892000.0</v>
       </c>
       <c r="H28">
         <v>-10193000.0</v>
       </c>
       <c r="I28">
         <v>-7043000.0</v>
       </c>
@@ -17202,51 +17397,51 @@
       </c>
       <c r="L28">
         <v>-23169000.0</v>
       </c>
       <c r="M28">
         <v>-4634000.0</v>
       </c>
       <c r="N28">
         <v>911000.0</v>
       </c>
       <c r="O28">
         <v>6963000.0</v>
       </c>
       <c r="P28">
         <v>-5892000.0</v>
       </c>
       <c r="Q28">
         <v>9885000.0</v>
       </c>
       <c r="R28">
         <v>-12953000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
         <v>38920000.0</v>
       </c>
       <c r="C29">
         <v>66738000.0</v>
       </c>
       <c r="D29">
         <v>20375000.0</v>
       </c>
       <c r="E29">
         <v>34858000.0</v>
       </c>
       <c r="F29">
         <v>52005000.0</v>
       </c>
       <c r="G29">
         <v>30680000.0</v>
       </c>
       <c r="H29">
         <v>43795000.0</v>
       </c>
       <c r="I29">
         <v>9814000.0</v>
       </c>
@@ -17258,51 +17453,51 @@
       </c>
       <c r="L29">
         <v>34081000.0</v>
       </c>
       <c r="M29">
         <v>4844000.0</v>
       </c>
       <c r="N29">
         <v>12578000.0</v>
       </c>
       <c r="O29">
         <v>4005000.0</v>
       </c>
       <c r="P29">
         <v>10840000.0</v>
       </c>
       <c r="Q29">
         <v>4456000.0</v>
       </c>
       <c r="R29">
         <v>21319000.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
         <v>-295000.0</v>
       </c>
       <c r="C30">
         <v>-31655000.0</v>
       </c>
       <c r="D30">
         <v>747000.0</v>
       </c>
       <c r="E30">
         <v>-3657000.0</v>
       </c>
       <c r="F30">
         <v>1105000.0</v>
       </c>
       <c r="G30">
         <v>249000.0</v>
       </c>
       <c r="H30">
         <v>-13301000.0</v>
       </c>
       <c r="I30">
         <v>-1936000.0</v>
       </c>
@@ -17333,584 +17528,593 @@
       <c r="R30">
         <v>-1743000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
         <v>80</v>
       </c>
       <c r="D1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
         <v>83</v>
       </c>
       <c r="H1" t="s">
+        <v>84</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
         <v>86</v>
       </c>
       <c r="L1" t="s">
+        <v>87</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
         <v>89</v>
       </c>
       <c r="P1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
         <v>92</v>
       </c>
       <c r="T1" t="s">
+        <v>93</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
         <v>95</v>
       </c>
       <c r="X1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
         <v>98</v>
       </c>
       <c r="AB1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
         <v>101</v>
       </c>
       <c r="AF1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
         <v>104</v>
       </c>
       <c r="AJ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
         <v>107</v>
       </c>
       <c r="AN1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
         <v>110</v>
       </c>
       <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
         <v>113</v>
       </c>
       <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
         <v>116</v>
       </c>
       <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
         <v>119</v>
       </c>
       <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
       </c>
-      <c r="BE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>141433000.0</v>
+      </c>
+      <c r="C2">
         <v>139520000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>147171000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>143416000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>140732000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>132123000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>143499000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>131818000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>155627000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>142159000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>136958000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>124956000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>125703000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>133443000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>133617000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>123444000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>117017000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>103907000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>113863000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>111052000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>99429000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>87024000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>70458000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>68003000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>63722000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>61154000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>59421000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>53261000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>48706000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>39403000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>39120000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>38973000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>38762000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>35456000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>38285000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>44609000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>40668000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>38856000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>46260000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>40865000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>42609000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>37721000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>42014000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>40148000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>30842000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>29468000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>35159000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>32649000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>31801000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>36392000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>41360000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>28847000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>25730000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>27230000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>29906000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>27983000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>29717000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
+        <v>921000</v>
+      </c>
+      <c r="C3">
         <v>1002000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1050000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1609000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>415000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1820000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1193000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>876000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1666000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1068000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>556000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>186000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1955000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>496000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>486000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2738000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>152000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2711000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>74000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>55000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>82000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>219000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>152000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>96000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>127000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>542000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>278000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1188000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>827000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>13925000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>642000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>877000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>605000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1294000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>384000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>166000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>162000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1057000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>734000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>553000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2823000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4096000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3703000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2749000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1113000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>826000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>257000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>253000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>6175000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>380000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>428000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>426000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>520000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>778000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>988000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>7480000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>479000</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17924,54 +18128,55 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -17985,400 +18190,407 @@
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
+        <v>17341000.0</v>
+      </c>
+      <c r="C6">
         <v>1913000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-7651000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3756000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2684000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>8609000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-11376000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>11681000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-23809000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>13468000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5031000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>12002000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-747000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-7740000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-174000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>10173000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6427000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>13110000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-9956000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2811000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>11623000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>12405000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>16566000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2455000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4281000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2568000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1733000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>6160000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4555000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>9303000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>283000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>147000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>211000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3306000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-2829000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-6324000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3941000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1812000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-7404000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>5395000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-1744000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4888000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-4293000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1866000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>9306000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1374000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-5691000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2510000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>848000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-4591000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-4968000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>12513000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>3117000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-1500000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-2676000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1923000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1734000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7">
+        <v>10845000.0</v>
+      </c>
+      <c r="C7">
         <v>-7435000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-7058000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1602000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-103000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-988000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-7477000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7185000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4428000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7901000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4013000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>7718000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1369000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-25006000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-5518000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3654000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1737000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3763000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-8745000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3319000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3780000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1626000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>11153000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>11241000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2563000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-9412000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2569000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-716000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>8574000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>15896000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-5927000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1425000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-6622000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-3342000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-11262000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-14931000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>3747000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-2648000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-445000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>6580000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-4033000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-12067000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-10427000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>5816000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>6889000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-597000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>621000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>3176000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>4031000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-20058000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-6765000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-1179000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>272000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>606000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-11242000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>378000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>5523000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18392,458 +18604,467 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
+        <v>8269000.0</v>
+      </c>
+      <c r="C9">
         <v>-2821000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1849000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3783000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1402000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-10316000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>244000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6906000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1768000.0</v>
       </c>
-      <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>7892000.0</v>
       </c>
       <c r="N9">
+        <v>7892000.0</v>
+      </c>
+      <c r="O9">
         <v>-8948000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5202000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
-      <c r="AO9">
+      <c r="AO9"/>
+      <c r="AP9">
         <v>-1000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-8000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-4000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>12000000.0</v>
       </c>
-      <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
+        <v>4784000.0</v>
+      </c>
+      <c r="C10">
         <v>-4142000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-6291000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3635000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7159000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3439000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-7554000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-222000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9156000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7349000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1151000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1262000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2393000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-16299000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-11464000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3583000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>14635000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-9254000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-7108000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4025000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-288000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>9384000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4002000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>29000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-6720000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-5454000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>18118000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1508000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4751000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>230000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-4893000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2607000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-9042000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-3742000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-12993000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1618000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1287000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>955000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-3458000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-1572000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-5062000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-5258000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-5518000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>7062000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3504000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>22000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1400000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-290000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-6848000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-5121000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-7608000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1887000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5434000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-3839000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-3988000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2441000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-1438000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>241000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>744000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>-2354000.0</v>
       </c>
       <c r="N12">
+        <v>-2354000.0</v>
+      </c>
+      <c r="O12">
         <v>412000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>25000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -18857,493 +19078,503 @@
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14">
+        <v>5294000.0</v>
+      </c>
+      <c r="C14">
         <v>5150000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5128000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5999000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4852000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4794000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4721000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4851000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4818000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2730000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2513000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2328000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2393000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2454000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2107000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2367000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1964000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1989000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2407000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2781000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2452000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2600000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2586000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2289000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2669000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2590000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2541000.0</v>
       </c>
-      <c r="AB14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC14"/>
       <c r="AD14">
         <v>928000.0</v>
       </c>
       <c r="AE14">
+        <v>928000.0</v>
+      </c>
+      <c r="AF14">
         <v>943000.0</v>
       </c>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
-      <c r="AR14">
+      <c r="AR14"/>
+      <c r="AS14">
         <v>3000000.0</v>
       </c>
-      <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
         <v>6346000.0</v>
       </c>
       <c r="C15">
-        <v>-6346000.0</v>
+        <v>6346000.0</v>
       </c>
       <c r="D15">
+        <v>6346000.0</v>
+      </c>
+      <c r="E15">
         <v>12692000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6346000.0</v>
       </c>
       <c r="F15">
         <v>6346000.0</v>
       </c>
       <c r="G15">
         <v>6346000.0</v>
       </c>
       <c r="H15">
+        <v>6346000.0</v>
+      </c>
+      <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6346000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>5553000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>9519000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4759000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4759000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6346000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3966000.0</v>
       </c>
       <c r="S15">
         <v>3966000.0</v>
       </c>
       <c r="T15">
+        <v>3966000.0</v>
+      </c>
+      <c r="U15">
         <v>4759000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2380000.0</v>
       </c>
       <c r="W15">
         <v>2380000.0</v>
       </c>
       <c r="X15">
+        <v>2380000.0</v>
+      </c>
+      <c r="Y15">
         <v>7996000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3998000.0</v>
       </c>
       <c r="Z15">
         <v>3998000.0</v>
       </c>
       <c r="AA15">
         <v>3998000.0</v>
       </c>
       <c r="AB15">
+        <v>3998000.0</v>
+      </c>
+      <c r="AC15">
         <v>0.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3198000.0</v>
       </c>
       <c r="AE15">
         <v>3198000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AF15">
+        <v>3198000.0</v>
+      </c>
+      <c r="AG15"/>
+      <c r="AH15">
         <v>4798000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>3198000.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>3199000.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>3198000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3198000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>3199000.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15">
         <v>3200000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3200000.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15">
         <v>3200000.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>3200000.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16">
+        <v>158774000.0</v>
+      </c>
+      <c r="C16">
         <v>141433000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>139520000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>147172000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>143416000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>140732000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>132123000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>143499000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>131818000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>155627000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>142159000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>136958000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>124956000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>125703000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>133443000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>133617000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>123444000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>117017000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>103907000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>113863000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>111052000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>99429000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>87024000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>70458000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>68003000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>63722000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>61154000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>59421000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>53261000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>48706000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>39403000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>39120000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>38973000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>38762000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>35456000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>38285000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>44609000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>40668000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>38856000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>46260000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>40865000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>42609000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>37721000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>42014000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>40148000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>30842000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>29468000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>35159000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>32649000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>31801000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>36392000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>41360000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>28847000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>25730000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>27230000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>29906000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>27983000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19357,340 +19588,345 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18">
+        <v>27487000.0</v>
+      </c>
+      <c r="C18">
         <v>5617000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1875000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>7830000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>13780000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>11876000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>397000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>17269000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>15633000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>18768000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>10902000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>15988000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>10085000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-12822000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4001000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>13623000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>8512000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>14875000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-7523000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>6943000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>13397000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>10780000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>20377000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>17503000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>7352000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1446000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>6228000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2351000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>14684000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>11484000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>348000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>5198000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>3363000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>4673000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-6580000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-9504000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>10931000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>4523000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>4255000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>10137000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>2077000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-7888000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-10944000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>5255000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>12269000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>6828000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>4784000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>5399000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>3896000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-10590000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-1097000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>3281000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>6263000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>6403000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-6081000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-3403000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>8981000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-359000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>750000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-731000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>45000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>5632000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-34428000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3482000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>623000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>949000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-947000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>413000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>332000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2126000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>693000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2390000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>166000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>531000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>198000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>379000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>609000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-454000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-92000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>186000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-601000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1204000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19704,892 +19940,909 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>-430000.0</v>
+      </c>
+      <c r="C21">
         <v>-222000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-423000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2374000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-862000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1863000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3096000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-5121000.0</v>
       </c>
       <c r="N21">
+        <v>-5121000.0</v>
+      </c>
+      <c r="O21">
         <v>4174000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-234000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22">
+        <v>16363000.0</v>
+      </c>
+      <c r="C22">
         <v>10052000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>7032000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-9710000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11937000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>13828000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6504000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9249000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>13137000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11977000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>6021000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>11111000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>15443000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>12931000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>10663000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>15138000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>13072000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>15217000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1426000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3958000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>9435000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9574000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7588000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3928000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>5406000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4735000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5090000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4217000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>7298000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>10903000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>8048000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>7064000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>11352000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>8769000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>5610000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>5404000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>9478000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>8835000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>6550000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5270000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>8186000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>7810000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>6046000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2597000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>8986000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>8969000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>4599000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2616000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>7845000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>9817000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>7124000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>5495000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>7584000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>7619000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>6982000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>4294000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>5826000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
+        <v>-4460000.0</v>
+      </c>
+      <c r="C23">
         <v>-4115000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-4259000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4257000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3907000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-3877000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3888000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3724000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3634000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1950000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1497000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1550000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1580000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1682000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1254000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1267000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1096000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-990000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1255000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1417000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1598000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1721000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1771000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1321000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1476000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1753000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1744000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-601000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1407000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1590000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2997000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-538000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1366000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-991000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>6647000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>232000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-4090000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-751000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-8795000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-5039000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-904000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-3731000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>9599000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-2403000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-50000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-95000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-61000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-6000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-171000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-162000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-190000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-2400000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-624000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>6520000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>5161000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-3200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24">
+        <v>1069000.0</v>
+      </c>
+      <c r="C24">
         <v>1017000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1212000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1250000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1165000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1089000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1238000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1192000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1025000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2414000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1179000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1135000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1008000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>909000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>818000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>612000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>541000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>321000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>240000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>586000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>79000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>417000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>531000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>705000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-327000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>450000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>464000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>587000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>377000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>316000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>347000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>339000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>280000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>303000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>302000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>398000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>299000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>306000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>334000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>298000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>299000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>365000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>251000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>346000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>228000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>152000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>162000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>192000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>158000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>209000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>266000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>236000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>142000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>154000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>145000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>165000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>107000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
+        <v>-4094000.0</v>
+      </c>
+      <c r="C25">
         <v>-1148000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-2177000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11548000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2491000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-3938000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2158000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-3140000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-5084000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-2772000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1047000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-4983000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-7165000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-2705000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-2765000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4798000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-4939000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-3383000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-2537000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-3060000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2188000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>451000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-798000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>141000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-3159000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1183000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-3694000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>38000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-2015000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1390000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-1131000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-2414000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-762000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>540000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-544000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>189000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-2132000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-607000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1116000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1160000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>747000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>465000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-2860000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-409000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-2493000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-718000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-179000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-140000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-1805000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>31000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-1028000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-609000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1073000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-1044000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-833000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-595000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-1889000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>-18000.0</v>
       </c>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -20603,567 +20856,577 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
+        <v>-11236000.0</v>
+      </c>
+      <c r="C28">
         <v>-4337000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10605000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4680000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-12627000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4739000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-12097000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-6727000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-11543000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3158000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-7050000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5121000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-11840000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4173000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-4993000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4062000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2626000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2086000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2673000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-4718000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1853000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1208000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-4342000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-15753000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2744000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3564000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-4959000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3222000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-10506000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-2497000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-412000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-5390000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3432000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1670000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3449000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2782000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-7289000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-3017000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-11993000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-5040000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-4120000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>12411000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-3735000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-3191000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-5606000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-10637000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-3081000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-3206000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5790000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-4137000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>8996000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-3288000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-8057000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3260000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5161000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-10822000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
+        <v>28408000.0</v>
+      </c>
+      <c r="C29">
         <v>6619000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2925000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9439000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14195000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>13696000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1590000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>18145000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>17299000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>19836000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11458000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>16174000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>12040000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-12326000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4487000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>16361000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8360000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>17586000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-7449000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6998000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>13479000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>10999000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>20529000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>17599000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7479000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-904000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>6506000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3539000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>13857000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>25409000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>990000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>6075000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>3968000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>5967000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-6196000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-9338000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>11093000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>5580000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>4989000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>10690000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>4900000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-3792000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-7241000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>8004000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>13382000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>7654000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>5041000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>5652000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>10071000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-10210000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-669000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>3707000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>6783000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>7181000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-5093000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>4077000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>9460000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
+        <v>148000.0</v>
+      </c>
+      <c r="C30">
         <v>15000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>162000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-359000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>750000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-731000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>45000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5632000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-34428000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3482000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>623000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>949000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-947000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>413000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>332000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2126000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>693000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2390000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>166000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>531000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>198000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>379000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>609000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-454000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-92000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>186000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-601000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1204000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-13609000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-295000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-538000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-325000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-991000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-82000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>232000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>137000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-751000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-400000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-255000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-2524000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3731000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-3452000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-2403000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-885000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-674000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-95000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-61000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-6017000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-171000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-162000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-190000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-378000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-624000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-843000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-7315000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-372000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>