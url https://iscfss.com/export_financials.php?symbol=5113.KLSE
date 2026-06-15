--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -863,12785 +869,13610 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>49874000.0</v>
+      </c>
+      <c r="C2">
         <v>71272000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>66530612.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>70540988.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>53308760.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>55218574.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>67074440.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>60473048.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>70372115.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>60736943.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>50000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>29000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>26000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>46000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>-53065552.0</v>
       </c>
-      <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>33106000.0</v>
+      </c>
+      <c r="C7">
         <v>21151000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>9004588.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5711715.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7013979.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8032015.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>9425336.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7750639.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11037288.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>9244512.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>391510000.0</v>
       </c>
       <c r="C8">
+        <v>391510000.0</v>
+      </c>
+      <c r="D8">
         <v>391510496.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>614600257.0</v>
       </c>
       <c r="E8">
         <v>614600257.0</v>
       </c>
       <c r="F8">
         <v>614600257.0</v>
       </c>
       <c r="G8">
-        <v>807129190.0</v>
+        <v>614600257.0</v>
       </c>
       <c r="H8">
         <v>807129190.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>807129190.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>15446950.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>44714000.0</v>
+      </c>
+      <c r="C10">
         <v>5926000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2658257.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5170398.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1319600.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1037370.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>776290.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1572210.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1132250.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1612000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>44714000.0</v>
+      </c>
+      <c r="C12">
         <v>27426000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2658257.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10470398.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17810851.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1126780.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>861360.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1833720.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1286020.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1612000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4381880.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
         <v>391510000.0</v>
       </c>
       <c r="C13">
+        <v>391510000.0</v>
+      </c>
+      <c r="D13">
         <v>391510496.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>614600257.0</v>
       </c>
       <c r="E13">
         <v>614600257.0</v>
       </c>
       <c r="F13">
         <v>614600257.0</v>
       </c>
       <c r="G13">
+        <v>614600257.0</v>
+      </c>
+      <c r="H13">
         <v>724690725.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>724690730.0</v>
       </c>
       <c r="I13">
         <v>724690730.0</v>
       </c>
       <c r="J13">
+        <v>724690730.0</v>
+      </c>
+      <c r="K13">
         <v>709243000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>725000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>670000000.0</v>
       </c>
       <c r="M13">
         <v>670000000.0</v>
       </c>
       <c r="N13">
         <v>670000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>670000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>2041722000.0</v>
       </c>
       <c r="C14">
         <v>2041722000.0</v>
       </c>
       <c r="D14">
-        <v>2041722343.0</v>
+        <v>2041722000.0</v>
       </c>
       <c r="E14">
         <v>2041722343.0</v>
       </c>
       <c r="F14">
+        <v>2041722343.0</v>
+      </c>
+      <c r="G14">
         <v>2041722340.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1418487550.0</v>
       </c>
       <c r="H14">
         <v>1418487550.0</v>
       </c>
       <c r="I14">
         <v>1418487550.0</v>
       </c>
       <c r="J14">
         <v>1418487550.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>1418487550.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>36325177.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>35005022.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>42173345.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>35471781.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20">
         <v>5130000.0</v>
       </c>
       <c r="C20">
+        <v>5130000.0</v>
+      </c>
+      <c r="D20">
         <v>5129956.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5263626.0</v>
       </c>
       <c r="E20">
         <v>5263626.0</v>
       </c>
       <c r="F20">
+        <v>5263626.0</v>
+      </c>
+      <c r="G20">
         <v>7461750.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>12545540.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>16399230.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>38469540.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>60760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000000.0</v>
       </c>
       <c r="L20">
         <v>65000000.0</v>
       </c>
       <c r="M20">
         <v>65000000.0</v>
       </c>
       <c r="N20">
         <v>65000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20">
+        <v>65000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21">
+        <v>17999.0</v>
+      </c>
+      <c r="C21">
         <v>21000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>9152.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>21671.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>36330.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>196540.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>482050.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>772060.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1159010.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>19973000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>23683530.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>28557000.0</v>
+      </c>
+      <c r="C22">
         <v>25839000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>18640936.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>35081465.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>25890328.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>18476570.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>15114478.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>15319630.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>22217590.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>21338000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>31000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>28000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>37000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>36000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>767757000.0</v>
+      </c>
+      <c r="C23">
         <v>753349000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>853313661.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>851224803.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>886745755.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>912356120.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1120919620.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1211365860.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1471022010.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1620196000.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>128235000.0</v>
+      </c>
+      <c r="C24">
         <v>109318000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>144238809.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>154514670.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>179365400.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>198192200.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>198000850.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>246968550.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>291130010.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>354094000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>329000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>311000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>291000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>249000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25">
+        <v>147504000.0</v>
+      </c>
+      <c r="C25">
         <v>120543120.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>150376430.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>158910260.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>185088800.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>205600950.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>203971980.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>249728180.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>296247850.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>354094000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>333084020.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>9000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>24000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>25000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>26000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:14">
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>243580000.0</v>
+      </c>
+      <c r="C28">
         <v>226068000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>337446924.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>344251417.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>386626910.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>400693269.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>496745089.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>528248446.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>572683941.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>642486000.0</v>
+      </c>
+      <c r="C29">
         <v>647512000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>738944176.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>726443265.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>763995543.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>791326067.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>848799787.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>932666744.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1108881529.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>12866000.0</v>
+      </c>
+      <c r="C30">
         <v>31078000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12163599.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>18801137.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>21157925.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10195297.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>19601475.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6725320.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13081070.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20305000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>37000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>39000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>34000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>377421000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>377763057.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>381937145.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>338250820.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>-119500000.0</v>
+      </c>
+      <c r="C32">
         <v>-132929000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-133303533.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-225384910.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-227211237.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-248023759.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-319414621.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-368660264.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-198220910.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>672371000.0</v>
+      </c>
+      <c r="C33">
         <v>666552000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>682270322.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>780473950.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>815603774.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>865481591.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>995392250.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1161991886.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1228979708.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1533759100.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>1.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>175725000.0</v>
+      </c>
+      <c r="C35">
         <v>152290000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>186034323.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>201614721.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>229100511.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>251007637.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>253475835.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>307986470.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>398677331.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>481008467.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>49</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
         <v>120000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>120051.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5985545.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>17764867.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1222800.0</v>
       </c>
-      <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>1161991886.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1228979708.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1533759100.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>0.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>123553460.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120051.0</v>
       </c>
       <c r="F38">
         <v>120051.0</v>
       </c>
       <c r="G38">
         <v>120051.0</v>
       </c>
       <c r="H38">
+        <v>120051.0</v>
+      </c>
+      <c r="I38">
         <v>0.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>143808050.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>5157790.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>9249000.0</v>
+      </c>
+      <c r="C39">
         <v>2454000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>136705181.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>17178002.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>17732307.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3077556.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>86991441.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>650930.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>36062990.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>20060000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>769980.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
-        <v>36041000.0</v>
+        <v>39172000.0</v>
       </c>
       <c r="C40">
+        <v>56661174.0</v>
+      </c>
+      <c r="D40">
         <v>43670453.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-6645498.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-11206981.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>21976919.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>56294602.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>32800.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>45035487.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>25800.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>23000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>25000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>18000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>42307000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>44011714.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>45406691.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>49503856.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
+      <c r="C42"/>
+      <c r="D42">
         <v>-106131105.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-53065553.0</v>
       </c>
       <c r="E42">
         <v>-53065553.0</v>
       </c>
       <c r="F42">
         <v>-53065553.0</v>
       </c>
       <c r="G42">
         <v>-53065553.0</v>
       </c>
-      <c r="H42"/>
+      <c r="H42">
+        <v>-53065553.0</v>
+      </c>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>1496809857.0</v>
+      </c>
+      <c r="C45">
         <v>1575336477.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1555009017.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1840842844.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1834901407.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1838137562.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1941328614.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>667223000.0</v>
+      </c>
+      <c r="C46">
         <v>661281000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>672011163.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>769503108.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>807386955.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>855046667.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>971773705.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47">
+        <v>667223000.0</v>
+      </c>
+      <c r="C47">
         <v>661571160.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>672011160.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>769704000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>808540520.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>856060008.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>982226665.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1140113040.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1183778280.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1443527000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1471638100.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>10738000.0</v>
+      </c>
+      <c r="C48">
         <v>45159000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>69398640.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-178801539.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-178471691.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-171939274.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-320346760.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-321844630.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-188312340.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-30079000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>60000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>161000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>156000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>169000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>112003000.0</v>
+      </c>
+      <c r="C50">
         <v>101525000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>186861784.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>189195429.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>201567133.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>203538437.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>299520529.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>282852099.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>282686181.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>226731653.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>557000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>483000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>461000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>374000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>288294000.0</v>
+      </c>
+      <c r="C51">
         <v>231994000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>340105181.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>349421815.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>387946510.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>378413960.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>437959660.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>474933360.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>502061590.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>367172000.0</v>
       </c>
-      <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>138554330.0</v>
+      </c>
+      <c r="C52">
         <v>108474000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>189728747.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>190511553.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>202857713.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>172813010.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>233987680.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>225205180.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>205813740.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>13078000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>557000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>483000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>461000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>374000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>11000000.0</v>
+      </c>
+      <c r="C53">
         <v>21500000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>875366.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>5300000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>16491251.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>89410.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>85070.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>261510.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>153770.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>2000000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>18000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:14">
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>767757000.0</v>
+      </c>
+      <c r="C55">
         <v>753349000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>853313661.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>851224803.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>886745755.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>912356120.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1120919620.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1211365860.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1471022010.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1620196000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1653000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1643000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1614000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1568000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>95386000.0</v>
+      </c>
+      <c r="C56">
         <v>86797000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>171043339.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>70750853.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>71141981.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>46874531.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>125527374.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>49373970.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>94307460.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>86437000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>78000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>87000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>78000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>85000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>214886000.0</v>
+      </c>
+      <c r="C57">
         <v>219726000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>304346872.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>296135763.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>298353218.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>294898290.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>444941995.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>418034240.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>437828940.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>329280000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>311000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>240000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>230000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>202000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>390611000.0</v>
+      </c>
+      <c r="C58">
         <v>372016000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>490381195.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>497750484.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>527453729.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>522760690.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>687202750.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>726081300.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>852205160.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>858593000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>784000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>700000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>671000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>608000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>402248000.0</v>
+      </c>
+      <c r="C60">
         <v>436669000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>407843583.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>382733165.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>383063013.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>389595430.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>433716880.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>485284560.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>618816850.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>761603000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>814365870.0</v>
       </c>
-      <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>11</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>47123000.0</v>
+      </c>
+      <c r="C2">
+        <v>49874000.0</v>
+      </c>
+      <c r="D2">
         <v>57313000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>56342000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>64426000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>71272000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>69081000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>88810000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>73216000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>66530612.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>73266000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>66894000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>63215000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>70540988.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>58907000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>69996000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>56027000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>53308760.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>64526000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>52348000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>55031000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>55218574.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>59235000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>61235000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>69781000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>67074440.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>69675000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>61272000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>64342000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>61000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>50000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>42000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>41000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>-53065000.0</v>
       </c>
-      <c r="H5"/>
-      <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>30181000.0</v>
+      </c>
+      <c r="C7">
+        <v>33106000.0</v>
+      </c>
+      <c r="D7">
         <v>21455000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>22565000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>21828000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>21151000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>21530000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>16961000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>8981000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>9004588.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>7177000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>6023000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>5479000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>5711715.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>4838000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>6376000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>6696000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>7013979.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>6989000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>7292000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>7594000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>8032015.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>5779000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>7506000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>8502000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>9425336.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>3794000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>4886000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>6146000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>391510000.0</v>
       </c>
       <c r="C8">
         <v>391510000.0</v>
       </c>
       <c r="D8">
         <v>391510000.0</v>
       </c>
       <c r="E8">
         <v>391510000.0</v>
       </c>
       <c r="F8">
         <v>391510000.0</v>
       </c>
       <c r="G8">
         <v>391510000.0</v>
       </c>
       <c r="H8">
         <v>391510000.0</v>
       </c>
       <c r="I8">
+        <v>391510000.0</v>
+      </c>
+      <c r="J8">
+        <v>391510000.0</v>
+      </c>
+      <c r="K8">
         <v>391510496.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>613750000.0</v>
       </c>
       <c r="L8">
         <v>614600000.0</v>
       </c>
       <c r="M8">
-        <v>614600257.0</v>
+        <v>613750000.0</v>
       </c>
       <c r="N8">
         <v>614600000.0</v>
       </c>
       <c r="O8">
-        <v>614600000.0</v>
+        <v>614600257.0</v>
       </c>
       <c r="P8">
         <v>614600000.0</v>
       </c>
       <c r="Q8">
-        <v>614600257.0</v>
+        <v>614600000.0</v>
       </c>
       <c r="R8">
         <v>614600000.0</v>
       </c>
       <c r="S8">
+        <v>614600257.0</v>
+      </c>
+      <c r="T8">
         <v>614600000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="U8">
+        <v>614600000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>24202000.0</v>
+      </c>
+      <c r="C10">
+        <v>44714000.0</v>
+      </c>
+      <c r="D10">
         <v>6407000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3342000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2732000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>5926000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>4173000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>72717000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1016000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>2658257.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2049000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1832000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1730000.0</v>
       </c>
-      <c r="M10">
-[...2 lines deleted...]
-      <c r="N10">
+      <c r="O10">
+        <v>5170398.0</v>
+      </c>
+      <c r="P10">
         <v>5437000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>4578000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2287000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1319600.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2198000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2156000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1289000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1037368.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>4752000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2139000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>4120000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>861356.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>949000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>886000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1401000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>4000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>2000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>24202000.0</v>
+      </c>
+      <c r="C12">
+        <v>44714000.0</v>
+      </c>
+      <c r="D12">
         <v>6407000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>6342000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>16732000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>27426000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>4173000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>72717000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1016000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2658257.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2049000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1832000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1730000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>5300000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>20437000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>37569000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>6878000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>17810850.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2287000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2245000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1378000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1126780.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4752000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2139000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4120000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>861360.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>949000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>886000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1401000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
         <v>391510000.0</v>
       </c>
       <c r="C13">
         <v>391510000.0</v>
       </c>
       <c r="D13">
         <v>391510000.0</v>
       </c>
       <c r="E13">
         <v>391510000.0</v>
       </c>
       <c r="F13">
         <v>391510000.0</v>
       </c>
       <c r="G13">
         <v>391510000.0</v>
       </c>
       <c r="H13">
         <v>391510000.0</v>
       </c>
       <c r="I13">
+        <v>391510000.0</v>
+      </c>
+      <c r="J13">
+        <v>391510000.0</v>
+      </c>
+      <c r="K13">
         <v>391510496.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>613750000.0</v>
       </c>
       <c r="L13">
         <v>614600000.0</v>
       </c>
       <c r="M13">
-        <v>614600000.0</v>
+        <v>613750000.0</v>
       </c>
       <c r="N13">
         <v>614600000.0</v>
       </c>
       <c r="O13">
-        <v>614600000.0</v>
+        <v>614600257.0</v>
       </c>
       <c r="P13">
         <v>614600000.0</v>
       </c>
       <c r="Q13">
-        <v>614600260.0</v>
+        <v>614600000.0</v>
       </c>
       <c r="R13">
         <v>614600000.0</v>
       </c>
       <c r="S13">
-        <v>614600000.0</v>
+        <v>614600260.0</v>
       </c>
       <c r="T13">
         <v>614600000.0</v>
       </c>
       <c r="U13">
+        <v>614600000.0</v>
+      </c>
+      <c r="V13">
+        <v>614600000.0</v>
+      </c>
+      <c r="W13">
         <v>614600260.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>807129000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>724691000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>724691000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>807129190.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>724690000.0</v>
       </c>
       <c r="AB13">
         <v>724690000.0</v>
       </c>
       <c r="AC13">
-        <v>725000000.0</v>
+        <v>724690000.0</v>
       </c>
       <c r="AD13">
-        <v>725000000.0</v>
+        <v>724690000.0</v>
       </c>
       <c r="AE13">
         <v>725000000.0</v>
       </c>
       <c r="AF13">
         <v>725000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>725000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>725000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>2041722000.0</v>
       </c>
       <c r="C14">
         <v>2041722000.0</v>
       </c>
       <c r="D14">
         <v>2041722000.0</v>
       </c>
       <c r="E14">
         <v>2041722000.0</v>
       </c>
       <c r="F14">
         <v>2041722000.0</v>
       </c>
       <c r="G14">
         <v>2041722000.0</v>
       </c>
       <c r="H14">
         <v>2041722000.0</v>
       </c>
       <c r="I14">
-        <v>2041722172.0</v>
+        <v>2041722000.0</v>
       </c>
       <c r="J14">
         <v>2041722000.0</v>
       </c>
       <c r="K14">
-        <v>2041722000.0</v>
+        <v>2041722172.0</v>
       </c>
       <c r="L14">
         <v>2041722000.0</v>
       </c>
       <c r="M14">
         <v>2041722000.0</v>
       </c>
       <c r="N14">
-        <v>2041722340.0</v>
+        <v>2041722000.0</v>
       </c>
       <c r="O14">
-        <v>2041722340.0</v>
+        <v>2041722000.0</v>
       </c>
       <c r="P14">
         <v>2041722340.0</v>
       </c>
       <c r="Q14">
         <v>2041722340.0</v>
       </c>
       <c r="R14">
         <v>2041722340.0</v>
       </c>
       <c r="S14">
         <v>2041722340.0</v>
       </c>
       <c r="T14">
         <v>2041722340.0</v>
       </c>
       <c r="U14">
-        <v>2041722343.0</v>
+        <v>2041722340.0</v>
       </c>
       <c r="V14">
-        <v>2041722343.0</v>
+        <v>2041722340.0</v>
       </c>
       <c r="W14">
         <v>2041722343.0</v>
       </c>
       <c r="X14">
         <v>2041722343.0</v>
       </c>
       <c r="Y14">
+        <v>2041722343.0</v>
+      </c>
+      <c r="Z14">
+        <v>2041722343.0</v>
+      </c>
+      <c r="AA14">
         <v>1418487551.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2520000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2037051300.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2028000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2054794500.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2408759100.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2083333300.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2040816300.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
         <v>36325177.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20">
         <v>5130000.0</v>
       </c>
       <c r="C20">
         <v>5130000.0</v>
       </c>
       <c r="D20">
         <v>5130000.0</v>
       </c>
       <c r="E20">
         <v>5130000.0</v>
       </c>
       <c r="F20">
         <v>5130000.0</v>
       </c>
       <c r="G20">
         <v>5130000.0</v>
       </c>
       <c r="H20">
         <v>5130000.0</v>
       </c>
       <c r="I20">
-        <v>5129956.0</v>
+        <v>5130000.0</v>
       </c>
       <c r="J20">
         <v>5130000.0</v>
       </c>
       <c r="K20">
+        <v>5129956.0</v>
+      </c>
+      <c r="L20">
+        <v>5130000.0</v>
+      </c>
+      <c r="M20">
         <v>5262000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5263630.0</v>
       </c>
       <c r="N20">
         <v>5264000.0</v>
       </c>
       <c r="O20">
-        <v>5264000.0</v>
+        <v>5263626.0</v>
       </c>
       <c r="P20">
         <v>5264000.0</v>
       </c>
       <c r="Q20">
+        <v>5264000.0</v>
+      </c>
+      <c r="R20">
+        <v>5264000.0</v>
+      </c>
+      <c r="S20">
         <v>5263630.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7462000.0</v>
       </c>
       <c r="T20">
         <v>7462000.0</v>
       </c>
       <c r="U20">
+        <v>7462000.0</v>
+      </c>
+      <c r="V20">
+        <v>7462000.0</v>
+      </c>
+      <c r="W20">
         <v>7461750.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12546000.0</v>
       </c>
       <c r="X20">
         <v>12546000.0</v>
       </c>
       <c r="Y20">
+        <v>12546000.0</v>
+      </c>
+      <c r="Z20">
+        <v>12546000.0</v>
+      </c>
+      <c r="AA20">
         <v>12545540.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16399000.0</v>
       </c>
       <c r="AB20">
         <v>16399000.0</v>
       </c>
       <c r="AC20">
-        <v>65000000.0</v>
+        <v>16399000.0</v>
       </c>
       <c r="AD20">
-        <v>65000000.0</v>
+        <v>16399000.0</v>
       </c>
       <c r="AE20">
         <v>65000000.0</v>
       </c>
       <c r="AF20">
         <v>65000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20">
+        <v>65000000.0</v>
+      </c>
+      <c r="AH20">
+        <v>65000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21">
+        <v>28999.0</v>
+      </c>
+      <c r="C21">
+        <v>17999.0</v>
+      </c>
+      <c r="D21">
         <v>19000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>20000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>21000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>21000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>6000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>7000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>8000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>9152.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>11000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>15000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>18000.0</v>
       </c>
-      <c r="M21">
-[...2 lines deleted...]
-      <c r="N21">
+      <c r="O21">
+        <v>21671.0</v>
+      </c>
+      <c r="P21">
         <v>25000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>29000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>32000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>36330.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>40000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>67000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>141000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>196540.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>269000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>337000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>410000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>482050.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>555000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>627000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>700000.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>21416000.0</v>
+      </c>
+      <c r="C22">
+        <v>28557000.0</v>
+      </c>
+      <c r="D22">
         <v>29286000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>26331000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>30240000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>25839000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>25276000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>19209000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>20366000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>22164717.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>30173000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>25610000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>27650000.0</v>
       </c>
-      <c r="M22">
-[...2 lines deleted...]
-      <c r="N22">
+      <c r="O22">
+        <v>35081465.0</v>
+      </c>
+      <c r="P22">
         <v>25914000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>27502000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>22810000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>20780760.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>21883000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>18048000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>21312000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>18476570.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>13210000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>12365000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>10222000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>15114480.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>18531000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>14414000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>13228000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>32000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>31000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>28000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>28000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>755145000.0</v>
+      </c>
+      <c r="C23">
+        <v>767757000.0</v>
+      </c>
+      <c r="D23">
         <v>756954000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>750508000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>753884000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>753349000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>745876000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>938989000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>849407000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>853313661.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>844691000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>830922000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>832043000.0</v>
       </c>
-      <c r="M23">
-[...2 lines deleted...]
-      <c r="N23">
+      <c r="O23">
+        <v>851224803.0</v>
+      </c>
+      <c r="P23">
         <v>867218000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>891488000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>877286000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>886745760.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>903613000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>894257000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>900809000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>128742000.0</v>
+      </c>
+      <c r="C24">
+        <v>128235000.0</v>
+      </c>
+      <c r="D24">
         <v>120203000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>114985000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>116059000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>109318000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>104275000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>147890000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>149874000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>144238809.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>150441000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>156328000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>159803000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>154514670.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>166181000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>178523000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>184201000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>179365400.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>191127000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>193602000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>195766000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>198192200.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>188544000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>209486000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>192394000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>198000850.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>216695000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>231309000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>240294000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>367000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>329000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>342000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>340000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>147504000.0</v>
+      </c>
+      <c r="D25">
         <v>132092000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>128225000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>129899000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>120543120.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>119121000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>160864000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>164025000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>158910260.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>171019000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>183868000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>189697000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>185088800.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>197227000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>200020000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>202504000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>205600950.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>189026000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>197767000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>217267000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>217736000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>232791000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>242254000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
         <v>9000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>9000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>28000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>28000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>233251000.0</v>
+      </c>
+      <c r="C28">
+        <v>243580000.0</v>
+      </c>
+      <c r="D28">
         <v>234998000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>237437000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>235860000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>226068000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>211825000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>237546000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>324687000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>337446924.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>347488000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>350487000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>352095000.0</v>
       </c>
-      <c r="M28">
-[...2 lines deleted...]
-      <c r="N28">
+      <c r="O28">
+        <v>344251417.0</v>
+      </c>
+      <c r="P28">
         <v>346311000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>347540000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>363156000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>379612931.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>383380000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>393770000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>404755000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>400693269.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>413474000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>470416000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>630991000.0</v>
+      </c>
+      <c r="C29">
+        <v>642486000.0</v>
+      </c>
+      <c r="D29">
         <v>629323000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>658038000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>653843000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>647512000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>628892000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>695045000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>714438000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>738944176.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>712408000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>710843000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>713697000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>726443265.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>737672000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>748702000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>752381000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>763995543.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>771249000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>774918000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>785073000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>791326067.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>758624000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>817928000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>829923000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>17949000.0</v>
+      </c>
+      <c r="C30">
+        <v>12866000.0</v>
+      </c>
+      <c r="D30">
         <v>32815000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>32387000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>33112000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>31078000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>30169000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>11789000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>20837000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>16605018.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>27807000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>17820000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>20264000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>18801137.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>31561000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>12371000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>22070000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>14164140.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>17149000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>8433000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>7330000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>10195300.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>14216000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>9248000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>5065000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>8534100.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>7906000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>5296000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>3430000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>44000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>37000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>46000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>49000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>359270000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>360069000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>377421000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>380635000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>-121658000.0</v>
+      </c>
+      <c r="C32">
+        <v>-119500000.0</v>
+      </c>
+      <c r="D32">
         <v>-133825000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-134556000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-125634000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-132929000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-145039000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-135201000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-136684000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-133303533.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-245079000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-247338000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-238485000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-225384910.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-214052000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-195434000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-210123000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-227211237.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-231451000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-243239000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-249611000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-248023759.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-273576000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-267744000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-321525000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>683452000.0</v>
+      </c>
+      <c r="C33">
+        <v>672371000.0</v>
+      </c>
+      <c r="D33">
         <v>680014000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>676745000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>667283000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>666552000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>679726000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>685293000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>679216000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>682270322.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>777705000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>780578000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>778415000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>780473950.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>785674000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>793609000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>805508000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>815603774.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>836499000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>844663000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>853121000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>865481591.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>917764000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>938711000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>985430000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>995392250.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1116597000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1135274000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1148253000.0</v>
       </c>
-      <c r="AC33"/>
-      <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34">
         <v>1.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>180346000.0</v>
+      </c>
+      <c r="C35">
+        <v>175725000.0</v>
+      </c>
+      <c r="D35">
         <v>156474000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>156484000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>158333000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>152290000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>150552000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>195050000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>191506000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>186034323.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>197784000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>203207000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>206892000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>201614721.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>211656000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>225124000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>232363000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>229100512.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>241190000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>244227000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>247150000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>251007637.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>236640000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>258937000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>246730000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>253475835.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>273567000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>288734000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>299354000.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
-[...4 lines deleted...]
-      </c>
+      <c r="E36"/>
+      <c r="F36"/>
       <c r="G36">
         <v>120000.0</v>
       </c>
       <c r="H36">
+        <v>120000.0</v>
+      </c>
+      <c r="I36">
+        <v>120000.0</v>
+      </c>
+      <c r="J36">
         <v>5120000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>5120051.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>5730000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>5722000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>5708000.0</v>
       </c>
-      <c r="M36"/>
-      <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36"/>
+      <c r="AB36">
         <v>1116597000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1135274000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1148253000.0</v>
       </c>
-      <c r="AC36"/>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
         <v>0.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>0.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...4 lines deleted...]
-      </c>
+      <c r="K38"/>
+      <c r="L38"/>
       <c r="M38">
         <v>120000.0</v>
       </c>
       <c r="N38">
         <v>120000.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38"/>
+      <c r="O38">
+        <v>120000.0</v>
+      </c>
+      <c r="P38">
+        <v>120000.0</v>
+      </c>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
-      <c r="V38">
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38">
         <v>40529000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>35732000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>83308000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>83308000.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>8126000.0</v>
+      </c>
+      <c r="C39">
+        <v>9249000.0</v>
+      </c>
+      <c r="D39">
         <v>8432000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>8703000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>6517000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>2454000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>6532000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>149981000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>140290000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>137580547.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>20755000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>19741000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>17849000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>17178002.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>3632000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>5521000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>5868000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>5109560.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>5865000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>5015000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>3828000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>3077560.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>4825000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>2942000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2445000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>3683440.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>3366000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>2617000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2254000.0</v>
       </c>
-      <c r="AC39"/>
-      <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
-        <v>33389000.0</v>
+        <v>34409000.0</v>
       </c>
       <c r="C40">
-        <v>32662000.0</v>
+        <v>39172000.0</v>
       </c>
       <c r="D40">
-        <v>35952000.0</v>
+        <v>66778000.0</v>
       </c>
       <c r="E40">
-        <v>36041000.0</v>
+        <v>65324000.0</v>
       </c>
       <c r="F40">
-        <v>35822000.0</v>
+        <v>71904000.0</v>
       </c>
       <c r="G40">
+        <v>56661174.0</v>
+      </c>
+      <c r="H40">
+        <v>71644000.0</v>
+      </c>
+      <c r="I40">
         <v>143737000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>61423000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>7345276.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>37221000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>34670000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>37273000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-260974341.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>51122000.0</v>
       </c>
-      <c r="O40"/>
-[...1 lines deleted...]
-      <c r="Q40">
+      <c r="Q40"/>
+      <c r="R40"/>
+      <c r="S40">
         <v>13400.0</v>
       </c>
-      <c r="R40"/>
-      <c r="S40"/>
       <c r="T40"/>
-      <c r="U40">
+      <c r="U40"/>
+      <c r="V40"/>
+      <c r="W40">
         <v>46229.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>1000.0</v>
       </c>
-      <c r="W40"/>
-      <c r="X40">
+      <c r="Y40"/>
+      <c r="Z40">
         <v>-1000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>43129.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40"/>
       <c r="AB40"/>
-      <c r="AC40">
+      <c r="AC40"/>
+      <c r="AD40"/>
+      <c r="AE40">
         <v>37000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>23000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>44000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>42000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:32">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>42343000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>42867000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>42307000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>40637000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42"/>
       <c r="I42">
+        <v>-106130000.0</v>
+      </c>
+      <c r="J42"/>
+      <c r="K42">
         <v>-53065553.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>-53065000.0</v>
       </c>
-      <c r="K42">
-[...2 lines deleted...]
-      <c r="L42"/>
       <c r="M42">
         <v>-53065000.0</v>
       </c>
-      <c r="N42">
+      <c r="N42"/>
+      <c r="O42">
         <v>-53065000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
+      <c r="P42">
+        <v>-53065000.0</v>
+      </c>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>1496809857.0</v>
+      </c>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45">
         <v>1575336477.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45">
         <v>1555009017.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45"/>
       <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45">
         <v>1840842844.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>678293000.0</v>
+      </c>
+      <c r="C46">
+        <v>667223000.0</v>
+      </c>
+      <c r="D46">
         <v>674865000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>671595000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>662132000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>661281000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>669470000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>675036000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>668958000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>672011163.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>766834000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>769579000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>767425000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>769503108.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>774772000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>667223000.0</v>
+      </c>
+      <c r="D47">
         <v>674865000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>671595000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>662132000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>661571160.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>669470000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>770181000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>768013000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>769704000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>775265000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>783196000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>795092000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>808540520.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>827234000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>835371000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>843755000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>856060010.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>899949000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>920828000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>967474000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>982226670.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>1099333000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>1113541000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>1126447000.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>12209000.0</v>
+      </c>
+      <c r="C48">
+        <v>10738000.0</v>
+      </c>
+      <c r="D48">
         <v>17863000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>48314000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>45569000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>45159000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>42914000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>63298000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>6206000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>69398640.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-191487000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-196138000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-249249000.0</v>
       </c>
-      <c r="M48">
-[...2 lines deleted...]
-      <c r="N48">
+      <c r="O48">
+        <v>-178801539.0</v>
+      </c>
+      <c r="P48">
         <v>-175611000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-218016000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-227662000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-231537240.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-228929000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-235608000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-235571000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-225004830.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-381138000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-379113000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-375916000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-373412310.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-296584000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-296836000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-280947000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>45000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>60000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>93000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>98000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>98530000.0</v>
+      </c>
+      <c r="C50">
+        <v>112003000.0</v>
+      </c>
+      <c r="D50">
         <v>99747000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>103229000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>100705000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>101525000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>90193000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>145412000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>166848000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>186861784.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>191919000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>189968000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>188543000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>189195429.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>185567000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>173595000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>181242000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>201567133.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>194451000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>202324000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>210278000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>203538437.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>226527000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>262864000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>288754000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>299520529.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>306834000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>298963000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>285232000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>556000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>557000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>542000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>537000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:32">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>257453000.0</v>
+      </c>
+      <c r="C51">
+        <v>288294000.0</v>
+      </c>
+      <c r="D51">
         <v>241405000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>240779000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>238592000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>231994000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>215998000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>310263000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>325703000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>340105181.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>349537000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>352319000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>353825000.0</v>
       </c>
-      <c r="M51"/>
-[...1 lines deleted...]
-      <c r="O51"/>
+      <c r="O51">
+        <v>349421815.0</v>
+      </c>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>371866000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>379955000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>386514000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>378413960.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>395863000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>210525000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>489649000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>451254680.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>125108000.0</v>
+      </c>
+      <c r="C52">
+        <v>138554330.0</v>
+      </c>
+      <c r="D52">
         <v>109313000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>112554000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>108693000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>108474000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>96877000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>150443000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>169704000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>189728747.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>193843000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>191455000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>189800000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>190511553.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>153577000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>153942000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>161126000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>172059580.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>174639000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>179935000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>184010000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>172813010.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>206837000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>231965000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>291882000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>233987680.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>306834000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>298963000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>285232000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>556000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>557000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>542000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>537000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:32">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>17083000.0</v>
+      </c>
+      <c r="C53">
+        <v>11000000.0</v>
+      </c>
+      <c r="D53">
         <v>0.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>3000000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>14000000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>21500000.0</v>
       </c>
-      <c r="F53"/>
-      <c r="G53">
+      <c r="H53"/>
+      <c r="I53">
         <v>120000.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53">
         <v>0.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>0.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>5300000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>15000000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>32991000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>4591000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>16491250.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>89000.0</v>
       </c>
       <c r="T53">
         <v>89000.0</v>
       </c>
       <c r="U53">
+        <v>89000.0</v>
+      </c>
+      <c r="V53">
+        <v>89000.0</v>
+      </c>
+      <c r="W53">
         <v>89410.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>3155000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>205000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>205000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53">
         <v>1000000.0</v>
       </c>
-      <c r="AE53"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:32">
+      <c r="AG53"/>
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>755145000.0</v>
+      </c>
+      <c r="C55">
+        <v>767757000.0</v>
+      </c>
+      <c r="D55">
         <v>756954000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>750508000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>753884000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>753349000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>745876000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>938989000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>849407000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>853313661.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>844691000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>830922000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>832043000.0</v>
       </c>
-      <c r="M55">
-[...2 lines deleted...]
-      <c r="N55">
+      <c r="O55">
+        <v>851224803.0</v>
+      </c>
+      <c r="P55">
         <v>867218000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>891488000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>877286000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>886745760.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>903613000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>894257000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>900809000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>912356120.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1010524000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1077532000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1108538000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1120919620.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1171661000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1178763000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1191032000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1643000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1653000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>1675000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>1677000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>71693000.0</v>
+      </c>
+      <c r="C56">
+        <v>95386000.0</v>
+      </c>
+      <c r="D56">
         <v>76940000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>73763000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>86601000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>86797000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>66150000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>253696000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>170191000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>171043339.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>66986000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>50344000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>53628000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>5300000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>81544000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>97879000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>71778000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>71141980.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>67114000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>49594000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>47688000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>46874530.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>52231000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>103089000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>39800000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>42219370.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>55064000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>43489000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>42779000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>76000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>78000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>77000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>84000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>193351000.0</v>
+      </c>
+      <c r="C57">
+        <v>214886000.0</v>
+      </c>
+      <c r="D57">
         <v>210765000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>208319000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>212235000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>219726000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>211189000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>388897000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>306875000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>304346872.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>312065000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>297682000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>292113000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>78200.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>295596000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>293313000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>281901000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>298353220.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>298565000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>292833000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>297299000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>294898290.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>366336000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>406565000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>444633000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>444942000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>450705000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>440236000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>422235000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>284000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>311000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>283000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>275000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>373697000.0</v>
+      </c>
+      <c r="C58">
+        <v>390611000.0</v>
+      </c>
+      <c r="D58">
         <v>367239000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>364803000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>370568000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>372016000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>361741000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>583947000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>498381000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>490381195.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>509849000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>500889000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>499005000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>78200.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>481294000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>494904000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>490348000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>503682740.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>517942000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>515265000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>521780000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>522760690.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>584533000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>649516000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>677325000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>687202750.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>724272000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>728970000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>721589000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>792000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>784000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>767000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>759000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:32">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>403719000.0</v>
+      </c>
+      <c r="C60">
+        <v>402248000.0</v>
+      </c>
+      <c r="D60">
         <v>409373000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>439824000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>437079000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>436669000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>434424000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>401743000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>397716000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>407843583.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>370048000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>364547000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>365351000.0</v>
       </c>
-      <c r="M60">
-[...2 lines deleted...]
-      <c r="N60">
+      <c r="O60">
+        <v>382733165.0</v>
+      </c>
+      <c r="P60">
         <v>385924000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>396584000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>386938000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>383063010.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>385671000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>378992000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>379029000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>389595430.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>425991000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>428016000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>431213000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>433716880.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>457480000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>457228000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>473117000.0</v>
       </c>
-      <c r="AC60"/>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>571758000.0</v>
+      </c>
+      <c r="C2">
         <v>498414000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>488373700.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>614900927.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>486852104.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>360983552.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>279556949.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>345253380.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>301050600.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>245429330.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>189000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>194000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>244000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>249000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3">
+        <v>67953000.0</v>
+      </c>
+      <c r="C3">
         <v>64761000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>68558000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>65925783.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>66661048.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>68256944.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>63714998.0</v>
       </c>
-      <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5">
+        <v>40504909.0</v>
+      </c>
+      <c r="C5">
         <v>43131000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>31678000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>18348929.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>16609650.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-28493180.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-45341130.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-90655907.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-64065897.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>12001699.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-62000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>15000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>8000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>36000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>108457909.0</v>
+      </c>
+      <c r="C6">
         <v>107892000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>100236000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>84274712.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>83270698.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>39763764.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>18373868.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-90655907.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-64065897.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>83454772.0</v>
+      </c>
+      <c r="C9">
         <v>46023823.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>19387871.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>61016098.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>54649537.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>24487329.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5156604.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-6564920.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>23341330.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5143380.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-5000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>45000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>38000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>65000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>17128182.0</v>
+      </c>
+      <c r="C10">
         <v>31634960.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>17326270.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5990979.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2908570.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-47008165.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-68811430.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-184062320.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-166507720.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-77089210.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-74231950.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11">
+        <v>15394898.0</v>
+      </c>
+      <c r="C11">
         <v>7224000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4308062.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>11808686.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>9886219.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>9043434.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-5968072.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-7000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>10203000.0</v>
+      </c>
+      <c r="C12">
         <v>11206000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14352116.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12855871.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13324117.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18514985.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>23470300.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>24495315.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>10203000.0</v>
+      </c>
+      <c r="C13">
         <v>11175140.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>14352120.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>12855870.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>13324120.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>18514990.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>23470300.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>25011850.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>22623780.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>12585020.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>-2068000.0</v>
+      </c>
+      <c r="C14">
         <v>4125000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12092210.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5487859.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>445232.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>11930152.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11275677.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>15164762.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>25569387.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>-472506.0</v>
+      </c>
+      <c r="C15">
         <v>28552672.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>25110418.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-329848.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-6532417.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-44121447.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-51567681.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-133532290.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-132022890.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-66665250.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-60000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B16">
+        <v>-444000.0</v>
+      </c>
+      <c r="C16">
         <v>28552670.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>25110420.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-356000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-6532417.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-44121447.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-51567681.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-133532290.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-132022890.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-66665250.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-59944850.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>1624000.0</v>
+      </c>
+      <c r="C17">
         <v>24701000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>13018208.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-5817707.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-6977649.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-56051599.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-62843358.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-148697053.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-155766214.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-75728523.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-10203000.0</v>
+      </c>
+      <c r="C18">
         <v>-11206000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-14352116.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-12855871.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13324117.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-18514985.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-23470300.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-25011851.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-22623784.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-12585020.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>40770966.0</v>
+      </c>
+      <c r="C21">
         <v>-6882398.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-37111369.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>18348929.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>16609650.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-28440017.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-34933753.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-159050480.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-143883940.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-64504190.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-62000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>15000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>36000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>616515424.0</v>
+      </c>
+      <c r="C23">
         <v>553623757.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>544375592.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>676352359.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>536547558.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>423036495.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>319647306.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>67953000.0</v>
+      </c>
+      <c r="C25">
         <v>64761000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>68557777.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>65925783.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>66661048.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>68256944.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>71154800.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>68911101.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>78314016.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27">
+        <v>28247000.0</v>
+      </c>
+      <c r="C27">
         <v>23342603.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>22286166.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>30196835.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>25287487.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>18954657.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>14631178.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>37924000.0</v>
+      </c>
+      <c r="C28">
         <v>29563618.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>34213074.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>31254597.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24407967.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>43098286.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>25459179.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>166453960.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>168790000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>74048270.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>57546300.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>14963000.0</v>
+      </c>
+      <c r="C29">
         <v>7224000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4308062.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11808690.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9886220.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9043430.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5968070.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-35365270.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-8919420.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1360680.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-7057380.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>42683806.0</v>
+      </c>
+      <c r="C30">
         <v>52906221.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19388000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>61451432.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>49695454.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>62052943.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>40090357.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>511462609.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>468041560.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>319477599.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>247000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>225000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>274000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>278000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>-23642784.0</v>
+      </c>
+      <c r="C31">
         <v>38517358.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>54437639.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>6426313.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2045513.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-18568148.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-33877677.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>657647000.0</v>
+      </c>
+      <c r="C32">
         <v>544493840.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>507761571.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>675917025.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>541501641.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>385470881.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>284713553.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>338688460.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>324391930.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>250572710.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>184000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>240000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>282000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>314000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>11</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>111485000.0</v>
+      </c>
+      <c r="C2">
+        <v>153480000.0</v>
+      </c>
+      <c r="D2">
         <v>144023000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>138423000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>135832000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>168067000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>141885000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>98701000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>89762000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>149834700.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>120972000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>107423000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>110144000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>143536927.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>145518000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>181922000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>143924000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>151486100.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>119994000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>118051000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>97321000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>113710550.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>100997000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>76083000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>70193000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>81315050.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>72368000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>61391000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>65613000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>53000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>51000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>48000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>48000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3">
+        <v>13319000.0</v>
+      </c>
+      <c r="C3">
+        <v>22125000.0</v>
+      </c>
+      <c r="D3">
         <v>21990000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>11676000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>12161000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>18940000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>22163000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>11958000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>11700000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>29753777.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>12963000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>12929000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>12912000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>12106752.0</v>
       </c>
-      <c r="N3"/>
-      <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5">
+        <v>3254000.0</v>
+      </c>
+      <c r="C5">
+        <v>944000.0</v>
+      </c>
+      <c r="D5">
         <v>7941000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>8206000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>7524000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>4639000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>34203000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>6845000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-6413000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>30414386.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>11673000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>5619000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-16027000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-9987943.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-8233000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>20097000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>16609000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>17955000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-4916330.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>19031000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>4099000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>7600000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-18000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-30000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-4000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-13000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>16573000.0</v>
+      </c>
+      <c r="C6">
+        <v>23069000.0</v>
+      </c>
+      <c r="D6">
         <v>29931000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>19882000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>19685000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>23579000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>56366000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>18803000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>5287000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>60168163.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>24636000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>18548000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-3115000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>2118809.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>9080000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>34103000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>25522000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>28840735.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>25574000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>20609000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>7870000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-14897236.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>20097000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>16609000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>17955000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>17613000.0</v>
+      </c>
+      <c r="C9">
+        <v>30549000.0</v>
+      </c>
+      <c r="D9">
         <v>17838000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>17041000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>20461000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>15646000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>5017000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>16896000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>3582000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-10216129.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>20369000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>14538000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-5303000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>10608098.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>3912000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>30130000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>16366000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>14643540.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>21212000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>15518000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>3276000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-2172670.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>10162000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>6332000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>10166000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>5159500.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>8177000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-5419000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-3891000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-10000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>3000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>5000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>3572000.0</v>
+      </c>
+      <c r="C10">
+        <v>57000.0</v>
+      </c>
+      <c r="D10">
         <v>5619000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5812000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>5097000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2207000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>31849000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>7430000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-9560000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>26627270.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>8062000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2032000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-19394000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-3803021.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-10761000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>14521000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>6034000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-912430.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>9332000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>3319000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-8830000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-36916170.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1208000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-4269000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-4615000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-28605430.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-4463000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-19762000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-15981000.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11">
+        <v>1789000.0</v>
+      </c>
+      <c r="C11">
+        <v>8278000.0</v>
+      </c>
+      <c r="D11">
         <v>409000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>3423000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2853000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>1859000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-396000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>3415000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>2346000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-2574938.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>3398000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2443000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1042000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2688686.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2325000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11">
         <v>-3000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>2000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-2000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>2397000.0</v>
+      </c>
+      <c r="C12">
+        <v>3060000.0</v>
+      </c>
+      <c r="D12">
         <v>2322000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2394000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2427000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2432000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2354000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>3273000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>3147000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>3787116.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3611000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3587000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3367000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3605871.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3275000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3044000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2931000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3545117.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2936000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3731000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3112000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>5453985.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3283000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>4165000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>5613000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>6635300.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>5499000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>5705000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>5631000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AE12">
         <v>4000000.0</v>
       </c>
       <c r="AF12">
+        <v>3000000.0</v>
+      </c>
+      <c r="AG12">
         <v>4000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AH12">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>112</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>3060000.0</v>
+      </c>
+      <c r="D13">
         <v>2322000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2394000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2427000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2401140.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>2354000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>3587000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>3367000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3605870.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3275000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3044000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2931000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3545120.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2936000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>3731000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>3112000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>5453990.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>3283000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>4165000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>5613000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>6635300.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>-677000.0</v>
+      </c>
+      <c r="C14">
+        <v>1095000.0</v>
+      </c>
+      <c r="D14">
         <v>-1957000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>357000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-1561000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1897000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>438000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>11000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1779000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>8380210.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>302000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>356000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3054000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3300859.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2425000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-383000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>145000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1777232.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>18000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-874000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-476000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>4702152.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2457000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>1106000.0</v>
+      </c>
+      <c r="C15">
+        <v>-7126000.0</v>
+      </c>
+      <c r="D15">
         <v>3253000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>2746000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>683000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>2245000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>32683000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>4026000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-10127000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>37582418.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>4966000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-55000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-17382000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-3190848.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-10661000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>9647000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>3875000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-2608420.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>6679000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-37000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-10566000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-36395450.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-2025000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-3197000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-2504000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-23762680.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>252000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-15889000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-12168000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-15000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-33000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-5000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-10000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>115</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-7126000.0</v>
+      </c>
+      <c r="D16">
         <v>3253000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2746000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>683000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1971670.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>32683000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-55000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-17382000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-3217000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-10661000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>9647000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>3875000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-2608420.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>6679000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-37000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-10566000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-36395450.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-2025000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-3197000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-2504000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-23762680.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>252000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-15889000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-12168000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>1783000.0</v>
+      </c>
+      <c r="C17">
+        <v>-8221000.0</v>
+      </c>
+      <c r="D17">
         <v>5210000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>2389000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>2244000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>348000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>32245000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>4015000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-11906000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>29202208.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>4664000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-411000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-20436000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-6491707.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-13086000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>10030000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>3730000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-4385649.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>6661000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>837000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-10090000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-41097599.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-4482000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-5145000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-5327000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-24887358.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-2404000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-19650000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-15902000.0</v>
       </c>
-      <c r="AC17"/>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-2397000.0</v>
+      </c>
+      <c r="C18">
+        <v>-3060000.0</v>
+      </c>
+      <c r="D18">
         <v>-2322000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-2394000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2427000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2432000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-2354000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-3273000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-3147000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3787116.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-3611000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3587000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3367000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-3605871.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-3275000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-3044000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2931000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-3545117.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2936000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-3731000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3112000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-5453985.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3283000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-4165000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-5613000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-6635300.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-5499000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-5705000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-5631000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>3254000.0</v>
+      </c>
+      <c r="C21">
+        <v>944000.0</v>
+      </c>
+      <c r="D21">
         <v>-81367000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3703000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>6691000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1654000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-6263000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>7237000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-6413000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>30414386.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>11673000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>5619000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-16027000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-12358943.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-7486000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>17565000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>8965000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2632690.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>12268000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>7050000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-5718000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-31462180.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2075000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-104000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>998000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-21970130.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-774000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-14875000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-13617000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-18000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-30000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-4000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-13000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>125844000.0</v>
+      </c>
+      <c r="C23">
+        <v>183085000.0</v>
+      </c>
+      <c r="D23">
         <v>243228000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>151761000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>149602000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>182059000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>146902000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>108360000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>100976000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>172534940.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>132247000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>118441000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>121649000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>166503968.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1534000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>13319000.0</v>
+      </c>
+      <c r="C25">
+        <v>22126000.0</v>
+      </c>
+      <c r="D25">
         <v>21990000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>11676000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>12161000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>18940000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>22163000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>11958000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>11700000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>29753777.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>12963000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>12929000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>12912000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>16264783.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>16566000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>16538000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>16557000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>26208048.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>13306000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>13559000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>13588000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>16564944.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>18022000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>16713000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>16957000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>126</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
         <v>6848000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>7227000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>6717000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>8114000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>6520000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>5151000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4200000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>6034166.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>5927000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>5552000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>4773000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>7311835.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>14451000.0</v>
+      </c>
+      <c r="C28">
+        <v>29605000.0</v>
+      </c>
+      <c r="D28">
         <v>92357000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6111000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7053000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5878000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>5262000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4508000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>6677000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>18516074.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4504000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4838000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>6355000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>15751046.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>10611000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>13546000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>11767000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>19464420.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>10165000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>10341000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>9380000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>34701940.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>10389000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>8512000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>8450000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>38103540.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>8891000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>9411000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>8973000.0</v>
       </c>
-      <c r="AC28"/>
-      <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>1789000.0</v>
+      </c>
+      <c r="C29">
+        <v>8278000.0</v>
+      </c>
+      <c r="D29">
         <v>409000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3423000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2853000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1859000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-396000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3415000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2346000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-2574938.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3398000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2443000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1042000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2688690.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2325000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4491000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2304000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3473220.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2671000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2482000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1260000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>4181430.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3274000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>876000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>712000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-3718070.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-2059000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-112000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-79000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>14359000.0</v>
+      </c>
+      <c r="C30">
+        <v>29605000.0</v>
+      </c>
+      <c r="D30">
         <v>99205000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>13338000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>13770000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>13992000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>5017000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>9659000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>11214000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>22700240.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>11275000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>11018000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>11505000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>22967041.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>157663000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>195489000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>156507000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>170573558.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>130160000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>128404000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>107410000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>146929495.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>111445000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>84718000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>79944000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>119287839.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>81319000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>70847000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>75339000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>61000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>85000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>56000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>56000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>318000.0</v>
+      </c>
+      <c r="C31">
+        <v>-887000.0</v>
+      </c>
+      <c r="D31">
         <v>86986000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>2109000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-1594000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>553000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>38112000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>193000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-3147000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>59543639.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-3611000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-3587000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-3367000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>8555922.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>129098000.0</v>
+      </c>
+      <c r="C32">
+        <v>184029000.0</v>
+      </c>
+      <c r="D32">
         <v>161861000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>155464000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>156293000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>183713000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>146902000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>115597000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>93344000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>139618571.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>141341000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>121961000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>104841000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>154145025.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>149430000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>212052000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>160290000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>166129640.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>141206000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>133569000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>100597000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>111537880.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>111159000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>82415000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>80359000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>86474550.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>80545000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>55972000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>61722000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>43000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>55000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>52000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>43000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>5925406.0</v>
+      </c>
+      <c r="C2">
         <v>2658000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7776277.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15025775.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>-721238.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>-16762328.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>-17451711.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>-12362576.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>-11466202.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>76345000</v>
+      </c>
+      <c r="C3">
         <v>48235000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>37398437</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>25355744</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>16142687</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7530163</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13706128</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>68168100</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>41586490</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>50034030</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>92000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>69000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>98000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>130000000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>38788594.0</v>
+      </c>
+      <c r="C6">
         <v>24768000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-5118020.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-7249498.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>15747013.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>16041090.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>689383.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5089140.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-896370.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5747200.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>31000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-36000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-201000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>-20604000.0</v>
+      </c>
+      <c r="C7">
         <v>-18587000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11799904.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1981742.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1112555.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-57982641.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>26135929.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-30125560.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-5714360.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-7957270.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9">
+        <v>10817000.0</v>
+      </c>
+      <c r="C9">
         <v>-10362000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-385769.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>12836000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-4021649.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1815324.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>11200126.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>6000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-6000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-14000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>-6721000.0</v>
+      </c>
+      <c r="C10">
         <v>-1966000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12185673.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-11003068.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2377671.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3400439.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2337553.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5714586.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2057339.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7873379.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="M10">
         <v>8000000.0</v>
       </c>
       <c r="N10">
+        <v>8000000.0</v>
+      </c>
+      <c r="O10">
         <v>-11000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>0.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5286765.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-52766878.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>17273356.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-11765000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1729198.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11156203.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4881633.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>67953000.0</v>
+      </c>
+      <c r="C14">
         <v>64761000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>68557777.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>65925783.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>66661048.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>68256944.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>71154800.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>68476160.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>77417690.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>76185070.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>70000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>60000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>55000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>53000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>180520.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15">
         <v>2000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3380889.0</v>
       </c>
-      <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>44714000.0</v>
+      </c>
+      <c r="C16">
         <v>27426000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2658257.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7776277.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>15025775.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-721238.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-16762328.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-17451711.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-12362576.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>-4291000.0</v>
+      </c>
+      <c r="C18">
         <v>-16070000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>16757044.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>38350226.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>44602587.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-30221104.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>36898553.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-68049425.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>24311920.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>118230000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-35280299.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-24856144.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-13905816.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>134811992.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>5000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>68354479.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-37754107.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-45854603.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>28672000.0</v>
+      </c>
+      <c r="C21">
         <v>-120257454.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-9915386.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-38421000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-22968276.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-86548575.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-36917039.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>-444000.0</v>
+      </c>
+      <c r="C22">
         <v>31925000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>17326270.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5990979.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2908570.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-47008165.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-68811430.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-184062320.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-166507720.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-77089210.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-60000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>5000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>-11069000.0</v>
+      </c>
+      <c r="C23">
         <v>-5370000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-14077202.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-8967848.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-9357277.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-16064893.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-20700022.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-17471570.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-20617600.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-23997510.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-5000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="N23">
         <v>-2000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23">
+        <v>-2000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B24">
+        <v>4231000.0</v>
+      </c>
+      <c r="C24">
         <v>162663000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2068562.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>499600.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2236870.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>85000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>9927903.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>136522580.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3857240.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4179430.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-828380.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>25149000.0</v>
+      </c>
+      <c r="C25">
         <v>-45934000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-43528470.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14416670.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11222383.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>19041644.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>22125382.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>26371976.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>22599790.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>16626000.0</v>
+      </c>
+      <c r="C28">
         <v>-125627000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-23993202.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-46099324.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-31092445.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-96079961.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-51439935.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-73436960.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-29065530.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-7305390.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>53000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>24000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>38000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-76000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>72054000.0</v>
+      </c>
+      <c r="C29">
         <v>32165000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>54155481.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>63705970.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>60745274.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-22690941.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>50604681.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-6650.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>65898410.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>47412800.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>44000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>74000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>26000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>41000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>-72115000.0</v>
+      </c>
+      <c r="C30">
         <v>118230000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-35280299.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-24856144.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-13905816.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>134811992.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1524637.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>68354480.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-37729250.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-45854600.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-92000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-67000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-100000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-165000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>11</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>44714409.0</v>
+      </c>
+      <c r="C2">
+        <v>6407000.0</v>
+      </c>
+      <c r="D2">
         <v>5587000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>16732000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>27426000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4173000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>72685000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>63000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2658000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>-385000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>-373000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>-3525000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>7776000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>17836000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>34922000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6878000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>15026000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>-622000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2245000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1313000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>-722000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4752000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>-9396000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>-11158000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>-16643000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>-18553000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>16946000</v>
+      </c>
+      <c r="C3">
+        <v>17387000</v>
+      </c>
+      <c r="D3">
         <v>25985000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>21067000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>11907000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>13826000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>14687000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>11186000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>8536000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>924437</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>10856000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>14779000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>10839000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>8897744</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>8515000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>7943000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>3597000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>16142690</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>12267000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>7037000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1999000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>7530160</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>6398000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3893000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1696000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>13706130</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>3294000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>4138000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>5221000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>9000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>15000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>20000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>23000000</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>-20512409.0</v>
+      </c>
+      <c r="C6">
+        <v>38307000.0</v>
+      </c>
+      <c r="D6">
         <v>820000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-11145000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-10694000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>23253000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-68512000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>72622000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-2595000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>3043257.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-12000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>3152000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-11301000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-10059723.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-17086000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>19896000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-8148000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>15747010.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>100000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>2967000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>2035000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>16041090.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>21395000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>7247000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>5485000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>689380.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>50000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>1087000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-2341000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-12000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>5000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>16000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>2609000.0</v>
+      </c>
+      <c r="C7">
+        <v>2753000.0</v>
+      </c>
+      <c r="D7">
         <v>-1504000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-7965000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-13888000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1458000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-131966000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>89294000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>22627000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>16613901.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-4778000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>5630000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>7442000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-5159114.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-16915000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>984000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-13494000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-19025850.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-22276000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-13126000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-9846000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-80111330.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-33457000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-19039000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>7833000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>9009180.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9">
+        <v>-3440000.0</v>
+      </c>
+      <c r="C9">
+        <v>12618000.0</v>
+      </c>
+      <c r="D9">
         <v>-427000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>517000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-1891000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-913000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-3006000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-6271000.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>2435000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2752000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>651954.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1081000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9">
         <v>-1000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>4000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>3000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>8780000.0</v>
+      </c>
+      <c r="C10">
+        <v>-2222000.0</v>
+      </c>
+      <c r="D10">
         <v>-2775000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>2892000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-4616000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-39000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-1316000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-2204000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1593000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>6299673.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-3903000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2577000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>7212000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-5811068.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1524000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-4688000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-2028000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1057329.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-3869000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>3267000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2833000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-5310439.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-842000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2143000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>4895000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>48447.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-3365000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-820000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1799000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="AE10">
         <v>-1000000.0</v>
       </c>
       <c r="AF10">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AH10">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>618000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-2522000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-6223000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-10962000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>2944000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-5540000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-8036000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-2192000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>13319000.0</v>
+      </c>
+      <c r="C14">
+        <v>22125000.0</v>
+      </c>
+      <c r="D14">
         <v>21990000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>11676000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>12161000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>18940000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>22163000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>11958000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>11700000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>29753777.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>12963000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>12929000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>12912000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>16264782.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>16563000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>33087000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>16553000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>66483240.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>40279000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>27000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>13515000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>67966430.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>51474000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>33525000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>16884000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>70864790.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>17995000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>18156000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>17950000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>20000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>21000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>16000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15">
         <v>3150000.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>1845000.0</v>
       </c>
       <c r="N15">
         <v>1845000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15"/>
+      <c r="O15">
+        <v>1845000.0</v>
+      </c>
+      <c r="P15">
+        <v>1845000.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>24202000.0</v>
+      </c>
+      <c r="C16">
+        <v>44714000.0</v>
+      </c>
+      <c r="D16">
         <v>6407000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>5587000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>16732000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>27426000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4173000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>72685000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>63000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2658257.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-385000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-373000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-3525000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>7776277.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>17836000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>34922000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>6878000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>15025775.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-622000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2245000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1313000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-721238.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>4752000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-9396000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-11158000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-16762328.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>-6265000.0</v>
+      </c>
+      <c r="C18">
+        <v>24765000.0</v>
+      </c>
+      <c r="D18">
         <v>1387000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-10291000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-14803000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>7190000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-133368000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>95837000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>14271000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>18071044.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>5424000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>6669000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-13407000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>4460226.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-15320000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>44337000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>4873000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>27230587.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>10309000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>11110000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-4047000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-34753163.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1629000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-17890000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>20553000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-20168000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-10737000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-13767000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>149393000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-9537000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-7859000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>1911701.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-10485000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-16087000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-10620000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-8495144.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-8419000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-4346000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-3596000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-2623816.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-4845000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-4863000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-1574000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>55471992.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>57540000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>23340000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-1540000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>4239637.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>1953000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-3888000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-780000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>-12228000.0</v>
+      </c>
+      <c r="C21">
+        <v>19565000.0</v>
+      </c>
+      <c r="D21">
         <v>2491000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>695000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>5921000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>16374546.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-98802000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-22497000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>1456000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1749000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-7244000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1862000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>1106000.0</v>
+      </c>
+      <c r="C22">
+        <v>-7126000.0</v>
+      </c>
+      <c r="D22">
         <v>5619000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>5812000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>5097000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>2207000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>31847000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>7431000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-9560000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>26627270.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>8061000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>2032000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-19394000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-3190848.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-10661000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>20554000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>6034000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>2908570.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>3821000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-5511000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-8830000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-47008170.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-10092000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-8884000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-4615000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-68811430.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>252000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-15889000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-12168000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-15000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-33000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-5000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-10000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>-2662000.0</v>
+      </c>
+      <c r="C23">
+        <v>-3899000.0</v>
+      </c>
+      <c r="D23">
         <v>-3253000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-2448000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-2982000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-371000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-422000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-2367000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-2210000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-7194816.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-1641000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1364000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-2006000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-7171683.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>138000.0</v>
       </c>
-      <c r="O23"/>
-[...1 lines deleted...]
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23">
         <v>-8124170.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23"/>
       <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23">
         <v>-9291330.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23">
         <v>-14522900.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>153</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>4231000.0</v>
+      </c>
+      <c r="D24">
         <v>-990000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-305000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>323000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-3098000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>163549000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1648000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>-13000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>402600.0</v>
       </c>
       <c r="N24">
         <v>-21000.0</v>
       </c>
       <c r="O24">
+        <v>402600.0</v>
+      </c>
+      <c r="P24">
+        <v>-21000.0</v>
+      </c>
+      <c r="Q24">
         <v>1000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>2236870.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>985000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>600000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>425000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>142342160.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>85738000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>25693000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>156000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>15230770.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>9938000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>4691000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>4441000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>-6353000.0</v>
+      </c>
+      <c r="C25">
+        <v>24400000.0</v>
+      </c>
+      <c r="D25">
         <v>1267000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1253000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-6266000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-1589000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-40725000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-1660000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3142000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4605942.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>349000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3049000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3580000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>5443150.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5110000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3349000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2148000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>4240383.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2081000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2540000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2346000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>7130644.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1393000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3667000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>6851000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>-13864000.0</v>
+      </c>
+      <c r="C28">
+        <v>10852000.0</v>
+      </c>
+      <c r="D28">
         <v>-762000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-1753000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2939000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>16004000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-99224000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-24864000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-17543000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-17864202.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-5807000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-2209000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1887000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-14922324.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1862000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-29315000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-13022000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-31092450.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-18257000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-4696000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>5657000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-95839900.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-68635000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-21109000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-15224000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-51439940.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-10646000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-2798000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-7807000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-15000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>6000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>19000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>10681000.0</v>
+      </c>
+      <c r="C29">
+        <v>42152000.0</v>
+      </c>
+      <c r="D29">
         <v>27372000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>10776000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-2896000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>21016000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-118681000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>107023000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>22807000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>18995481.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>16280000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>21448000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-2568000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>13357970.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-6805000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>57153000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>8470000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>60745270.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>29639000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>14100000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-2048000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-22931000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>10690000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>6556000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>22249000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>50604680.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>5945000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-34000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>6246000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>11000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>14000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>16000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>-16606000.0</v>
+      </c>
+      <c r="C30">
+        <v>-15420000.0</v>
+      </c>
+      <c r="D30">
         <v>-25790000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-20168000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-10737000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-13767000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>149393000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-9537000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-7859000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1911701.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-10485000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-16087000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-10620000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-8495144.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-8419000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-7942000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-3596000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-13905820.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-11282000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-6437000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1574000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>134811990.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>79340000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>21800000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-1540000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1524640.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-2715000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-4668000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-780000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-8000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-15000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-19000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-21000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>