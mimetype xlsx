--- v0 (2026-06-13)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2366,3408 +2369,3510 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
         <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>9151993.0</v>
+      </c>
+      <c r="C2">
         <v>7570418.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8246314.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10131345.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9597092.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6621151.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7444992.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7665237.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5093497.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6438740.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6450896.0</v>
       </c>
-      <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2">
         <v>9339400.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>5374828.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3592200.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4174943.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>5799092.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4393251.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5175651.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>3416333.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4307207.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2970737.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>3387238.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2791863.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2363799.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
         <v>750555165.0</v>
       </c>
       <c r="C8">
         <v>750555165.0</v>
       </c>
       <c r="D8">
         <v>750555165.0</v>
       </c>
       <c r="E8">
         <v>750555165.0</v>
       </c>
       <c r="F8">
         <v>750555165.0</v>
       </c>
       <c r="G8">
+        <v>750555165.0</v>
+      </c>
+      <c r="H8">
         <v>750555000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750555165.0</v>
       </c>
       <c r="I8">
         <v>750555165.0</v>
       </c>
       <c r="J8">
         <v>750555165.0</v>
       </c>
       <c r="K8">
         <v>750555165.0</v>
       </c>
       <c r="L8">
         <v>750555165.0</v>
       </c>
       <c r="M8">
         <v>750555165.0</v>
       </c>
       <c r="N8">
         <v>750555165.0</v>
       </c>
       <c r="O8">
         <v>750555165.0</v>
       </c>
       <c r="P8">
         <v>750555165.0</v>
       </c>
       <c r="Q8">
         <v>750555165.0</v>
       </c>
       <c r="R8">
         <v>750555165.0</v>
       </c>
       <c r="S8">
         <v>750555165.0</v>
       </c>
       <c r="T8">
+        <v>750555165.0</v>
+      </c>
+      <c r="U8">
         <v>750557816.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>7988594.0</v>
+      </c>
+      <c r="C10">
         <v>2440483.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6154000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3738030.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5087460.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2343200.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2864000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1989770.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4602708.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3303746.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3273696.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2456550.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3170640.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2712800.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2524150.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2296740.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2989590.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5651130.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4853750.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11692180.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2199321.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5413230.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2149314.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9305312.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2928692.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2608717.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3220246.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3007075.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2000573.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>6154000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3738030.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5087460.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2343200.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2864000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1989770.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>2456550.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3170640.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2712800.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2524150.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2296740.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2989590.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5651130.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4853750.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11692180.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2199320.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1713230.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2149310.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3455310.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1328690.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1608720.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>750555000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750555170.0</v>
       </c>
       <c r="E13">
         <v>750555170.0</v>
       </c>
       <c r="F13">
         <v>750555170.0</v>
       </c>
       <c r="G13">
+        <v>750555170.0</v>
+      </c>
+      <c r="H13">
         <v>750555000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>750555170.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>750555165.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>750555170.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750555165.0</v>
       </c>
       <c r="O13">
         <v>750555165.0</v>
       </c>
       <c r="P13">
-        <v>750555170.0</v>
+        <v>750555165.0</v>
       </c>
       <c r="Q13">
         <v>750555170.0</v>
       </c>
       <c r="R13">
         <v>750555170.0</v>
       </c>
       <c r="S13">
         <v>750555170.0</v>
       </c>
       <c r="T13">
+        <v>750555170.0</v>
+      </c>
+      <c r="U13">
         <v>750557820.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750745630.0</v>
       </c>
       <c r="V13">
         <v>750745630.0</v>
       </c>
       <c r="W13">
-        <v>476062160.0</v>
+        <v>750745630.0</v>
       </c>
       <c r="X13">
         <v>476062160.0</v>
       </c>
       <c r="Y13">
         <v>476062160.0</v>
       </c>
       <c r="Z13">
         <v>476062160.0</v>
       </c>
-      <c r="AA13"/>
+      <c r="AA13">
+        <v>476062160.0</v>
+      </c>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
         <v>675599076.0</v>
       </c>
       <c r="C14">
-        <v>675599080.0</v>
+        <v>675599076.0</v>
       </c>
       <c r="D14">
         <v>675599080.0</v>
       </c>
       <c r="E14">
         <v>675599080.0</v>
       </c>
       <c r="F14">
         <v>675599080.0</v>
       </c>
       <c r="G14">
         <v>675599080.0</v>
       </c>
       <c r="H14">
         <v>675599080.0</v>
       </c>
       <c r="I14">
-        <v>675599076.0</v>
+        <v>675599080.0</v>
       </c>
       <c r="J14">
         <v>675599076.0</v>
       </c>
       <c r="K14">
         <v>675599076.0</v>
       </c>
       <c r="L14">
-        <v>675599080.0</v>
+        <v>675599076.0</v>
       </c>
       <c r="M14">
         <v>675599080.0</v>
       </c>
       <c r="N14">
         <v>675599080.0</v>
       </c>
       <c r="O14">
         <v>675599080.0</v>
       </c>
       <c r="P14">
         <v>675599080.0</v>
       </c>
       <c r="Q14">
         <v>675599080.0</v>
       </c>
       <c r="R14">
         <v>675599080.0</v>
       </c>
       <c r="S14">
         <v>675599080.0</v>
       </c>
       <c r="T14">
         <v>675599080.0</v>
       </c>
       <c r="U14">
         <v>675599080.0</v>
       </c>
       <c r="V14">
+        <v>675599080.0</v>
+      </c>
+      <c r="W14">
         <v>675599076.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>422871776.0</v>
       </c>
       <c r="X14">
         <v>422871776.0</v>
       </c>
       <c r="Y14">
         <v>422871776.0</v>
       </c>
       <c r="Z14">
         <v>422871776.0</v>
       </c>
       <c r="AA14">
+        <v>422871776.0</v>
+      </c>
+      <c r="AB14">
         <v>422991600.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>422911800.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>422957400.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>1762861000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1760195210.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1757913860.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1764211810.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1760226000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1756930410.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>1734349420.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1735990460.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1729099820.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1732240090.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1729132890.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1732915810.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1732705920.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1759701370.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1771385850.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1756958120.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>718500000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>698500000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>706200000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>693700000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>700199807.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>287522500.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>283200000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>284400000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>286000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>278300000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>289100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
       <c r="U25">
         <v>0.0</v>
       </c>
-      <c r="V25"/>
+      <c r="V25">
+        <v>0.0</v>
+      </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>698011406.0</v>
+      </c>
+      <c r="C28">
         <v>721259517.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>707346261.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>720261966.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>709012538.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>733756796.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>715636000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>716510228.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>693897292.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>702896254.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>690426304.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>676743446.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>689829363.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>672687196.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>690175849.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>675503263.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>693510413.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>676048673.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>695346060.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>688430324.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>697923179.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>698609270.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>285373186.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>273894688.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>1697788904.0</v>
+      </c>
+      <c r="C29">
         <v>1700369559.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1702605902.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1696321581.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1696441432.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1707547995.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1701882000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1696638082.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1685755957.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1685359547.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1675895241.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1674263185.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1674084132.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1671061498.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1674554402.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1672728951.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1676358860.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1676225273.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1698433441.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1711333087.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1696594019.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1684321196.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1004444611.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1007782315.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1001924609.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>3628580.0</v>
+      </c>
+      <c r="C30">
         <v>3440271.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3422000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3206790.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3078510.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2802220.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3550000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3953780.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2768215.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4684576.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3006675.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11300070.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4372510.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4589769.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11239271.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2541810.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2439860.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3408750.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4445420.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3515590.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2773970.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2525950.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2227360.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3603270.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1651970.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1215600.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>937847.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1325680.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1995631.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>995063185.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>995661498.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>981854402.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32">
+        <v>-729908845.0</v>
+      </c>
+      <c r="C32">
         <v>-748432160.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-736236999.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-750990408.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-739520902.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-757375194.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-740559000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-735694372.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-717761941.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-16211534.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-22693386.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-702641613.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-715671886.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-689888135.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-714134268.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-669804911.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-715584974.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-688441614.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-16677514.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-703913023.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-718662749.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-722844713.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-10908397.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-7505416.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-13373258.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>1738498749.0</v>
+      </c>
+      <c r="C33">
         <v>1741902719.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1742143901.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1740981989.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1739532334.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1746493189.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1741611000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1733472454.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1724657898.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1721211081.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1719776627.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1718892798.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1717944018.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1717165940.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1717176670.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1716941730.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1716631834.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1716577006.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1738488955.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1738501610.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1738512268.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1738524470.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1035129008.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1035063731.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1035073867.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1036480154.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1036479907.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1036324298.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1036161447.0</v>
       </c>
     </row>
-    <row r="34" spans="1:29">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>31019868.0</v>
       </c>
-      <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
         <v>16801000.0</v>
       </c>
       <c r="C35">
         <v>16801000.0</v>
       </c>
       <c r="D35">
-        <v>17670000.0</v>
+        <v>16801000.0</v>
       </c>
       <c r="E35">
         <v>17670000.0</v>
       </c>
       <c r="F35">
         <v>17670000.0</v>
       </c>
       <c r="G35">
         <v>17670000.0</v>
       </c>
       <c r="H35">
-        <v>19640000.0</v>
+        <v>17670000.0</v>
       </c>
       <c r="I35">
         <v>19640000.0</v>
       </c>
       <c r="J35">
+        <v>19640000.0</v>
+      </c>
+      <c r="K35">
         <v>725840000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>714888000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21188000.0</v>
       </c>
       <c r="M35">
         <v>21188000.0</v>
       </c>
       <c r="N35">
+        <v>21188000.0</v>
+      </c>
+      <c r="O35">
         <v>31616307.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>21188000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>52207868.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>21188000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>35109926.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>723577807.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23378000.0</v>
       </c>
       <c r="U35">
         <v>23378000.0</v>
       </c>
       <c r="V35">
+        <v>23378000.0</v>
+      </c>
+      <c r="W35">
         <v>35381061.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>307298500.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>302976000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>304176000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>29426696.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>296861309.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>296229763.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>298428697.0</v>
       </c>
     </row>
-    <row r="36" spans="1:29">
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>1036480154.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1036479907.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1036324298.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1036161447.0</v>
       </c>
     </row>
-    <row r="37" spans="1:29">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
-      <c r="L39">
+      <c r="L39"/>
+      <c r="M39">
         <v>1700000.0</v>
       </c>
-      <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>3431306.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1300000.0</v>
       </c>
-      <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>2084000.0</v>
       </c>
-      <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
+      <c r="G40"/>
+      <c r="H40">
         <v>1435000.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
-      <c r="N40">
+      <c r="N40"/>
+      <c r="O40">
         <v>23446477.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>20296.0</v>
       </c>
-      <c r="P40"/>
-      <c r="Q40">
+      <c r="Q40"/>
+      <c r="R40">
         <v>30593095.0</v>
       </c>
-      <c r="R40"/>
-      <c r="S40">
+      <c r="S40"/>
+      <c r="T40">
         <v>30890725.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>31672546.0</v>
       </c>
-      <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>59437520.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>31616307.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>57087755.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>9728000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>16973000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>1224100.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>7564937.0</v>
+      </c>
+      <c r="C46">
         <v>7802719.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>8043901.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>8282239.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>8129970.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>16131125.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>15911000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3509944.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1974483.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1729707.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1083033.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>864724.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>883516.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>909940.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>920670.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>8044000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>8282240.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>8129970.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>16131130.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>15911000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>3509940.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1718892798.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>883520.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1717165940.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1717176670.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>741730.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>431830.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>377010.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>388960.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>401610.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>412270.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>424470.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>438770.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>373490.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>383630.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>239910.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>241233739.0</v>
+      </c>
+      <c r="C48">
         <v>226114394.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>212068000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>221766420.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>231786270.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>220892830.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>232827000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>227582920.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>236700792.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>228604382.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>231640076.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>244508020.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>230528970.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>245106333.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>231299237.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>244373790.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>229303700.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>242470300.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>247678470.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>260652770.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>245725890.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>229553070.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>240859950.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>248520150.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>241462450.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>230492570.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>250038151.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>250451567.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>250382941.0</v>
       </c>
     </row>
-    <row r="49" spans="1:29">
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50">
+        <v>706000000.0</v>
+      </c>
+      <c r="C50">
         <v>723700000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>713500000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>724000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>714100000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>736100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>718500000.0</v>
       </c>
       <c r="H50">
         <v>718500000.0</v>
       </c>
       <c r="I50">
+        <v>718500000.0</v>
+      </c>
+      <c r="J50">
         <v>698500000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>679200000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>693000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>675400000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>692700000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>677800000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>696500000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>683199807.0</v>
       </c>
-      <c r="S50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T50"/>
       <c r="U50">
         <v>700122500.0</v>
       </c>
       <c r="V50">
+        <v>700122500.0</v>
+      </c>
+      <c r="W50">
         <v>704022500.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>274800000.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>713500000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>724000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>714100000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>736100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>718500000.0</v>
       </c>
       <c r="H52">
         <v>718500000.0</v>
       </c>
-      <c r="I52"/>
+      <c r="I52">
+        <v>718500000.0</v>
+      </c>
       <c r="J52"/>
       <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52">
         <v>679200000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>693000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>675400000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>692700000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>677800000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>696500000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>683199810.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>700199810.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700122500.0</v>
       </c>
       <c r="U52">
         <v>700122500.0</v>
       </c>
       <c r="V52">
+        <v>700122500.0</v>
+      </c>
+      <c r="W52">
         <v>704022500.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>287522500.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>283200000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>284400000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>274800000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
+        <v>300000.0</v>
+      </c>
+      <c r="C53">
         <v>2250000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2800000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1350000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>700000.0</v>
       </c>
-      <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>2000000.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>1250000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1400000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>1700000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>2100000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="P53">
         <v>1300000.0</v>
       </c>
       <c r="Q53">
+        <v>1300000.0</v>
+      </c>
+      <c r="R53">
         <v>3350000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1500000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>3800000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>10400000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>3750000.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>2500000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53"/>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>1758889554.0</v>
+      </c>
+      <c r="C55">
         <v>1760457283.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1762861000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1760195210.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1757913860.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1764211810.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1760226000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1756930410.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1741829192.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1743125763.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1736842511.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1734349420.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1735990460.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1729099820.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1732240090.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1729132890.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1732915810.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1732705920.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1759701370.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1771385850.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1756958120.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1763839510.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1049207150.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1053723220.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1046385140.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1046825670.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1048369968.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1047604840.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1049317902.0</v>
       </c>
     </row>
-    <row r="56" spans="1:29">
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>20390805.0</v>
+      </c>
+      <c r="C56">
         <v>18554564.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>20744796.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>19213218.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>18381529.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>17718625.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>18615000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>23457955.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>17171294.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>21914682.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>17065884.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>15456624.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>18046439.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>11933879.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>15063422.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>12191162.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>16283972.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>16128911.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>21212419.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>32884237.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>18445849.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>25315038.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>14078143.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>18659491.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>11311272.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>10345515.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>11890061.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>11280542.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>13156455.0</v>
       </c>
     </row>
-    <row r="57" spans="1:29">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>750299650.0</v>
+      </c>
+      <c r="C57">
         <v>766986724.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>756981795.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>770203626.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>757902431.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>775093819.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>759174000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>759152327.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>734933235.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>38126216.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>39759270.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>679848717.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>733718325.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>701822014.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>693297935.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>681996073.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>731868946.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>704570525.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>37889933.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>736797260.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>737108598.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>748159751.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>24986540.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>26164907.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>24684530.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>310844245.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>25408347.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>24861349.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>24444103.0</v>
       </c>
     </row>
-    <row r="58" spans="1:29">
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>767100650.0</v>
+      </c>
+      <c r="C58">
         <v>783787724.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>800238000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>787873630.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>775572430.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>792763820.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>776844000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>778792330.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>754573235.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>763966216.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>754647270.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>739286240.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>754906330.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>733438320.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>750385690.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>734203940.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>753056950.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>739680450.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>761467740.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>760175260.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>760486600.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>783540810.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>332285040.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>329140910.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>328860530.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>340270940.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>322269656.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>321091112.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>322872800.0</v>
       </c>
     </row>
-    <row r="59" spans="1:29">
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>991788904.0</v>
+      </c>
+      <c r="C60">
         <v>976669559.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>962623000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>972321580.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>982341430.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>971448000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>983382000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>978138080.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>987255957.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>979159547.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>982195241.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>995063190.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>981084130.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>995661500.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>981854400.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>994928950.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>979858860.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>993025470.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>998233630.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1011210590.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>996471520.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>980298700.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>716922110.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>724582320.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>717524610.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>706554730.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>726100312.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>726513728.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>726445102.0</v>
       </c>
     </row>
-    <row r="61" spans="1:29">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5804,813 +5909,813 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B2">
         <v>46340000.0</v>
       </c>
       <c r="C2">
         <v>36610000.0</v>
       </c>
       <c r="D2">
         <v>30459000.0</v>
       </c>
       <c r="E2">
         <v>26127480.0</v>
       </c>
       <c r="F2">
         <v>26715080.0</v>
       </c>
       <c r="G2">
         <v>20456420.0</v>
       </c>
       <c r="H2">
         <v>20756240.0</v>
       </c>
       <c r="I2">
         <v>20943590.0</v>
       </c>
       <c r="J2">
         <v>22514180.0</v>
       </c>
       <c r="K2">
         <v>22884070.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>80823358.0</v>
       </c>
       <c r="F5">
         <v>80699054.0</v>
       </c>
       <c r="G5">
         <v>45587173.0</v>
       </c>
       <c r="H5">
         <v>52605457.0</v>
       </c>
       <c r="I5">
         <v>73501759.0</v>
       </c>
       <c r="J5">
         <v>54369824.0</v>
       </c>
       <c r="K5">
         <v>61372987.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>80823673.0</v>
       </c>
       <c r="F6">
         <v>58970759.0</v>
       </c>
       <c r="G6">
         <v>47356608.0</v>
       </c>
       <c r="H6">
         <v>52783901.0</v>
       </c>
       <c r="I6">
         <v>73501759.0</v>
       </c>
       <c r="J6">
         <v>54369824.0</v>
       </c>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B9">
         <v>74715000.0</v>
       </c>
       <c r="C9">
         <v>73276000.0</v>
       </c>
       <c r="D9">
         <v>82379000.0</v>
       </c>
       <c r="E9">
         <v>88249690.0</v>
       </c>
       <c r="F9">
         <v>89638780.0</v>
       </c>
       <c r="G9">
         <v>51899100.0</v>
       </c>
       <c r="H9">
         <v>57978250.0</v>
       </c>
       <c r="I9">
         <v>57256710.0</v>
       </c>
       <c r="J9">
         <v>59529660.0</v>
       </c>
       <c r="K9">
         <v>66504420.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B10">
         <v>47294000.0</v>
       </c>
       <c r="C10">
         <v>33560000.0</v>
       </c>
       <c r="D10">
         <v>52398000.0</v>
       </c>
       <c r="E10">
         <v>60980840.0</v>
       </c>
       <c r="F10">
         <v>40042560.0</v>
       </c>
       <c r="G10">
         <v>38435880.0</v>
       </c>
       <c r="H10">
         <v>40986920.0</v>
       </c>
       <c r="I10">
         <v>57649920.0</v>
       </c>
       <c r="J10">
         <v>37877410.0</v>
       </c>
       <c r="K10">
         <v>45053860.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>108174.0</v>
       </c>
       <c r="F11">
         <v>-2060554.0</v>
       </c>
       <c r="G11">
         <v>3685000.0</v>
       </c>
       <c r="H11">
         <v>21150730.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B12">
         <v>23195000.0</v>
       </c>
       <c r="C12">
         <v>22672000.0</v>
       </c>
       <c r="D12">
         <v>21529000.0</v>
       </c>
       <c r="E12">
         <v>19669570.0</v>
       </c>
       <c r="F12">
         <v>18759140.0</v>
       </c>
       <c r="G12">
         <v>8807510.0</v>
       </c>
       <c r="H12">
         <v>11710120.0</v>
       </c>
       <c r="I12">
         <v>6818170.0</v>
       </c>
       <c r="J12">
         <v>16574010.0</v>
       </c>
       <c r="K12">
         <v>16436630.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B13">
         <v>1385000.0</v>
       </c>
       <c r="C13">
         <v>10638000.0</v>
       </c>
       <c r="D13">
         <v>798000.0</v>
       </c>
       <c r="E13">
         <v>94570.0</v>
       </c>
       <c r="F13">
         <v>21784670.0</v>
       </c>
       <c r="G13">
         <v>1715960.0</v>
       </c>
       <c r="H13">
         <v>151770.0</v>
       </c>
       <c r="I13">
         <v>120536.0</v>
       </c>
       <c r="J13">
         <v>37950.0</v>
       </c>
       <c r="K13">
         <v>32502.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B15">
         <v>48084000.0</v>
       </c>
       <c r="C15">
         <v>35479000.0</v>
       </c>
       <c r="D15">
         <v>53851000.0</v>
       </c>
       <c r="E15">
         <v>60872670.0</v>
       </c>
       <c r="F15">
         <v>42103120.0</v>
       </c>
       <c r="G15">
         <v>34750880.0</v>
       </c>
       <c r="H15">
         <v>19836190.0</v>
       </c>
       <c r="I15">
         <v>57536770.0</v>
       </c>
       <c r="J15">
         <v>37877410.0</v>
       </c>
       <c r="K15">
         <v>49631660.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B16">
         <v>48084000.0</v>
       </c>
       <c r="C16">
         <v>35479000.0</v>
       </c>
       <c r="D16">
         <v>53851000.0</v>
       </c>
       <c r="E16">
         <v>60872670.0</v>
       </c>
       <c r="F16">
         <v>42103115.0</v>
       </c>
       <c r="G16">
         <v>34750875.0</v>
       </c>
       <c r="H16">
         <v>19836187.0</v>
       </c>
       <c r="I16">
         <v>57536770.0</v>
       </c>
       <c r="J16">
         <v>37877410.0</v>
       </c>
       <c r="K16">
         <v>49631660.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B17">
         <v>48084059.0</v>
       </c>
       <c r="C17">
         <v>35479000.0</v>
       </c>
       <c r="D17">
         <v>53851000.0</v>
       </c>
       <c r="E17">
         <v>60872670.0</v>
       </c>
       <c r="F17">
         <v>42103115.0</v>
       </c>
       <c r="G17">
         <v>34750875.0</v>
       </c>
       <c r="H17">
         <v>19836187.0</v>
       </c>
       <c r="I17">
         <v>57536772.0</v>
       </c>
       <c r="J17">
         <v>37877410.0</v>
       </c>
       <c r="K17">
         <v>49631661.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B18">
         <v>-23197348.0</v>
       </c>
       <c r="C18">
         <v>-22672000.0</v>
       </c>
       <c r="D18">
         <v>-21529000.0</v>
       </c>
       <c r="E18">
         <v>-19669578.0</v>
       </c>
       <c r="F18">
         <v>-18759134.0</v>
       </c>
       <c r="G18">
         <v>-8807510.0</v>
       </c>
       <c r="H18">
         <v>-11710128.0</v>
       </c>
       <c r="I18">
         <v>-15716347.0</v>
       </c>
       <c r="J18">
         <v>-16441336.0</v>
       </c>
       <c r="K18">
         <v>-16272661.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21">
         <v>45909000.0</v>
       </c>
       <c r="C21">
         <v>44198000.0</v>
       </c>
       <c r="D21">
         <v>53196000.0</v>
       </c>
       <c r="E21">
         <v>61075420.0</v>
       </c>
       <c r="F21">
         <v>61827220.0</v>
       </c>
       <c r="G21">
         <v>36719910.0</v>
       </c>
       <c r="H21">
         <v>40835150.0</v>
       </c>
       <c r="I21">
         <v>57649910.0</v>
       </c>
       <c r="J21">
         <v>37877410.0</v>
       </c>
       <c r="K21">
         <v>45053860.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B25">
         <v>1596157.0</v>
       </c>
       <c r="C25">
         <v>636000.0</v>
       </c>
       <c r="D25">
         <v>132000.0</v>
       </c>
       <c r="E25">
         <v>94886.0</v>
       </c>
       <c r="F25">
         <v>56370.0</v>
       </c>
       <c r="G25">
         <v>53472.0</v>
       </c>
       <c r="H25">
         <v>26671.0</v>
       </c>
       <c r="I25">
         <v>14961.0</v>
       </c>
       <c r="J25">
         <v>13128.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28">
         <v>9005000.0</v>
       </c>
       <c r="C28">
         <v>7896000.0</v>
       </c>
       <c r="D28">
         <v>7754000.0</v>
       </c>
       <c r="E28">
         <v>7344770.0</v>
       </c>
       <c r="F28">
         <v>7309730.0</v>
       </c>
       <c r="G28">
         <v>5476260.0</v>
       </c>
       <c r="H28">
         <v>5620490.0</v>
       </c>
       <c r="I28">
         <v>6689780.0</v>
       </c>
       <c r="J28">
         <v>5346000.0</v>
       </c>
       <c r="K28">
         <v>5324090.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29">
         <v>-790000.0</v>
       </c>
       <c r="C29">
         <v>-1919000.0</v>
       </c>
       <c r="D29">
         <v>-1453000.0</v>
       </c>
       <c r="E29">
         <v>108170.0</v>
       </c>
       <c r="F29">
         <v>-2060550.0</v>
       </c>
       <c r="G29">
         <v>3685000.0</v>
       </c>
       <c r="H29">
         <v>21150730.0</v>
       </c>
       <c r="I29">
         <v>113140.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>-4577800.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30">
         <v>75146000.0</v>
       </c>
       <c r="C30">
         <v>65688000.0</v>
       </c>
       <c r="D30">
         <v>59642000.0</v>
       </c>
       <c r="E30">
         <v>33472247.0</v>
       </c>
       <c r="F30">
         <v>34024810.0</v>
       </c>
       <c r="G30">
         <v>25555479.0</v>
       </c>
       <c r="H30">
         <v>26157564.0</v>
       </c>
       <c r="I30">
         <v>27205112.0</v>
       </c>
       <c r="J30">
         <v>27629938.0</v>
       </c>
       <c r="K30">
         <v>27996615.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B32">
         <v>121055000.0</v>
       </c>
       <c r="C32">
         <v>109886000.0</v>
       </c>
       <c r="D32">
         <v>112838000.0</v>
       </c>
       <c r="E32">
         <v>114377170.0</v>
       </c>
       <c r="F32">
         <v>116353860.0</v>
       </c>
       <c r="G32">
         <v>72355520.0</v>
       </c>
       <c r="H32">
         <v>78734490.0</v>
       </c>
       <c r="I32">
         <v>78200300.0</v>
       </c>
@@ -6620,2106 +6725,2168 @@
       <c r="K32">
         <v>89388490.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B2">
+        <v>11697437.0</v>
+      </c>
+      <c r="C2">
         <v>12076686.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9883720.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12446130.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12131830.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11878330.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8648450.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9111310.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12836259.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9459691.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10311808.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9025724.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7321370.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7480240.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6889880.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5605170.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6768130.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6864300.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6742190.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6266350.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6906110.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6800430.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3960710.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5934970.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5283780.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5276960.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5177040.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5154285.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5190916.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6510340.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>19328860.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>19426921.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>21206974.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>13165809.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>11163610.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>9359080.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>13668105.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>12887535.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>13403058.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>12916964.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>13576345.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>19370974.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>19889475.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>19168060.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>21085817.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>19875586.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>20694210.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2640224.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>20963964.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>19691960.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>20955059.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>13165809.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>11163610.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>9359080.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>13668105.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B9">
+        <v>21618541.0</v>
+      </c>
+      <c r="C9">
         <v>20361069.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>21323450.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>17622880.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>17955050.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>17813620.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>19654460.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>18660410.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>14757498.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>16757919.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>16803013.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>19580141.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>21146260.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>21169870.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>21258220.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>23033580.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>21718840.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>22239050.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>21283850.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>23595560.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>22065740.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>22693640.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>14152100.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>12477940.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10767790.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>14501270.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>14602120.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>14753809.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>14305512.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>13040464.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B10">
+        <v>15296064.0</v>
+      </c>
+      <c r="C10">
         <v>14243390.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>15913570.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10487390.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10912540.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9980500.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3320140.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10478730.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8085303.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11675837.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9850592.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>13904740.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>14006050.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>14636510.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13831100.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>16006760.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>15095090.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>16047900.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-7375170.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>16236580.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>14952280.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>16228870.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>11183200.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9191090.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7067700.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>10993880.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9985960.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>10518978.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9925336.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>10556640.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>27000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>24000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>30546.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B12">
+        <v>6470840.0</v>
+      </c>
+      <c r="C12">
         <v>6568123.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5755640.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5775260.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5919830.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5744270.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5820770.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5700780.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5695212.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5521276.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5570309.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5494839.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5310630.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5203950.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5286870.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5030650.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4738620.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4613440.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4698690.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4679960.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4684090.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4696380.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1949590.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1939400.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2269490.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2649040.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2874210.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2876760.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2985916.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3014401.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B13">
+        <v>36519.0</v>
+      </c>
+      <c r="C13">
         <v>32780.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1385000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>33200.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>51751.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>26413.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>9826510.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>109695.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>37190.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>28856.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>22841.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>27627.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>137960.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>449290.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>287600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149800.0</v>
       </c>
       <c r="Q13">
         <v>149800.0</v>
       </c>
       <c r="R13">
+        <v>149800.0</v>
+      </c>
+      <c r="S13">
         <v>492640.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>21988560.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114010.0</v>
       </c>
       <c r="U13">
         <v>114010.0</v>
       </c>
       <c r="V13">
+        <v>114010.0</v>
+      </c>
+      <c r="W13">
         <v>431910.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1605070.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120340.0</v>
       </c>
       <c r="Y13">
         <v>120340.0</v>
       </c>
       <c r="Z13">
+        <v>120340.0</v>
+      </c>
+      <c r="AA13">
         <v>351580.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>323100.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>11940.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>11101.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>18111.0</v>
       </c>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B15">
+        <v>15119345.0</v>
+      </c>
+      <c r="C15">
         <v>14047140.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>16784260.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>10450800.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>10893440.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9955500.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>5243360.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>10474500.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8096303.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>11664837.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>11377592.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>13885778.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>13979050.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>14608510.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>13807100.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>15976210.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>15070090.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>16019270.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-5208170.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>16211580.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>14926890.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>16172820.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>7553200.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>9170090.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>7057700.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>10969880.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-9813040.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>10447893.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>8669691.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>10531640.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>16784260.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10450800.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10893440.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9955500.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5243360.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>10474500.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>13979052.0</v>
       </c>
       <c r="O16">
+        <v>13979052.0</v>
+      </c>
+      <c r="P16">
         <v>13807096.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>15976213.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15070090.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>16019270.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-5208170.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>16211580.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14926890.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>16172820.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7553200.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9170090.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>7057700.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10969880.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-9813040.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B17">
+        <v>15119345.0</v>
+      </c>
+      <c r="C17">
         <v>14047140.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>16784320.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>10450801.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>10893438.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>9955500.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>5243362.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>10474499.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>8096303.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>11664837.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>11377592.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>13885778.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>13979052.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>14608513.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>13807096.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>15976213.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>15070092.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>16019272.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-5208168.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>16211577.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>14926885.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>16172823.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>7553196.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>9170090.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>7057704.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>10969881.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-9813037.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>10447893.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>8669691.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>10531640.0</v>
       </c>
     </row>
-    <row r="18" spans="1:30">
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B18">
+        <v>-6434321.0</v>
+      </c>
+      <c r="C18">
         <v>-6535343.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-5757993.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5775261.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5919827.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5744267.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5820771.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5700786.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5658022.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5492420.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5547468.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5467212.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5310627.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-5203953.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5286872.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5030656.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4738611.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4613436.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4698690.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4679965.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4684097.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4696380.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1949585.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1939397.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2269493.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2649036.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2874204.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2864820.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2974815.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-2996290.0</v>
       </c>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21">
+        <v>20023182.0</v>
+      </c>
+      <c r="C21">
         <v>19885552.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>14528580.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10487390.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>10912540.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9980500.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>13146640.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>10478720.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>14631307.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>16573515.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>16580765.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>19529477.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>14144010.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>14187220.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>14118700.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>16156570.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>15244900.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>15555260.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>14613390.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>16350590.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>15066290.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>15796960.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>9578120.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9311430.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7188050.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>10642300.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>10309060.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>13453010.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>12956244.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>12879205.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B25">
+        <v>241099.0</v>
+      </c>
+      <c r="C25">
         <v>241182.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>241136.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>236328.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>509631.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>609062.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>438631.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>87527.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>56234.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>53608.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>41308.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>32223.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>28992.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>29074.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>28740.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>28647.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>22909.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14590.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14011.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>13956.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>14515.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>13888.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>14297.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>14561.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>12366.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>12248.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28">
+        <v>1531397.0</v>
+      </c>
+      <c r="C28">
         <v>408150.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2250800.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2029180.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2350060.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2374970.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2244170.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1863670.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>126191.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>184404.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4581.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>44455.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2015730.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1825750.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1871790.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1844790.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1846490.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1781710.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1841000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1800080.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1834460.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1834200.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1496450.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1329810.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1320130.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1329870.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1407780.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1300799.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1349268.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>161259.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29">
+        <v>176719.0</v>
+      </c>
+      <c r="C29">
         <v>196250.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-870690.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>36590.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>19100.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>25000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1923230.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4230.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-11000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1527000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>18962.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>27000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>28000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>24000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>30550.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>25000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>28630.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2167000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>25000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>25400.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>56050.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3630000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>21000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>10000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>24000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>19799000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>71085.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1255645.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30">
+        <v>13292796.0</v>
+      </c>
+      <c r="C30">
         <v>12552203.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>16678590.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>19581620.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>19174340.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>19711450.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10836201.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10969255.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12962450.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9644095.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10534056.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9076388.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9337097.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9305992.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8761662.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7449962.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8614614.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8646009.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8583186.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8066435.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8740568.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8634622.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5243831.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7210770.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6547521.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6553357.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6545396.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6455084.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6540184.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>6671599.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B32">
+        <v>33315978.0</v>
+      </c>
+      <c r="C32">
         <v>32437755.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>31207170.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>30069010.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>30086880.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>29691950.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>28302910.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>27771720.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>27593757.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>26217610.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>27114821.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>28605865.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>28467630.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>28650110.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>28148100.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>28638750.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>28486970.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>29103350.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>28026040.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>29861910.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>28971850.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>29494070.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>18112810.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>18412910.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16051570.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>19778230.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>19779160.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>19908094.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>19496428.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>19550804.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -8758,817 +8925,817 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
         <v>4864000.0</v>
       </c>
       <c r="C2">
         <v>4299000.0</v>
       </c>
       <c r="D2">
         <v>3824151.0</v>
       </c>
       <c r="E2">
         <v>7151134.0</v>
       </c>
       <c r="F2">
         <v>5413230.0</v>
       </c>
       <c r="G2">
         <v>2608717.0</v>
       </c>
       <c r="H2">
         <v>3320596.0</v>
       </c>
       <c r="I2">
         <v>3881501.0</v>
       </c>
       <c r="J2">
         <v>3477706.0</v>
       </c>
       <c r="K2"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
         <v>2772000</v>
       </c>
       <c r="C3">
         <v>15206000</v>
       </c>
       <c r="D3">
         <v>281392</v>
       </c>
       <c r="E3">
         <v>631270</v>
       </c>
       <c r="F3">
         <v>10315</v>
       </c>
       <c r="G3">
         <v>239178</v>
       </c>
       <c r="H3">
         <v>167055</v>
       </c>
       <c r="I3">
         <v>40670</v>
       </c>
       <c r="J3">
         <v>30970</v>
       </c>
       <c r="K3">
         <v>9600</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
         <v>4090000.0</v>
       </c>
       <c r="C6">
         <v>565000.0</v>
       </c>
       <c r="D6">
         <v>-550455.0</v>
       </c>
       <c r="E6">
         <v>-3238330.0</v>
       </c>
       <c r="F6">
         <v>1737904.0</v>
       </c>
       <c r="G6">
         <v>2804513.0</v>
       </c>
       <c r="H6">
         <v>-711879.0</v>
       </c>
       <c r="I6">
         <v>-560910.0</v>
       </c>
       <c r="J6">
         <v>403800.0</v>
       </c>
       <c r="K6">
         <v>566080.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7">
         <v>3603000.0</v>
       </c>
       <c r="C7">
         <v>-1437000.0</v>
       </c>
       <c r="D7">
         <v>255160.0</v>
       </c>
       <c r="E7">
         <v>1632450.0</v>
       </c>
       <c r="F7">
         <v>6761910.0</v>
       </c>
       <c r="G7">
         <v>-1358980.0</v>
       </c>
       <c r="H7">
         <v>1947790.0</v>
       </c>
       <c r="I7">
         <v>-7954780.0</v>
       </c>
       <c r="J7">
         <v>-3787910.0</v>
       </c>
       <c r="K7">
         <v>-1610300.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>338378.0</v>
       </c>
       <c r="F9">
         <v>8733270.0</v>
       </c>
       <c r="G9">
         <v>-1631408.0</v>
       </c>
       <c r="H9">
         <v>1940265.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>20405527.0</v>
       </c>
       <c r="F12">
         <v>40530470.0</v>
       </c>
       <c r="G12">
         <v>11853852.0</v>
       </c>
       <c r="H12">
         <v>32660996.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1382645.0</v>
       </c>
       <c r="F13">
         <v>-1857461.0</v>
       </c>
       <c r="G13">
         <v>369164.0</v>
       </c>
       <c r="H13">
         <v>109560.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
         <v>1596000.0</v>
       </c>
       <c r="C14">
         <v>636000.0</v>
       </c>
       <c r="D14">
         <v>119029.0</v>
       </c>
       <c r="E14">
         <v>94886.0</v>
       </c>
       <c r="F14">
         <v>56370.0</v>
       </c>
       <c r="G14">
         <v>53472.0</v>
       </c>
       <c r="H14">
         <v>26671.0</v>
       </c>
       <c r="I14">
         <v>14960.0</v>
       </c>
       <c r="J14">
         <v>13130.0</v>
       </c>
       <c r="K14">
         <v>13960.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
         <v>42360000.0</v>
       </c>
       <c r="C15">
         <v>45670000.0</v>
       </c>
       <c r="D15">
         <v>55939602.0</v>
       </c>
       <c r="E15">
         <v>58236638.0</v>
       </c>
       <c r="F15">
         <v>48045960.0</v>
       </c>
       <c r="G15">
         <v>37424151.0</v>
       </c>
       <c r="H15">
         <v>39453936.0</v>
       </c>
       <c r="I15">
         <v>35563510.0</v>
       </c>
       <c r="J15">
         <v>39919710.0</v>
       </c>
       <c r="K15">
         <v>46177600.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
         <v>8953739.0</v>
       </c>
       <c r="C16">
         <v>4864000.0</v>
       </c>
       <c r="D16">
         <v>3273696.0</v>
       </c>
       <c r="E16">
         <v>3912804.0</v>
       </c>
       <c r="F16">
         <v>7151134.0</v>
       </c>
       <c r="G16">
         <v>5413230.0</v>
       </c>
       <c r="H16">
         <v>2608717.0</v>
       </c>
       <c r="I16">
         <v>3320596.0</v>
       </c>
       <c r="J16">
         <v>3881501.0</v>
       </c>
       <c r="K16">
         <v>3477706.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
         <v>72619344.0</v>
       </c>
       <c r="C18">
         <v>52169000.0</v>
       </c>
       <c r="D18">
         <v>78043665.0</v>
       </c>
       <c r="E18">
         <v>82462836.0</v>
       </c>
       <c r="F18">
         <v>89555449.0</v>
       </c>
       <c r="G18">
         <v>45156777.0</v>
       </c>
       <c r="H18">
         <v>54406624.0</v>
       </c>
       <c r="I18">
         <v>42652891.0</v>
       </c>
       <c r="J18">
         <v>51556655.0</v>
       </c>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-32039000.0</v>
       </c>
       <c r="D19">
         <v>-2624770.0</v>
       </c>
       <c r="E19">
         <v>-608905.0</v>
       </c>
       <c r="F19">
         <v>102379.0</v>
       </c>
       <c r="G19">
         <v>-700282991.0</v>
       </c>
       <c r="H19">
         <v>-1247111.0</v>
       </c>
       <c r="I19">
         <v>118345929.0</v>
       </c>
       <c r="J19">
         <v>-134835.0</v>
       </c>
       <c r="K19">
         <v>-1131398.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>278000030.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
         <v>-5000000.0</v>
       </c>
       <c r="C21">
         <v>33800000.0</v>
       </c>
       <c r="D21">
         <v>9300000.0</v>
       </c>
       <c r="E21">
         <v>-7799807.0</v>
       </c>
       <c r="F21">
         <v>-20822693.0</v>
       </c>
       <c r="G21">
         <v>429222500.0</v>
       </c>
       <c r="H21">
         <v>-2500000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22">
         <v>47294000.0</v>
       </c>
       <c r="C22">
         <v>33560000.0</v>
       </c>
       <c r="D22">
         <v>53850940.0</v>
       </c>
       <c r="E22">
         <v>60872670.0</v>
       </c>
       <c r="F22">
         <v>42103120.0</v>
       </c>
       <c r="G22">
         <v>34750880.0</v>
       </c>
       <c r="H22">
         <v>19836187.0</v>
       </c>
       <c r="I22">
         <v>57649920.0</v>
       </c>
       <c r="J22">
         <v>37877410.0</v>
       </c>
       <c r="K22">
         <v>45053860.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
         <v>-23339000.0</v>
       </c>
       <c r="C23">
         <v>-22901000.0</v>
       </c>
       <c r="D23">
         <v>-21558000.0</v>
       </c>
       <c r="E23">
         <v>-19687086.0</v>
       </c>
       <c r="F23">
         <v>-19061586.0</v>
       </c>
       <c r="G23">
         <v>-12106830.0</v>
       </c>
       <c r="H23">
         <v>-12084511.0</v>
       </c>
       <c r="I23">
         <v>-15836880.0</v>
       </c>
       <c r="J23">
         <v>-16479290.0</v>
       </c>
       <c r="K23">
         <v>-16302810.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24">
         <v>2172000.0</v>
       </c>
       <c r="C24">
         <v>-16833000.0</v>
       </c>
       <c r="D24">
         <v>-3373000.0</v>
       </c>
       <c r="E24">
         <v>78365.0</v>
       </c>
       <c r="F24">
         <v>112694.0</v>
       </c>
       <c r="G24">
         <v>59751.0</v>
       </c>
       <c r="H24">
         <v>60185.0</v>
       </c>
       <c r="I24">
         <v>118386600.0</v>
       </c>
       <c r="J24">
         <v>-103870.0</v>
       </c>
       <c r="K24">
         <v>-1121800.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
         <v>23197348.0</v>
       </c>
       <c r="C25">
         <v>22672000.0</v>
       </c>
       <c r="D25">
         <v>21268665.0</v>
       </c>
       <c r="E25">
         <v>19669578.0</v>
       </c>
       <c r="F25">
         <v>18643799.0</v>
       </c>
       <c r="G25">
         <v>8847742.0</v>
       </c>
       <c r="H25">
         <v>11558355.0</v>
       </c>
       <c r="I25">
         <v>15751782.0</v>
       </c>
       <c r="J25">
         <v>16574008.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>278000030.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
         <v>-70699000.0</v>
       </c>
       <c r="C28">
         <v>-34771000.0</v>
       </c>
       <c r="D28">
         <v>-68198000.0</v>
       </c>
       <c r="E28">
         <v>-85723531.0</v>
       </c>
       <c r="F28">
         <v>-87930239.0</v>
       </c>
       <c r="G28">
         <v>657691549.0</v>
       </c>
       <c r="H28">
         <v>-54038447.0</v>
       </c>
       <c r="I28">
         <v>-161600400.0</v>
       </c>
       <c r="J28">
         <v>-51048990.0</v>
       </c>
       <c r="K28">
         <v>-58630410.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
         <v>75389000.0</v>
       </c>
       <c r="C29">
         <v>67375000.0</v>
       </c>
       <c r="D29">
         <v>78325057.0</v>
       </c>
       <c r="E29">
         <v>83094106.0</v>
       </c>
       <c r="F29">
         <v>89565764.0</v>
       </c>
       <c r="G29">
         <v>45395955.0</v>
       </c>
       <c r="H29">
         <v>54573679.0</v>
       </c>
       <c r="I29">
         <v>42693560.0</v>
       </c>
       <c r="J29">
         <v>51587620.0</v>
       </c>
       <c r="K29">
         <v>60327880.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
         <v>-600000.0</v>
       </c>
       <c r="C30">
         <v>-32039000.0</v>
       </c>
       <c r="D30">
         <v>-3937000.0</v>
       </c>
       <c r="E30">
         <v>-608905.0</v>
       </c>
       <c r="F30">
         <v>102379.0</v>
       </c>
       <c r="G30">
         <v>-700282991.0</v>
       </c>
       <c r="H30">
         <v>-1247111.0</v>
       </c>
       <c r="I30">
         <v>118345930.0</v>
       </c>
@@ -9578,2022 +9745,2078 @@
       <c r="K30">
         <v>-1131400.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>4690483.0</v>
+      </c>
+      <c r="C2">
         <v>8953739.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5088034.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5787462.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2343204.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4864056.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1989772.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5852708.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4703746.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4298772.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3273696.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4156554.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5270637.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3912804.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3824151.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3596737.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6339587.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7151134.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8653747.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>22092176.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5949321.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5413230.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4649314.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9305312.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2928692.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2608717.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3220246.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>2772000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2769280</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2380690</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>829360</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15206000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2365970</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>301010</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>441700</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>299890</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>250532</v>
-      </c>
-[...1 lines deleted...]
-        <v>2650</v>
       </c>
       <c r="N3">
         <v>2650</v>
       </c>
       <c r="O3">
+        <v>2650</v>
+      </c>
+      <c r="P3">
         <v>18010</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>613260</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>402220</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>69420</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>10320</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8250</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6950</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3100</v>
-      </c>
-[...1 lines deleted...]
-        <v>239180</v>
       </c>
       <c r="X3">
         <v>239180</v>
       </c>
       <c r="Y3">
+        <v>239180</v>
+      </c>
+      <c r="Z3">
         <v>158810</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>156080</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>167060</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>98643</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>930</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>58900</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>3598112.0</v>
+      </c>
+      <c r="C6">
         <v>-4263256.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4090000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>223980.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>923410.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2520850.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>565000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2309000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1148962.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>404974.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1025075.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-882858.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1114083.0</v>
       </c>
       <c r="N6">
         <v>-1114083.0</v>
       </c>
       <c r="O6">
+        <v>-1114083.0</v>
+      </c>
+      <c r="P6">
         <v>88653.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>227414.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-3554400.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-811550.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1737900.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>3240520.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>16678950.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>536090.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2804510.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2040600.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>6696600.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>319980.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-711880.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>213171.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1006502.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1320023.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7">
+        <v>2487619.0</v>
+      </c>
+      <c r="C7">
         <v>-2235659.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3603000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4472710.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3882890.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3721040.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1437000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-8297100.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3245923.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-4937861.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>36369.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1968112.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-816690.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-449600.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1632450.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1354380.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>334080.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-829630.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>6761910.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>6138760.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>7699540.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6877970.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1358980.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-19338490.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-782480.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-920570.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1947790.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9">
         <v>1626809.0</v>
       </c>
       <c r="O9">
+        <v>1626809.0</v>
+      </c>
+      <c r="P9">
         <v>3000191.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2722086.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="Q11"/>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>5312807.0</v>
       </c>
       <c r="O12">
+        <v>5312807.0</v>
+      </c>
+      <c r="P12">
         <v>5792598.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5265064.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-1982197.0</v>
       </c>
       <c r="O13">
+        <v>-1982197.0</v>
+      </c>
+      <c r="P13">
         <v>10519.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1060263.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
+        <v>241099.0</v>
+      </c>
+      <c r="C14">
         <v>241182.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1596000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1355020.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1118690.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>609060.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>636000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>197370.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>56234.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>53608.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>41308.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>32223.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28992.0</v>
       </c>
       <c r="N14">
         <v>28992.0</v>
       </c>
       <c r="O14">
+        <v>28992.0</v>
+      </c>
+      <c r="P14">
         <v>28740.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>28647.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>37500.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>14590.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>56370.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>42360.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>28400.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>13890.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>53470.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>39180.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>24610.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12250.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>26670.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>7320.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5712.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5304.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>1.0</v>
+      </c>
+      <c r="C15">
         <v>26483483.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>42360000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>42360060.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21889410.0</v>
       </c>
       <c r="F15">
         <v>21889410.0</v>
       </c>
       <c r="G15">
+        <v>21889410.0</v>
+      </c>
+      <c r="H15">
         <v>45670000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>45670390.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>109.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>26078123.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>26753723.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29185880.0</v>
       </c>
       <c r="N15">
         <v>29185880.0</v>
       </c>
       <c r="O15">
+        <v>29185880.0</v>
+      </c>
+      <c r="P15">
         <v>58236640.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>29050759.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29185880.0</v>
       </c>
       <c r="R15">
         <v>29185880.0</v>
       </c>
       <c r="S15">
-        <v>48045960.0</v>
+        <v>29185880.0</v>
       </c>
       <c r="T15">
         <v>48045960.0</v>
       </c>
       <c r="U15">
-        <v>18860080.0</v>
+        <v>48045960.0</v>
       </c>
       <c r="V15">
         <v>18860080.0</v>
       </c>
       <c r="W15">
+        <v>18860080.0</v>
+      </c>
+      <c r="X15">
         <v>37424150.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20593860.0</v>
       </c>
       <c r="Y15">
         <v>20593860.0</v>
       </c>
       <c r="Z15">
         <v>20593860.0</v>
       </c>
       <c r="AA15">
+        <v>20593860.0</v>
+      </c>
+      <c r="AB15">
         <v>39453940.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>17929762.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>0.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>21524173.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
+        <v>8288595.0</v>
+      </c>
+      <c r="C16">
         <v>4690483.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>8953739.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5088034.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5787462.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2343204.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4864000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1989772.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5852708.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4703746.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4298772.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3273696.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4156554.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5270637.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3912804.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3824151.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3596737.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6339587.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7151134.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8653747.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>22092176.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5949321.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5413230.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4649314.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>9305312.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2928692.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2608717.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3220246.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>23581432.0</v>
+      </c>
+      <c r="C18">
         <v>18555570.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>20139048.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>16977560.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>23416926.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>12085810.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>14218104.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>8817366.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>17732298.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>11401232.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>16534745.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>17446145.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>18955264.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>19021122.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>22621134.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>19397061.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>20775113.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>19669528.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>20194410.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>20395368.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>21130268.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>27835403.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>29934263.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-6988979.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>9972084.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>12239409.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-1652783.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>6502974.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5465012.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-18386262.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-8792658.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3465862.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1394218.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1308642.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-888425.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-952470.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-787217.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>3342.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-247282.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-313831.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-51134.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>20181.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>32165.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>37208.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>12825.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-701634833.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-61804.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>6789.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1406857.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>10451.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-151153.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-157829.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-948580.0</v>
       </c>
     </row>
-    <row r="20" spans="1:30">
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>-17700000.0</v>
+      </c>
+      <c r="C21">
         <v>10200000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-10500000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-22000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>17600000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>20000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-13800000.0</v>
       </c>
       <c r="O21">
+        <v>-13800000.0</v>
+      </c>
+      <c r="P21">
         <v>-17300000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>14900000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22">
+        <v>15119345.0</v>
+      </c>
+      <c r="C22">
         <v>14047140.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>47294000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>31380430.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>20893040.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9980500.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>33560000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>30239860.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8096303.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11664837.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>11377655.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>13885778.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>13979052.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>14608513.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>13807096.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>15976213.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>31142990.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>16047900.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>40042560.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>47417730.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>31181150.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>16228870.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>38435880.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>27252680.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>18061590.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>10993880.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>40986920.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>10447893.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>8669691.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>10531640.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-23339000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-17550720.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-11708570.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-5681600.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-22901000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-17102740.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
+      <c r="M23"/>
       <c r="N23">
         <v>-5327077.0</v>
       </c>
       <c r="O23">
+        <v>-5327077.0</v>
+      </c>
+      <c r="P23">
         <v>-5253833.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-4982643.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-9450610.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-4613670.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-19061590.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-14342320.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-9583630.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-4555150.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-12106830.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-6901580.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-4893500.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2488520.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-12084510.0</v>
       </c>
-      <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>2172000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2154460.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3418650.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-4635650.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-16833000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-11286770.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24">
         <v>25302.0</v>
       </c>
       <c r="O24">
+        <v>25302.0</v>
+      </c>
+      <c r="P24">
         <v>21352.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>421978.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>37260.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>18280.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>112690.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>90450.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>56990.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>15920.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-700043810.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1591020.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1572460.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1562940.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-1080060.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>6434321.0</v>
+      </c>
+      <c r="C25">
         <v>6535343.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5757993.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5775261.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5919827.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5744267.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5820771.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5700786.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5658023.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5492420.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5547468.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5467212.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5310628.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5203953.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5286872.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5030657.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4738613.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4120799.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4787247.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4679965.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4798106.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4264474.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2100711.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2059737.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2389833.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2297461.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>278000030.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>-70699000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-54410780.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-37997980.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-9971010.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-34771000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-28973130.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
+      <c r="M28"/>
       <c r="N28">
         <v>-19127077.0</v>
       </c>
       <c r="O28">
+        <v>-19127077.0</v>
+      </c>
+      <c r="P28">
         <v>-22553833.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-19133402.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-44036300.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-20499360.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-87930240.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-66210970.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-32343710.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-27315230.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>657691550.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-14772940.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-17087360.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-13482370.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-54038450.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>23593675.0</v>
+      </c>
+      <c r="C29">
         <v>18555570.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>75389000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>55249580.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>37883420.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12915170.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>67375000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>40316860.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>18033308.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11842932.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>16834635.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>17696677.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18965464.0</v>
       </c>
       <c r="N29">
         <v>18965464.0</v>
       </c>
       <c r="O29">
+        <v>18965464.0</v>
+      </c>
+      <c r="P29">
         <v>22639144.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>19608098.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>40846860.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>19738950.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>89565760.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>69369290.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>48972620.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>27838500.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>45395960.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>15461690.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>22370310.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>12395490.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>54573680.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>13456363.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>15041560.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>12507872.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>-600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-614820.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1037960.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5465010.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-32039000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-13652740.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
-[...1 lines deleted...]
-      </c>
+      <c r="M30"/>
       <c r="N30">
         <v>-952470.0</v>
       </c>
       <c r="O30">
+        <v>-952470.0</v>
+      </c>
+      <c r="P30">
         <v>3342.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-247282.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-364970.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-51130.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>102380.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>82200.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>50030.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>12830.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-700282990.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1351840.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1413650.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1406860.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1247110.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
+      <c r="AE30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>