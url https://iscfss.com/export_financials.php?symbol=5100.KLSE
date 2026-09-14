--- v0 (2026-06-19)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2763,3906 +2766,4008 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>27099000.0</v>
+      </c>
+      <c r="C2">
         <v>31162000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>49268000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31129000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>33000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>23682000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>49143221.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>54100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>43178000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>50025000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>50036595.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>44306000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>34095000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>59056000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>47214000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>32658000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>43944000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>62801000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>49862018.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>51850000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>38289000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>44813000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>58392574.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>31020000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>32379000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>24196000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>24912197.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>34541000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>32197000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>19588000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>32000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>25000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>23000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>28000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>98773000.0</v>
       </c>
       <c r="C8">
         <v>98773000.0</v>
       </c>
       <c r="D8">
         <v>98773000.0</v>
       </c>
       <c r="E8">
         <v>98773000.0</v>
       </c>
       <c r="F8">
         <v>98773000.0</v>
       </c>
       <c r="G8">
+        <v>98773000.0</v>
+      </c>
+      <c r="H8">
         <v>98772817.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98773000.0</v>
       </c>
       <c r="I8">
         <v>98773000.0</v>
       </c>
       <c r="J8">
         <v>98773000.0</v>
       </c>
       <c r="K8">
+        <v>98773000.0</v>
+      </c>
+      <c r="L8">
         <v>98772817.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98773000.0</v>
       </c>
       <c r="M8">
         <v>98773000.0</v>
       </c>
       <c r="N8">
         <v>98773000.0</v>
       </c>
       <c r="O8">
+        <v>98773000.0</v>
+      </c>
+      <c r="P8">
         <v>98772817.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98773000.0</v>
       </c>
       <c r="Q8">
         <v>98773000.0</v>
       </c>
       <c r="R8">
         <v>98773000.0</v>
       </c>
       <c r="S8">
+        <v>98773000.0</v>
+      </c>
+      <c r="T8">
         <v>98772817.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98773000.0</v>
       </c>
       <c r="U8">
         <v>98773000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>98773000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>13561000.0</v>
+      </c>
+      <c r="C10">
         <v>17931000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18549000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>19248000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8679000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>20820000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12510350.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>39694000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>38213000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>18746000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>37396164.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>39853000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>27073000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>54505000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>33417550.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>31263000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>18221000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>29881000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>9454180.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>25691000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>20872000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>18336000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>21218940.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>32171000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>42343000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>13085000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7428000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5382000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>18225000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>20864000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>25000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>10000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>42000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>52000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>54505000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>33417550.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>31263000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>18221000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>29881000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9454180.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>25691000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>20872000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>77159000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>65565000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>57179000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>56986000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>50450990.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>73207000.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>66439000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>94062000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>63291790.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>55339000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>39638000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>65980000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>60919120.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>84420000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>78869000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>76132000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>84066190.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>83883000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>78885000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>61527000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>44968000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>51658000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>66107000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>53963000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>98773000.0</v>
       </c>
       <c r="E13">
         <v>98773000.0</v>
       </c>
       <c r="F13">
         <v>98773000.0</v>
       </c>
       <c r="G13">
+        <v>98773000.0</v>
+      </c>
+      <c r="H13">
         <v>98772820.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>98773000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>98773000.0</v>
       </c>
       <c r="O13">
         <v>98773000.0</v>
       </c>
       <c r="P13">
         <v>98773000.0</v>
       </c>
       <c r="Q13">
         <v>98773000.0</v>
       </c>
       <c r="R13">
         <v>98773000.0</v>
       </c>
       <c r="S13">
+        <v>98773000.0</v>
+      </c>
+      <c r="T13">
         <v>98772820.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98773000.0</v>
       </c>
       <c r="U13">
         <v>98773000.0</v>
       </c>
       <c r="V13">
         <v>98773000.0</v>
       </c>
       <c r="W13">
+        <v>98773000.0</v>
+      </c>
+      <c r="X13">
         <v>98772820.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98773000.0</v>
       </c>
       <c r="Y13">
         <v>98773000.0</v>
       </c>
       <c r="Z13">
         <v>98773000.0</v>
       </c>
       <c r="AA13">
         <v>98773000.0</v>
       </c>
       <c r="AB13">
         <v>98773000.0</v>
       </c>
       <c r="AC13">
         <v>98773000.0</v>
       </c>
       <c r="AD13">
         <v>98773000.0</v>
       </c>
       <c r="AE13">
-        <v>99000000.0</v>
+        <v>98773000.0</v>
       </c>
       <c r="AF13">
         <v>99000000.0</v>
       </c>
       <c r="AG13">
         <v>99000000.0</v>
       </c>
       <c r="AH13">
         <v>99000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13">
+        <v>99000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>281438792.0</v>
+      </c>
+      <c r="C14">
         <v>281479492.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281479490.0</v>
       </c>
       <c r="D14">
         <v>281479490.0</v>
       </c>
       <c r="E14">
         <v>281479490.0</v>
       </c>
       <c r="F14">
         <v>281479490.0</v>
       </c>
       <c r="G14">
         <v>281479490.0</v>
       </c>
       <c r="H14">
         <v>281479490.0</v>
       </c>
       <c r="I14">
-        <v>281479492.0</v>
+        <v>281479490.0</v>
       </c>
       <c r="J14">
         <v>281479492.0</v>
       </c>
       <c r="K14">
         <v>281479492.0</v>
       </c>
       <c r="L14">
+        <v>281479492.0</v>
+      </c>
+      <c r="M14">
         <v>281479500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281479490.0</v>
       </c>
       <c r="N14">
         <v>281479490.0</v>
       </c>
       <c r="O14">
         <v>281479490.0</v>
       </c>
       <c r="P14">
         <v>281479490.0</v>
       </c>
       <c r="Q14">
         <v>281479490.0</v>
       </c>
       <c r="R14">
         <v>281479490.0</v>
       </c>
       <c r="S14">
         <v>281479490.0</v>
       </c>
       <c r="T14">
-        <v>281477620.0</v>
+        <v>281479490.0</v>
       </c>
       <c r="U14">
         <v>281477620.0</v>
       </c>
       <c r="V14">
         <v>281477620.0</v>
       </c>
       <c r="W14">
-        <v>187653000.0</v>
+        <v>281477620.0</v>
       </c>
       <c r="X14">
         <v>187653000.0</v>
       </c>
       <c r="Y14">
+        <v>187653000.0</v>
+      </c>
+      <c r="Z14">
         <v>187782700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>187653000.0</v>
       </c>
       <c r="AA14">
         <v>187653000.0</v>
       </c>
       <c r="AB14">
+        <v>187653000.0</v>
+      </c>
+      <c r="AC14">
         <v>187759200.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>187759300.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>187872300.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>194805200.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>180995500.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>189274400.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>170212800.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>63098000.0</v>
+      </c>
+      <c r="C22">
         <v>47651000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>73913000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>63298000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>67532000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>55853000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>98595120.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>69344000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>60858000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>73275000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>88540244.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>65248000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>62437000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>56714000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>69333000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>79318000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>97214000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>89673000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>89240050.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>72431000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>70883000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>72098000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>84106760.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>53442000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>48657000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>45213000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>63843000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>61486000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>42182000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>37095000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>33000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>40000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>41000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>39000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>337971000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>314278000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>314966000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>308222000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>345974150.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>335836000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>308374000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>322129000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>306574400.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>292214000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>300480000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>309879000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>316394330.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>293150000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>274743000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>269811000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
+      <c r="D25"/>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
+      <c r="M25"/>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
       <c r="U25">
         <v>0.0</v>
       </c>
       <c r="V25">
         <v>0.0</v>
       </c>
-      <c r="W25"/>
+      <c r="W25">
+        <v>0.0</v>
+      </c>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>290012000.0</v>
+      </c>
+      <c r="C29">
         <v>273924000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>272794000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>268235000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>266683000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>268586000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>268314116.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>267880000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>275597000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>267012000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>263606664.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>262230000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>259196000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>249338000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>245261957.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>246849000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>241496000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>233525000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>231613213.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>225333000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>220850000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>211711000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>205788622.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>202323000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>198325000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>193609000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>54967000.0</v>
+      </c>
+      <c r="C30">
         <v>43168000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>44120000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>38303000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>48309000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>52300000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>51574480.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>47043000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>49807000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>54491000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>47320386.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>47286000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>48817000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>45165000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>44088000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>44052000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>61378000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>53376000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>70913080.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>40686000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>44513000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>38982000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>40819770.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>30655000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>33827000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>37317000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>38811000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>34318000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>38264000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>35001000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>38000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>42000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>39000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>38000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>259196000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>249338000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>245262000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>246849000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>161980000.0</v>
+      </c>
+      <c r="C32">
         <v>147859000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>144812000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>136281000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>139443000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>140421000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>137606394.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>134673000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>148233000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>144027000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>139526559.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>138216000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>141682000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>136076000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>131783537.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>145263000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>151041000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>144279000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>147733122.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>140669000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>150678000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>139187000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>136974277.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>132937000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>126561000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>119335000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>140410000.0</v>
+      </c>
+      <c r="C33">
         <v>141132000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>142779000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>146868000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>141946000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>143083000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>145333722.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>146242000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>140846000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>137292000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>138108105.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>137323000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>130681000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>126188000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>126073420.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>113505000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>102250000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>100850000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>95322091.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>95613000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>80478000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>82599000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>78704345.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>79619000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>81953000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>84587000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>86944411.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>86238000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>81532000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>83956000.0</v>
       </c>
-      <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
-    </row>
-    <row r="34" spans="1:34">
+      <c r="AI33"/>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>12378000.0</v>
+      </c>
+      <c r="C35">
         <v>15067000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>14797000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>14914000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>14706000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>14918000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>14626000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>13035000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>13482000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>14307000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>14028000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>13309000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>13167000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>12926000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>12595000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>11919000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>11795000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>11604000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>11442000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>10949000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>10306000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>10075000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>9890000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>10233000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>10189000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>10313000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>10399000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>9789000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>10374000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>10014000.0</v>
       </c>
-      <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>84587000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>86944411.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>86238000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>81532000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>83956000.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
-    </row>
-    <row r="37" spans="1:34">
+      <c r="AI36"/>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>932000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>937000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>943000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>949000.0</v>
       </c>
-      <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
-    </row>
-    <row r="40" spans="1:34">
+      <c r="AI39"/>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>1916000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>809000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40">
+      <c r="P40"/>
+      <c r="Q40">
         <v>788000.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-      <c r="AE40">
+      <c r="AE40"/>
+      <c r="AF40">
         <v>4000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>7000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:34">
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>13167000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>12926000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>12595000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>11919000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>139545000.0</v>
+      </c>
+      <c r="C45">
         <v>140262000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>141903000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>145987000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>141059000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>142190000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>321056846.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>145338000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>139937000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>136377000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>298487203.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>136397000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>129749000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>125251000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>275310471.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>112556000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>139545000.0</v>
+      </c>
+      <c r="C46">
         <v>140262000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>141903000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>145987000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>141059000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>142190000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>144435592.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>145338000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>139937000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>136377000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>137187522.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>136397000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>129749000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>125251000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>125130384.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>112556000.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>141903000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>145987000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>141059000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>142190000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>144435590.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>145338000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>129749000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>125251000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>127415000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>112556000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>101296000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>99890000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>94356600.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>94642000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>79501000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>81617000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>77716400.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>78625000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>80954000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>83582000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>85934000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>85222000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>80510000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>82929000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>191287000.0</v>
+      </c>
+      <c r="C48">
         <v>175172000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>174042000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>169483000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>167931000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>169834000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>169562040.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>169128000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>176845000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>168260000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>164854587.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>163478000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>160444000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>150586000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>146510000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>148097000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>142744000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>134773000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>132861140.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>126581000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>122098000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>112959000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>107036550.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>103571000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>99573000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>94857000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>92388000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>89491000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>87630000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>83105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66000000.0</v>
       </c>
       <c r="AF48">
         <v>66000000.0</v>
       </c>
       <c r="AG48">
+        <v>66000000.0</v>
+      </c>
+      <c r="AH48">
         <v>58000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>61000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:34">
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-    </row>
-    <row r="51" spans="1:34">
+      <c r="AI50"/>
+    </row>
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
-      <c r="D52">
-[...1 lines deleted...]
-      </c>
+      <c r="D52"/>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="I52"/>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
-[...1 lines deleted...]
-      </c>
+      <c r="M52"/>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
       <c r="V52">
         <v>0.0</v>
       </c>
-      <c r="W52"/>
+      <c r="W52">
+        <v>0.0</v>
+      </c>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-    </row>
-    <row r="53" spans="1:34">
+      <c r="AI52"/>
+    </row>
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>66655000.0</v>
+      </c>
+      <c r="C53">
         <v>72114000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>58610000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>46317000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>48500000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>36166000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>37940650.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>33513000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>44718000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>48821000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>33298415.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>32137000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>39366000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>39557000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>29874240.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>24076000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>21417000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>36099000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>51464940.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>58729000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>57997000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>57796000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>62847250.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>51712000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>36542000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>48442000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>37539632.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>46276000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>47882000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>33099000.0</v>
       </c>
-      <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
-    </row>
-    <row r="54" spans="1:34">
+      <c r="AI53"/>
+    </row>
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>338691000.0</v>
+      </c>
+      <c r="C55">
         <v>321996000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>337971000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>314278000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>314966000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>308222000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>345974150.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>335836000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>334442000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>332625000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>348695970.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>321847000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>308374000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>322129000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>306574400.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>292214000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>300480000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>309879000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>316394330.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>293150000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>274743000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>269811000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>287697060.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>247599000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>243322000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>228644000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>235702000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>233700000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>228953000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>211459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210000000.0</v>
       </c>
       <c r="AF55">
         <v>210000000.0</v>
       </c>
       <c r="AG55">
+        <v>210000000.0</v>
+      </c>
+      <c r="AH55">
         <v>191000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>199000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:34">
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>198281000.0</v>
+      </c>
+      <c r="C56">
         <v>180864000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>195192000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>167410000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>173020000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>165139000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>200640430.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>189594000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>193596000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>195333000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>210587865.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>184524000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>177693000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>195941000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>176713000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>178709000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>198230000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>209029000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>221072240.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>197537000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>194265000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>187212000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>208992720.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>167980000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>161369000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>144057000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>148758000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>147462000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>147421000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>127503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000000.0</v>
       </c>
       <c r="AF56">
         <v>142000000.0</v>
       </c>
       <c r="AG56">
+        <v>142000000.0</v>
+      </c>
+      <c r="AH56">
         <v>121000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>128000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>36301000.0</v>
+      </c>
+      <c r="C57">
         <v>33005000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>50380000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>31129000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>33577000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>24718000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>63034040.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>54921000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>45363000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>51306000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>71061306.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>46308000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>36011000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>59865000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>47214000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>33446000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>47189000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>64750000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>73339120.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>56868000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>43587000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>48025000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>72018440.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>35043000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>34808000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>24722000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>34163000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>35668000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>32197000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>19588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000000.0</v>
       </c>
       <c r="AF57">
         <v>36000000.0</v>
       </c>
       <c r="AG57">
+        <v>36000000.0</v>
+      </c>
+      <c r="AH57">
         <v>25000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>30000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>48679000.0</v>
+      </c>
+      <c r="C58">
         <v>48072000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>65177000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>46043000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>48283000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>39636000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>77660040.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>67956000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>58845000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>65613000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>85089306.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>59617000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>49178000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>72791000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>61312440.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>45365000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>58984000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>76354000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>84781120.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>67817000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>53893000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>58100000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>81908440.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>45276000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>44997000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>35035000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>44562000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>45457000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>42571000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>29602000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="AF58">
         <v>45000000.0</v>
       </c>
       <c r="AG58">
+        <v>45000000.0</v>
+      </c>
+      <c r="AH58">
         <v>34000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>39000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:34">
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>290012000.0</v>
+      </c>
+      <c r="C60">
         <v>273924000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>272794000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>268235000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>266683000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>268586000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>268314120.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>267880000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>275597000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>267012000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>263606664.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>262230000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>259196000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>249338000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>245261960.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>246849000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>241496000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>233525000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>231613210.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>225333000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>220850000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>211711000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>205788620.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>202323000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>198325000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>193609000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>191140000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>188243000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>186382000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>181857000.0</v>
       </c>
-      <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
       <c r="AH60"/>
-    </row>
-    <row r="61" spans="1:34">
+      <c r="AI60"/>
+    </row>
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
-[...1 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-21000.0</v>
       </c>
       <c r="U61">
         <v>-21000.0</v>
       </c>
       <c r="V61">
         <v>-21000.0</v>
       </c>
       <c r="W61">
+        <v>-21000.0</v>
+      </c>
+      <c r="X61">
         <v>-20740.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21000.0</v>
       </c>
       <c r="Y61">
         <v>-21000.0</v>
       </c>
       <c r="Z61">
         <v>-21000.0</v>
       </c>
       <c r="AA61">
         <v>-21000.0</v>
       </c>
       <c r="AB61">
         <v>-21000.0</v>
       </c>
       <c r="AC61">
         <v>-21000.0</v>
       </c>
       <c r="AD61">
         <v>-21000.0</v>
       </c>
-      <c r="AE61"/>
+      <c r="AE61">
+        <v>-21000.0</v>
+      </c>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6715,1011 +6820,1011 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
         <v>382838577.0</v>
       </c>
       <c r="C2">
         <v>446011080.0</v>
       </c>
       <c r="D2">
         <v>416943560.0</v>
       </c>
       <c r="E2">
         <v>454032180.0</v>
       </c>
       <c r="F2">
         <v>378755430.0</v>
       </c>
       <c r="G2">
         <v>260257990.0</v>
       </c>
       <c r="H2">
         <v>288175760.0</v>
       </c>
       <c r="I2">
         <v>292076700.0</v>
       </c>
       <c r="J2">
         <v>295669970.0</v>
       </c>
       <c r="K2">
         <v>284485970.0</v>
       </c>
       <c r="L2">
         <v>245000000.0</v>
       </c>
       <c r="M2">
         <v>258000000.0</v>
       </c>
       <c r="N2">
         <v>213000000.0</v>
       </c>
       <c r="O2">
         <v>195000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>33839000.0</v>
       </c>
       <c r="F5">
         <v>54466023.0</v>
       </c>
       <c r="G5">
         <v>36946637.0</v>
       </c>
       <c r="H5">
         <v>24116442.0</v>
       </c>
       <c r="I5">
         <v>33174209.0</v>
       </c>
       <c r="J5">
         <v>22903495.0</v>
       </c>
       <c r="K5">
         <v>31503205.0</v>
       </c>
       <c r="L5">
         <v>22000000.0</v>
       </c>
       <c r="M5">
         <v>12000000.0</v>
       </c>
       <c r="N5">
         <v>12000000.0</v>
       </c>
       <c r="O5">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>45887066.0</v>
       </c>
       <c r="F6">
         <v>64909175.0</v>
       </c>
       <c r="G6">
         <v>48189392.0</v>
       </c>
       <c r="H6">
         <v>34826761.0</v>
       </c>
       <c r="I6">
         <v>33174209.0</v>
       </c>
       <c r="J6">
         <v>22903495.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
         <v>30848994.0</v>
       </c>
       <c r="C9">
         <v>41670680.0</v>
       </c>
       <c r="D9">
         <v>52656730.0</v>
       </c>
       <c r="E9">
         <v>48562600.0</v>
       </c>
       <c r="F9">
         <v>68372530.0</v>
       </c>
       <c r="G9">
         <v>56339510.0</v>
       </c>
       <c r="H9">
         <v>43016100.0</v>
       </c>
       <c r="I9">
         <v>41701210.0</v>
       </c>
       <c r="J9">
         <v>32886670.0</v>
       </c>
       <c r="K9">
         <v>39872080.0</v>
       </c>
       <c r="L9">
         <v>38000000.0</v>
       </c>
       <c r="M9">
         <v>26000000.0</v>
       </c>
       <c r="N9">
         <v>28000000.0</v>
       </c>
       <c r="O9">
         <v>25000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
         <v>15829000.0</v>
       </c>
       <c r="C10">
         <v>26004290.0</v>
       </c>
       <c r="D10">
         <v>42623790.0</v>
       </c>
       <c r="E10">
         <v>36007590.0</v>
       </c>
       <c r="F10">
         <v>56771410.0</v>
       </c>
       <c r="G10">
         <v>38923210.0</v>
       </c>
       <c r="H10">
         <v>26345050.0</v>
       </c>
       <c r="I10">
         <v>25030270.0</v>
       </c>
       <c r="J10">
         <v>15516840.0</v>
       </c>
       <c r="K10">
         <v>22869140.0</v>
       </c>
       <c r="L10">
         <v>27309340.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>5469000.0</v>
       </c>
       <c r="F11">
         <v>10304984.0</v>
       </c>
       <c r="G11">
         <v>9262074.0</v>
       </c>
       <c r="H11">
         <v>5140647.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>5000000.0</v>
       </c>
       <c r="M11">
         <v>3000000.0</v>
       </c>
       <c r="N11">
         <v>3000000.0</v>
       </c>
       <c r="O11">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>2853980.0</v>
       </c>
       <c r="D12">
         <v>3856340.0</v>
       </c>
       <c r="E12">
         <v>1182000.0</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>1579190.0</v>
       </c>
       <c r="I12">
         <v>1118110.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13">
         <v>1097865.0</v>
       </c>
       <c r="C13">
         <v>2213584.0</v>
       </c>
       <c r="D13">
         <v>1823655.0</v>
       </c>
       <c r="E13">
         <v>856007.0</v>
       </c>
       <c r="F13">
         <v>1209038.0</v>
       </c>
       <c r="G13">
         <v>1415784.0</v>
       </c>
       <c r="H13">
         <v>1579189.0</v>
       </c>
       <c r="I13">
         <v>1074255.0</v>
       </c>
       <c r="J13">
         <v>878853.0</v>
       </c>
       <c r="K13">
         <v>1883494.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
         <v>11517000.0</v>
       </c>
       <c r="C15">
         <v>21596220.0</v>
       </c>
       <c r="D15">
         <v>35233480.0</v>
       </c>
       <c r="E15">
         <v>30537510.0</v>
       </c>
       <c r="F15">
         <v>46466420.0</v>
       </c>
       <c r="G15">
         <v>29661140.0</v>
       </c>
       <c r="H15">
         <v>21204410.0</v>
       </c>
       <c r="I15">
         <v>21358180.0</v>
       </c>
       <c r="J15">
         <v>12834480.0</v>
       </c>
       <c r="K15">
         <v>17867110.0</v>
       </c>
       <c r="L15">
         <v>22000000.0</v>
       </c>
       <c r="M15">
         <v>10000000.0</v>
       </c>
       <c r="N15">
         <v>10000000.0</v>
       </c>
       <c r="O15">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16">
         <v>11517000.0</v>
       </c>
       <c r="C16">
         <v>21596220.0</v>
       </c>
       <c r="D16">
         <v>35233480.0</v>
       </c>
       <c r="E16">
         <v>30538000.0</v>
       </c>
       <c r="F16">
         <v>46466421.0</v>
       </c>
       <c r="G16">
         <v>29661135.0</v>
       </c>
       <c r="H16">
         <v>21204406.0</v>
       </c>
       <c r="I16">
         <v>21358180.0</v>
       </c>
       <c r="J16">
         <v>12834480.0</v>
       </c>
       <c r="K16">
         <v>17867110.0</v>
       </c>
       <c r="L16">
         <v>21833870.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17">
         <v>11517000.0</v>
       </c>
       <c r="C17">
         <v>21596220.0</v>
       </c>
       <c r="D17">
         <v>35233475.0</v>
       </c>
       <c r="E17">
         <v>30537513.0</v>
       </c>
       <c r="F17">
         <v>46466421.0</v>
       </c>
       <c r="G17">
         <v>29661135.0</v>
       </c>
       <c r="H17">
         <v>21204406.0</v>
       </c>
       <c r="I17">
         <v>21358182.0</v>
       </c>
       <c r="J17">
         <v>12834476.0</v>
       </c>
       <c r="K17">
         <v>17867113.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
         <v>1097865.0</v>
       </c>
       <c r="C18">
         <v>2213584.0</v>
       </c>
       <c r="D18">
         <v>1823655.0</v>
       </c>
       <c r="E18">
         <v>856007.0</v>
       </c>
       <c r="F18">
         <v>1209038.0</v>
       </c>
       <c r="G18">
         <v>1415784.0</v>
       </c>
       <c r="H18">
         <v>1579189.0</v>
       </c>
       <c r="I18">
         <v>1074255.0</v>
       </c>
       <c r="J18">
         <v>878853.0</v>
       </c>
       <c r="K18">
         <v>1883494.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
         <v>13045000.0</v>
       </c>
       <c r="C21">
         <v>26004290.0</v>
       </c>
       <c r="D21">
         <v>42623790.0</v>
       </c>
       <c r="E21">
         <v>36007590.0</v>
       </c>
       <c r="F21">
         <v>56771410.0</v>
       </c>
       <c r="G21">
         <v>38923210.0</v>
       </c>
       <c r="H21">
         <v>26345050.0</v>
       </c>
       <c r="I21">
         <v>25030270.0</v>
       </c>
       <c r="J21">
         <v>15516840.0</v>
       </c>
       <c r="K21">
         <v>22869130.0</v>
       </c>
       <c r="L21">
         <v>22000000.0</v>
       </c>
       <c r="M21">
         <v>12000000.0</v>
       </c>
       <c r="N21">
         <v>12000000.0</v>
       </c>
       <c r="O21">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>468756000.0</v>
       </c>
       <c r="F23">
         <v>468756000.0</v>
       </c>
       <c r="G23">
         <v>468756000.0</v>
       </c>
       <c r="H23">
         <v>468756000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25">
         <v>16352000.0</v>
       </c>
       <c r="C25">
         <v>15530578.0</v>
       </c>
       <c r="D25">
         <v>13719282.0</v>
       </c>
       <c r="E25">
         <v>11569854.0</v>
       </c>
       <c r="F25">
         <v>10445389.0</v>
       </c>
       <c r="G25">
         <v>11395271.0</v>
       </c>
       <c r="H25">
         <v>10710319.0</v>
       </c>
       <c r="I25">
         <v>9211201.0</v>
       </c>
       <c r="J25">
         <v>9635244.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28">
         <v>17801932.0</v>
       </c>
       <c r="C28">
         <v>19414110.0</v>
       </c>
       <c r="D28">
         <v>14572860.0</v>
       </c>
       <c r="E28">
         <v>14868200.0</v>
       </c>
       <c r="F28">
         <v>13908740.0</v>
       </c>
       <c r="G28">
         <v>19545390.0</v>
       </c>
       <c r="H28">
         <v>18899660.0</v>
       </c>
       <c r="I28">
         <v>18340200.0</v>
       </c>
       <c r="J28">
         <v>19618420.0</v>
       </c>
       <c r="K28">
         <v>19837080.0</v>
       </c>
       <c r="L28">
         <v>16662980.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29">
         <v>4312000.0</v>
       </c>
       <c r="C29">
         <v>4408070.0</v>
       </c>
       <c r="D29">
         <v>7390310.0</v>
       </c>
       <c r="E29">
         <v>5470080.0</v>
       </c>
       <c r="F29">
         <v>10304980.0</v>
       </c>
       <c r="G29">
         <v>9262070.0</v>
       </c>
       <c r="H29">
         <v>5140650.0</v>
       </c>
       <c r="I29">
         <v>3672090.0</v>
       </c>
       <c r="J29">
         <v>2682370.0</v>
       </c>
       <c r="K29">
         <v>5002020.0</v>
       </c>
       <c r="L29">
         <v>5475470.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
         <v>400643000.0</v>
       </c>
       <c r="C30">
         <v>461677470.0</v>
       </c>
       <c r="D30">
         <v>426976500.0</v>
       </c>
       <c r="E30">
         <v>468277567.0</v>
       </c>
       <c r="F30">
         <v>392664173.0</v>
       </c>
       <c r="G30">
         <v>279803376.0</v>
       </c>
       <c r="H30">
         <v>307075416.0</v>
       </c>
       <c r="I30">
         <v>309814905.0</v>
       </c>
       <c r="J30">
         <v>315288387.0</v>
       </c>
       <c r="K30">
         <v>304323045.0</v>
       </c>
       <c r="L30">
         <v>262000000.0</v>
       </c>
       <c r="M30">
         <v>272000000.0</v>
       </c>
       <c r="N30">
         <v>229000000.0</v>
       </c>
       <c r="O30">
         <v>210000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
         <v>413688000.0</v>
       </c>
       <c r="C32">
         <v>487681760.0</v>
       </c>
       <c r="D32">
         <v>469600290.0</v>
       </c>
       <c r="E32">
         <v>502594780.0</v>
       </c>
       <c r="F32">
         <v>447127960.0</v>
       </c>
       <c r="G32">
         <v>316597500.0</v>
       </c>
       <c r="H32">
         <v>331191860.0</v>
       </c>
       <c r="I32">
         <v>333777910.0</v>
       </c>
@@ -7741,2014 +7846,2062 @@
       <c r="O32">
         <v>220000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>120300430.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>94277000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>83664000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>80514000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>73118990.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>58189000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>64059000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>64891000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>71800760.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>69386000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>76597000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>70392000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>73000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>70000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>59000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>58000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>10350000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>9447000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4811000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>4995000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>12878000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>13779000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>9946000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>9424761.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>8983000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>8247000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>8172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AF5">
         <v>8000000.0</v>
       </c>
       <c r="AG5">
-        <v>5000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="AH5">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>13739000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>12832000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-354816934.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>123594000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>17529000.0</v>
       </c>
-      <c r="R6"/>
-      <c r="S6">
+      <c r="S6"/>
+      <c r="T6">
         <v>16209175.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>13842000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>20687000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14114000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>11020392.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>12878000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>13779000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>9946000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>4511530.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>19028000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>25283000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>19550000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>11751510.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>15645000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>16233000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>12710000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>11473100.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>10996000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>10108000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>10439000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>12000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>11000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>9000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>21410000.0</v>
+      </c>
+      <c r="C10">
         <v>7017000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6190000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2263000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>973000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6403000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5674290.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>548000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9823000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>9959000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11204000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8532000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12252000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10636000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5545590.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6025000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>24437000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>9174000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>14041410.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>12100000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>18710000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11920000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8837210.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>10455000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>11315000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8316000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7306050.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6939000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6185000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5915000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>2394000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2338000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>94000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>672000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>2000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>16115000.0</v>
+      </c>
+      <c r="C15">
         <v>5352000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>4559000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1552000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>912000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4494000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4656220.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>728000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8585000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>7627000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9822000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>7256000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>9858000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>8298000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5450510.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5353000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>19734000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>7542000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>11909420.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>10113000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>14769000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9675000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>7219140.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>7751000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>8469000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>6222000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>6650410.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>5614000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4525000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4415000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>6000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>8000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>6000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>4559000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1552000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>912000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4494000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4656220.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>728000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>9858000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8298000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5451000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5353000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>19734000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7542000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11909420.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10113000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14769000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9675000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7219140.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>7751000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8469000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6222000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6650410.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5614000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4525000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4415000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17">
+        <v>16115000.0</v>
+      </c>
+      <c r="C17">
         <v>5352000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>4559000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1552000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>912000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>4494000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>4656000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>728000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>8585000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>7627000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>9822000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>7256000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>9858000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>8298000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>5450513.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>5353000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>12192000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>7542000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>11909421.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>10113000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>14769000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>9675000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>7219135.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>7751000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>8469000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>6222000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>6650406.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>5614000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>4525000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>4415000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>19228000.0</v>
+      </c>
+      <c r="C21">
         <v>6273000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5569000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1557000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>157000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5762000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4557350.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-439000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8800000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8946000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>124884000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7832000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>10350000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>9447000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4872400.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4995000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>23827000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8612000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>14041410.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12100000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>18710000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>11920000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>8837210.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>10455000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>11315000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>8316000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7306050.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6340000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5601000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5528000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AF21">
         <v>8000000.0</v>
       </c>
       <c r="AG21">
-        <v>5000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="AH21">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-      <c r="O23">
-[...1 lines deleted...]
-      </c>
+      <c r="O23"/>
       <c r="P23">
         <v>105603000.0</v>
       </c>
-      <c r="Q23"/>
+      <c r="Q23">
+        <v>105603000.0</v>
+      </c>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25">
+        <v>4041000.0</v>
+      </c>
+      <c r="C25">
         <v>3994000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4007000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3992000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4207000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4146000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3955578.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3864000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3862000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3849000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3563000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3382000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3389000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3385000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3046854.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2858000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2839000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2826000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2674389.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2573000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2595000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2603000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2770271.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2869000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2882000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2874000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>9023260.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7759000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7191000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8039000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3501390.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5636000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5336000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5638000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4825660.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4656000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4507000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4911000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29">
+        <v>5295000.0</v>
+      </c>
+      <c r="C29">
         <v>1665000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1631000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>711000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>61000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1909000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1018070.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-180000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1238000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2332000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1382000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1276000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2394000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2338000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>95080.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>672000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4703000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1632000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2131980.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1987000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3941000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2245000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1618070.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2704000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2846000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2094000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>655650.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1325000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1660000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1500000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>99185000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>93031000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>100427000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>108000000.0</v>
       </c>
-      <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>111277173.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>102036000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>90855000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>88553000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>76620376.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>63825000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>69395000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>70529000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>76626416.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>74042000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>81104000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>75303000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>78000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>74000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="AH30">
         <v>63000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30">
+        <v>63000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>131351000.0</v>
+      </c>
+      <c r="C32">
         <v>95773000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>104754000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>94588000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>100584000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>113762000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>117591760.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>124961000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>120907000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>124222000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>124884000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>117220000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>110165000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>117331000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>110413780.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>120736000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>271445000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>131918000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>124811960.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>113305000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>108947000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>100064000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>84870500.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>73834000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>80292000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>77601000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>83273860.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>80382000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>86705000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>80831000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>85000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>81000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>68000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>67000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -9803,981 +9956,981 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
         <v>12510000.0</v>
       </c>
       <c r="C2">
         <v>19396164.0</v>
       </c>
       <c r="D2">
         <v>33417550.0</v>
       </c>
       <c r="E2">
         <v>27457365.0</v>
       </c>
       <c r="F2">
         <v>84066187.0</v>
       </c>
       <c r="G2">
         <v>44967970.0</v>
       </c>
       <c r="H2">
         <v>50186561.0</v>
       </c>
       <c r="I2">
         <v>45228313.0</v>
       </c>
       <c r="J2">
         <v>45068507.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
         <v>14047000</v>
       </c>
       <c r="C3">
         <v>22821810</v>
       </c>
       <c r="D3">
         <v>27758119</v>
       </c>
       <c r="E3">
         <v>44607000</v>
       </c>
       <c r="F3">
         <v>33169039</v>
       </c>
       <c r="G3">
         <v>6174330</v>
       </c>
       <c r="H3">
         <v>12336083</v>
       </c>
       <c r="I3">
         <v>25665670</v>
       </c>
       <c r="J3">
         <v>3438040</v>
       </c>
       <c r="K3">
         <v>15783770</v>
       </c>
       <c r="L3">
         <v>10000000</v>
       </c>
       <c r="M3">
         <v>5000000</v>
       </c>
       <c r="N3">
         <v>4000000</v>
       </c>
       <c r="O3">
         <v>4000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
         <v>6039000.0</v>
       </c>
       <c r="C6">
         <v>-6885820.0</v>
       </c>
       <c r="D6">
         <v>-14021386.0</v>
       </c>
       <c r="E6">
         <v>5961000.0</v>
       </c>
       <c r="F6">
         <v>217170.0</v>
       </c>
       <c r="G6">
         <v>19811857.0</v>
       </c>
       <c r="H6">
         <v>-5218591.0</v>
       </c>
       <c r="I6">
         <v>4958250.0</v>
       </c>
       <c r="J6">
         <v>159810.0</v>
       </c>
       <c r="K6">
         <v>-15220060.0</v>
       </c>
       <c r="L6">
         <v>22000000.0</v>
       </c>
       <c r="M6">
         <v>-12000000.0</v>
       </c>
       <c r="N6">
         <v>10000000.0</v>
       </c>
       <c r="O6">
         <v>-20000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
         <v>15309000.0</v>
       </c>
       <c r="C7">
         <v>-17477700.0</v>
       </c>
       <c r="D7">
         <v>-321314.0</v>
       </c>
       <c r="E7">
         <v>12997460.0</v>
       </c>
       <c r="F7">
         <v>-42181920.0</v>
       </c>
       <c r="G7">
         <v>10236060.0</v>
       </c>
       <c r="H7">
         <v>-18388880.0</v>
       </c>
       <c r="I7">
         <v>3058330.0</v>
       </c>
       <c r="J7">
         <v>-9836910.0</v>
       </c>
       <c r="K7">
         <v>-14351570.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>26919000.0</v>
       </c>
       <c r="F9">
         <v>-24160138.0</v>
       </c>
       <c r="G9">
         <v>929142.0</v>
       </c>
       <c r="H9">
         <v>3445612.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-2000000.0</v>
       </c>
       <c r="M9">
         <v>-5000000.0</v>
       </c>
       <c r="N9">
         <v>-1000000.0</v>
       </c>
       <c r="O9">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
         <v>24682000.0</v>
       </c>
       <c r="C10">
         <v>-10054873.0</v>
       </c>
       <c r="D10">
         <v>-19206877.0</v>
       </c>
       <c r="E10">
         <v>19907000.0</v>
       </c>
       <c r="F10">
         <v>-5133283.0</v>
       </c>
       <c r="G10">
         <v>-20263925.0</v>
       </c>
       <c r="H10">
         <v>-16160089.0</v>
       </c>
       <c r="I10">
         <v>15372899.0</v>
       </c>
       <c r="J10">
         <v>9643375.0</v>
       </c>
       <c r="K10">
         <v>-32589143.0</v>
       </c>
       <c r="L10">
         <v>5000000.0</v>
       </c>
       <c r="M10">
         <v>1000000.0</v>
       </c>
       <c r="N10">
         <v>2000000.0</v>
       </c>
       <c r="O10">
         <v>-26000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-26884000.0</v>
       </c>
       <c r="F11">
         <v>-3003810.0</v>
       </c>
       <c r="G11">
         <v>34769197.0</v>
       </c>
       <c r="H11">
         <v>-2289355.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-2148000.0</v>
       </c>
       <c r="F12">
         <v>-808207.0</v>
       </c>
       <c r="G12">
         <v>2277083.0</v>
       </c>
       <c r="H12">
         <v>-133560.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
         <v>16330000.0</v>
       </c>
       <c r="C14">
         <v>15508130.0</v>
       </c>
       <c r="D14">
         <v>13719282.0</v>
       </c>
       <c r="E14">
         <v>11570000.0</v>
       </c>
       <c r="F14">
         <v>10445389.0</v>
       </c>
       <c r="G14">
         <v>11395271.0</v>
       </c>
       <c r="H14">
         <v>10710319.0</v>
       </c>
       <c r="I14">
         <v>9188750.0</v>
       </c>
       <c r="J14">
         <v>9635240.0</v>
       </c>
       <c r="K14">
         <v>8634070.0</v>
       </c>
       <c r="L14">
         <v>8000000.0</v>
       </c>
       <c r="M14">
         <v>8000000.0</v>
       </c>
       <c r="N14">
         <v>8000000.0</v>
       </c>
       <c r="O14">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15">
         <v>7037000.0</v>
       </c>
       <c r="C15">
         <v>21110960.0</v>
       </c>
       <c r="D15">
         <v>15481371.0</v>
       </c>
       <c r="E15">
         <v>14074000.0</v>
       </c>
       <c r="F15">
         <v>9382650.0</v>
       </c>
       <c r="G15">
         <v>15012240.0</v>
       </c>
       <c r="H15">
         <v>11259180.0</v>
       </c>
       <c r="I15">
         <v>7506120.0</v>
       </c>
       <c r="J15">
         <v>11259180.0</v>
       </c>
       <c r="K15">
         <v>16888770.0</v>
       </c>
       <c r="L15">
         <v>15012240.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
         <v>18549000.0</v>
       </c>
       <c r="C16">
         <v>12510346.0</v>
       </c>
       <c r="D16">
         <v>19396164.0</v>
       </c>
       <c r="E16">
         <v>33417550.0</v>
       </c>
       <c r="F16">
         <v>27457365.0</v>
       </c>
       <c r="G16">
         <v>84066187.0</v>
       </c>
       <c r="H16">
         <v>44967970.0</v>
       </c>
       <c r="I16">
         <v>50186561.0</v>
       </c>
       <c r="J16">
         <v>45228313.0</v>
       </c>
       <c r="K16">
         <v>45068507.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
         <v>31896000.0</v>
       </c>
       <c r="C18">
         <v>-1932349.0</v>
       </c>
       <c r="D18">
         <v>20272028.0</v>
       </c>
       <c r="E18">
         <v>15262297.0</v>
       </c>
       <c r="F18">
         <v>-9362667.0</v>
       </c>
       <c r="G18">
         <v>52593573.0</v>
       </c>
       <c r="H18">
         <v>4441250.0</v>
       </c>
       <c r="I18">
         <v>11281233.0</v>
       </c>
       <c r="J18">
         <v>10634255.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19">
         <v>-20669000.0</v>
       </c>
       <c r="C19">
         <v>-6664322.0</v>
       </c>
       <c r="D19">
         <v>-46570162.0</v>
       </c>
       <c r="E19">
         <v>3588000.0</v>
       </c>
       <c r="F19">
         <v>23364239.0</v>
       </c>
       <c r="G19">
         <v>-19286360.0</v>
       </c>
       <c r="H19">
         <v>-19286360.0</v>
       </c>
       <c r="I19">
         <v>-24482534.0</v>
       </c>
       <c r="J19">
         <v>-2508036.0</v>
       </c>
       <c r="K19">
         <v>-13893293.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
         <v>15829000.0</v>
       </c>
       <c r="C22">
         <v>21596000.0</v>
       </c>
       <c r="D22">
         <v>35234000.0</v>
       </c>
       <c r="E22">
         <v>30538000.0</v>
       </c>
       <c r="F22">
         <v>46466000.0</v>
       </c>
       <c r="G22">
         <v>29661140.0</v>
       </c>
       <c r="H22">
         <v>21204406.0</v>
       </c>
       <c r="I22">
         <v>25030270.0</v>
       </c>
       <c r="J22">
         <v>15516840.0</v>
       </c>
       <c r="K22">
         <v>22869140.0</v>
       </c>
       <c r="L22">
         <v>22000000.0</v>
       </c>
       <c r="M22">
         <v>10000000.0</v>
       </c>
       <c r="N22">
         <v>10000000.0</v>
       </c>
       <c r="O22">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23">
         <v>1000000.0</v>
       </c>
       <c r="M23">
         <v>1000000.0</v>
       </c>
       <c r="N23">
         <v>1000000.0</v>
       </c>
       <c r="O23">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24">
         <v>-18597000.0</v>
       </c>
       <c r="C24">
         <v>16157490.0</v>
       </c>
       <c r="D24">
         <v>-18812040.0</v>
       </c>
       <c r="E24">
         <v>1036000.0</v>
       </c>
       <c r="F24">
         <v>1209038.0</v>
       </c>
       <c r="G24">
         <v>1415784.0</v>
       </c>
       <c r="H24">
         <v>1579189.0</v>
       </c>
       <c r="I24">
         <v>1183140.0</v>
       </c>
       <c r="J24">
         <v>930000.0</v>
       </c>
       <c r="K24">
         <v>1890470.0</v>
       </c>
       <c r="L24">
         <v>1308680.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
         <v>-2040000.0</v>
       </c>
       <c r="C25">
         <v>-2213584.0</v>
       </c>
       <c r="D25">
         <v>-1823655.0</v>
       </c>
       <c r="E25">
         <v>-856007.0</v>
       </c>
       <c r="F25">
         <v>-1209038.0</v>
       </c>
       <c r="G25">
         <v>-1415784.0</v>
       </c>
       <c r="H25">
         <v>-1579189.0</v>
       </c>
       <c r="I25">
         <v>-1074255.0</v>
       </c>
       <c r="J25">
         <v>-878853.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>2834320.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28">
         <v>-7037000.0</v>
       </c>
       <c r="C28">
         <v>-21110960.0</v>
       </c>
       <c r="D28">
         <v>-15481370.0</v>
       </c>
       <c r="E28">
         <v>-14074000.0</v>
       </c>
       <c r="F28">
         <v>-15012240.0</v>
       </c>
       <c r="G28">
         <v>-15012240.0</v>
       </c>
       <c r="H28">
         <v>-11259180.0</v>
       </c>
       <c r="I28">
         <v>-7506120.0</v>
       </c>
       <c r="J28">
         <v>-11259180.0</v>
       </c>
       <c r="K28">
         <v>-16888770.0</v>
       </c>
       <c r="L28">
         <v>-17000000.0</v>
       </c>
       <c r="M28">
         <v>-8000000.0</v>
       </c>
       <c r="N28">
         <v>-3000000.0</v>
       </c>
       <c r="O28">
         <v>-17000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
         <v>45943000.0</v>
       </c>
       <c r="C29">
         <v>20889460.0</v>
       </c>
       <c r="D29">
         <v>48030147.0</v>
       </c>
       <c r="E29">
         <v>59902000.0</v>
       </c>
       <c r="F29">
         <v>23806372.0</v>
       </c>
       <c r="G29">
         <v>58767903.0</v>
       </c>
       <c r="H29">
         <v>16777333.0</v>
       </c>
       <c r="I29">
         <v>36946900.0</v>
       </c>
       <c r="J29">
         <v>14072290.0</v>
       </c>
       <c r="K29">
         <v>15581940.0</v>
       </c>
       <c r="L29">
         <v>48000000.0</v>
       </c>
       <c r="M29">
         <v>48000000.0</v>
       </c>
       <c r="N29">
         <v>16000000.0</v>
       </c>
       <c r="O29">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
         <v>-32644000.0</v>
       </c>
       <c r="C30">
         <v>-6664320.0</v>
       </c>
       <c r="D30">
         <v>-46570160.0</v>
       </c>
       <c r="E30">
         <v>-39845000.0</v>
       </c>
       <c r="F30">
         <v>-8576962.0</v>
       </c>
       <c r="G30">
         <v>-23943806.0</v>
       </c>
       <c r="H30">
         <v>-10736744.0</v>
       </c>
       <c r="I30">
         <v>-24482530.0</v>
       </c>
@@ -10799,2240 +10952,2298 @@
       <c r="O30">
         <v>-3000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>17931000.0</v>
+      </c>
+      <c r="C2">
         <v>20171000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19248000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8679000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20820000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12510000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>39694000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>38213000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18746000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19396000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>21630000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>27073000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>54505000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>33418000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>31263000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18221000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>29881000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>27457000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>84420000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>78869000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>76132000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>84066000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>83883000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>78885000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>61527000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>44968000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>51658000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>3319000</v>
+      </c>
+      <c r="C3">
         <v>2348000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14047000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13881000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4965000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1894000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>22821810</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>19709000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7415000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3033000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6351000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10025000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7882000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3500000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>17899000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14116000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>12592000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8353000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>33169040</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>24680000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6972000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6498000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6174000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1300000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>764000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>516000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>12336080</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7350000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>221000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1279000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000</v>
       </c>
       <c r="AF3">
         <v>2000000</v>
       </c>
       <c r="AG3">
         <v>2000000</v>
       </c>
       <c r="AH3">
         <v>2000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3">
+        <v>2000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>-4352000.0</v>
+      </c>
+      <c r="C6">
         <v>-2623000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>6039000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6738000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3831000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>8310000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-6885820.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>20298000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>19318000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-527000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-2139000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>12941000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-27432000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>21087000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2155000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>13042000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-9236000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2424000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>217170.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1549000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-6368000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-7934000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>19812000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>38915000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>33917000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>16559000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-5218590.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-14522000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>12295000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3734000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>11000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>18000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-9000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-7000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>-30309000.0</v>
+      </c>
+      <c r="C7">
         <v>7768000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>15309000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>13953000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2646000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1890000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-17477700.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3550000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>14602000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-8142000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-3594000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>8584000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-7234000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>23403000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>12997460.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2633000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-27377000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7109000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-42181920.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-16185000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-30530000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-12453000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>10236000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>12764000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>16849000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>9612000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-18388880.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>-2984000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2387000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-411000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>17578000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>2000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AH9">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>-15446000.0</v>
+      </c>
+      <c r="C10">
         <v>26261000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-10615000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4234000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-11679000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>42742000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-29250873.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-8486000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12417000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>15265000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-23293000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2810000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5724000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>12620000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>9985000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>17896000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-7541000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-433000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-16809283.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1548000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1215000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12009000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-30663925.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-4785000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1416000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>16601000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2147089.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-19303000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-5087000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>10377000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>7000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-13000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-20882000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>9271000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6586000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-7724000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-436000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>870000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-2790000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>4041000.0</v>
+      </c>
+      <c r="C14">
         <v>3994000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>16330000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12328000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8342000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4140000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>15508130.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11558000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3862000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3849000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3563000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3382000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3389000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3385000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3047000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2858000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5654000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2820000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>10422940.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7754000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5187000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2597000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>11373000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8608000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5745000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2868000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>10687870.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2643000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2646000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2644000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AF14">
         <v>2000000.0</v>
       </c>
       <c r="AG14">
         <v>2000000.0</v>
       </c>
       <c r="AH14">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15">
-        <v>-4222000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C15">
-        <v>7037000.0</v>
+        <v>4222000.0</v>
       </c>
       <c r="D15">
         <v>7037000.0</v>
       </c>
       <c r="E15">
         <v>7037000.0</v>
       </c>
       <c r="F15">
+        <v>7037000.0</v>
+      </c>
+      <c r="G15">
         <v>4222000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>21110960.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>12667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4222000.0</v>
       </c>
       <c r="J15">
         <v>4222000.0</v>
       </c>
       <c r="K15">
         <v>4222000.0</v>
       </c>
       <c r="L15">
         <v>4222000.0</v>
       </c>
       <c r="M15">
         <v>4222000.0</v>
       </c>
       <c r="N15">
-        <v>2815000.0</v>
+        <v>4222000.0</v>
       </c>
       <c r="O15">
         <v>2815000.0</v>
       </c>
       <c r="P15">
+        <v>2815000.0</v>
+      </c>
+      <c r="Q15">
         <v>6099000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>11259000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>5630000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>15012240.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9383000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3753000.0</v>
       </c>
       <c r="V15">
         <v>3753000.0</v>
       </c>
       <c r="W15">
+        <v>3753000.0</v>
+      </c>
+      <c r="X15">
         <v>15012000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>11259000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>7506000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3753000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>11259180.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3753000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>0.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3753000.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>13561000.0</v>
+      </c>
+      <c r="C16">
         <v>17931000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>18549000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>19248000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8679000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>20820000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>12510346.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>39694000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>38213000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>18746000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>19396000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>39853000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>27073000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>54505000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>33417550.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>31263000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>18221000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>29881000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>27457365.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>84420000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>78869000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>76132000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>84066187.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>83883000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>78885000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>61527000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>44967970.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>51658000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>-10553000.0</v>
+      </c>
+      <c r="C18">
         <v>14470000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>11195000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>7947000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2331000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>10423000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-16464349.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4740000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>18626000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>646000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2229000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>9372000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-24661000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>33331000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>6739297.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>19055000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-20941000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>10409000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-18078667.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>10772000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2514000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4570000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>3385573.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>8104000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>21318000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>19786000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19">
+        <v>5458000.0</v>
+      </c>
+      <c r="C19">
         <v>-13503000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-12293000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>2183000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-14828000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>336000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-6923322.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>2744000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>4103000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>16000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-6497000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2234000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>191000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-9682000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-5798000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2659000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>10762000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-10737000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>15150038.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-17386000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-154000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-6187000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4410446.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-167000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>92000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-172000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-3074744.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-6921000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>222000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-963000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>16115000.0</v>
+      </c>
+      <c r="C22">
         <v>5352000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>15829000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9639000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7376000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4494000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>26004290.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>20330000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8585000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7627000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9822000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7256000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>9858000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>8298000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5450513.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5353000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>24437000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>9174000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>56771410.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>42730000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>30630000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>11920000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>38923000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>30086000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>19631000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>8316000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>26345050.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>5614000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4525000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4415000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>6000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>8000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>6000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>0.0</v>
       </c>
-      <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-      <c r="O23">
-[...1 lines deleted...]
-      </c>
+      <c r="O23"/>
       <c r="P23">
         <v>1407000.0</v>
       </c>
-      <c r="Q23"/>
+      <c r="Q23">
+        <v>1407000.0</v>
+      </c>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-      <c r="AE23">
-[...1 lines deleted...]
-      </c>
+      <c r="AE23"/>
       <c r="AF23">
         <v>1000000.0</v>
       </c>
       <c r="AG23">
         <v>1000000.0</v>
       </c>
       <c r="AH23">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-18597000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-6840000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-9527000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2230000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>16157490.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>19968000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>681000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>576000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>403000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>188000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>12617000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-2384000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>24592080.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-950000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-540000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>311000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-17769000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1053000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>684000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>344000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1599340.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1188000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>759000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>316000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>-622000.0</v>
+      </c>
+      <c r="C25">
         <v>-632000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-536000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-504000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-545000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-455000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-31584.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-799000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-811000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-572000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-6000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-561000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-681000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-576000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-223007.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-188000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-191000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-254000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-256038.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-322000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-320000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-311000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-362784.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-369000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-340000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-344000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
+      <c r="C28"/>
       <c r="D28">
         <v>-7037000.0</v>
       </c>
       <c r="E28">
         <v>-7037000.0</v>
       </c>
       <c r="F28">
+        <v>-7037000.0</v>
+      </c>
+      <c r="G28">
         <v>-4222000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-21110960.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-12667000.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>-4222000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2815000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1407000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4222000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-11259000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-5630000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-15012240.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-9383000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3753000.0</v>
       </c>
       <c r="V28">
         <v>-3753000.0</v>
       </c>
       <c r="W28">
+        <v>-3753000.0</v>
+      </c>
+      <c r="X28">
         <v>-15012000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-11259000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-7506000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3753000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-11259180.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-7506000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3753000.0</v>
       </c>
       <c r="AD28">
         <v>-3753000.0</v>
       </c>
       <c r="AE28">
-        <v>-6000000.0</v>
+        <v>-3753000.0</v>
       </c>
       <c r="AF28">
         <v>-6000000.0</v>
       </c>
       <c r="AG28">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AH28">
         <v>-9000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>-7234000.0</v>
+      </c>
+      <c r="C29">
         <v>16818000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>45943000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>34582000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17719000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12317000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>20889460.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>34241000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>26041000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3679000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8580000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>19397000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-16779000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>36831000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>24671000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>33171000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2060000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>18762000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>23806370.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>33396000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4916000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1928000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>58767000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>50508000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>41868000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>20302000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>16777330.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-3848000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>12073000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>8450000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="AG29">
         <v>18000000.0</v>
       </c>
       <c r="AH29">
+        <v>18000000.0</v>
+      </c>
+      <c r="AI29">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>-32644000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-20721000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-14492000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>336000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-6664320.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>259000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>-7010000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-12606000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-23283000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-16587000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>25000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-10737000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-8576960.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-25630000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-7512000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-6187000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-23943000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-247000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-80000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-172000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-10736740.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-7662000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-741000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-963000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="AF30">
         <v>-2000000.0</v>
       </c>
       <c r="AG30">
         <v>-2000000.0</v>
       </c>
       <c r="AH30">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AI30">
         <v>-2000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>