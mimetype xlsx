--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
@@ -247,50 +247,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2783,484 +2789,510 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>10</v>
       </c>
-      <c r="AE1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>78334000.0</v>
+      </c>
+      <c r="C2">
+        <v>72718000.0</v>
+      </c>
+      <c r="D2">
         <v>78406000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>47406000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>64285000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>67861000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>64632000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>45308000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>55120000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>63398000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>59560000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>62309000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>73610000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>68380000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>67867000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>34042000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>67247000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>76080000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>87235000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>45995000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>65881000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>74407000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>92967000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>64757000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>63939000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>79056000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>89206000.0</v>
       </c>
-      <c r="AA2"/>
-[...1 lines deleted...]
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2">
         <v>55000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>68000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>76000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>71000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>47252000.0</v>
+      </c>
+      <c r="C7">
+        <v>42039000.0</v>
+      </c>
+      <c r="D7">
         <v>29961000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>27071000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>21138000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>14966000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>4761000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>4355000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>4792000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3291000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2110000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1946000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>814000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>903000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1115000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1398000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1704000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2018000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2363000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2763000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1708000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2155000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2650000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>3042000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1933000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>3910000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>4860000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
         <v>113299000.0</v>
       </c>
       <c r="C8">
         <v>113299000.0</v>
       </c>
       <c r="D8">
         <v>113299000.0</v>
       </c>
       <c r="E8">
         <v>113299000.0</v>
       </c>
       <c r="F8">
         <v>113299000.0</v>
       </c>
       <c r="G8">
         <v>113299000.0</v>
       </c>
       <c r="H8">
         <v>113299000.0</v>
       </c>
       <c r="I8">
@@ -3274,403 +3306,427 @@
       </c>
       <c r="L8">
         <v>113299000.0</v>
       </c>
       <c r="M8">
         <v>113299000.0</v>
       </c>
       <c r="N8">
         <v>113299000.0</v>
       </c>
       <c r="O8">
         <v>113299000.0</v>
       </c>
       <c r="P8">
         <v>113299000.0</v>
       </c>
       <c r="Q8">
         <v>113299000.0</v>
       </c>
       <c r="R8">
         <v>113299000.0</v>
       </c>
       <c r="S8">
         <v>113299000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>113299000.0</v>
+      </c>
+      <c r="U8">
+        <v>113299000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>2052000.0</v>
+      </c>
+      <c r="C10">
+        <v>9324000.0</v>
+      </c>
+      <c r="D10">
         <v>7876000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5843000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>4928000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>7738000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>10203000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>4437000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3526000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>25548000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4173000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3333000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>3955000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2848000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1552000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>2280000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>3339000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>3424000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2964000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>4166000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>2532000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>8330000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>7842000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>6757000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>6728000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>15505000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>23736000.0</v>
       </c>
-      <c r="AA10"/>
-[...1 lines deleted...]
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10">
         <v>9000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>53000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>8000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>24</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
+        <v>9324000.0</v>
+      </c>
+      <c r="D12">
         <v>7876000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>5843000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>4928000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>7738000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>10203000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>3333000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3955000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2848000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1552000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2280000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3339000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3424000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2964000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>4166000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2532000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>8330000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7842000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>7469000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>6728000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>15505000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>23736000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>8892000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>5655000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>25</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>113299000.0</v>
       </c>
       <c r="D13">
         <v>113299000.0</v>
       </c>
       <c r="E13">
         <v>113299000.0</v>
       </c>
       <c r="F13">
         <v>113299000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>113299000.0</v>
+      </c>
+      <c r="H13">
+        <v>113299000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>113299000.0</v>
       </c>
       <c r="N13">
         <v>113299000.0</v>
       </c>
       <c r="O13">
         <v>113299000.0</v>
       </c>
       <c r="P13">
         <v>113299000.0</v>
       </c>
       <c r="Q13">
         <v>113299000.0</v>
       </c>
       <c r="R13">
         <v>113299000.0</v>
       </c>
       <c r="S13">
         <v>113299000.0</v>
       </c>
       <c r="T13">
         <v>113299000.0</v>
       </c>
       <c r="U13">
         <v>113299000.0</v>
       </c>
       <c r="V13">
         <v>113299000.0</v>
       </c>
       <c r="W13">
         <v>113299000.0</v>
       </c>
       <c r="X13">
         <v>113299000.0</v>
       </c>
       <c r="Y13">
         <v>113299000.0</v>
       </c>
       <c r="Z13">
         <v>113299000.0</v>
       </c>
       <c r="AA13">
         <v>113299000.0</v>
       </c>
       <c r="AB13">
         <v>113299000.0</v>
       </c>
       <c r="AC13">
+        <v>113299000.0</v>
+      </c>
+      <c r="AD13">
+        <v>113299000.0</v>
+      </c>
+      <c r="AE13">
         <v>113000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>113000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>85000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>85000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:32">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
         <v>174450000.0</v>
       </c>
       <c r="C14">
         <v>174450000.0</v>
       </c>
       <c r="D14">
         <v>174450000.0</v>
       </c>
       <c r="E14">
         <v>174450000.0</v>
       </c>
       <c r="F14">
         <v>174450000.0</v>
       </c>
       <c r="G14">
         <v>174450000.0</v>
       </c>
       <c r="H14">
         <v>174450000.0</v>
       </c>
       <c r="I14">
@@ -3703,3048 +3759,3230 @@
       <c r="R14">
         <v>174450000.0</v>
       </c>
       <c r="S14">
         <v>174450000.0</v>
       </c>
       <c r="T14">
         <v>174450000.0</v>
       </c>
       <c r="U14">
         <v>174450000.0</v>
       </c>
       <c r="V14">
         <v>174450000.0</v>
       </c>
       <c r="W14">
         <v>174450000.0</v>
       </c>
       <c r="X14">
         <v>174450000.0</v>
       </c>
       <c r="Y14">
         <v>174450000.0</v>
       </c>
       <c r="Z14">
+        <v>174450000.0</v>
+      </c>
+      <c r="AA14">
+        <v>174450000.0</v>
+      </c>
+      <c r="AB14">
         <v>174925400.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>176224400.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>174594600.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>178571400.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>90909100.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>250000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>126582300.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>66154000.0</v>
+      </c>
+      <c r="C22">
+        <v>67094000.0</v>
+      </c>
+      <c r="D22">
         <v>67243000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>69878000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>50239000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>53220000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>59438000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>58056000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>64342000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>55900000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>55429000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>53801000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>51181000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>14833000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>14686000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>14731000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>14942000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>14755000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>14071000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>14072000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13147000.0</v>
       </c>
       <c r="V22">
         <v>13147000.0</v>
       </c>
       <c r="W22">
+        <v>13147000.0</v>
+      </c>
+      <c r="X22">
+        <v>13147000.0</v>
+      </c>
+      <c r="Y22">
         <v>12710000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>12800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14093000.0</v>
       </c>
       <c r="AA22">
         <v>14093000.0</v>
       </c>
       <c r="AB22">
+        <v>14093000.0</v>
+      </c>
+      <c r="AC22">
+        <v>14093000.0</v>
+      </c>
+      <c r="AD22">
         <v>43002000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>72000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>68000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>68000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>67000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>35</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
+        <v>307594000.0</v>
+      </c>
+      <c r="D23">
         <v>290431000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>279566000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>266734000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>265671000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>243430000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>246075000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>246256000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>219573000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>223181000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>222194000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>230822000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>241852000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>257287000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>251996000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>271559000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>3103000.0</v>
+      </c>
+      <c r="C24">
+        <v>3103000.0</v>
+      </c>
+      <c r="D24">
         <v>3916000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>19144000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>20080000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>19274000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>18288000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>17720000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23573000.0</v>
       </c>
       <c r="J24">
         <v>23573000.0</v>
       </c>
       <c r="K24">
+        <v>23573000.0</v>
+      </c>
+      <c r="L24">
+        <v>23573000.0</v>
+      </c>
+      <c r="M24">
         <v>23836000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>26009000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>3249000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>4061000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>4873000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>5808000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>6497000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>7309000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>10121000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>10933000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>9746000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>23124000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>31936000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>54086000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>53860000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>56213000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>61468000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>60887000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>49000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>49000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>36000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>36000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>37</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
+        <v>26843000.0</v>
+      </c>
+      <c r="D25">
         <v>21719000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>21137000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>20080000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>19274000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>18288000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>24951000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>26463000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3801000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>4734000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>5599000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6623000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>7400000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>8424000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>11502000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>11464000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>14513000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>28153000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>54751000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>55646000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>58605000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>61468000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>61476000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>33645000.0</v>
+      </c>
+      <c r="C28">
+        <v>25699000.0</v>
+      </c>
+      <c r="D28">
         <v>14632000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>20067000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>22117000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>21167000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>15639000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>22845000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>21672000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>11884000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>34365000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>37838000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>38345000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>18634000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>19178000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>19745000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>21560000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>24265000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>28869000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>28428000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>32669000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>17929000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>52092000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>55965000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>189550000.0</v>
+      </c>
+      <c r="C29">
+        <v>188299000.0</v>
+      </c>
+      <c r="D29">
         <v>174996000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>177222000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>177271000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>178353000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>174855000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>175481000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>172382000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>183136000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>174871000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>178455000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>172846000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>151302000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>155212000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>157938000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>162882000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>164764000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>168698000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>171224000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>204459000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>195758000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>232344000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>235656000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>243236000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>59294000.0</v>
+      </c>
+      <c r="C30">
+        <v>91731000.0</v>
+      </c>
+      <c r="D30">
         <v>82532000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>74351000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>69515000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>71656000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>53982000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>35538000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>43927000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>46133000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>49776000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>69169000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>61538000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>71453000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>69446000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>67454000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>75526000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>86150000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>100877000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>93383000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>114906000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>110621000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>107770000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>117989000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>75320000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>87425000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>57705000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>111809000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>76081000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>104000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>80000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>92000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>79000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>137301000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>130546000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>129820000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>134482000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>33394000.0</v>
+      </c>
+      <c r="C32">
+        <v>40966000.0</v>
+      </c>
+      <c r="D32">
         <v>42312000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>47935000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>28156000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>35395000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>47209000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>47462000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>58298000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>54811000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>45529000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>46452000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>45718000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>21724000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>3529000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>6951000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>7867000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>7348000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>6416000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>10947000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>41091000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>43592000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>2932000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>7156000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-34589000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>149653000.0</v>
+      </c>
+      <c r="C33">
+        <v>138066000.0</v>
+      </c>
+      <c r="D33">
         <v>130809000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>123429000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>141128000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>132306000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>119071000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>120416000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>114718000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>115517000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>114559000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>114766000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>110277000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>110885000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>134674000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>133549000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>135728000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>136117000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>137864000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>138391000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>138705000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>139497000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>197406000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>198607000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>245595000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>248519000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>252937000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>30284000.0</v>
+      </c>
+      <c r="C35">
+        <v>26843000.0</v>
+      </c>
+      <c r="D35">
         <v>21719000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>21137000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>20080000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>19274000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>18288000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>20699000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>26850000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>25640000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>24773000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>24951000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>26463000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>3801000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>4734000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>5599000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>6623000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>7400000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>8424000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>11502000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>11464000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>14513000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>28851000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>33750000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>54751000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>55646000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>58605000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
+        <v>42644000.0</v>
+      </c>
+      <c r="C36">
+        <v>40673000.0</v>
+      </c>
+      <c r="D36">
         <v>41358000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>41496000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>63859000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>62528000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>60996000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>62375000.0</v>
       </c>
-      <c r="H36"/>
-      <c r="I36">
+      <c r="J36"/>
+      <c r="K36">
         <v>57098000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>57098000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>56222000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>54096000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>53557000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>52748000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>51360000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>50482000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50481000.0</v>
       </c>
       <c r="S36">
         <v>50481000.0</v>
       </c>
       <c r="T36">
+        <v>50481000.0</v>
+      </c>
+      <c r="U36">
+        <v>50481000.0</v>
+      </c>
+      <c r="V36">
         <v>50408000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>50408000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>50398000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>50327000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>50327000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>50218000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>50218000.0</v>
       </c>
-      <c r="AA36"/>
-      <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>50</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
+        <v>40673000.0</v>
+      </c>
+      <c r="D38">
         <v>41358000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>41496000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>63859000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>62528000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>60996000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>109893000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>106745000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>107129000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>126004000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>51360000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>50482000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50481000.0</v>
       </c>
       <c r="S38">
         <v>50481000.0</v>
       </c>
       <c r="T38">
+        <v>50481000.0</v>
+      </c>
+      <c r="U38">
+        <v>50481000.0</v>
+      </c>
+      <c r="V38">
         <v>54594000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>54594000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>53365000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>53294000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>52745000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>52636000.0</v>
       </c>
       <c r="AA38">
         <v>52636000.0</v>
       </c>
       <c r="AB38">
+        <v>52636000.0</v>
+      </c>
+      <c r="AC38">
+        <v>52636000.0</v>
+      </c>
+      <c r="AD38">
         <v>2832000.0</v>
       </c>
-      <c r="AC38"/>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39"/>
+      <c r="M39">
         <v>2574000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>19305000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>19554000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>2823000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>2823000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>0.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>214000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>214000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>213000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>212000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>211000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>713000.0</v>
       </c>
-      <c r="W39"/>
-      <c r="X39">
+      <c r="Y39"/>
+      <c r="Z39">
         <v>697000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>696000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>695000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>677000.0</v>
       </c>
       <c r="AC39"/>
       <c r="AD39">
+        <v>677000.0</v>
+      </c>
+      <c r="AE39"/>
+      <c r="AF39">
         <v>3000000.0</v>
       </c>
-      <c r="AE39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40">
         <v>1126000.0</v>
       </c>
-      <c r="D40"/>
-      <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40">
         <v>1564000.0</v>
       </c>
-      <c r="H40"/>
-      <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40">
         <v>1000.0</v>
       </c>
-      <c r="L40"/>
-      <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
-      <c r="AC40">
+      <c r="AC40"/>
+      <c r="AD40"/>
+      <c r="AE40">
         <v>38000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>34000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>44000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>42000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:32">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
-[...4 lines deleted...]
-      </c>
+      <c r="K42"/>
+      <c r="L42"/>
       <c r="M42">
         <v>58150000.0</v>
       </c>
       <c r="N42">
+        <v>17247000.0</v>
+      </c>
+      <c r="O42">
         <v>58150000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42"/>
+      <c r="P42">
+        <v>58150000.0</v>
+      </c>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>56282000.0</v>
+      </c>
+      <c r="C45">
+        <v>46386000.0</v>
+      </c>
+      <c r="D45">
         <v>37856000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>86125000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>25249000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>17467000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>5399000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>57729000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>5787000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>4263000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>2963000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>55776000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1607000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1831000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>2159000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>56282000.0</v>
+      </c>
+      <c r="C46">
+        <v>46386000.0</v>
+      </c>
+      <c r="D46">
         <v>37856000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>30196000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>25249000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>17467000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>5399000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>5000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>5787000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>4263000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>2963000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>2942000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1607000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1831000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>2159000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>59</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
+        <v>46386000.0</v>
+      </c>
+      <c r="D47">
         <v>37856000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>30196000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>25249000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>17467000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>5399000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>2971000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1607000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1831000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>2159000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>2495000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>3127000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>3439000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>3954000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>4647000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>3591000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>4190000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>54784000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>56050000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>65046000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>66220000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>69388000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>70668000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>93904000.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>60</v>
       </c>
-      <c r="B48">
+      <c r="B48"/>
+      <c r="C48">
+        <v>39977000.0</v>
+      </c>
+      <c r="D48">
         <v>39189000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>38013000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>36927000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>36149000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>35714000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-23250000.0</v>
       </c>
-      <c r="H48"/>
-      <c r="I48"/>
       <c r="J48"/>
-      <c r="K48">
+      <c r="K48"/>
+      <c r="L48"/>
+      <c r="M48">
         <v>-34148000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>17247000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-41629000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-36967000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>22614000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>24684000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>23776000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>23566000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>25544000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>55959000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>56200000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>59111000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>63094000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>43875000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>43079000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>42059000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>40887000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>68901000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-14000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-15000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-6000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
+        <v>32594000.0</v>
+      </c>
+      <c r="C50">
+        <v>31920000.0</v>
+      </c>
+      <c r="D50">
         <v>18592000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>21994000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>19492000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>19361000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>10387000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>9562000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>1625000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>13859000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>14965000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>17335000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>16291000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>18233000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>16669000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>17152000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>19091000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>21192000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>24524000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>22260000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>24268000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>12513000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>32810000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>30786000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>31976000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>41377000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>35722000.0</v>
       </c>
-      <c r="AA50"/>
-[...1 lines deleted...]
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
         <v>73000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>75000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>61000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>56000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:32">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>29699000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>15513000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>14468000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>17277000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>37107000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>33052000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>67995000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>87746000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>64</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
+        <v>27937000.0</v>
+      </c>
+      <c r="D52">
         <v>14338000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>0.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>13042000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>14984000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>13420000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>0.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>15842000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>17943000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>21275000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>4011000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>3004000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>2764000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>8954000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>10742000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>13244000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>32100000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52">
         <v>73000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>75000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>61000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>56000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:32">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53">
         <v>2000000.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53">
         <v>214000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>214000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53">
+      <c r="U53"/>
+      <c r="V53">
         <v>212000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>211000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>713000.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>697000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>696000.0</v>
       </c>
-      <c r="Z53"/>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53">
         <v>1000000.0</v>
       </c>
-      <c r="AE53"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:32">
+      <c r="AG53"/>
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>319176000.0</v>
+      </c>
+      <c r="C55">
+        <v>307594000.0</v>
+      </c>
+      <c r="D55">
         <v>290431000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>279566000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>266734000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>265671000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>243430000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>241334000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>231277000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>248810000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>235524000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>246075000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>246256000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>219573000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>223181000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>222194000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>230822000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>241852000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>257287000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>251996000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>271559000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>273867000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>328939000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>343185000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>376809000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>390612000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>388199000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>392577000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>397808000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>340000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>361000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>326000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>315000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>169523000.0</v>
+      </c>
+      <c r="C56">
+        <v>169528000.0</v>
+      </c>
+      <c r="D56">
         <v>159622000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>156137000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>125606000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>133365000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>124359000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>120918000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>116559000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>133293000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>120965000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>128846000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>135979000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>108688000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>88507000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>88645000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>95094000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>105735000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>119423000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>113605000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>132854000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>134370000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>131533000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>141119000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>131214000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>142093000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>135262000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>137725000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>169134000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>185000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>206000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>168000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>155000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>136129000.0</v>
+      </c>
+      <c r="C57">
+        <v>128562000.0</v>
+      </c>
+      <c r="D57">
         <v>117310000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>108202000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>97450000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>97970000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>77150000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>73456000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>58261000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>78482000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>75436000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>79871000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>90261000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>86964000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>84978000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>81694000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>87227000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>98387000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>113007000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>102658000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>91763000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>90778000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>128601000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>133963000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>165803000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>179507000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>175154000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>177841000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>155049000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>117000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>138000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>144000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>132000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>166413000.0</v>
+      </c>
+      <c r="C58">
+        <v>154318000.0</v>
+      </c>
+      <c r="D58">
         <v>137943000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>128254000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>116508000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>116223000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>94417000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>94155000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>85111000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>104122000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>100209000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>108791000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>115710000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>89753000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>88699000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>86281000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>92839000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>104777000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>120422000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>113153000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>102301000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>104368000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>156529000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>166792000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>219635000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>234234000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>233759000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>238391000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>215608000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>175000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>196000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>189000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>177000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:32">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>153853000.0</v>
+      </c>
+      <c r="C60">
+        <v>153276000.0</v>
+      </c>
+      <c r="D60">
         <v>152488000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>151312000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>150226000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>149448000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>149013000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>148199000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>147184000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>145704000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>136333000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>137284000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>130546000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>129820000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>134482000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>135913000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>137983000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>137075000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>136865000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>138843000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>169258000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>169499000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>172410000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>176393000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>157174000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>156378000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>155358000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>154186000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>182200000.0</v>
       </c>
-      <c r="AC60"/>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6793,951 +7031,951 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>93796000.0</v>
       </c>
       <c r="C2">
         <v>51736000.0</v>
       </c>
       <c r="D2">
         <v>40638000.0</v>
       </c>
       <c r="E2">
         <v>37890000.0</v>
       </c>
       <c r="F2">
         <v>80772000.0</v>
       </c>
       <c r="G2">
         <v>130317000.0</v>
       </c>
       <c r="H2">
         <v>191579000.0</v>
       </c>
       <c r="I2">
         <v>363153000.0</v>
       </c>
       <c r="J2">
         <v>158449000.0</v>
       </c>
       <c r="K2">
         <v>113845000.0</v>
       </c>
       <c r="L2">
         <v>104000000.0</v>
       </c>
       <c r="M2">
         <v>95000000.0</v>
       </c>
       <c r="N2">
         <v>99000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>-11366000.0</v>
       </c>
       <c r="E5">
         <v>-10626000.0</v>
       </c>
       <c r="F5">
         <v>-37996000.0</v>
       </c>
       <c r="G5">
         <v>-15809000.0</v>
       </c>
       <c r="H5">
         <v>-11819000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>23035000.0</v>
       </c>
       <c r="K5">
         <v>-11000000.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>-1000000.0</v>
       </c>
       <c r="N5">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>2464000.0</v>
       </c>
       <c r="F6">
         <v>-23396000.0</v>
       </c>
       <c r="G6">
         <v>35118000.0</v>
       </c>
       <c r="H6">
         <v>-11819000.0</v>
       </c>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>29872000.0</v>
       </c>
       <c r="C9">
         <v>24576000.0</v>
       </c>
       <c r="D9">
         <v>12411000.0</v>
       </c>
       <c r="E9">
         <v>5816000.0</v>
       </c>
       <c r="F9">
         <v>-10088000.0</v>
       </c>
       <c r="G9">
         <v>-2495000.0</v>
       </c>
       <c r="H9">
         <v>13127000.0</v>
       </c>
       <c r="I9">
         <v>44286000.0</v>
       </c>
       <c r="J9">
         <v>24580000.0</v>
       </c>
       <c r="K9">
         <v>6415000.0</v>
       </c>
       <c r="L9">
         <v>12000000.0</v>
       </c>
       <c r="M9">
         <v>14000000.0</v>
       </c>
       <c r="N9">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>9459000.0</v>
       </c>
       <c r="C10">
         <v>11259000.0</v>
       </c>
       <c r="D10">
         <v>1846000.0</v>
       </c>
       <c r="E10">
         <v>-2831000.0</v>
       </c>
       <c r="F10">
         <v>-31106000.0</v>
       </c>
       <c r="G10">
         <v>21979000.0</v>
       </c>
       <c r="H10">
         <v>-26297000.0</v>
       </c>
       <c r="I10">
         <v>9487000.0</v>
       </c>
       <c r="J10">
         <v>15057000.0</v>
       </c>
       <c r="K10">
         <v>5433000.0</v>
       </c>
       <c r="L10">
         <v>5361000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>480000.0</v>
       </c>
       <c r="E11">
         <v>104000.0</v>
       </c>
       <c r="F11">
         <v>6530000.0</v>
       </c>
       <c r="G11">
         <v>3234000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11">
         <v>2000000.0</v>
       </c>
       <c r="L11">
         <v>3000000.0</v>
       </c>
       <c r="M11">
         <v>-2000000.0</v>
       </c>
       <c r="N11">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>1056000.0</v>
       </c>
       <c r="C12">
         <v>723000.0</v>
       </c>
       <c r="D12">
         <v>1358000.0</v>
       </c>
       <c r="E12">
         <v>1408000.0</v>
       </c>
       <c r="F12">
         <v>2008000.0</v>
       </c>
       <c r="G12">
         <v>4974000.0</v>
       </c>
       <c r="H12">
         <v>6333000.0</v>
       </c>
       <c r="I12">
         <v>9744000.0</v>
       </c>
       <c r="J12">
         <v>4782000.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B13">
         <v>1056000.0</v>
       </c>
       <c r="C13">
         <v>723000.0</v>
       </c>
       <c r="D13">
         <v>1120000.0</v>
       </c>
       <c r="E13">
         <v>658000.0</v>
       </c>
       <c r="F13">
         <v>302000.0</v>
       </c>
       <c r="G13">
         <v>4413000.0</v>
       </c>
       <c r="H13">
         <v>6188000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14">
         <v>65000.0</v>
       </c>
       <c r="C14">
         <v>3000.0</v>
       </c>
       <c r="D14">
         <v>5000.0</v>
       </c>
       <c r="E14">
         <v>5000.0</v>
       </c>
       <c r="F14">
         <v>86000.0</v>
       </c>
       <c r="G14">
         <v>3000.0</v>
       </c>
       <c r="H14">
         <v>6000.0</v>
       </c>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>3113000.0</v>
       </c>
       <c r="C15">
         <v>10915000.0</v>
       </c>
       <c r="D15">
         <v>1371000.0</v>
       </c>
       <c r="E15">
         <v>-2930000.0</v>
       </c>
       <c r="F15">
         <v>-37550000.0</v>
       </c>
       <c r="G15">
         <v>18748000.0</v>
       </c>
       <c r="H15">
         <v>-25903000.0</v>
       </c>
       <c r="I15">
         <v>5211000.0</v>
       </c>
       <c r="J15">
         <v>10400000.0</v>
       </c>
       <c r="K15">
         <v>3694000.0</v>
       </c>
       <c r="L15">
         <v>3000000.0</v>
       </c>
       <c r="M15">
         <v>5000000.0</v>
       </c>
       <c r="N15">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B16">
         <v>3113000.0</v>
       </c>
       <c r="C16">
         <v>10915000.0</v>
       </c>
       <c r="D16">
         <v>1388000.0</v>
       </c>
       <c r="E16">
         <v>-2930000.0</v>
       </c>
       <c r="F16">
         <v>-37550000.0</v>
       </c>
       <c r="G16">
         <v>18748000.0</v>
       </c>
       <c r="H16">
         <v>-25903000.0</v>
       </c>
       <c r="I16">
         <v>5211000.0</v>
       </c>
       <c r="J16">
         <v>10400000.0</v>
       </c>
       <c r="K16">
         <v>3694000.0</v>
       </c>
       <c r="L16">
         <v>2555000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>3048000.0</v>
       </c>
       <c r="C17">
         <v>10912000.0</v>
       </c>
       <c r="D17">
         <v>1366000.0</v>
       </c>
       <c r="E17">
         <v>-2935000.0</v>
       </c>
       <c r="F17">
         <v>-37636000.0</v>
       </c>
       <c r="G17">
         <v>18745000.0</v>
       </c>
       <c r="H17">
         <v>-25909000.0</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>9193000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>-1056000.0</v>
       </c>
       <c r="C18">
         <v>-723000.0</v>
       </c>
       <c r="D18">
         <v>-1358000.0</v>
       </c>
       <c r="E18">
         <v>-1408000.0</v>
       </c>
       <c r="F18">
         <v>-2008000.0</v>
       </c>
       <c r="G18">
         <v>-4974000.0</v>
       </c>
       <c r="H18">
         <v>-6333000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>-4804000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>13035000.0</v>
       </c>
       <c r="C21">
         <v>14857000.0</v>
       </c>
       <c r="D21">
         <v>5868000.0</v>
       </c>
       <c r="E21">
         <v>-3489000.0</v>
       </c>
       <c r="F21">
         <v>-30804000.0</v>
       </c>
       <c r="G21">
         <v>26392000.0</v>
       </c>
       <c r="H21">
         <v>-20109000.0</v>
       </c>
       <c r="I21">
         <v>9487000.0</v>
       </c>
       <c r="J21">
         <v>15057000.0</v>
       </c>
       <c r="K21">
         <v>5433000.0</v>
       </c>
       <c r="L21">
         <v>-11000000.0</v>
       </c>
       <c r="M21">
         <v>-1000000.0</v>
       </c>
       <c r="N21">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25">
         <v>6161000.0</v>
       </c>
       <c r="C25">
         <v>3060000.0</v>
       </c>
       <c r="D25">
         <v>3155000.0</v>
       </c>
       <c r="E25">
         <v>3887000.0</v>
       </c>
       <c r="F25">
         <v>5702000.0</v>
       </c>
       <c r="G25">
         <v>8165000.0</v>
       </c>
       <c r="H25">
         <v>8145000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28">
         <v>18773000.0</v>
       </c>
       <c r="C28">
         <v>18780000.0</v>
       </c>
       <c r="D28">
         <v>20177000.0</v>
       </c>
       <c r="E28">
         <v>15415000.0</v>
       </c>
       <c r="F28">
         <v>17815000.0</v>
       </c>
       <c r="G28">
         <v>19610000.0</v>
       </c>
       <c r="H28">
         <v>39782000.0</v>
       </c>
       <c r="I28">
         <v>29752000.0</v>
       </c>
       <c r="J28">
         <v>21447000.0</v>
       </c>
       <c r="K28">
         <v>17314000.0</v>
       </c>
       <c r="L28">
         <v>11971000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>6411000.0</v>
       </c>
       <c r="C29">
         <v>347000.0</v>
       </c>
       <c r="D29">
         <v>480000.0</v>
       </c>
       <c r="E29">
         <v>104000.0</v>
       </c>
       <c r="F29">
         <v>6530000.0</v>
       </c>
       <c r="G29">
         <v>3234000.0</v>
       </c>
       <c r="H29">
         <v>-388000.0</v>
       </c>
       <c r="I29">
         <v>3737000.0</v>
       </c>
       <c r="J29">
         <v>5864000.0</v>
       </c>
       <c r="K29">
         <v>1979000.0</v>
       </c>
       <c r="L29">
         <v>2819000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>110633000.0</v>
       </c>
       <c r="C30">
         <v>61455000.0</v>
       </c>
       <c r="D30">
         <v>60815000.0</v>
       </c>
       <c r="E30">
         <v>53305000.0</v>
       </c>
       <c r="F30">
         <v>98587000.0</v>
       </c>
       <c r="G30">
         <v>149927000.0</v>
       </c>
       <c r="H30">
         <v>231361000.0</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>179896000.0</v>
       </c>
       <c r="K30">
         <v>131000000.0</v>
       </c>
       <c r="L30">
         <v>116000000.0</v>
       </c>
       <c r="M30">
         <v>110000000.0</v>
       </c>
       <c r="N30">
         <v>110000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>123668000.0</v>
       </c>
       <c r="C32">
         <v>76312000.0</v>
       </c>
       <c r="D32">
         <v>53049000.0</v>
       </c>
       <c r="E32">
         <v>43706000.0</v>
       </c>
       <c r="F32">
         <v>70684000.0</v>
       </c>
       <c r="G32">
         <v>127822000.0</v>
       </c>
       <c r="H32">
         <v>204706000.0</v>
       </c>
       <c r="I32">
         <v>407439000.0</v>
       </c>
@@ -7756,2158 +7994,2282 @@
       <c r="N32">
         <v>109000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>10</v>
       </c>
-      <c r="AE1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>32655000.0</v>
+      </c>
+      <c r="C2">
+        <v>27270000.0</v>
+      </c>
+      <c r="D2">
         <v>25266000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>29789000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>18584000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>28726000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>16697000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>25422000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>10994000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6994000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>8326000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>14480000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>7888000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>12874000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>5396000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>18210000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11848000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2690000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5142000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>26881000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>15121000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>20342000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>18428000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>32740000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>27766000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>35426000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>34385000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>57477000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>35539000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>24000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>35000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>26000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-5978000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1280000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1710000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-2398000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>-85000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>320000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>20104000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>2055000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>2267000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>2527000.0</v>
       </c>
-      <c r="AA5"/>
-[...1 lines deleted...]
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5">
         <v>2000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-14000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>1000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6">
         <v>974000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-4367000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-1139000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-1758000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1292000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>659000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1616000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-29566000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>233000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-85000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>320000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>20104000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>2055000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>6787000.0</v>
+      </c>
+      <c r="C9">
+        <v>4980000.0</v>
+      </c>
+      <c r="D9">
         <v>5891000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>9373000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>6491000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>10052000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>3956000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>7620000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>2731000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>12558000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1667000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>8551000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2227000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>943000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>690000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2425000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1931000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1600000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-140000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-10867000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-848000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1010000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>617000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-10087000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2779000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1670000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>3143000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-7381000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>5880000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>7000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-9000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>4000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>683000.0</v>
+      </c>
+      <c r="C10">
+        <v>1252000.0</v>
+      </c>
+      <c r="D10">
         <v>1194000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1571000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>808000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>6064000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1016000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1012000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1753000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>9373000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-879000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>7215000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>724000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-4661000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1432000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-2071000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>907000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>313000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-1980000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-29679000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-240000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-661000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-526000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>18992000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>796000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1019000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1172000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-29490000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>521000.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>480000.0</v>
       </c>
-      <c r="L11"/>
-      <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
-[...4 lines deleted...]
-      </c>
+      <c r="AC11"/>
+      <c r="AD11"/>
       <c r="AE11">
         <v>1000000.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>1038000.0</v>
+      </c>
+      <c r="C12">
+        <v>955000.0</v>
+      </c>
+      <c r="D12">
         <v>577000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>298000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>346000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>256000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>154000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>11000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>241000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>267000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>226000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>521000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>250000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>294000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>293000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>313000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>385000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>346000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>364000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>113000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>473000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>576000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>846000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1112000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1259000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1248000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1355000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1621000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1468000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AE12">
         <v>1000000.0</v>
       </c>
       <c r="AF12">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>112</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>955000.0</v>
+      </c>
+      <c r="D13">
         <v>577000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>300000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>346000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>256000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>154000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>11000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>3740000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>250000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>4880000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>270000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>957000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>48000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>598000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>251000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>447000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>148000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>269000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>332000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>986000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1014000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1212000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>3000.0</v>
+      </c>
+      <c r="C14">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000.0</v>
       </c>
       <c r="D14">
         <v>1000.0</v>
       </c>
       <c r="E14">
-        <v>0.0</v>
+        <v>63000.0</v>
       </c>
       <c r="F14">
         <v>1000.0</v>
       </c>
       <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14">
+        <v>1000.0</v>
+      </c>
+      <c r="I14">
         <v>2000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-2000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="P14">
         <v>1000.0</v>
       </c>
       <c r="Q14">
         <v>1000.0</v>
       </c>
       <c r="R14">
+        <v>1000.0</v>
+      </c>
+      <c r="S14">
+        <v>1000.0</v>
+      </c>
+      <c r="T14">
         <v>2000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>81000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>0.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>577000.0</v>
+      </c>
+      <c r="C15">
+        <v>788000.0</v>
+      </c>
+      <c r="D15">
         <v>1176000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>1086000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>778000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>435000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>814000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>1015000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>1480000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>9371000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-951000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>6738000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>726000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-4662000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-1431000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-2070000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>908000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>210000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-1978000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-33874000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-241000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-2911000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-524000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>15760000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>796000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1020000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1172000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-28425000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>646000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AE15">
         <v>1000000.0</v>
       </c>
       <c r="AF15">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AG15">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AH15">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>115</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>788000.0</v>
+      </c>
+      <c r="D16">
         <v>1176000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1086000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>778000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>435000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>814000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>6755000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>726000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-4662000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-1431000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-2070000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>908000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>210000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-1978000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-33874000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-241000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-2911000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-524000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>15760000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>796000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1020000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1172000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-28425000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>646000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>574000.0</v>
+      </c>
+      <c r="C17">
+        <v>787000.0</v>
+      </c>
+      <c r="D17">
         <v>1175000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>922000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>777000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>435000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>813000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>1013000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>1478000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>9373000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-952000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>6735000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>724000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-4661000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-1432000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-2071000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>907000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>209000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-1980000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-33955000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-244000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-2911000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-526000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>15758000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>796000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>1019000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>1172000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-1038000.0</v>
+      </c>
+      <c r="C18">
+        <v>-955000.0</v>
+      </c>
+      <c r="D18">
         <v>-577000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-298000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-346000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-256000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-154000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>11000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-241000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-267000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-226000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-521000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-250000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-294000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-293000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-313000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-385000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-346000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-364000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-113000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-473000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-576000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-846000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1112000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1259000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-1248000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-1355000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>1641000.0</v>
+      </c>
+      <c r="C21">
+        <v>2207000.0</v>
+      </c>
+      <c r="D21">
         <v>1771000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1871000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1154000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>6320000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1170000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-154000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-1954000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>8868000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-964000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>3475000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>974000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>219000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1702000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1226000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>859000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>911000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-2231000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-24397000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-92000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-392000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-194000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>19978000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1810000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>2231000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>483000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-29490000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>521000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-14000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>5146000.0</v>
+      </c>
+      <c r="C28">
+        <v>3627000.0</v>
+      </c>
+      <c r="D28">
         <v>4485000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5624000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5569000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4167000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3413000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>7774000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4685000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3690000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2631000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>10929000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3507000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2653000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3088000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>7707000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3206000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2183000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2319000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>9495000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2172000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3882000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2266000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>11282000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1624000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>4044000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2660000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>24829000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>5549000.0</v>
       </c>
-      <c r="AC28"/>
-      <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>109000.0</v>
+      </c>
+      <c r="C29">
+        <v>465000.0</v>
+      </c>
+      <c r="D29">
         <v>19000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>548000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>31000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>5629000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>203000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-1000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>275000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>73000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>480000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
-        <v>104000.0</v>
+        <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
+        <v>104000.0</v>
+      </c>
+      <c r="T29">
+        <v>0.0</v>
+      </c>
+      <c r="U29">
         <v>4276000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2250000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3234000.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
-        <v>0.0</v>
+        <v>3234000.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
+        <v>0.0</v>
+      </c>
+      <c r="AB29">
+        <v>0.0</v>
+      </c>
+      <c r="AC29">
         <v>-1064000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-123000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>37801000.0</v>
+      </c>
+      <c r="C30">
+        <v>30043000.0</v>
+      </c>
+      <c r="D30">
         <v>29386000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>37291000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>23921000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>32458000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>20110000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>33196000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>15679000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>10684000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>10957000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>25409000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>11395000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>15527000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>8484000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>25917000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>15054000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>4873000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>7461000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>36376000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>17293000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>24224000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>20694000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>44022000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>29390000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>39470000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>37045000.0</v>
       </c>
-      <c r="AA30"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AC30"/>
+      <c r="AD30"/>
       <c r="AE30">
         <v>30000000.0</v>
       </c>
       <c r="AF30">
+        <v>41000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>30000000.0</v>
+      </c>
+      <c r="AH30">
         <v>26000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>39442000.0</v>
+      </c>
+      <c r="C32">
+        <v>32250000.0</v>
+      </c>
+      <c r="D32">
         <v>31157000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>39162000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>25075000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>38778000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>20653000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>33042000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>13725000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>19552000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>9993000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>23031000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>10115000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>13817000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>6086000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>20635000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>13779000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>4290000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>5002000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>16014000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>14273000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>21352000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>19045000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>22653000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>30545000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>37096000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>37528000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>50096000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>41419000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>27000000.0</v>
       </c>
       <c r="AE32">
         <v>31000000.0</v>
       </c>
       <c r="AF32">
+        <v>27000000.0</v>
+      </c>
+      <c r="AG32">
+        <v>31000000.0</v>
+      </c>
+      <c r="AH32">
         <v>26000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -9957,974 +10319,974 @@
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B2">
         <v>3728000.0</v>
       </c>
       <c r="C2">
         <v>1525000.0</v>
       </c>
       <c r="D2">
         <v>351000.0</v>
       </c>
       <c r="E2">
         <v>3019000.0</v>
       </c>
       <c r="F2">
         <v>4921000.0</v>
       </c>
       <c r="G2">
         <v>6273000.0</v>
       </c>
       <c r="H2">
         <v>15337000.0</v>
       </c>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B3">
         <v>819000</v>
       </c>
       <c r="C3">
         <v>635000</v>
       </c>
       <c r="D3">
         <v>31000</v>
       </c>
       <c r="E3">
         <v>54000</v>
       </c>
       <c r="F3">
         <v>36000</v>
       </c>
       <c r="G3">
         <v>108000</v>
       </c>
       <c r="H3">
         <v>244000</v>
       </c>
       <c r="I3">
         <v>2444000</v>
       </c>
       <c r="J3">
         <v>1949000</v>
       </c>
       <c r="K3">
         <v>319000</v>
       </c>
       <c r="L3">
         <v>1000000</v>
       </c>
       <c r="M3">
         <v>1000000</v>
       </c>
       <c r="N3">
         <v>1000000</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B6">
         <v>1216000.0</v>
       </c>
       <c r="C6">
         <v>2203000.0</v>
       </c>
       <c r="D6">
         <v>1143000.0</v>
       </c>
       <c r="E6">
         <v>-2668000.0</v>
       </c>
       <c r="F6">
         <v>-1902000.0</v>
       </c>
       <c r="G6">
         <v>-1352000.0</v>
       </c>
       <c r="H6">
         <v>-9064000.0</v>
       </c>
       <c r="I6">
         <v>6839000.0</v>
       </c>
       <c r="J6">
         <v>-30885000.0</v>
       </c>
       <c r="K6">
         <v>33122000.0</v>
       </c>
       <c r="L6">
         <v>-23000000.0</v>
       </c>
       <c r="M6">
         <v>-2000000.0</v>
       </c>
       <c r="N6">
         <v>10000000.0</v>
       </c>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B7">
         <v>-8294000.0</v>
       </c>
       <c r="C7">
         <v>-5107000.0</v>
       </c>
       <c r="D7">
         <v>-39814000.0</v>
       </c>
       <c r="E7">
         <v>6389000.0</v>
       </c>
       <c r="F7">
         <v>-4083000.0</v>
       </c>
       <c r="G7">
         <v>-20585000.0</v>
       </c>
       <c r="H7">
         <v>9446000.0</v>
       </c>
       <c r="I7">
         <v>8249000.0</v>
       </c>
       <c r="J7">
         <v>-52139000.0</v>
       </c>
       <c r="K7">
         <v>-28531000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>-919000.0</v>
       </c>
       <c r="E9">
         <v>25324000.0</v>
       </c>
       <c r="F9">
         <v>13763000.0</v>
       </c>
       <c r="G9">
         <v>-6783000.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9">
         <v>7000000.0</v>
       </c>
       <c r="L9">
         <v>-19000000.0</v>
       </c>
       <c r="M9">
         <v>9000000.0</v>
       </c>
       <c r="N9">
         <v>-16000000.0</v>
       </c>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B10">
         <v>8749000.0</v>
       </c>
       <c r="C10">
         <v>-13730000.0</v>
       </c>
       <c r="D10">
         <v>-42001000.0</v>
       </c>
       <c r="E10">
         <v>-895000.0</v>
       </c>
       <c r="F10">
         <v>-2162000.0</v>
       </c>
       <c r="G10">
         <v>1214000.0</v>
       </c>
       <c r="H10">
         <v>-1183000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>-1313000.0</v>
       </c>
       <c r="K10">
         <v>-12000000.0</v>
       </c>
       <c r="L10">
         <v>-24000000.0</v>
       </c>
       <c r="M10">
         <v>-20000000.0</v>
       </c>
       <c r="N10">
         <v>5000000.0</v>
       </c>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-1560000.0</v>
       </c>
       <c r="E11">
         <v>-17341000.0</v>
       </c>
       <c r="F11">
         <v>-11315000.0</v>
       </c>
       <c r="G11">
         <v>-7275000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-4011000.0</v>
       </c>
       <c r="E12">
         <v>-729000.0</v>
       </c>
       <c r="F12">
         <v>7069000.0</v>
       </c>
       <c r="G12">
         <v>-26092000.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>511000.0</v>
       </c>
       <c r="E13">
         <v>69000.0</v>
       </c>
       <c r="F13">
         <v>2734000.0</v>
       </c>
       <c r="G13">
         <v>-1665000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B14">
         <v>4857000.0</v>
       </c>
       <c r="C14">
         <v>1754000.0</v>
       </c>
       <c r="D14">
         <v>935000.0</v>
       </c>
       <c r="E14">
         <v>3887000.0</v>
       </c>
       <c r="F14">
         <v>5702000.0</v>
       </c>
       <c r="G14">
         <v>8165000.0</v>
       </c>
       <c r="H14">
         <v>5857000.0</v>
       </c>
       <c r="I14">
         <v>2037000.0</v>
       </c>
       <c r="J14">
         <v>1177000.0</v>
       </c>
       <c r="K14">
         <v>943000.0</v>
       </c>
       <c r="L14">
         <v>3000000.0</v>
       </c>
       <c r="M14">
         <v>2000000.0</v>
       </c>
       <c r="N14">
         <v>2000000.0</v>
       </c>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>1163000.0</v>
       </c>
       <c r="L15">
         <v>1133000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B16">
         <v>4944000.0</v>
       </c>
       <c r="C16">
         <v>3728000.0</v>
       </c>
       <c r="D16">
         <v>1525000.0</v>
       </c>
       <c r="E16">
         <v>351000.0</v>
       </c>
       <c r="F16">
         <v>3019000.0</v>
       </c>
       <c r="G16">
         <v>4921000.0</v>
       </c>
       <c r="H16">
         <v>6273000.0</v>
       </c>
       <c r="I16">
         <v>15337000.0</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B18">
         <v>11830000.0</v>
       </c>
       <c r="C18">
         <v>8659000.0</v>
       </c>
       <c r="D18">
         <v>-40067000.0</v>
       </c>
       <c r="E18">
         <v>7259000.0</v>
       </c>
       <c r="F18">
         <v>-21795000.0</v>
       </c>
       <c r="G18">
         <v>-13796000.0</v>
       </c>
       <c r="H18">
         <v>14112000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B19">
         <v>-1539000.0</v>
       </c>
       <c r="C19">
         <v>10226000.0</v>
       </c>
       <c r="D19">
         <v>28188000.0</v>
       </c>
       <c r="E19">
         <v>-1201000.0</v>
       </c>
       <c r="F19">
         <v>10328000.0</v>
       </c>
       <c r="G19">
         <v>-4314000.0</v>
       </c>
       <c r="H19">
         <v>-1583000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>-19117000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B21">
         <v>-1562000.0</v>
       </c>
       <c r="C21">
         <v>-12389000.0</v>
       </c>
       <c r="D21">
         <v>17899000.0</v>
       </c>
       <c r="E21">
         <v>-11730000.0</v>
       </c>
       <c r="F21">
         <v>-40414000.0</v>
       </c>
       <c r="G21">
         <v>-6509000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>9459000.0</v>
       </c>
       <c r="C22">
         <v>11259000.0</v>
       </c>
       <c r="D22">
         <v>1371000.0</v>
       </c>
       <c r="E22">
         <v>-2930000.0</v>
       </c>
       <c r="F22">
         <v>-37550000.0</v>
       </c>
       <c r="G22">
         <v>18748000.0</v>
       </c>
       <c r="H22">
         <v>-26297000.0</v>
       </c>
       <c r="I22">
         <v>9487000.0</v>
       </c>
       <c r="J22">
         <v>15057000.0</v>
       </c>
       <c r="K22">
         <v>5433000.0</v>
       </c>
       <c r="L22">
         <v>3000000.0</v>
       </c>
       <c r="M22">
         <v>5000000.0</v>
       </c>
       <c r="N22">
         <v>2000000.0</v>
       </c>
       <c r="O22">
         <v>24710000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B23">
         <v>-2762000.0</v>
       </c>
       <c r="C23">
         <v>-3552000.0</v>
       </c>
       <c r="D23">
         <v>-4870000.0</v>
       </c>
       <c r="E23">
         <v>213000.0</v>
       </c>
       <c r="F23">
         <v>499000.0</v>
       </c>
       <c r="G23">
         <v>499000.0</v>
       </c>
       <c r="H23">
         <v>1798000.0</v>
       </c>
       <c r="I23">
         <v>3175000.0</v>
       </c>
       <c r="J23">
         <v>-13501000.0</v>
       </c>
       <c r="K23">
         <v>9721000.0</v>
       </c>
       <c r="L23">
         <v>-3000000.0</v>
       </c>
       <c r="M23">
         <v>-34000000.0</v>
       </c>
       <c r="N23">
         <v>-5000000.0</v>
       </c>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B24">
         <v>-720000.0</v>
       </c>
       <c r="C24">
         <v>10861000.0</v>
       </c>
       <c r="D24">
         <v>4000.0</v>
       </c>
       <c r="E24">
         <v>131000.0</v>
       </c>
       <c r="F24">
         <v>-190000.0</v>
       </c>
       <c r="G24">
         <v>125000.0</v>
       </c>
       <c r="H24">
         <v>-1339000.0</v>
       </c>
       <c r="I24">
         <v>-4882000.0</v>
       </c>
       <c r="J24">
         <v>-17168000.0</v>
       </c>
       <c r="K24">
         <v>5956000.0</v>
       </c>
       <c r="L24">
         <v>-3065000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B25">
         <v>2464000.0</v>
       </c>
       <c r="C25">
         <v>1905000.0</v>
       </c>
       <c r="D25">
         <v>-589000.0</v>
       </c>
       <c r="E25">
         <v>1287000.0</v>
       </c>
       <c r="F25">
         <v>2008000.0</v>
       </c>
       <c r="G25">
         <v>-1888000.0</v>
       </c>
       <c r="H25">
         <v>5922000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
         <v>28859000.0</v>
       </c>
       <c r="L26">
         <v>3000000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B28">
         <v>-9894000.0</v>
       </c>
       <c r="C28">
         <v>-17317000.0</v>
       </c>
       <c r="D28">
         <v>17899000.0</v>
       </c>
       <c r="E28">
         <v>-11517000.0</v>
       </c>
       <c r="F28">
         <v>-39915000.0</v>
       </c>
       <c r="G28">
         <v>-6509000.0</v>
       </c>
       <c r="H28">
         <v>-21837000.0</v>
       </c>
       <c r="I28">
         <v>-18351000.0</v>
       </c>
       <c r="J28">
         <v>25530000.0</v>
       </c>
       <c r="K28">
         <v>61554000.0</v>
       </c>
       <c r="L28">
         <v>12000000.0</v>
       </c>
       <c r="M28">
         <v>17000000.0</v>
       </c>
       <c r="N28">
         <v>22000000.0</v>
       </c>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B29">
         <v>12649000.0</v>
       </c>
       <c r="C29">
         <v>9294000.0</v>
       </c>
       <c r="D29">
         <v>-45657000.0</v>
       </c>
       <c r="E29">
         <v>7385000.0</v>
       </c>
       <c r="F29">
         <v>-21759000.0</v>
       </c>
       <c r="G29">
         <v>-13688000.0</v>
       </c>
       <c r="H29">
         <v>14356000.0</v>
       </c>
       <c r="I29">
         <v>32516000.0</v>
       </c>
       <c r="J29">
         <v>-37298000.0</v>
       </c>
       <c r="K29">
         <v>-34069000.0</v>
       </c>
       <c r="L29">
         <v>-31000000.0</v>
       </c>
       <c r="M29">
         <v>15000000.0</v>
       </c>
       <c r="N29">
         <v>-6000000.0</v>
       </c>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B30">
         <v>-1539000.0</v>
       </c>
       <c r="C30">
         <v>10226000.0</v>
       </c>
       <c r="D30">
         <v>28901000.0</v>
       </c>
       <c r="E30">
         <v>1464000.0</v>
       </c>
       <c r="F30">
         <v>59772000.0</v>
       </c>
       <c r="G30">
         <v>18845000.0</v>
       </c>
       <c r="H30">
         <v>-1583000.0</v>
       </c>
       <c r="I30">
         <v>-7326000.0</v>
       </c>
@@ -10944,2042 +11306,2158 @@
         <v>-5000000.0</v>
       </c>
       <c r="O30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
         <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>10</v>
       </c>
-      <c r="AE1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>4318000.0</v>
+      </c>
+      <c r="C2">
+        <v>6162000.0</v>
+      </c>
+      <c r="D2">
         <v>4944000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3372000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>7738000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>10203000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3728000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5526000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>24191000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2607000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1525000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3955000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1180000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>-330000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>351000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1920000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2038000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1240000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3019000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>839000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>8000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6371000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4921000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>5548000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>13715000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>21921000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>3943000</v>
+      </c>
+      <c r="C3">
+        <v>820000</v>
+      </c>
+      <c r="D3">
         <v>2579000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>819000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2976000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1612000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>20000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>87000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>25000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>209000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>314000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>6000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>19000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>4000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>54000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>44000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>10000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>298000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>266000</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000</v>
       </c>
       <c r="V3">
         <v>8000</v>
       </c>
       <c r="W3">
+        <v>8000</v>
+      </c>
+      <c r="X3">
+        <v>8000</v>
+      </c>
+      <c r="Y3">
         <v>108000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>103000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>95000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>63000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>244000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>85000</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000</v>
       </c>
       <c r="AE3">
         <v>1000000</v>
       </c>
       <c r="AF3">
         <v>1000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3">
+        <v>1000000</v>
+      </c>
+      <c r="AH3">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>-7262000.0</v>
+      </c>
+      <c r="C6">
+        <v>-626000.0</v>
+      </c>
+      <c r="D6">
         <v>1218000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>1216000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-356000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>4010000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>6475000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-1798000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-18665000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>21584000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1082000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-2461000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>2775000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1510000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-681000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-2668000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1099000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-981000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1779000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1902000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-4082000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>3079000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1450000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1352000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-725000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>7442000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>15648000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-9064000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-11327000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-32000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>33000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>-3532000.0</v>
+      </c>
+      <c r="C7">
+        <v>-7347000.0</v>
+      </c>
+      <c r="D7">
         <v>8987000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-8294000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-4714000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-4275000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>5818000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-3894000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-15539000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>13009000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1213000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-39814000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-23010000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-1016000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1727000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>6389000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>4690000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>3036000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1032000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-4083000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-36350000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-21003000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2679000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-20995000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-3700000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-989000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>-9042000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>10304000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-1533000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-648000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9">
         <v>-20000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>20000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-7000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>-1031000.0</v>
+      </c>
+      <c r="C10">
+        <v>834000.0</v>
+      </c>
+      <c r="D10">
         <v>2772000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1559000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1209000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>6879000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-898000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1451000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-8984000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-471000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-5726000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-2815000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-36888000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-954000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1344000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-23000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-188000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-684000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1644000.0</v>
       </c>
       <c r="T10">
         <v>0.0</v>
       </c>
       <c r="U10">
+        <v>-1644000.0</v>
+      </c>
+      <c r="V10">
+        <v>0.0</v>
+      </c>
+      <c r="W10">
         <v>-10000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-508000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>30000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1184000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>0.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>0.0</v>
       </c>
-      <c r="AA10"/>
-[...1 lines deleted...]
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-3000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-2000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-1000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-11300000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>5230000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>512000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3998000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-6983000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1422000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4747000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-852000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>1236000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-300000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-457000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>32000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14">
         <v>-1410000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-1640000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>813000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>827000.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>1000000.0</v>
       </c>
       <c r="AF14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>-2944000.0</v>
+      </c>
+      <c r="C16">
+        <v>4318000.0</v>
+      </c>
+      <c r="D16">
         <v>6162000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>4944000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3372000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>7738000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>10203000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3728000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>5526000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>24191000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2607000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1525000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>3955000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1180000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-330000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>351000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1920000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2038000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1240000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>3019000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>839000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>8000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>6371000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>4921000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>5548000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>13715000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>21921000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>-2286000.0</v>
+      </c>
+      <c r="C18">
+        <v>-6968000.0</v>
+      </c>
+      <c r="D18">
         <v>8647000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>7198000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>907000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-4121000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>7846000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>1641000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-17291000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>22980000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1329000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-17940000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-21152000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1553000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>578000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>214000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>3049000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>4091000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-95000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>10991000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-14325000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-22628000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>4167000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-21458000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>1062000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>1406000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-1353000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-1581000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-11000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-1645000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>10100000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-121000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>1892000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>24107000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>1522000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>2291000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>268000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>626000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>261000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>839000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-262000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>2892000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>2000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>57385000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-8000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>14099000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>1305000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>3498000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-57000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>-3500000.0</v>
+      </c>
+      <c r="C21">
+        <v>6526000.0</v>
+      </c>
+      <c r="D21">
         <v>-6686000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>2230000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-4884000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2101000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1009000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1696000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-3722000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>22399000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>753000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1531000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>577000.0</v>
+      </c>
+      <c r="C22">
+        <v>2446000.0</v>
+      </c>
+      <c r="D22">
         <v>1194000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>9459000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>7888000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>7080000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1016000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1015000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1480000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>9371000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-951000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>6738000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>726000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-4662000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-1431000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-2831000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-760000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-1667000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-1980000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-31106000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-1427000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-1187000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-526000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>21979000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2987000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>2191000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>1172000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-26297000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>3193000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AE22">
         <v>1000000.0</v>
       </c>
       <c r="AF22">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AG22">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AH22">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>153</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-1772000.0</v>
+      </c>
+      <c r="D23">
         <v>-697000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-2762000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-756000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-410000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-154000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-4870000.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23"/>
       <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23"/>
+      <c r="Q23">
         <v>1199000.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23"/>
       <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23">
         <v>-9159000.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23">
         <v>1798000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1060000.0</v>
       </c>
-      <c r="AC23"/>
-      <c r="AD23"/>
       <c r="AE23"/>
-      <c r="AF23">
+      <c r="AF23"/>
+      <c r="AG23"/>
+      <c r="AH23">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>154</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>28000.0</v>
+      </c>
+      <c r="D24">
         <v>10000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-720000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>31000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>20000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>9000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
-[...4 lines deleted...]
-      </c>
+      <c r="K24"/>
+      <c r="L24"/>
       <c r="M24">
         <v>1000.0</v>
       </c>
       <c r="N24">
         <v>1000.0</v>
       </c>
       <c r="O24">
+        <v>1000.0</v>
+      </c>
+      <c r="P24">
+        <v>1000.0</v>
+      </c>
+      <c r="Q24">
         <v>1518000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>882000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>587000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>36000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>60537000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>57387000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>57385000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>18953000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>4849000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>3536000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>6000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-1339000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>250000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>5046000.0</v>
+      </c>
+      <c r="C25">
+        <v>6355000.0</v>
+      </c>
+      <c r="D25">
         <v>1045000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-1970000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1902000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1500000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1032000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3483000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-3286000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>822000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>886000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-6870000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>124000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>5870000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>287000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-1872000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>522000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1486000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1151000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-2991000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1262000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1715000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2022000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-10366000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2985000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>158</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-2333000.0</v>
+      </c>
+      <c r="D28">
         <v>-7439000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-9894000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-5019000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>265000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1380000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-3722000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>22399000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>753000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1531000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-11517000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-9026000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-5564000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1720000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-40414000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-28683000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-35845000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-2717000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-6509000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-13236000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-2694000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-5071000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-21837000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-20700000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>45000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>7000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>1657000.0</v>
+      </c>
+      <c r="C29">
+        <v>2499000.0</v>
+      </c>
+      <c r="D29">
         <v>11226000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>12649000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>7608000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>5337000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>7866000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1728000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-17266000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>23189000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1643000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-23559000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-21146000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1534000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>582000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>7385000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>7089000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>4006000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>203000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-21759000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-32778000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-18453000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>4175000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-13688000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>7765000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>6695000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>20776000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>14356000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>9208000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-31000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-11000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-6000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-8000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>160</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-792000.0</v>
+      </c>
+      <c r="D30">
         <v>-2569000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1539000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-2945000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-1592000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-11000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>24820000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1522000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>2291000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>268000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1464000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>838000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>577000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-262000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>60271000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>57379000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>57377000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-8000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>18845000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>4746000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3441000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-57000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-1583000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>165000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AE30">
         <v>-1000000.0</v>
       </c>
       <c r="AF30">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AH30">
         <v>3000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>