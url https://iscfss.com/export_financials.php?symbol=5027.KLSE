--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-01-31</t>
+  </si>
+  <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
     <t>2019-01-31</t>
   </si>
   <si>
     <t>2018-01-31</t>
   </si>
   <si>
     <t>2017-01-31</t>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -860,12053 +866,12900 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>111590000.0</v>
+      </c>
+      <c r="C2">
         <v>92636000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>56518480.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>62599247.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>76799726.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>37605113.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>34636414.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>30579532.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>46796516.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>67283673.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>29000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>28000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>20000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>23000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B5">
+        <v>6748000.0</v>
+      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
+        <v>0.0</v>
+      </c>
+      <c r="F5">
         <v>-5131520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
-      <c r="H5"/>
+      <c r="H5">
+        <v>0.0</v>
+      </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-      <c r="C7"/>
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>501000.0</v>
+      </c>
+      <c r="C7">
+        <v>0.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
+        <v>398010000.0</v>
+      </c>
+      <c r="C8">
         <v>386799000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>380891436.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>371864778.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>369304297.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>318436618.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>318433258.0</v>
       </c>
       <c r="H8">
         <v>318433258.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>318433258.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
+      <c r="J9"/>
       <c r="K9">
         <v>6626010.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>6626010.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>264303000.0</v>
+      </c>
+      <c r="C10">
         <v>248933000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>174822753.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>234359886.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>308512711.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>122496210.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>54687840.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>47868770.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>84006500.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>57381890.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>231000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>271000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>230000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>191000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>593849000.0</v>
+      </c>
+      <c r="C12">
         <v>524240000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>418144609.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>399237197.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>410789980.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>337972180.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>243119830.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>273397150.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>300040570.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>224833850.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>196405070.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
+        <v>398010000.0</v>
+      </c>
+      <c r="C13">
         <v>386799000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>380891436.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>371864778.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>369304297.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>318436618.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>318433258.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>318433260.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>318429580.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>311803570.0</v>
       </c>
       <c r="K13">
         <v>311803570.0</v>
       </c>
       <c r="L13">
+        <v>311803570.0</v>
+      </c>
+      <c r="M13">
         <v>317000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>311000000.0</v>
       </c>
       <c r="N13">
         <v>311000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>311000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>982305000.0</v>
+      </c>
+      <c r="C14">
         <v>978321000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>970888872.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>968554866.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>948401401.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>933609730.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>933607330.0</v>
       </c>
       <c r="H14">
         <v>933607330.0</v>
       </c>
       <c r="I14">
-        <v>933614040.0</v>
+        <v>933607330.0</v>
       </c>
       <c r="J14">
         <v>933614040.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>933614040.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>1879909.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1994029.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2108149.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>70241000.0</v>
+      </c>
+      <c r="C22">
         <v>44754000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>43023990.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>63761381.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>39264666.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>20463824.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>27211137.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>53323170.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>61495620.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>39578900.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>43956340.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>26000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>37000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>43000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>1485217000.0</v>
+      </c>
+      <c r="C23">
         <v>1372225000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1256723559.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1263608660.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1264343351.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1086479670.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>975005730.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>983984250.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1039548290.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>848959390.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>105048000.0</v>
+      </c>
+      <c r="C24">
         <v>135344000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>35490000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>45486000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>55482000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>37620000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>570000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4590000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>9515000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>17555000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>25595000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>34000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>33000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>27000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25">
+        <v>105485000.0</v>
+      </c>
+      <c r="C25">
         <v>135344000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>35490000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>45486000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>55482000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>37620000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>570000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4590000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9515000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>17555000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>-123458000.0</v>
+      </c>
+      <c r="C28">
         <v>-88443000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-123368638.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-175922729.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-242145789.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-182188120.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-134381729.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>1080423000.0</v>
+      </c>
+      <c r="C29">
         <v>1042858000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>916371060.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>892823769.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>876169879.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>798581880.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>733990663.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>754091004.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>647463776.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>52905000.0</v>
+      </c>
+      <c r="C30">
         <v>51225000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>36023503.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>44823028.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>53136533.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>36140078.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>27550912.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24098450.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>32255710.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24236860.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>22101690.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>17000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>18000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>29000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>834386612.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>809802957.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>749273794.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>719731670.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>516508000.0</v>
+      </c>
+      <c r="C32">
         <v>484592000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>364157840.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>344722889.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>315503624.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>301884781.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>239335705.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>296505708.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>288078268.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>765413000.0</v>
+      </c>
+      <c r="C33">
         <v>749119000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>743082914.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>747577898.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>750721760.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>669937249.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>656063229.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>619579553.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>484069905.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>486225880.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34">
         <v>1920000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>210779000.0</v>
+      </c>
+      <c r="C35">
         <v>232943000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>126816688.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>138600796.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>146800399.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>127664214.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>88373166.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>90233378.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>62850882.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>70564640.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="C36">
+        <v>49</v>
+      </c>
+      <c r="B36">
+        <v>4760000.0</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36">
         <v>10121954.0</v>
       </c>
-      <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>9249553.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>31906643.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>21232900.0</v>
       </c>
-      <c r="H36"/>
       <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36">
         <v>2108149.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38">
+        <v>5969000.0</v>
+      </c>
+      <c r="C38">
         <v>2989240.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>10121950.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>10067475.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>15292953.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>35281283.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>21232900.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>10613900.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>15246210.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>15408150.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>15770460.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>2809000.0</v>
+      </c>
+      <c r="C39">
         <v>2887000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>15796804.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>13142406.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>63566945.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4016491.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>4067668.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>711090.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>493040.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>61289740.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>35438910.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B40"/>
+        <v>53</v>
+      </c>
+      <c r="B40">
+        <v>56346000.0</v>
+      </c>
       <c r="C40">
+        <v>26946561.0</v>
+      </c>
+      <c r="D40">
         <v>64416858.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>84775263.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>102397785.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>46786888.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>14608227.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="M40">
         <v>10000000.0</v>
       </c>
       <c r="N40">
+        <v>10000000.0</v>
+      </c>
+      <c r="O40">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>93114796.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>91318399.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>90044214.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>87803166.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>55</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>-918000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-1123513.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-1625853.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-11888893.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1625853.0</v>
       </c>
       <c r="G42">
         <v>-1625853.0</v>
       </c>
       <c r="H42">
-        <v>0.0</v>
+        <v>-1625853.0</v>
       </c>
       <c r="I42">
         <v>0.0</v>
       </c>
-      <c r="J42"/>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>759444000.0</v>
+      </c>
+      <c r="C45">
         <v>748570000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1229356663.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1189562789.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1150571575.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1016999749.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>989292263.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>759444000.0</v>
+      </c>
+      <c r="C46">
         <v>748570000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>732960960.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>741366058.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>735428807.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>634655966.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>634830329.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47">
+        <v>759444000.0</v>
+      </c>
+      <c r="C47">
         <v>745909940.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>732960960.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>737510423.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>735428807.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>634655966.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>634830329.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>608965650.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>619080770.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>470817730.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>479713030.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>535321000.0</v>
+      </c>
+      <c r="C48">
         <v>496487000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>485149022.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>464147687.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>447256033.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>432463029.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>402924265.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>417981300.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>421874490.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>276544980.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>263091180.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>220000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>191000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>166000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>35296000.0</v>
+      </c>
+      <c r="C50">
         <v>25146000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>15964115.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>12951157.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>10884922.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>11688086.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>13688993.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>14712297.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>17564199.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>17559508.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>44000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>55000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>52000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>41000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>140845000.0</v>
+      </c>
+      <c r="C51">
         <v>160490000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>51454115.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>58437157.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>66366922.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>46358090.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>10238990.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>14377300.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>19039200.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>27074510.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>25595000.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>35360000.0</v>
+      </c>
+      <c r="C52">
         <v>25146000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>15964115.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>12951157.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>10884922.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>8738090.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9668990.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>9787300.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>9524200.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>9519510.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>10354670.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>55000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>52000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>41000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>329546000.0</v>
+      </c>
+      <c r="C53">
         <v>275307000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>243321856.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>164877311.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>102277269.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>215475970.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>188432000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>225528380.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>216034070.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>167451960.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>1485217000.0</v>
+      </c>
+      <c r="C55">
         <v>1372225000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1256723559.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1263608660.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1264343351.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1086479670.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>975005730.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>983984250.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1039548290.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>848959390.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>805053860.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>806000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>765000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>731000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>719804000.0</v>
+      </c>
+      <c r="C56">
         <v>623106000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>513640645.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>516030762.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>513621591.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>416542417.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>318942498.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>364404690.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>405221320.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>362733510.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>309570370.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>320000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>292000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>270000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>203296000.0</v>
+      </c>
+      <c r="C57">
         <v>138514000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>149482805.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>171307873.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>198117967.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>114657636.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>79606793.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>67898980.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>113312730.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>104949020.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>73086240.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>70000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>61000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>59000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>414075000.0</v>
+      </c>
+      <c r="C58">
         <v>371457000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>276299493.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>309908669.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>344918366.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>337205870.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>255274060.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>249195540.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>300870070.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>255610680.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>225090950.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>156000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>147000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>135000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>940079000.0</v>
+      </c>
+      <c r="C60">
         <v>882368000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>864916945.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>834386612.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>809802957.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>749273790.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>719731670.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>734788710.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>738678220.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>593348710.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>579962900.0</v>
       </c>
-      <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-      <c r="E61">
+      <c r="E61"/>
+      <c r="F61">
         <v>-1626000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1625850.0</v>
       </c>
       <c r="G61">
         <v>-1625850.0</v>
       </c>
       <c r="H61">
         <v>-1625850.0</v>
       </c>
       <c r="I61">
         <v>-1625850.0</v>
       </c>
       <c r="J61">
         <v>-1625850.0</v>
       </c>
       <c r="K61">
+        <v>-1625850.0</v>
+      </c>
+      <c r="L61">
         <v>-1557860.0</v>
       </c>
-      <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>11</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>98051000.0</v>
+      </c>
+      <c r="C2">
+        <v>111590000.0</v>
+      </c>
+      <c r="D2">
         <v>110308000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>99013000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>109629000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>92636000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>99891000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>88690000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>91768000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>56518480.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>97215000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>85143000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>80085000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>62599247.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>96989000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>95802000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>137237000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>76799726.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>143954000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>109876000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>81186000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>37605113.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>68658000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>64916000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>68939000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>34636414.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>55271000.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2">
+      <c r="AC2"/>
+      <c r="AD2">
         <v>29000000.0</v>
       </c>
-      <c r="AC2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>16</v>
-[...32 lines deleted...]
-      <c r="A5" t="s">
         <v>17</v>
-      </c>
-[...8089 lines deleted...]
-        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>6748000.0</v>
+      </c>
+      <c r="D5">
+        <v>6082999.0</v>
+      </c>
+      <c r="E5">
+        <v>4841000.0</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
+        <v>0.0</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
+      <c r="P5">
+        <v>0.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>510000.0</v>
+      </c>
+      <c r="C7">
+        <v>501000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7">
+        <v>0.0</v>
+      </c>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8">
+        <v>400813000.0</v>
+      </c>
+      <c r="C8">
+        <v>398010000.0</v>
+      </c>
+      <c r="D8">
+        <v>395637000.0</v>
+      </c>
+      <c r="E8">
+        <v>395101000.0</v>
+      </c>
+      <c r="F8">
+        <v>394948000.0</v>
+      </c>
+      <c r="G8">
+        <v>386799000.0</v>
+      </c>
+      <c r="H8">
+        <v>385356000.0</v>
+      </c>
+      <c r="I8">
+        <v>384073000.0</v>
+      </c>
+      <c r="J8">
+        <v>383865000.0</v>
+      </c>
+      <c r="K8">
+        <v>380891436.0</v>
+      </c>
+      <c r="L8">
+        <v>377017000.0</v>
+      </c>
+      <c r="M8">
+        <v>375485000.0</v>
+      </c>
+      <c r="N8">
+        <v>372159000.0</v>
+      </c>
+      <c r="O8">
+        <v>371864778.0</v>
+      </c>
+      <c r="P8">
+        <v>371766000.0</v>
+      </c>
+      <c r="Q8">
+        <v>371755000.0</v>
+      </c>
+      <c r="R8">
+        <v>369395000.0</v>
+      </c>
+      <c r="S8">
+        <v>369304297.0</v>
+      </c>
+      <c r="T8">
+        <v>361332000.0</v>
+      </c>
+      <c r="U8">
+        <v>346884000.0</v>
+      </c>
+      <c r="V8">
+        <v>318437000.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10">
+        <v>268771000.0</v>
+      </c>
+      <c r="C10">
+        <v>264303000.0</v>
+      </c>
+      <c r="D10">
+        <v>233552000.0</v>
+      </c>
+      <c r="E10">
+        <v>254202000.0</v>
+      </c>
+      <c r="F10">
+        <v>287638000.0</v>
+      </c>
+      <c r="G10">
+        <v>248933000.0</v>
+      </c>
+      <c r="H10">
+        <v>228674000.0</v>
+      </c>
+      <c r="I10">
+        <v>223184000.0</v>
+      </c>
+      <c r="J10">
+        <v>220475000.0</v>
+      </c>
+      <c r="K10">
+        <v>174822753.0</v>
+      </c>
+      <c r="L10">
+        <v>208684000.0</v>
+      </c>
+      <c r="M10">
+        <v>209285000.0</v>
+      </c>
+      <c r="N10">
+        <v>219005000.0</v>
+      </c>
+      <c r="O10">
+        <v>234991636.0</v>
+      </c>
+      <c r="P10">
+        <v>317028000.0</v>
+      </c>
+      <c r="Q10">
+        <v>375940000.0</v>
+      </c>
+      <c r="R10">
+        <v>307040000.0</v>
+      </c>
+      <c r="S10">
+        <v>308512710.0</v>
+      </c>
+      <c r="T10">
+        <v>319743000.0</v>
+      </c>
+      <c r="U10">
+        <v>283634000.0</v>
+      </c>
+      <c r="V10">
+        <v>165154000.0</v>
+      </c>
+      <c r="W10">
+        <v>231496206.0</v>
+      </c>
+      <c r="X10">
+        <v>258787000.0</v>
+      </c>
+      <c r="Y10">
+        <v>182459000.0</v>
+      </c>
+      <c r="Z10">
+        <v>175452000.0</v>
+      </c>
+      <c r="AA10">
+        <v>148048685.0</v>
+      </c>
+      <c r="AB10">
+        <v>179928000.0</v>
+      </c>
+      <c r="AC10">
+        <v>60000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>231000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>57000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>62000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12">
+        <v>621863000.0</v>
+      </c>
+      <c r="C12">
+        <v>593849000.0</v>
+      </c>
+      <c r="D12">
+        <v>633274000.0</v>
+      </c>
+      <c r="E12">
+        <v>588324000.0</v>
+      </c>
+      <c r="F12">
+        <v>584275000.0</v>
+      </c>
+      <c r="G12">
+        <v>524240000.0</v>
+      </c>
+      <c r="H12">
+        <v>488283000.0</v>
+      </c>
+      <c r="I12">
+        <v>428242000.0</v>
+      </c>
+      <c r="J12">
+        <v>428723000.0</v>
+      </c>
+      <c r="K12">
+        <v>418144609.0</v>
+      </c>
+      <c r="L12">
+        <v>441690000.0</v>
+      </c>
+      <c r="M12">
+        <v>440756000.0</v>
+      </c>
+      <c r="N12">
+        <v>360034000.0</v>
+      </c>
+      <c r="O12">
+        <v>399868947.0</v>
+      </c>
+      <c r="P12">
+        <v>420865000.0</v>
+      </c>
+      <c r="Q12">
+        <v>479607000.0</v>
+      </c>
+      <c r="R12">
+        <v>410538000.0</v>
+      </c>
+      <c r="S12">
+        <v>410789980.0</v>
+      </c>
+      <c r="T12">
+        <v>427902000.0</v>
+      </c>
+      <c r="U12">
+        <v>392020000.0</v>
+      </c>
+      <c r="V12">
+        <v>272553000.0</v>
+      </c>
+      <c r="W12">
+        <v>337972180.0</v>
+      </c>
+      <c r="X12">
+        <v>386939000.0</v>
+      </c>
+      <c r="Y12">
+        <v>310266000.0</v>
+      </c>
+      <c r="Z12">
+        <v>274741000.0</v>
+      </c>
+      <c r="AA12">
+        <v>243119830.0</v>
+      </c>
+      <c r="AB12">
+        <v>287311000.0</v>
+      </c>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13">
+        <v>400813000.0</v>
+      </c>
+      <c r="C13">
+        <v>398010000.0</v>
+      </c>
+      <c r="D13">
+        <v>395637000.0</v>
+      </c>
+      <c r="E13">
+        <v>395101000.0</v>
+      </c>
+      <c r="F13">
+        <v>394948000.0</v>
+      </c>
+      <c r="G13">
+        <v>386799000.0</v>
+      </c>
+      <c r="H13">
+        <v>385356000.0</v>
+      </c>
+      <c r="I13">
+        <v>384073000.0</v>
+      </c>
+      <c r="J13">
+        <v>383865000.0</v>
+      </c>
+      <c r="K13">
+        <v>380891436.0</v>
+      </c>
+      <c r="L13">
+        <v>377017000.0</v>
+      </c>
+      <c r="M13">
+        <v>375485000.0</v>
+      </c>
+      <c r="N13">
+        <v>372159000.0</v>
+      </c>
+      <c r="O13">
+        <v>371864778.0</v>
+      </c>
+      <c r="P13">
+        <v>371766000.0</v>
+      </c>
+      <c r="Q13">
+        <v>371755000.0</v>
+      </c>
+      <c r="R13">
+        <v>369395000.0</v>
+      </c>
+      <c r="S13">
+        <v>369304300.0</v>
+      </c>
+      <c r="T13">
+        <v>361332000.0</v>
+      </c>
+      <c r="U13">
+        <v>346884000.0</v>
+      </c>
+      <c r="V13">
+        <v>318437000.0</v>
+      </c>
+      <c r="W13">
+        <v>318436620.0</v>
+      </c>
+      <c r="X13">
+        <v>318433000.0</v>
+      </c>
+      <c r="Y13">
+        <v>318433000.0</v>
+      </c>
+      <c r="Z13">
+        <v>318433000.0</v>
+      </c>
+      <c r="AA13">
+        <v>318433260.0</v>
+      </c>
+      <c r="AB13">
+        <v>318433000.0</v>
+      </c>
+      <c r="AC13">
+        <v>318000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>318000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>318000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>318000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
+      <c r="A14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14">
+        <v>984866000.0</v>
+      </c>
+      <c r="C14">
+        <v>983663000.0</v>
+      </c>
+      <c r="D14">
+        <v>982760000.0</v>
+      </c>
+      <c r="E14">
+        <v>982411000.0</v>
+      </c>
+      <c r="F14">
+        <v>978735000.0</v>
+      </c>
+      <c r="G14">
+        <v>979121000.0</v>
+      </c>
+      <c r="H14">
+        <v>977521000.0</v>
+      </c>
+      <c r="I14">
+        <v>977176000.0</v>
+      </c>
+      <c r="J14">
+        <v>976172000.0</v>
+      </c>
+      <c r="K14">
+        <v>972447000.0</v>
+      </c>
+      <c r="L14">
+        <v>971022000.0</v>
+      </c>
+      <c r="M14">
+        <v>969191000.0</v>
+      </c>
+      <c r="N14">
+        <v>976172000.0</v>
+      </c>
+      <c r="O14">
+        <v>968521000.0</v>
+      </c>
+      <c r="P14">
+        <v>969445910.0</v>
+      </c>
+      <c r="Q14">
+        <v>966947860.0</v>
+      </c>
+      <c r="R14">
+        <v>965472050.0</v>
+      </c>
+      <c r="S14">
+        <v>965415320.0</v>
+      </c>
+      <c r="T14">
+        <v>964249570.0</v>
+      </c>
+      <c r="U14">
+        <v>953929460.0</v>
+      </c>
+      <c r="V14">
+        <v>933609730.0</v>
+      </c>
+      <c r="W14">
+        <v>933609732.0</v>
+      </c>
+      <c r="X14">
+        <v>933607332.0</v>
+      </c>
+      <c r="Y14">
+        <v>933607332.0</v>
+      </c>
+      <c r="Z14">
+        <v>933607332.0</v>
+      </c>
+      <c r="AA14">
+        <v>933607332.0</v>
+      </c>
+      <c r="AB14">
+        <v>931689200.0</v>
+      </c>
+      <c r="AC14">
+        <v>902255600.0</v>
+      </c>
+      <c r="AD14">
+        <v>909090900.0</v>
+      </c>
+      <c r="AE14">
+        <v>923076900.0</v>
+      </c>
+      <c r="AF14">
+        <v>920502100.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
+      <c r="A17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
+      <c r="A18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
+      <c r="A19" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
+      <c r="A20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
+      <c r="A21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21">
+        <v>4899000.0</v>
+      </c>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22">
+        <v>46690000.0</v>
+      </c>
+      <c r="C22">
+        <v>70241000.0</v>
+      </c>
+      <c r="D22">
+        <v>63105000.0</v>
+      </c>
+      <c r="E22">
+        <v>53571000.0</v>
+      </c>
+      <c r="F22">
+        <v>54151000.0</v>
+      </c>
+      <c r="G22">
+        <v>44754000.0</v>
+      </c>
+      <c r="H22">
+        <v>38781000.0</v>
+      </c>
+      <c r="I22">
+        <v>34633000.0</v>
+      </c>
+      <c r="J22">
+        <v>45365000.0</v>
+      </c>
+      <c r="K22">
+        <v>47581990.0</v>
+      </c>
+      <c r="L22">
+        <v>48997000.0</v>
+      </c>
+      <c r="M22">
+        <v>52559000.0</v>
+      </c>
+      <c r="N22">
+        <v>68598000.0</v>
+      </c>
+      <c r="O22">
+        <v>58196381.0</v>
+      </c>
+      <c r="P22">
+        <v>71835000.0</v>
+      </c>
+      <c r="Q22">
+        <v>39617000.0</v>
+      </c>
+      <c r="R22">
+        <v>41463000.0</v>
+      </c>
+      <c r="S22">
+        <v>33421670.0</v>
+      </c>
+      <c r="T22">
+        <v>34896000.0</v>
+      </c>
+      <c r="U22">
+        <v>24517000.0</v>
+      </c>
+      <c r="V22">
+        <v>24572000.0</v>
+      </c>
+      <c r="W22">
+        <v>20463820.0</v>
+      </c>
+      <c r="X22">
+        <v>21277000.0</v>
+      </c>
+      <c r="Y22">
+        <v>30116000.0</v>
+      </c>
+      <c r="Z22">
+        <v>32069000.0</v>
+      </c>
+      <c r="AA22">
+        <v>27211140.0</v>
+      </c>
+      <c r="AB22">
+        <v>27784000.0</v>
+      </c>
+      <c r="AC22">
+        <v>37000000.0</v>
+      </c>
+      <c r="AD22">
+        <v>44000000.0</v>
+      </c>
+      <c r="AE22">
+        <v>40000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>34000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
+      <c r="A23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23">
+        <v>1500066000.0</v>
+      </c>
+      <c r="C23">
+        <v>1485217000.0</v>
+      </c>
+      <c r="D23">
+        <v>1508469000.0</v>
+      </c>
+      <c r="E23">
+        <v>1444885000.0</v>
+      </c>
+      <c r="F23">
+        <v>1442783000.0</v>
+      </c>
+      <c r="G23">
+        <v>1372225000.0</v>
+      </c>
+      <c r="H23">
+        <v>1340827000.0</v>
+      </c>
+      <c r="I23">
+        <v>1270298000.0</v>
+      </c>
+      <c r="J23">
+        <v>1278829000.0</v>
+      </c>
+      <c r="K23">
+        <v>1256723559.0</v>
+      </c>
+      <c r="L23">
+        <v>1298766000.0</v>
+      </c>
+      <c r="M23">
+        <v>1285080000.0</v>
+      </c>
+      <c r="N23">
+        <v>1237323000.0</v>
+      </c>
+      <c r="O23">
+        <v>1263608660.0</v>
+      </c>
+      <c r="P23">
+        <v>1287700000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1309280000.0</v>
+      </c>
+      <c r="R23">
+        <v>1285387000.0</v>
+      </c>
+      <c r="S23">
+        <v>1264343350.0</v>
+      </c>
+      <c r="T23">
+        <v>1308599000.0</v>
+      </c>
+      <c r="U23">
+        <v>1239046000.0</v>
+      </c>
+      <c r="V23">
+        <v>1101842000.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
+      <c r="A24" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24">
+        <v>102549000.0</v>
+      </c>
+      <c r="C24">
+        <v>105048000.0</v>
+      </c>
+      <c r="D24">
+        <v>117697000.0</v>
+      </c>
+      <c r="E24">
+        <v>120196000.0</v>
+      </c>
+      <c r="F24">
+        <v>132845000.0</v>
+      </c>
+      <c r="G24">
+        <v>135344000.0</v>
+      </c>
+      <c r="H24">
+        <v>27993000.0</v>
+      </c>
+      <c r="I24">
+        <v>30492000.0</v>
+      </c>
+      <c r="J24">
+        <v>32991000.0</v>
+      </c>
+      <c r="K24">
+        <v>35490000.0</v>
+      </c>
+      <c r="L24">
+        <v>37989000.0</v>
+      </c>
+      <c r="M24">
+        <v>40488000.0</v>
+      </c>
+      <c r="N24">
+        <v>42987000.0</v>
+      </c>
+      <c r="O24">
+        <v>45486000.0</v>
+      </c>
+      <c r="P24">
+        <v>47985000.0</v>
+      </c>
+      <c r="Q24">
+        <v>50484000.0</v>
+      </c>
+      <c r="R24">
+        <v>52983000.0</v>
+      </c>
+      <c r="S24">
+        <v>55482000.0</v>
+      </c>
+      <c r="T24">
+        <v>57981000.0</v>
+      </c>
+      <c r="U24">
+        <v>60480000.0</v>
+      </c>
+      <c r="V24">
+        <v>36192000.0</v>
+      </c>
+      <c r="W24">
+        <v>37620000.0</v>
+      </c>
+      <c r="X24">
+        <v>39048000.0</v>
+      </c>
+      <c r="Y24">
+        <v>0.0</v>
+      </c>
+      <c r="Z24">
+        <v>0.0</v>
+      </c>
+      <c r="AA24">
+        <v>570000.0</v>
+      </c>
+      <c r="AB24">
+        <v>1575000.0</v>
+      </c>
+      <c r="AC24">
+        <v>24000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>26000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>28000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>31000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="A25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>105485000.0</v>
+      </c>
+      <c r="D25">
+        <v>117697000.0</v>
+      </c>
+      <c r="E25">
+        <v>120196000.0</v>
+      </c>
+      <c r="F25">
+        <v>132845000.0</v>
+      </c>
+      <c r="G25">
+        <v>135344000.0</v>
+      </c>
+      <c r="H25">
+        <v>27993000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>40488000.0</v>
+      </c>
+      <c r="N25">
+        <v>42987000.0</v>
+      </c>
+      <c r="O25">
+        <v>45486000.0</v>
+      </c>
+      <c r="P25">
+        <v>47985000.0</v>
+      </c>
+      <c r="Q25">
+        <v>50484000.0</v>
+      </c>
+      <c r="R25">
+        <v>52983000.0</v>
+      </c>
+      <c r="S25">
+        <v>55482000.0</v>
+      </c>
+      <c r="T25">
+        <v>57981000.0</v>
+      </c>
+      <c r="U25">
+        <v>60480000.0</v>
+      </c>
+      <c r="V25">
+        <v>36192000.0</v>
+      </c>
+      <c r="W25">
+        <v>37620000.0</v>
+      </c>
+      <c r="X25">
+        <v>39048000.0</v>
+      </c>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
+      <c r="A26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
+      <c r="A27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
+      <c r="A28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28">
+        <v>-130416000.0</v>
+      </c>
+      <c r="C28">
+        <v>-123458000.0</v>
+      </c>
+      <c r="D28">
+        <v>-80559000.0</v>
+      </c>
+      <c r="E28">
+        <v>-98710000.0</v>
+      </c>
+      <c r="F28">
+        <v>-129647000.0</v>
+      </c>
+      <c r="G28">
+        <v>-88443000.0</v>
+      </c>
+      <c r="H28">
+        <v>-185685000.0</v>
+      </c>
+      <c r="I28">
+        <v>-177587000.0</v>
+      </c>
+      <c r="J28">
+        <v>-171514000.0</v>
+      </c>
+      <c r="K28">
+        <v>-123368638.0</v>
+      </c>
+      <c r="L28">
+        <v>-157818000.0</v>
+      </c>
+      <c r="M28">
+        <v>-155869000.0</v>
+      </c>
+      <c r="N28">
+        <v>-163069000.0</v>
+      </c>
+      <c r="O28">
+        <v>-176554479.0</v>
+      </c>
+      <c r="P28">
+        <v>-256084000.0</v>
+      </c>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29">
+        <v>1076330000.0</v>
+      </c>
+      <c r="C29">
+        <v>1080423000.0</v>
+      </c>
+      <c r="D29">
+        <v>1083514000.0</v>
+      </c>
+      <c r="E29">
+        <v>1089414000.0</v>
+      </c>
+      <c r="F29">
+        <v>1043330000.0</v>
+      </c>
+      <c r="G29">
+        <v>1042858000.0</v>
+      </c>
+      <c r="H29">
+        <v>946380000.0</v>
+      </c>
+      <c r="I29">
+        <v>946700000.0</v>
+      </c>
+      <c r="J29">
+        <v>910378000.0</v>
+      </c>
+      <c r="K29">
+        <v>916371060.0</v>
+      </c>
+      <c r="L29">
+        <v>915626000.0</v>
+      </c>
+      <c r="M29">
+        <v>917374000.0</v>
+      </c>
+      <c r="N29">
+        <v>922092000.0</v>
+      </c>
+      <c r="O29">
+        <v>892823769.0</v>
+      </c>
+      <c r="P29">
+        <v>906978000.0</v>
+      </c>
+      <c r="Q29">
+        <v>918701000.0</v>
+      </c>
+      <c r="R29">
+        <v>916062000.0</v>
+      </c>
+      <c r="S29">
+        <v>876169879.0</v>
+      </c>
+      <c r="T29">
+        <v>883645000.0</v>
+      </c>
+      <c r="U29">
+        <v>879598000.0</v>
+      </c>
+      <c r="V29">
+        <v>820744000.0</v>
+      </c>
+      <c r="W29">
+        <v>798581880.0</v>
+      </c>
+      <c r="X29">
+        <v>817651000.0</v>
+      </c>
+      <c r="Y29">
+        <v>787819000.0</v>
+      </c>
+      <c r="Z29">
+        <v>755151000.0</v>
+      </c>
+      <c r="AA29">
+        <v>733990663.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
+      <c r="A30" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30">
+        <v>63013000.0</v>
+      </c>
+      <c r="C30">
+        <v>52905000.0</v>
+      </c>
+      <c r="D30">
+        <v>63572000.0</v>
+      </c>
+      <c r="E30">
+        <v>51806000.0</v>
+      </c>
+      <c r="F30">
+        <v>52929000.0</v>
+      </c>
+      <c r="G30">
+        <v>51225000.0</v>
+      </c>
+      <c r="H30">
+        <v>65227000.0</v>
+      </c>
+      <c r="I30">
+        <v>49230000.0</v>
+      </c>
+      <c r="J30">
+        <v>51850000.0</v>
+      </c>
+      <c r="K30">
+        <v>36023503.0</v>
+      </c>
+      <c r="L30">
+        <v>56190000.0</v>
+      </c>
+      <c r="M30">
+        <v>43020000.0</v>
+      </c>
+      <c r="N30">
+        <v>54880000.0</v>
+      </c>
+      <c r="O30">
+        <v>44823028.0</v>
+      </c>
+      <c r="P30">
+        <v>36340000.0</v>
+      </c>
+      <c r="Q30">
+        <v>29127000.0</v>
+      </c>
+      <c r="R30">
+        <v>71064000.0</v>
+      </c>
+      <c r="S30">
+        <v>58215730.0</v>
+      </c>
+      <c r="T30">
+        <v>93562000.0</v>
+      </c>
+      <c r="U30">
+        <v>72221000.0</v>
+      </c>
+      <c r="V30">
+        <v>68366000.0</v>
+      </c>
+      <c r="W30">
+        <v>48790970.0</v>
+      </c>
+      <c r="X30">
+        <v>50030000.0</v>
+      </c>
+      <c r="Y30">
+        <v>52325000.0</v>
+      </c>
+      <c r="Z30">
+        <v>43291000.0</v>
+      </c>
+      <c r="AA30">
+        <v>40318060.0</v>
+      </c>
+      <c r="AB30">
+        <v>41589000.0</v>
+      </c>
+      <c r="AC30">
+        <v>37000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>28000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>39000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>33000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
+      <c r="A31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>863958000.0</v>
+      </c>
+      <c r="N31">
+        <v>866156000.0</v>
+      </c>
+      <c r="O31">
+        <v>834386612.0</v>
+      </c>
+      <c r="P31">
+        <v>846034000.0</v>
+      </c>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
+      <c r="A32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32">
+        <v>526160000.0</v>
+      </c>
+      <c r="C32">
+        <v>516508000.0</v>
+      </c>
+      <c r="D32">
+        <v>535102000.0</v>
+      </c>
+      <c r="E32">
+        <v>540843000.0</v>
+      </c>
+      <c r="F32">
+        <v>498859000.0</v>
+      </c>
+      <c r="G32">
+        <v>484592000.0</v>
+      </c>
+      <c r="H32">
+        <v>396866000.0</v>
+      </c>
+      <c r="I32">
+        <v>398318000.0</v>
+      </c>
+      <c r="J32">
+        <v>362081000.0</v>
+      </c>
+      <c r="K32">
+        <v>364157840.0</v>
+      </c>
+      <c r="L32">
+        <v>370157000.0</v>
+      </c>
+      <c r="M32">
+        <v>375233000.0</v>
+      </c>
+      <c r="N32">
+        <v>385026000.0</v>
+      </c>
+      <c r="O32">
+        <v>344722889.0</v>
+      </c>
+      <c r="P32">
+        <v>360041000.0</v>
+      </c>
+      <c r="Q32">
+        <v>374677000.0</v>
+      </c>
+      <c r="R32">
+        <v>366962000.0</v>
+      </c>
+      <c r="S32">
+        <v>315503624.0</v>
+      </c>
+      <c r="T32">
+        <v>322092000.0</v>
+      </c>
+      <c r="U32">
+        <v>322300000.0</v>
+      </c>
+      <c r="V32">
+        <v>276878000.0</v>
+      </c>
+      <c r="W32">
+        <v>301884781.0</v>
+      </c>
+      <c r="X32">
+        <v>329166000.0</v>
+      </c>
+      <c r="Y32">
+        <v>304585000.0</v>
+      </c>
+      <c r="Z32">
+        <v>268967000.0</v>
+      </c>
+      <c r="AA32">
+        <v>239335705.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
+      <c r="A33" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33">
+        <v>760999000.0</v>
+      </c>
+      <c r="C33">
+        <v>765413000.0</v>
+      </c>
+      <c r="D33">
+        <v>745127000.0</v>
+      </c>
+      <c r="E33">
+        <v>746102000.0</v>
+      </c>
+      <c r="F33">
+        <v>746248000.0</v>
+      </c>
+      <c r="G33">
+        <v>749119000.0</v>
+      </c>
+      <c r="H33">
+        <v>745906000.0</v>
+      </c>
+      <c r="I33">
+        <v>744111000.0</v>
+      </c>
+      <c r="J33">
+        <v>743992000.0</v>
+      </c>
+      <c r="K33">
+        <v>743082914.0</v>
+      </c>
+      <c r="L33">
+        <v>743037000.0</v>
+      </c>
+      <c r="M33">
+        <v>739564000.0</v>
+      </c>
+      <c r="N33">
+        <v>743559000.0</v>
+      </c>
+      <c r="O33">
+        <v>747577898.0</v>
+      </c>
+      <c r="P33">
+        <v>746552000.0</v>
+      </c>
+      <c r="Q33">
+        <v>751997000.0</v>
+      </c>
+      <c r="R33">
+        <v>749222000.0</v>
+      </c>
+      <c r="S33">
+        <v>750721760.0</v>
+      </c>
+      <c r="T33">
+        <v>743323000.0</v>
+      </c>
+      <c r="U33">
+        <v>742378000.0</v>
+      </c>
+      <c r="V33">
+        <v>724478000.0</v>
+      </c>
+      <c r="W33">
+        <v>669937249.0</v>
+      </c>
+      <c r="X33">
+        <v>657545000.0</v>
+      </c>
+      <c r="Y33">
+        <v>653834000.0</v>
+      </c>
+      <c r="Z33">
+        <v>652568000.0</v>
+      </c>
+      <c r="AA33">
+        <v>656063229.0</v>
+      </c>
+      <c r="AB33">
+        <v>629678000.0</v>
+      </c>
+      <c r="AC33"/>
+      <c r="AD33"/>
+      <c r="AE33"/>
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
+      <c r="A34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34">
+        <v>1920000.0</v>
+      </c>
+      <c r="AA34">
+        <v>1920000.0</v>
+      </c>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
+      <c r="A35" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35">
+        <v>209650000.0</v>
+      </c>
+      <c r="C35">
+        <v>210779000.0</v>
+      </c>
+      <c r="D35">
+        <v>217015999.0</v>
+      </c>
+      <c r="E35">
+        <v>219683000.0</v>
+      </c>
+      <c r="F35">
+        <v>231192000.0</v>
+      </c>
+      <c r="G35">
+        <v>232943000.0</v>
+      </c>
+      <c r="H35">
+        <v>119374000.0</v>
+      </c>
+      <c r="I35">
+        <v>121291000.0</v>
+      </c>
+      <c r="J35">
+        <v>124565000.0</v>
+      </c>
+      <c r="K35">
+        <v>126816688.0</v>
+      </c>
+      <c r="L35">
+        <v>131205000.0</v>
+      </c>
+      <c r="M35">
+        <v>134596000.0</v>
+      </c>
+      <c r="N35">
+        <v>135950000.0</v>
+      </c>
+      <c r="O35">
+        <v>138600796.0</v>
+      </c>
+      <c r="P35">
+        <v>141153000.0</v>
+      </c>
+      <c r="Q35">
+        <v>144037000.0</v>
+      </c>
+      <c r="R35">
+        <v>145390000.0</v>
+      </c>
+      <c r="S35">
+        <v>146800399.0</v>
+      </c>
+      <c r="T35">
+        <v>147851000.0</v>
+      </c>
+      <c r="U35">
+        <v>151097000.0</v>
+      </c>
+      <c r="V35">
+        <v>127022000.0</v>
+      </c>
+      <c r="W35">
+        <v>127664214.0</v>
+      </c>
+      <c r="X35">
+        <v>128547000.0</v>
+      </c>
+      <c r="Y35">
+        <v>88504000.0</v>
+      </c>
+      <c r="Z35">
+        <v>87810000.0</v>
+      </c>
+      <c r="AA35">
+        <v>88373166.0</v>
+      </c>
+      <c r="AB35">
+        <v>84428000.0</v>
+      </c>
+      <c r="AC35"/>
+      <c r="AD35"/>
+      <c r="AE35"/>
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
+      <c r="A36" t="s">
+        <v>49</v>
+      </c>
+      <c r="B36">
+        <v>5202000.0</v>
+      </c>
+      <c r="C36">
+        <v>4760000.0</v>
+      </c>
+      <c r="D36">
+        <v>2723000.0</v>
+      </c>
+      <c r="E36">
+        <v>2399000.0</v>
+      </c>
+      <c r="F36">
+        <v>2618000.0</v>
+      </c>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36"/>
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36"/>
+      <c r="O36">
+        <v>10067475.0</v>
+      </c>
+      <c r="P36">
+        <v>9600000.0</v>
+      </c>
+      <c r="Q36"/>
+      <c r="R36"/>
+      <c r="S36"/>
+      <c r="T36"/>
+      <c r="U36"/>
+      <c r="V36"/>
+      <c r="W36"/>
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36"/>
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36"/>
+      <c r="AE36"/>
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
+      <c r="A37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
+      <c r="A38" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>5969000.0</v>
+      </c>
+      <c r="D38">
+        <v>3543000.0</v>
+      </c>
+      <c r="E38">
+        <v>3262000.0</v>
+      </c>
+      <c r="F38">
+        <v>3287000.0</v>
+      </c>
+      <c r="G38">
+        <v>2989240.0</v>
+      </c>
+      <c r="H38">
+        <v>6747000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>10943000.0</v>
+      </c>
+      <c r="N38">
+        <v>11115000.0</v>
+      </c>
+      <c r="O38">
+        <v>10067475.0</v>
+      </c>
+      <c r="P38">
+        <v>9600000.0</v>
+      </c>
+      <c r="Q38">
+        <v>7830000.0</v>
+      </c>
+      <c r="R38">
+        <v>8673000.0</v>
+      </c>
+      <c r="S38">
+        <v>9482750.0</v>
+      </c>
+      <c r="T38">
+        <v>11248000.0</v>
+      </c>
+      <c r="U38">
+        <v>12683000.0</v>
+      </c>
+      <c r="V38">
+        <v>86378000.0</v>
+      </c>
+      <c r="W38">
+        <v>29404860.0</v>
+      </c>
+      <c r="X38">
+        <v>15799000.0</v>
+      </c>
+      <c r="Y38">
+        <v>19487000.0</v>
+      </c>
+      <c r="Z38">
+        <v>18641000.0</v>
+      </c>
+      <c r="AA38">
+        <v>21232900.0</v>
+      </c>
+      <c r="AB38">
+        <v>11542000.0</v>
+      </c>
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
+      <c r="A39" t="s">
+        <v>52</v>
+      </c>
+      <c r="B39">
+        <v>7501000.0</v>
+      </c>
+      <c r="C39">
+        <v>2809000.0</v>
+      </c>
+      <c r="D39">
+        <v>3452000.0</v>
+      </c>
+      <c r="E39">
+        <v>5082000.0</v>
+      </c>
+      <c r="F39">
+        <v>5180000.0</v>
+      </c>
+      <c r="G39">
+        <v>2887000.0</v>
+      </c>
+      <c r="H39">
+        <v>2630000.0</v>
+      </c>
+      <c r="I39">
+        <v>14082000.0</v>
+      </c>
+      <c r="J39">
+        <v>15293000.0</v>
+      </c>
+      <c r="K39">
+        <v>47914046.0</v>
+      </c>
+      <c r="L39">
+        <v>14868000.0</v>
+      </c>
+      <c r="M39">
+        <v>14444000.0</v>
+      </c>
+      <c r="N39">
+        <v>16323000.0</v>
+      </c>
+      <c r="O39">
+        <v>13142406.0</v>
+      </c>
+      <c r="P39">
+        <v>12108000.0</v>
+      </c>
+      <c r="Q39">
+        <v>5449000.0</v>
+      </c>
+      <c r="R39">
+        <v>7334000.0</v>
+      </c>
+      <c r="S39">
+        <v>5843000.0</v>
+      </c>
+      <c r="T39">
+        <v>6008000.0</v>
+      </c>
+      <c r="U39">
+        <v>4245000.0</v>
+      </c>
+      <c r="V39">
+        <v>5015000.0</v>
+      </c>
+      <c r="W39">
+        <v>3181000.0</v>
+      </c>
+      <c r="X39">
+        <v>3867000.0</v>
+      </c>
+      <c r="Y39">
+        <v>2906000.0</v>
+      </c>
+      <c r="Z39">
+        <v>3643000.0</v>
+      </c>
+      <c r="AA39">
+        <v>3128000.0</v>
+      </c>
+      <c r="AB39">
+        <v>1929000.0</v>
+      </c>
+      <c r="AC39"/>
+      <c r="AD39"/>
+      <c r="AE39"/>
+      <c r="AF39"/>
+    </row>
+    <row r="40" spans="1:32">
+      <c r="A40" t="s">
+        <v>53</v>
+      </c>
+      <c r="B40">
+        <v>59075000.0</v>
+      </c>
+      <c r="C40">
+        <v>56346000.0</v>
+      </c>
+      <c r="D40">
+        <v>82636000.0</v>
+      </c>
+      <c r="E40">
+        <v>122644000.0</v>
+      </c>
+      <c r="F40">
+        <v>98234000.0</v>
+      </c>
+      <c r="G40"/>
+      <c r="H40">
+        <v>49802000.0</v>
+      </c>
+      <c r="I40">
+        <v>24074000.0</v>
+      </c>
+      <c r="J40">
+        <v>48998000.0</v>
+      </c>
+      <c r="K40">
+        <v>64416858.0</v>
+      </c>
+      <c r="L40">
+        <v>48849000.0</v>
+      </c>
+      <c r="M40">
+        <v>48464000.0</v>
+      </c>
+      <c r="N40">
+        <v>1638000.0</v>
+      </c>
+      <c r="O40">
+        <v>95757469.0</v>
+      </c>
+      <c r="P40">
+        <v>71159000.0</v>
+      </c>
+      <c r="Q40"/>
+      <c r="R40"/>
+      <c r="S40"/>
+      <c r="T40"/>
+      <c r="U40"/>
+      <c r="V40"/>
+      <c r="W40"/>
+      <c r="X40"/>
+      <c r="Y40"/>
+      <c r="Z40"/>
+      <c r="AA40"/>
+      <c r="AB40"/>
+      <c r="AC40">
+        <v>63000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>12000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>91000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>115000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32">
+      <c r="A41" t="s">
+        <v>54</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>94108000.0</v>
+      </c>
+      <c r="N41">
+        <v>92963000.0</v>
+      </c>
+      <c r="O41">
+        <v>93114796.0</v>
+      </c>
+      <c r="P41">
+        <v>93168000.0</v>
+      </c>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
+      <c r="A42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42">
+        <v>6874000.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
+        <v>1.0</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42">
+        <v>3717000.0</v>
+      </c>
+      <c r="G42">
+        <v>-918000.0</v>
+      </c>
+      <c r="H42">
+        <v>-1124000.0</v>
+      </c>
+      <c r="I42">
+        <v>-1124000.0</v>
+      </c>
+      <c r="J42">
+        <v>-1124000.0</v>
+      </c>
+      <c r="K42">
+        <v>-1123513.0</v>
+      </c>
+      <c r="L42">
+        <v>-1626000.0</v>
+      </c>
+      <c r="M42">
+        <v>-1626000.0</v>
+      </c>
+      <c r="N42">
+        <v>-1626000.0</v>
+      </c>
+      <c r="O42">
+        <v>-371864778.0</v>
+      </c>
+      <c r="P42">
+        <v>-1626000.0</v>
+      </c>
+      <c r="Q42">
+        <v>-282000.0</v>
+      </c>
+      <c r="R42">
+        <v>-5071000.0</v>
+      </c>
+      <c r="S42">
+        <v>-5131520.0</v>
+      </c>
+      <c r="T42">
+        <v>-6155000.0</v>
+      </c>
+      <c r="U42">
+        <v>-5428000.0</v>
+      </c>
+      <c r="V42">
+        <v>-1850000.0</v>
+      </c>
+      <c r="W42"/>
+      <c r="X42"/>
+      <c r="Y42"/>
+      <c r="Z42"/>
+      <c r="AA42"/>
+      <c r="AB42"/>
+      <c r="AC42"/>
+      <c r="AD42"/>
+      <c r="AE42"/>
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
+      <c r="A43" t="s">
+        <v>56</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
+      <c r="A44" t="s">
+        <v>57</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
+      <c r="A45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B45">
+        <v>755282000.0</v>
+      </c>
+      <c r="C45">
+        <v>759444000.0</v>
+      </c>
+      <c r="D45">
+        <v>741584000.0</v>
+      </c>
+      <c r="E45">
+        <v>742840000.0</v>
+      </c>
+      <c r="F45">
+        <v>742961000.0</v>
+      </c>
+      <c r="G45">
+        <v>748570000.0</v>
+      </c>
+      <c r="H45">
+        <v>745333000.0</v>
+      </c>
+      <c r="I45">
+        <v>741935000.0</v>
+      </c>
+      <c r="J45">
+        <v>741663000.0</v>
+      </c>
+      <c r="K45">
+        <v>1229356663.0</v>
+      </c>
+      <c r="L45">
+        <v>737481000.0</v>
+      </c>
+      <c r="M45">
+        <v>728621000.0</v>
+      </c>
+      <c r="N45">
+        <v>732444000.0</v>
+      </c>
+      <c r="O45">
+        <v>1189562789.0</v>
+      </c>
+      <c r="P45">
+        <v>736952000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
+      <c r="A46" t="s">
+        <v>59</v>
+      </c>
+      <c r="B46">
+        <v>755282000.0</v>
+      </c>
+      <c r="C46">
+        <v>759444000.0</v>
+      </c>
+      <c r="D46">
+        <v>741584000.0</v>
+      </c>
+      <c r="E46">
+        <v>742840000.0</v>
+      </c>
+      <c r="F46">
+        <v>742961000.0</v>
+      </c>
+      <c r="G46">
+        <v>748570000.0</v>
+      </c>
+      <c r="H46">
+        <v>745333000.0</v>
+      </c>
+      <c r="I46">
+        <v>741935000.0</v>
+      </c>
+      <c r="J46">
+        <v>741663000.0</v>
+      </c>
+      <c r="K46">
+        <v>740593114.0</v>
+      </c>
+      <c r="L46">
+        <v>737481000.0</v>
+      </c>
+      <c r="M46">
+        <v>733373000.0</v>
+      </c>
+      <c r="N46">
+        <v>736996000.0</v>
+      </c>
+      <c r="O46">
+        <v>737510423.0</v>
+      </c>
+      <c r="P46">
+        <v>736952000.0</v>
+      </c>
+      <c r="Q46"/>
+      <c r="R46"/>
+      <c r="S46"/>
+      <c r="T46"/>
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46"/>
+      <c r="X46"/>
+      <c r="Y46"/>
+      <c r="Z46"/>
+      <c r="AA46"/>
+      <c r="AB46"/>
+      <c r="AC46"/>
+      <c r="AD46"/>
+      <c r="AE46"/>
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
+      <c r="A47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>759444000.0</v>
+      </c>
+      <c r="D47">
+        <v>741584000.0</v>
+      </c>
+      <c r="E47">
+        <v>742840000.0</v>
+      </c>
+      <c r="F47">
+        <v>742961000.0</v>
+      </c>
+      <c r="G47">
+        <v>745909940.0</v>
+      </c>
+      <c r="H47">
+        <v>739159000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>728621000.0</v>
+      </c>
+      <c r="N47">
+        <v>732444000.0</v>
+      </c>
+      <c r="O47">
+        <v>737510423.0</v>
+      </c>
+      <c r="P47">
+        <v>736952000.0</v>
+      </c>
+      <c r="Q47">
+        <v>738390000.0</v>
+      </c>
+      <c r="R47">
+        <v>734755000.0</v>
+      </c>
+      <c r="S47">
+        <v>735428810.0</v>
+      </c>
+      <c r="T47">
+        <v>726248000.0</v>
+      </c>
+      <c r="U47">
+        <v>723852000.0</v>
+      </c>
+      <c r="V47">
+        <v>632240000.0</v>
+      </c>
+      <c r="W47">
+        <v>634655970.0</v>
+      </c>
+      <c r="X47">
+        <v>635853000.0</v>
+      </c>
+      <c r="Y47">
+        <v>628437000.0</v>
+      </c>
+      <c r="Z47">
+        <v>633927000.0</v>
+      </c>
+      <c r="AA47">
+        <v>634830330.0</v>
+      </c>
+      <c r="AB47">
+        <v>618136000.0</v>
+      </c>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
+      <c r="A48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B48">
+        <v>530798000.0</v>
+      </c>
+      <c r="C48">
+        <v>535321000.0</v>
+      </c>
+      <c r="D48">
+        <v>528801000.0</v>
+      </c>
+      <c r="E48">
+        <v>533980000.0</v>
+      </c>
+      <c r="F48">
+        <v>486674000.0</v>
+      </c>
+      <c r="G48">
+        <v>496487000.0</v>
+      </c>
+      <c r="H48">
+        <v>519159000.0</v>
+      </c>
+      <c r="I48">
+        <v>518154000.0</v>
+      </c>
+      <c r="J48">
+        <v>478676000.0</v>
+      </c>
+      <c r="K48">
+        <v>485149022.0</v>
+      </c>
+      <c r="L48">
+        <v>489369000.0</v>
+      </c>
+      <c r="M48">
+        <v>490099000.0</v>
+      </c>
+      <c r="N48">
+        <v>495623000.0</v>
+      </c>
+      <c r="O48">
+        <v>464147687.0</v>
+      </c>
+      <c r="P48">
+        <v>475894000.0</v>
+      </c>
+      <c r="Q48">
+        <v>487501000.0</v>
+      </c>
+      <c r="R48">
+        <v>486473000.0</v>
+      </c>
+      <c r="S48">
+        <v>447256030.0</v>
+      </c>
+      <c r="T48">
+        <v>461249000.0</v>
+      </c>
+      <c r="U48">
+        <v>468374000.0</v>
+      </c>
+      <c r="V48">
+        <v>460846000.0</v>
+      </c>
+      <c r="W48">
+        <v>432463030.0</v>
+      </c>
+      <c r="X48">
+        <v>450476000.0</v>
+      </c>
+      <c r="Y48">
+        <v>458985000.0</v>
+      </c>
+      <c r="Z48">
+        <v>425824000.0</v>
+      </c>
+      <c r="AA48">
+        <v>402924270.0</v>
+      </c>
+      <c r="AB48">
+        <v>400571000.0</v>
+      </c>
+      <c r="AC48">
+        <v>237000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>224000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>211000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>209000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32">
+      <c r="A49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
+      <c r="A50" t="s">
+        <v>63</v>
+      </c>
+      <c r="B50">
+        <v>35296000.0</v>
+      </c>
+      <c r="C50">
+        <v>35296000.0</v>
+      </c>
+      <c r="D50">
+        <v>35296000.0</v>
+      </c>
+      <c r="E50">
+        <v>35296000.0</v>
+      </c>
+      <c r="F50">
+        <v>25146000.0</v>
+      </c>
+      <c r="G50">
+        <v>25146000.0</v>
+      </c>
+      <c r="H50">
+        <v>14996000.0</v>
+      </c>
+      <c r="I50">
+        <v>15105000.0</v>
+      </c>
+      <c r="J50">
+        <v>15970000.0</v>
+      </c>
+      <c r="K50">
+        <v>15964115.0</v>
+      </c>
+      <c r="L50">
+        <v>12877000.0</v>
+      </c>
+      <c r="M50">
+        <v>12928000.0</v>
+      </c>
+      <c r="N50">
+        <v>12949000.0</v>
+      </c>
+      <c r="O50">
+        <v>12951157.0</v>
+      </c>
+      <c r="P50">
+        <v>12959000.0</v>
+      </c>
+      <c r="Q50">
+        <v>10869000.0</v>
+      </c>
+      <c r="R50">
+        <v>13908000.0</v>
+      </c>
+      <c r="S50">
+        <v>10884922.0</v>
+      </c>
+      <c r="T50">
+        <v>10864000.0</v>
+      </c>
+      <c r="U50">
+        <v>10914000.0</v>
+      </c>
+      <c r="V50">
+        <v>8745000.0</v>
+      </c>
+      <c r="W50">
+        <v>11688086.0</v>
+      </c>
+      <c r="X50">
+        <v>11320000.0</v>
+      </c>
+      <c r="Y50">
+        <v>12027000.0</v>
+      </c>
+      <c r="Z50">
+        <v>12520000.0</v>
+      </c>
+      <c r="AA50">
+        <v>13688993.0</v>
+      </c>
+      <c r="AB50">
+        <v>14008000.0</v>
+      </c>
+      <c r="AC50">
+        <v>42000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>44000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>45000000.0</v>
+      </c>
+      <c r="AF50">
+        <v>51000000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32">
+      <c r="A51" t="s">
+        <v>64</v>
+      </c>
+      <c r="B51">
+        <v>138355000.0</v>
+      </c>
+      <c r="C51">
+        <v>140845000.0</v>
+      </c>
+      <c r="D51">
+        <v>152993000.0</v>
+      </c>
+      <c r="E51">
+        <v>155492000.0</v>
+      </c>
+      <c r="F51">
+        <v>157991000.0</v>
+      </c>
+      <c r="G51">
+        <v>160490000.0</v>
+      </c>
+      <c r="H51">
+        <v>42989000.0</v>
+      </c>
+      <c r="I51">
+        <v>45597000.0</v>
+      </c>
+      <c r="J51">
+        <v>48961000.0</v>
+      </c>
+      <c r="K51">
+        <v>51454115.0</v>
+      </c>
+      <c r="L51">
+        <v>50866000.0</v>
+      </c>
+      <c r="M51">
+        <v>53416000.0</v>
+      </c>
+      <c r="N51">
+        <v>55936000.0</v>
+      </c>
+      <c r="O51">
+        <v>58437157.0</v>
+      </c>
+      <c r="P51">
+        <v>60944000.0</v>
+      </c>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
+        <v>58849000.0</v>
+      </c>
+      <c r="U51">
+        <v>61874000.0</v>
+      </c>
+      <c r="V51">
+        <v>41129000.0</v>
+      </c>
+      <c r="W51">
+        <v>46358090.0</v>
+      </c>
+      <c r="X51">
+        <v>47841000.0</v>
+      </c>
+      <c r="Y51"/>
+      <c r="Z51"/>
+      <c r="AA51">
+        <v>570000.0</v>
+      </c>
+      <c r="AB51">
+        <v>1575000.0</v>
+      </c>
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
+      <c r="A52" t="s">
+        <v>65</v>
+      </c>
+      <c r="B52">
+        <v>35361000.0</v>
+      </c>
+      <c r="C52">
+        <v>35360000.0</v>
+      </c>
+      <c r="D52">
+        <v>35296000.0</v>
+      </c>
+      <c r="E52">
+        <v>35296000.0</v>
+      </c>
+      <c r="F52">
+        <v>25146000.0</v>
+      </c>
+      <c r="G52">
+        <v>25146000.0</v>
+      </c>
+      <c r="H52">
+        <v>14996000.0</v>
+      </c>
+      <c r="I52">
+        <v>15105000.0</v>
+      </c>
+      <c r="J52">
+        <v>15970000.0</v>
+      </c>
+      <c r="K52">
+        <v>15964115.0</v>
+      </c>
+      <c r="L52">
+        <v>12877000.0</v>
+      </c>
+      <c r="M52">
+        <v>12928000.0</v>
+      </c>
+      <c r="N52">
+        <v>12949000.0</v>
+      </c>
+      <c r="O52">
+        <v>12951157.0</v>
+      </c>
+      <c r="P52">
+        <v>12959000.0</v>
+      </c>
+      <c r="Q52">
+        <v>873000.0</v>
+      </c>
+      <c r="R52">
+        <v>3912000.0</v>
+      </c>
+      <c r="S52">
+        <v>888920.0</v>
+      </c>
+      <c r="T52">
+        <v>868000.0</v>
+      </c>
+      <c r="U52">
+        <v>1394000.0</v>
+      </c>
+      <c r="V52">
+        <v>4937000.0</v>
+      </c>
+      <c r="W52">
+        <v>8738090.0</v>
+      </c>
+      <c r="X52">
+        <v>8793000.0</v>
+      </c>
+      <c r="Y52">
+        <v>9447000.0</v>
+      </c>
+      <c r="Z52">
+        <v>8935000.0</v>
+      </c>
+      <c r="AA52">
+        <v>9668990.0</v>
+      </c>
+      <c r="AB52">
+        <v>9988000.0</v>
+      </c>
+      <c r="AC52">
+        <v>42000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>44000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>45000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>51000000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:32">
+      <c r="A53" t="s">
+        <v>66</v>
+      </c>
+      <c r="B53">
+        <v>353092000.0</v>
+      </c>
+      <c r="C53">
+        <v>329546000.0</v>
+      </c>
+      <c r="D53">
+        <v>399722000.0</v>
+      </c>
+      <c r="E53">
+        <v>334122000.0</v>
+      </c>
+      <c r="F53">
+        <v>296637000.0</v>
+      </c>
+      <c r="G53">
+        <v>275307000.0</v>
+      </c>
+      <c r="H53">
+        <v>259609000.0</v>
+      </c>
+      <c r="I53">
+        <v>205058000.0</v>
+      </c>
+      <c r="J53">
+        <v>208248000.0</v>
+      </c>
+      <c r="K53">
+        <v>243321856.0</v>
+      </c>
+      <c r="L53">
+        <v>233006000.0</v>
+      </c>
+      <c r="M53">
+        <v>231471000.0</v>
+      </c>
+      <c r="N53">
+        <v>141029000.0</v>
+      </c>
+      <c r="O53">
+        <v>164877311.0</v>
+      </c>
+      <c r="P53">
+        <v>103837000.0</v>
+      </c>
+      <c r="Q53">
+        <v>103667000.0</v>
+      </c>
+      <c r="R53">
+        <v>103498000.0</v>
+      </c>
+      <c r="S53">
+        <v>102277270.0</v>
+      </c>
+      <c r="T53">
+        <v>108159000.0</v>
+      </c>
+      <c r="U53">
+        <v>108386000.0</v>
+      </c>
+      <c r="V53">
+        <v>107399000.0</v>
+      </c>
+      <c r="W53">
+        <v>105868400.0</v>
+      </c>
+      <c r="X53">
+        <v>128152000.0</v>
+      </c>
+      <c r="Y53">
+        <v>127206000.0</v>
+      </c>
+      <c r="Z53">
+        <v>98692000.0</v>
+      </c>
+      <c r="AA53">
+        <v>94479110.0</v>
+      </c>
+      <c r="AB53">
+        <v>106796000.0</v>
+      </c>
+      <c r="AC53">
+        <v>193000000.0</v>
+      </c>
+      <c r="AD53"/>
+      <c r="AE53">
+        <v>201000000.0</v>
+      </c>
+      <c r="AF53">
+        <v>237000000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32">
+      <c r="A54" t="s">
+        <v>67</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
+      <c r="A55" t="s">
+        <v>68</v>
+      </c>
+      <c r="B55">
+        <v>1500066000.0</v>
+      </c>
+      <c r="C55">
+        <v>1485217000.0</v>
+      </c>
+      <c r="D55">
+        <v>1508469000.0</v>
+      </c>
+      <c r="E55">
+        <v>1444885000.0</v>
+      </c>
+      <c r="F55">
+        <v>1442783000.0</v>
+      </c>
+      <c r="G55">
+        <v>1372225000.0</v>
+      </c>
+      <c r="H55">
+        <v>1340827000.0</v>
+      </c>
+      <c r="I55">
+        <v>1270298000.0</v>
+      </c>
+      <c r="J55">
+        <v>1278829000.0</v>
+      </c>
+      <c r="K55">
+        <v>1256723559.0</v>
+      </c>
+      <c r="L55">
+        <v>1298766000.0</v>
+      </c>
+      <c r="M55">
+        <v>1285080000.0</v>
+      </c>
+      <c r="N55">
+        <v>1237323000.0</v>
+      </c>
+      <c r="O55">
+        <v>1263608660.0</v>
+      </c>
+      <c r="P55">
+        <v>1287700000.0</v>
+      </c>
+      <c r="Q55">
+        <v>1309280000.0</v>
+      </c>
+      <c r="R55">
+        <v>1285387000.0</v>
+      </c>
+      <c r="S55">
+        <v>1264343350.0</v>
+      </c>
+      <c r="T55">
+        <v>1308599000.0</v>
+      </c>
+      <c r="U55">
+        <v>1239046000.0</v>
+      </c>
+      <c r="V55">
+        <v>1101842000.0</v>
+      </c>
+      <c r="W55">
+        <v>1086479670.0</v>
+      </c>
+      <c r="X55">
+        <v>1122680000.0</v>
+      </c>
+      <c r="Y55">
+        <v>1052513000.0</v>
+      </c>
+      <c r="Z55">
+        <v>1009870000.0</v>
+      </c>
+      <c r="AA55">
+        <v>975005730.0</v>
+      </c>
+      <c r="AB55">
+        <v>991061000.0</v>
+      </c>
+      <c r="AC55">
+        <v>824000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>805000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>833000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>858000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32">
+      <c r="A56" t="s">
+        <v>69</v>
+      </c>
+      <c r="B56">
+        <v>739067000.0</v>
+      </c>
+      <c r="C56">
+        <v>719804000.0</v>
+      </c>
+      <c r="D56">
+        <v>763342000.0</v>
+      </c>
+      <c r="E56">
+        <v>698783000.0</v>
+      </c>
+      <c r="F56">
+        <v>696535000.0</v>
+      </c>
+      <c r="G56">
+        <v>623106000.0</v>
+      </c>
+      <c r="H56">
+        <v>594921000.0</v>
+      </c>
+      <c r="I56">
+        <v>526187000.0</v>
+      </c>
+      <c r="J56">
+        <v>534837000.0</v>
+      </c>
+      <c r="K56">
+        <v>513640645.0</v>
+      </c>
+      <c r="L56">
+        <v>555729000.0</v>
+      </c>
+      <c r="M56">
+        <v>545516000.0</v>
+      </c>
+      <c r="N56">
+        <v>493764000.0</v>
+      </c>
+      <c r="O56">
+        <v>516030762.0</v>
+      </c>
+      <c r="P56">
+        <v>541148000.0</v>
+      </c>
+      <c r="Q56">
+        <v>557283000.0</v>
+      </c>
+      <c r="R56">
+        <v>536165000.0</v>
+      </c>
+      <c r="S56">
+        <v>513621590.0</v>
+      </c>
+      <c r="T56">
+        <v>565276000.0</v>
+      </c>
+      <c r="U56">
+        <v>496668000.0</v>
+      </c>
+      <c r="V56">
+        <v>377364000.0</v>
+      </c>
+      <c r="W56">
+        <v>416542420.0</v>
+      </c>
+      <c r="X56">
+        <v>465135000.0</v>
+      </c>
+      <c r="Y56">
+        <v>398679000.0</v>
+      </c>
+      <c r="Z56">
+        <v>357302000.0</v>
+      </c>
+      <c r="AA56">
+        <v>318942500.0</v>
+      </c>
+      <c r="AB56">
+        <v>361383000.0</v>
+      </c>
+      <c r="AC56">
+        <v>331000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>310000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>341000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>370000000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32">
+      <c r="A57" t="s">
+        <v>70</v>
+      </c>
+      <c r="B57">
+        <v>212907000.0</v>
+      </c>
+      <c r="C57">
+        <v>203296000.0</v>
+      </c>
+      <c r="D57">
+        <v>228240000.0</v>
+      </c>
+      <c r="E57">
+        <v>157940000.0</v>
+      </c>
+      <c r="F57">
+        <v>197676000.0</v>
+      </c>
+      <c r="G57">
+        <v>138514000.0</v>
+      </c>
+      <c r="H57">
+        <v>198055000.0</v>
+      </c>
+      <c r="I57">
+        <v>127869000.0</v>
+      </c>
+      <c r="J57">
+        <v>172756000.0</v>
+      </c>
+      <c r="K57">
+        <v>149482805.0</v>
+      </c>
+      <c r="L57">
+        <v>185572000.0</v>
+      </c>
+      <c r="M57">
+        <v>170283000.0</v>
+      </c>
+      <c r="N57">
+        <v>108738000.0</v>
+      </c>
+      <c r="O57">
+        <v>171307873.0</v>
+      </c>
+      <c r="P57">
+        <v>181107000.0</v>
+      </c>
+      <c r="Q57">
+        <v>182606000.0</v>
+      </c>
+      <c r="R57">
+        <v>169203000.0</v>
+      </c>
+      <c r="S57">
+        <v>198117970.0</v>
+      </c>
+      <c r="T57">
+        <v>243184000.0</v>
+      </c>
+      <c r="U57">
+        <v>174368000.0</v>
+      </c>
+      <c r="V57">
+        <v>100486000.0</v>
+      </c>
+      <c r="W57">
+        <v>114657640.0</v>
+      </c>
+      <c r="X57">
+        <v>135969000.0</v>
+      </c>
+      <c r="Y57">
+        <v>94094000.0</v>
+      </c>
+      <c r="Z57">
+        <v>88335000.0</v>
+      </c>
+      <c r="AA57">
+        <v>79606790.0</v>
+      </c>
+      <c r="AB57">
+        <v>102347000.0</v>
+      </c>
+      <c r="AC57">
+        <v>81000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>73000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>109000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>136000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32">
+      <c r="A58" t="s">
+        <v>71</v>
+      </c>
+      <c r="B58">
+        <v>422557000.0</v>
+      </c>
+      <c r="C58">
+        <v>414075000.0</v>
+      </c>
+      <c r="D58">
+        <v>445256000.0</v>
+      </c>
+      <c r="E58">
+        <v>377623000.0</v>
+      </c>
+      <c r="F58">
+        <v>428868000.0</v>
+      </c>
+      <c r="G58">
+        <v>371457000.0</v>
+      </c>
+      <c r="H58">
+        <v>317429000.0</v>
+      </c>
+      <c r="I58">
+        <v>249160000.0</v>
+      </c>
+      <c r="J58">
+        <v>297321000.0</v>
+      </c>
+      <c r="K58">
+        <v>276299493.0</v>
+      </c>
+      <c r="L58">
+        <v>316777000.0</v>
+      </c>
+      <c r="M58">
+        <v>304879000.0</v>
+      </c>
+      <c r="N58">
+        <v>244688000.0</v>
+      </c>
+      <c r="O58">
+        <v>309908669.0</v>
+      </c>
+      <c r="P58">
+        <v>322260000.0</v>
+      </c>
+      <c r="Q58">
+        <v>451932000.0</v>
+      </c>
+      <c r="R58">
+        <v>436216000.0</v>
+      </c>
+      <c r="S58">
+        <v>454540390.0</v>
+      </c>
+      <c r="T58">
+        <v>493799000.0</v>
+      </c>
+      <c r="U58">
+        <v>430842000.0</v>
+      </c>
+      <c r="V58">
+        <v>326035000.0</v>
+      </c>
+      <c r="W58">
+        <v>337205870.0</v>
+      </c>
+      <c r="X58">
+        <v>355397000.0</v>
+      </c>
+      <c r="Y58">
+        <v>276721000.0</v>
+      </c>
+      <c r="Z58">
+        <v>267239000.0</v>
+      </c>
+      <c r="AA58">
+        <v>255274060.0</v>
+      </c>
+      <c r="AB58">
+        <v>273683000.0</v>
+      </c>
+      <c r="AC58">
+        <v>156000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>151000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>188000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>218000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32">
+      <c r="A59" t="s">
+        <v>72</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
+      <c r="A60" t="s">
+        <v>73</v>
+      </c>
+      <c r="B60">
+        <v>938485000.0</v>
+      </c>
+      <c r="C60">
+        <v>940079000.0</v>
+      </c>
+      <c r="D60">
+        <v>930521000.0</v>
+      </c>
+      <c r="E60">
+        <v>933922000.0</v>
+      </c>
+      <c r="F60">
+        <v>885339000.0</v>
+      </c>
+      <c r="G60">
+        <v>882368000.0</v>
+      </c>
+      <c r="H60">
+        <v>903391000.0</v>
+      </c>
+      <c r="I60">
+        <v>901103000.0</v>
+      </c>
+      <c r="J60">
+        <v>861417000.0</v>
+      </c>
+      <c r="K60">
+        <v>864916945.0</v>
+      </c>
+      <c r="L60">
+        <v>864760000.0</v>
+      </c>
+      <c r="M60">
+        <v>863958000.0</v>
+      </c>
+      <c r="N60">
+        <v>866156000.0</v>
+      </c>
+      <c r="O60">
+        <v>464147687.0</v>
+      </c>
+      <c r="P60">
+        <v>846034000.0</v>
+      </c>
+      <c r="Q60">
+        <v>857348000.0</v>
+      </c>
+      <c r="R60">
+        <v>849171000.0</v>
+      </c>
+      <c r="S60">
+        <v>809802960.0</v>
+      </c>
+      <c r="T60">
+        <v>814800000.0</v>
+      </c>
+      <c r="U60">
+        <v>808204000.0</v>
+      </c>
+      <c r="V60">
+        <v>775807000.0</v>
+      </c>
+      <c r="W60">
+        <v>749273790.0</v>
+      </c>
+      <c r="X60">
+        <v>767283000.0</v>
+      </c>
+      <c r="Y60">
+        <v>775792000.0</v>
+      </c>
+      <c r="Z60">
+        <v>742631000.0</v>
+      </c>
+      <c r="AA60">
+        <v>719731670.0</v>
+      </c>
+      <c r="AB60">
+        <v>717378000.0</v>
+      </c>
+      <c r="AC60"/>
+      <c r="AD60"/>
+      <c r="AE60"/>
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
+      <c r="A61" t="s">
+        <v>74</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61">
+        <v>-1626000.0</v>
+      </c>
+      <c r="T61">
+        <v>-1626000.0</v>
+      </c>
+      <c r="U61">
+        <v>-1626000.0</v>
+      </c>
+      <c r="V61">
+        <v>-1626000.0</v>
+      </c>
+      <c r="W61">
+        <v>-1625850.0</v>
+      </c>
+      <c r="X61">
+        <v>-1626000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-1626000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-1626000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-1625850.0</v>
+      </c>
+      <c r="AB61">
+        <v>-1626000.0</v>
+      </c>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
+      <c r="A62" t="s">
+        <v>75</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:O32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>99</v>
+      </c>
+      <c r="B2">
+        <v>1499090000.0</v>
+      </c>
+      <c r="C2">
+        <v>1385558000.0</v>
+      </c>
+      <c r="D2">
+        <v>1250294997.0</v>
+      </c>
+      <c r="E2">
+        <v>1608886668.0</v>
+      </c>
+      <c r="F2">
+        <v>1432873617.0</v>
+      </c>
+      <c r="G2">
+        <v>796834132.0</v>
+      </c>
+      <c r="H2">
+        <v>585625050.0</v>
+      </c>
+      <c r="I2">
+        <v>742321140.0</v>
+      </c>
+      <c r="J2">
+        <v>880630450.0</v>
+      </c>
+      <c r="K2">
+        <v>755215110.0</v>
+      </c>
+      <c r="L2">
+        <v>619678490.0</v>
+      </c>
+      <c r="M2">
+        <v>623000000.0</v>
+      </c>
+      <c r="N2">
+        <v>516000000.0</v>
+      </c>
+      <c r="O2">
+        <v>508000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B3">
+        <v>44089000.0</v>
+      </c>
+      <c r="C3">
+        <v>43219685.0</v>
+      </c>
+      <c r="D3">
+        <v>13572704.0</v>
+      </c>
+      <c r="E3">
+        <v>34555065.0</v>
+      </c>
+      <c r="F3">
+        <v>31277726.0</v>
+      </c>
+      <c r="G3">
+        <v>29447452.0</v>
+      </c>
+      <c r="H3">
+        <v>30106710.0</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3"/>
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>101</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B5">
+        <v>255913430.0</v>
+      </c>
+      <c r="C5">
+        <v>215897315.0</v>
+      </c>
+      <c r="D5">
+        <v>234773219.0</v>
+      </c>
+      <c r="E5">
+        <v>216496786.0</v>
+      </c>
+      <c r="F5">
+        <v>177889560.0</v>
+      </c>
+      <c r="G5">
+        <v>106919031.0</v>
+      </c>
+      <c r="H5">
+        <v>61097920.0</v>
+      </c>
+      <c r="I5">
+        <v>89309484.0</v>
+      </c>
+      <c r="J5">
+        <v>163004973.0</v>
+      </c>
+      <c r="K5">
+        <v>112636317.0</v>
+      </c>
+      <c r="L5">
+        <v>99000000.0</v>
+      </c>
+      <c r="M5">
+        <v>109000000.0</v>
+      </c>
+      <c r="N5">
+        <v>89000000.0</v>
+      </c>
+      <c r="O5">
+        <v>88000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>103</v>
+      </c>
+      <c r="B6">
+        <v>300002430.0</v>
+      </c>
+      <c r="C6">
+        <v>259117000.0</v>
+      </c>
+      <c r="D6">
+        <v>248345923.0</v>
+      </c>
+      <c r="E6">
+        <v>251051851.0</v>
+      </c>
+      <c r="F6">
+        <v>209167286.0</v>
+      </c>
+      <c r="G6">
+        <v>136366483.0</v>
+      </c>
+      <c r="H6">
+        <v>61097920.0</v>
+      </c>
+      <c r="I6">
+        <v>89309484.0</v>
+      </c>
+      <c r="J6">
+        <v>163004973.0</v>
+      </c>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>105</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
+        <v>106</v>
+      </c>
+      <c r="B9">
+        <v>324768000.0</v>
+      </c>
+      <c r="C9">
+        <v>298463000.0</v>
+      </c>
+      <c r="D9">
+        <v>275837898.0</v>
+      </c>
+      <c r="E9">
+        <v>299456345.0</v>
+      </c>
+      <c r="F9">
+        <v>269842446.0</v>
+      </c>
+      <c r="G9">
+        <v>174843306.0</v>
+      </c>
+      <c r="H9">
+        <v>94000380.0</v>
+      </c>
+      <c r="I9">
+        <v>130615510.0</v>
+      </c>
+      <c r="J9">
+        <v>194701400.0</v>
+      </c>
+      <c r="K9">
+        <v>137378080.0</v>
+      </c>
+      <c r="L9">
+        <v>138051900.0</v>
+      </c>
+      <c r="M9">
+        <v>152000000.0</v>
+      </c>
+      <c r="N9">
+        <v>125000000.0</v>
+      </c>
+      <c r="O9">
+        <v>129000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" t="s">
+        <v>107</v>
+      </c>
+      <c r="B10">
+        <v>272195000.0</v>
+      </c>
+      <c r="C10">
+        <v>255805000.0</v>
+      </c>
+      <c r="D10">
+        <v>232283571.0</v>
+      </c>
+      <c r="E10">
+        <v>252443144.0</v>
+      </c>
+      <c r="F10">
+        <v>210330790.0</v>
+      </c>
+      <c r="G10">
+        <v>144551493.0</v>
+      </c>
+      <c r="H10">
+        <v>60388890.0</v>
+      </c>
+      <c r="I10">
+        <v>88233530.0</v>
+      </c>
+      <c r="J10">
+        <v>158221130.0</v>
+      </c>
+      <c r="K10">
+        <v>111164710.0</v>
+      </c>
+      <c r="L10">
+        <v>107579360.0</v>
+      </c>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" t="s">
+        <v>108</v>
+      </c>
+      <c r="B11">
+        <v>65413000.0</v>
+      </c>
+      <c r="C11">
+        <v>60858000.0</v>
+      </c>
+      <c r="D11">
+        <v>54424780.0</v>
+      </c>
+      <c r="E11">
+        <v>52758757.0</v>
+      </c>
+      <c r="F11">
+        <v>43288950.0</v>
+      </c>
+      <c r="G11">
+        <v>33930220.0</v>
+      </c>
+      <c r="H11">
+        <v>15399566.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>22000000.0</v>
+      </c>
+      <c r="M11">
+        <v>29000000.0</v>
+      </c>
+      <c r="N11">
+        <v>22000000.0</v>
+      </c>
+      <c r="O11">
+        <v>26000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" t="s">
+        <v>109</v>
+      </c>
+      <c r="B12">
+        <v>7312000.0</v>
+      </c>
+      <c r="C12">
+        <v>3312000.0</v>
+      </c>
+      <c r="D12">
+        <v>2490000.0</v>
+      </c>
+      <c r="E12">
+        <v>2402269.0</v>
+      </c>
+      <c r="F12">
+        <v>1939026.0</v>
+      </c>
+      <c r="G12">
+        <v>1008453.0</v>
+      </c>
+      <c r="H12">
+        <v>10995970.0</v>
+      </c>
+      <c r="I12">
+        <v>9300040.0</v>
+      </c>
+      <c r="J12">
+        <v>9576870.0</v>
+      </c>
+      <c r="K12">
+        <v>7422670.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" t="s">
+        <v>110</v>
+      </c>
+      <c r="B13">
+        <v>7312000.0</v>
+      </c>
+      <c r="C13">
+        <v>8992239.0</v>
+      </c>
+      <c r="D13">
+        <v>8286206.0</v>
+      </c>
+      <c r="E13">
+        <v>2402270.0</v>
+      </c>
+      <c r="F13">
+        <v>1939030.0</v>
+      </c>
+      <c r="G13">
+        <v>1008450.0</v>
+      </c>
+      <c r="H13">
+        <v>709030.0</v>
+      </c>
+      <c r="I13">
+        <v>1075960.0</v>
+      </c>
+      <c r="J13">
+        <v>1406660.0</v>
+      </c>
+      <c r="K13">
+        <v>8894282.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" t="s">
+        <v>111</v>
+      </c>
+      <c r="B14">
+        <v>-37652000.0</v>
+      </c>
+      <c r="C14">
+        <v>-33167000.0</v>
+      </c>
+      <c r="D14">
+        <v>-30107742.0</v>
+      </c>
+      <c r="E14">
+        <v>-37427351.0</v>
+      </c>
+      <c r="F14">
+        <v>-30462006.0</v>
+      </c>
+      <c r="G14">
+        <v>-15729924.0</v>
+      </c>
+      <c r="H14">
+        <v>-3927894.0</v>
+      </c>
+      <c r="I14">
+        <v>-7566996.0</v>
+      </c>
+      <c r="J14">
+        <v>-25535685.0</v>
+      </c>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" t="s">
+        <v>112</v>
+      </c>
+      <c r="B15">
+        <v>169130000.0</v>
+      </c>
+      <c r="C15">
+        <v>161780000.0</v>
+      </c>
+      <c r="D15">
+        <v>147751049.0</v>
+      </c>
+      <c r="E15">
+        <v>162257036.0</v>
+      </c>
+      <c r="F15">
+        <v>136579834.0</v>
+      </c>
+      <c r="G15">
+        <v>94891349.0</v>
+      </c>
+      <c r="H15">
+        <v>41061430.0</v>
+      </c>
+      <c r="I15">
+        <v>52123230.0</v>
+      </c>
+      <c r="J15">
+        <v>96545300.0</v>
+      </c>
+      <c r="K15">
+        <v>71118300.0</v>
+      </c>
+      <c r="L15">
+        <v>73782520.0</v>
+      </c>
+      <c r="M15">
+        <v>75000000.0</v>
+      </c>
+      <c r="N15">
+        <v>61000000.0</v>
+      </c>
+      <c r="O15">
+        <v>54000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" t="s">
+        <v>113</v>
+      </c>
+      <c r="B16">
+        <v>169130000.0</v>
+      </c>
+      <c r="C16">
+        <v>161421950.0</v>
+      </c>
+      <c r="D16">
+        <v>147751050.0</v>
+      </c>
+      <c r="E16">
+        <v>162257036.0</v>
+      </c>
+      <c r="F16">
+        <v>136579834.0</v>
+      </c>
+      <c r="G16">
+        <v>94891349.0</v>
+      </c>
+      <c r="H16">
+        <v>41061432.0</v>
+      </c>
+      <c r="I16">
+        <v>52123230.0</v>
+      </c>
+      <c r="J16">
+        <v>96545300.0</v>
+      </c>
+      <c r="K16">
+        <v>71118300.0</v>
+      </c>
+      <c r="L16">
+        <v>73782520.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" t="s">
+        <v>114</v>
+      </c>
+      <c r="B17">
+        <v>206782000.0</v>
+      </c>
+      <c r="C17">
+        <v>194947000.0</v>
+      </c>
+      <c r="D17">
+        <v>177858791.0</v>
+      </c>
+      <c r="E17">
+        <v>199684387.0</v>
+      </c>
+      <c r="F17">
+        <v>167041840.0</v>
+      </c>
+      <c r="G17">
+        <v>110621273.0</v>
+      </c>
+      <c r="H17">
+        <v>44989326.0</v>
+      </c>
+      <c r="I17">
+        <v>59690225.0</v>
+      </c>
+      <c r="J17">
+        <v>124288176.0</v>
+      </c>
+      <c r="K17">
+        <v>85687553.0</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" t="s">
+        <v>115</v>
+      </c>
+      <c r="B18">
+        <v>-7312000.0</v>
+      </c>
+      <c r="C18">
+        <v>-3312000.0</v>
+      </c>
+      <c r="D18">
+        <v>5796558.0</v>
+      </c>
+      <c r="E18">
+        <v>4309558.0</v>
+      </c>
+      <c r="F18">
+        <v>3509640.0</v>
+      </c>
+      <c r="G18">
+        <v>7473482.0</v>
+      </c>
+      <c r="H18">
+        <v>7679716.0</v>
+      </c>
+      <c r="I18">
+        <v>7757623.0</v>
+      </c>
+      <c r="J18">
+        <v>8170205.0</v>
+      </c>
+      <c r="K18">
+        <v>7422677.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
+        <v>117</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21">
+        <v>255911936.0</v>
+      </c>
+      <c r="C21">
+        <v>233978000.0</v>
+      </c>
+      <c r="D21">
+        <v>221201296.0</v>
+      </c>
+      <c r="E21">
+        <v>251051851.0</v>
+      </c>
+      <c r="F21">
+        <v>209167286.0</v>
+      </c>
+      <c r="G21">
+        <v>136366483.0</v>
+      </c>
+      <c r="H21">
+        <v>61097920.0</v>
+      </c>
+      <c r="I21">
+        <v>89309480.0</v>
+      </c>
+      <c r="J21">
+        <v>159627790.0</v>
+      </c>
+      <c r="K21">
+        <v>111164720.0</v>
+      </c>
+      <c r="L21">
+        <v>107579360.0</v>
+      </c>
+      <c r="M21">
+        <v>109000000.0</v>
+      </c>
+      <c r="N21">
+        <v>89000000.0</v>
+      </c>
+      <c r="O21">
+        <v>88000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" t="s">
+        <v>119</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" t="s">
+        <v>120</v>
+      </c>
+      <c r="B23">
+        <v>1569819000.0</v>
+      </c>
+      <c r="C23">
+        <v>1450043000.0</v>
+      </c>
+      <c r="D23">
+        <v>1304931599.0</v>
+      </c>
+      <c r="E23">
+        <v>1667026858.0</v>
+      </c>
+      <c r="F23">
+        <v>1500705523.0</v>
+      </c>
+      <c r="G23">
+        <v>845470328.0</v>
+      </c>
+      <c r="H23">
+        <v>626916256.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" t="s">
+        <v>122</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" t="s">
+        <v>123</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" t="s">
+        <v>124</v>
+      </c>
+      <c r="B27">
+        <v>26896069.0</v>
+      </c>
+      <c r="C27">
+        <v>24895000.0</v>
+      </c>
+      <c r="D27">
+        <v>22181514.0</v>
+      </c>
+      <c r="E27">
+        <v>21567638.0</v>
+      </c>
+      <c r="F27">
+        <v>21194392.0</v>
+      </c>
+      <c r="G27">
+        <v>18312756.0</v>
+      </c>
+      <c r="H27">
+        <v>18339887.0</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" t="s">
+        <v>125</v>
+      </c>
+      <c r="B28">
+        <v>41960204.0</v>
+      </c>
+      <c r="C28">
+        <v>37767000.0</v>
+      </c>
+      <c r="D28">
+        <v>32455088.0</v>
+      </c>
+      <c r="E28">
+        <v>31500684.0</v>
+      </c>
+      <c r="F28">
+        <v>30379679.0</v>
+      </c>
+      <c r="G28">
+        <v>26525146.0</v>
+      </c>
+      <c r="H28">
+        <v>43817960.0</v>
+      </c>
+      <c r="I28">
+        <v>47401580.0</v>
+      </c>
+      <c r="J28">
+        <v>45158820.0</v>
+      </c>
+      <c r="K28">
+        <v>35279780.0</v>
+      </c>
+      <c r="L28">
+        <v>36225410.0</v>
+      </c>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" t="s">
+        <v>126</v>
+      </c>
+      <c r="B29">
+        <v>65413000.0</v>
+      </c>
+      <c r="C29">
+        <v>60858000.0</v>
+      </c>
+      <c r="D29">
+        <v>54424780.0</v>
+      </c>
+      <c r="E29">
+        <v>52758760.0</v>
+      </c>
+      <c r="F29">
+        <v>43288950.0</v>
+      </c>
+      <c r="G29">
+        <v>33930220.0</v>
+      </c>
+      <c r="H29">
+        <v>15399570.0</v>
+      </c>
+      <c r="I29">
+        <v>28543300.0</v>
+      </c>
+      <c r="J29">
+        <v>36435520.0</v>
+      </c>
+      <c r="K29">
+        <v>25477160.0</v>
+      </c>
+      <c r="L29">
+        <v>21915430.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" t="s">
+        <v>127</v>
+      </c>
+      <c r="B30">
+        <v>68856273.0</v>
+      </c>
+      <c r="C30">
+        <v>64485000.0</v>
+      </c>
+      <c r="D30">
+        <v>54636602.0</v>
+      </c>
+      <c r="E30">
+        <v>58140190.0</v>
+      </c>
+      <c r="F30">
+        <v>67831906.0</v>
+      </c>
+      <c r="G30">
+        <v>48636196.0</v>
+      </c>
+      <c r="H30">
+        <v>634545009.0</v>
+      </c>
+      <c r="I30">
+        <v>795827244.0</v>
+      </c>
+      <c r="J30">
+        <v>926481941.0</v>
+      </c>
+      <c r="K30">
+        <v>792511434.0</v>
+      </c>
+      <c r="L30">
+        <v>659000000.0</v>
+      </c>
+      <c r="M30">
+        <v>666000000.0</v>
+      </c>
+      <c r="N30">
+        <v>552000000.0</v>
+      </c>
+      <c r="O30">
+        <v>549000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31">
+        <v>15457263.0</v>
+      </c>
+      <c r="C31">
+        <v>21827000.0</v>
+      </c>
+      <c r="D31">
+        <v>11082275.0</v>
+      </c>
+      <c r="E31">
+        <v>6055121.0</v>
+      </c>
+      <c r="F31">
+        <v>-7937585.0</v>
+      </c>
+      <c r="G31">
+        <v>14546089.0</v>
+      </c>
+      <c r="H31">
+        <v>15308468.0</v>
+      </c>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32">
+        <v>1823858000.0</v>
+      </c>
+      <c r="C32">
+        <v>1684021000.0</v>
+      </c>
+      <c r="D32">
+        <v>1526132895.0</v>
+      </c>
+      <c r="E32">
+        <v>1908343013.0</v>
+      </c>
+      <c r="F32">
+        <v>1702716063.0</v>
+      </c>
+      <c r="G32">
+        <v>971677438.0</v>
+      </c>
+      <c r="H32">
+        <v>679625430.0</v>
+      </c>
+      <c r="I32">
+        <v>872936650.0</v>
+      </c>
+      <c r="J32">
+        <v>1075331850.0</v>
+      </c>
+      <c r="K32">
+        <v>892593190.0</v>
+      </c>
+      <c r="L32">
+        <v>757730390.0</v>
+      </c>
+      <c r="M32">
+        <v>775000000.0</v>
+      </c>
+      <c r="N32">
+        <v>640000000.0</v>
+      </c>
+      <c r="O32">
+        <v>637000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AF32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:32">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>80</v>
+      </c>
+      <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>83</v>
+      </c>
+      <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
+      <c r="A2" t="s">
+        <v>99</v>
+      </c>
+      <c r="B2">
+        <v>363315000.0</v>
+      </c>
+      <c r="C2">
+        <v>421327000.0</v>
+      </c>
+      <c r="D2">
+        <v>390506000.0</v>
+      </c>
+      <c r="E2">
+        <v>352507000.0</v>
+      </c>
+      <c r="F2">
+        <v>334750000.0</v>
+      </c>
+      <c r="G2">
+        <v>383289000.0</v>
+      </c>
+      <c r="H2">
+        <v>361147000.0</v>
+      </c>
+      <c r="I2">
+        <v>333170000.0</v>
+      </c>
+      <c r="J2">
+        <v>307952000.0</v>
+      </c>
+      <c r="K2">
+        <v>303351997.0</v>
+      </c>
+      <c r="L2">
+        <v>366172000.0</v>
+      </c>
+      <c r="M2">
+        <v>313329000.0</v>
+      </c>
+      <c r="N2">
+        <v>267442000.0</v>
+      </c>
+      <c r="O2">
+        <v>356790668.0</v>
+      </c>
+      <c r="P2">
+        <v>338989000.0</v>
+      </c>
+      <c r="Q2">
+        <v>473598000.0</v>
+      </c>
+      <c r="R2">
+        <v>439509000.0</v>
+      </c>
+      <c r="S2">
+        <v>428524620.0</v>
+      </c>
+      <c r="T2">
+        <v>408972000.0</v>
+      </c>
+      <c r="U2">
+        <v>334366000.0</v>
+      </c>
+      <c r="V2">
+        <v>263673000.0</v>
+      </c>
+      <c r="W2">
+        <v>222698000.0</v>
+      </c>
+      <c r="X2">
+        <v>226293000.0</v>
+      </c>
+      <c r="Y2">
+        <v>191477000.0</v>
+      </c>
+      <c r="Z2">
+        <v>156419000.0</v>
+      </c>
+      <c r="AA2">
+        <v>161240050.0</v>
+      </c>
+      <c r="AB2">
+        <v>149846000.0</v>
+      </c>
+      <c r="AC2">
+        <v>154000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>146000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>164000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>175000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32">
+      <c r="A3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>10871000.0</v>
+      </c>
+      <c r="D3">
+        <v>11304000.0</v>
+      </c>
+      <c r="E3">
+        <v>10977000.0</v>
+      </c>
+      <c r="F3">
+        <v>10977000.0</v>
+      </c>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3">
+        <v>10621000.0</v>
+      </c>
+      <c r="J3">
+        <v>10706000.0</v>
+      </c>
+      <c r="K3">
+        <v>5270111.0</v>
+      </c>
+      <c r="L3">
+        <v>10365000.0</v>
+      </c>
+      <c r="M3">
+        <v>11139000.0</v>
+      </c>
+      <c r="N3">
+        <v>11088000.0</v>
+      </c>
+      <c r="O3">
+        <v>5163065.0</v>
+      </c>
+      <c r="P3">
+        <v>19678000.0</v>
+      </c>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+      <c r="AB3"/>
+      <c r="AC3"/>
+      <c r="AD3"/>
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
+      <c r="A4" t="s">
+        <v>101</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>57372000.0</v>
+      </c>
+      <c r="D5">
+        <v>70393000.0</v>
+      </c>
+      <c r="E5">
+        <v>76860000.0</v>
+      </c>
+      <c r="F5">
+        <v>59970000.0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
+        <v>63532000.0</v>
+      </c>
+      <c r="J5">
+        <v>76924000.0</v>
+      </c>
+      <c r="K5">
+        <v>37200108.0</v>
+      </c>
+      <c r="L5">
+        <v>73844000.0</v>
+      </c>
+      <c r="M5">
+        <v>67199000.0</v>
+      </c>
+      <c r="N5">
+        <v>40172000.0</v>
+      </c>
+      <c r="O5">
+        <v>49035348.0</v>
+      </c>
+      <c r="P5">
+        <v>35047000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
+        <v>45003000.0</v>
+      </c>
+      <c r="Y5">
+        <v>47379000.0</v>
+      </c>
+      <c r="Z5">
+        <v>35793000.0</v>
+      </c>
+      <c r="AA5">
+        <v>6316920.0</v>
+      </c>
+      <c r="AB5">
+        <v>19330000.0</v>
+      </c>
+      <c r="AC5">
+        <v>16000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>12000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>35000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>30000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" t="s">
+        <v>103</v>
+      </c>
+      <c r="B6">
+        <v>84116000.0</v>
+      </c>
+      <c r="C6">
+        <v>68243000.0</v>
+      </c>
+      <c r="D6">
+        <v>81697000.0</v>
+      </c>
+      <c r="E6">
+        <v>87837000.0</v>
+      </c>
+      <c r="F6">
+        <v>70947000.0</v>
+      </c>
+      <c r="G6">
+        <v>41539000.0</v>
+      </c>
+      <c r="H6">
+        <v>77122000.0</v>
+      </c>
+      <c r="I6">
+        <v>74153000.0</v>
+      </c>
+      <c r="J6">
+        <v>87630000.0</v>
+      </c>
+      <c r="K6">
+        <v>42470219.0</v>
+      </c>
+      <c r="L6">
+        <v>84209000.0</v>
+      </c>
+      <c r="M6">
+        <v>78338000.0</v>
+      </c>
+      <c r="N6">
+        <v>51260000.0</v>
+      </c>
+      <c r="O6">
+        <v>54198413.0</v>
+      </c>
+      <c r="P6">
+        <v>54725000.0</v>
+      </c>
+      <c r="Q6">
+        <v>79682000.0</v>
+      </c>
+      <c r="R6">
+        <v>66240000.0</v>
+      </c>
+      <c r="S6">
+        <v>48919816.0</v>
+      </c>
+      <c r="T6">
+        <v>61894000.0</v>
+      </c>
+      <c r="U6">
+        <v>57349000.0</v>
+      </c>
+      <c r="V6">
+        <v>44107000.0</v>
+      </c>
+      <c r="W6">
+        <v>17384946.0</v>
+      </c>
+      <c r="X6">
+        <v>45003000.0</v>
+      </c>
+      <c r="Y6">
+        <v>47379000.0</v>
+      </c>
+      <c r="Z6">
+        <v>35793000.0</v>
+      </c>
+      <c r="AA6">
+        <v>6316920.0</v>
+      </c>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" t="s">
+        <v>105</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" t="s">
+        <v>106</v>
+      </c>
+      <c r="B9">
+        <v>86345000.0</v>
+      </c>
+      <c r="C9">
+        <v>85593000.0</v>
+      </c>
+      <c r="D9">
+        <v>78521000.0</v>
+      </c>
+      <c r="E9">
+        <v>83687000.0</v>
+      </c>
+      <c r="F9">
+        <v>76967000.0</v>
+      </c>
+      <c r="G9">
+        <v>60031000.0</v>
+      </c>
+      <c r="H9">
+        <v>85232000.0</v>
+      </c>
+      <c r="I9">
+        <v>72766000.0</v>
+      </c>
+      <c r="J9">
+        <v>80434000.0</v>
+      </c>
+      <c r="K9">
+        <v>61808898.0</v>
+      </c>
+      <c r="L9">
+        <v>82507000.0</v>
+      </c>
+      <c r="M9">
+        <v>72278000.0</v>
+      </c>
+      <c r="N9">
+        <v>59244000.0</v>
+      </c>
+      <c r="O9">
+        <v>75025345.0</v>
+      </c>
+      <c r="P9">
+        <v>63423000.0</v>
+      </c>
+      <c r="Q9">
+        <v>90777000.0</v>
+      </c>
+      <c r="R9">
+        <v>70231000.0</v>
+      </c>
+      <c r="S9">
+        <v>68103440.0</v>
+      </c>
+      <c r="T9">
+        <v>83832000.0</v>
+      </c>
+      <c r="U9">
+        <v>66467000.0</v>
+      </c>
+      <c r="V9">
+        <v>48778000.0</v>
+      </c>
+      <c r="W9">
+        <v>31041000.0</v>
+      </c>
+      <c r="X9">
+        <v>52307000.0</v>
+      </c>
+      <c r="Y9">
+        <v>46506000.0</v>
+      </c>
+      <c r="Z9">
+        <v>44936000.0</v>
+      </c>
+      <c r="AA9">
+        <v>19793380.0</v>
+      </c>
+      <c r="AB9">
+        <v>25463000.0</v>
+      </c>
+      <c r="AC9">
+        <v>24000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>26000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>45000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>39000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" t="s">
+        <v>107</v>
+      </c>
+      <c r="B10">
+        <v>82567000.0</v>
+      </c>
+      <c r="C10">
+        <v>59604000.0</v>
+      </c>
+      <c r="D10">
+        <v>68628000.0</v>
+      </c>
+      <c r="E10">
+        <v>74981000.0</v>
+      </c>
+      <c r="F10">
+        <v>68982000.0</v>
+      </c>
+      <c r="G10">
+        <v>39931000.0</v>
+      </c>
+      <c r="H10">
+        <v>76589000.0</v>
+      </c>
+      <c r="I10">
+        <v>62954000.0</v>
+      </c>
+      <c r="J10">
+        <v>76331000.0</v>
+      </c>
+      <c r="K10">
+        <v>41852571.0</v>
+      </c>
+      <c r="L10">
+        <v>73228000.0</v>
+      </c>
+      <c r="M10">
+        <v>66562000.0</v>
+      </c>
+      <c r="N10">
+        <v>50641000.0</v>
+      </c>
+      <c r="O10">
+        <v>53548144.0</v>
+      </c>
+      <c r="P10">
+        <v>54113000.0</v>
+      </c>
+      <c r="Q10">
+        <v>79111000.0</v>
+      </c>
+      <c r="R10">
+        <v>65671000.0</v>
+      </c>
+      <c r="S10">
+        <v>48343790.0</v>
+      </c>
+      <c r="T10">
+        <v>61298000.0</v>
+      </c>
+      <c r="U10">
+        <v>56968000.0</v>
+      </c>
+      <c r="V10">
+        <v>43721000.0</v>
+      </c>
+      <c r="W10">
+        <v>16971000.0</v>
+      </c>
+      <c r="X10">
+        <v>44642000.0</v>
+      </c>
+      <c r="Y10">
+        <v>47274000.0</v>
+      </c>
+      <c r="Z10">
+        <v>35664000.0</v>
+      </c>
+      <c r="AA10">
+        <v>6160890.0</v>
+      </c>
+      <c r="AB10">
+        <v>19162000.0</v>
+      </c>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" t="s">
+        <v>108</v>
+      </c>
+      <c r="B11">
+        <v>19426000.0</v>
+      </c>
+      <c r="C11">
+        <v>15215000.0</v>
+      </c>
+      <c r="D11">
+        <v>16337000.0</v>
+      </c>
+      <c r="E11">
+        <v>17461000.0</v>
+      </c>
+      <c r="F11">
+        <v>16400000.0</v>
+      </c>
+      <c r="G11">
+        <v>9520000.0</v>
+      </c>
+      <c r="H11">
+        <v>19063000.0</v>
+      </c>
+      <c r="I11">
+        <v>14606000.0</v>
+      </c>
+      <c r="J11">
+        <v>17669000.0</v>
+      </c>
+      <c r="K11">
+        <v>10711780.0</v>
+      </c>
+      <c r="L11">
+        <v>16156000.0</v>
+      </c>
+      <c r="M11">
+        <v>15594000.0</v>
+      </c>
+      <c r="N11">
+        <v>11963000.0</v>
+      </c>
+      <c r="O11">
+        <v>9075757.0</v>
+      </c>
+      <c r="P11">
+        <v>11514000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11">
+        <v>4000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>9000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>7000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" t="s">
+        <v>109</v>
+      </c>
+      <c r="B12">
+        <v>1549000.0</v>
+      </c>
+      <c r="C12">
+        <v>1663000.0</v>
+      </c>
+      <c r="D12">
+        <v>1765000.0</v>
+      </c>
+      <c r="E12">
+        <v>1919000.0</v>
+      </c>
+      <c r="F12">
+        <v>1965000.0</v>
+      </c>
+      <c r="G12">
+        <v>1608000.0</v>
+      </c>
+      <c r="H12">
+        <v>533000.0</v>
+      </c>
+      <c r="I12">
+        <v>578000.0</v>
+      </c>
+      <c r="J12">
+        <v>593000.0</v>
+      </c>
+      <c r="K12">
+        <v>617648.0</v>
+      </c>
+      <c r="L12">
+        <v>616000.0</v>
+      </c>
+      <c r="M12">
+        <v>637000.0</v>
+      </c>
+      <c r="N12">
+        <v>619000.0</v>
+      </c>
+      <c r="O12">
+        <v>650269.0</v>
+      </c>
+      <c r="P12">
+        <v>612000.0</v>
+      </c>
+      <c r="Q12">
+        <v>571000.0</v>
+      </c>
+      <c r="R12">
+        <v>569000.0</v>
+      </c>
+      <c r="S12">
+        <v>576026.0</v>
+      </c>
+      <c r="T12">
+        <v>596000.0</v>
+      </c>
+      <c r="U12">
+        <v>381000.0</v>
+      </c>
+      <c r="V12">
+        <v>386000.0</v>
+      </c>
+      <c r="W12">
+        <v>413453.0</v>
+      </c>
+      <c r="X12">
+        <v>361000.0</v>
+      </c>
+      <c r="Y12">
+        <v>105000.0</v>
+      </c>
+      <c r="Z12">
+        <v>129000.0</v>
+      </c>
+      <c r="AA12">
+        <v>156028.0</v>
+      </c>
+      <c r="AB12">
+        <v>168000.0</v>
+      </c>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" t="s">
+        <v>110</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>1663000.0</v>
+      </c>
+      <c r="D13">
+        <v>1765000.0</v>
+      </c>
+      <c r="E13">
+        <v>1919000.0</v>
+      </c>
+      <c r="F13">
+        <v>1965000.0</v>
+      </c>
+      <c r="G13">
+        <v>1608400.0</v>
+      </c>
+      <c r="H13">
+        <v>533000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>637000.0</v>
+      </c>
+      <c r="N13">
+        <v>619000.0</v>
+      </c>
+      <c r="O13">
+        <v>650270.0</v>
+      </c>
+      <c r="P13">
+        <v>612000.0</v>
+      </c>
+      <c r="Q13">
+        <v>571000.0</v>
+      </c>
+      <c r="R13">
+        <v>569000.0</v>
+      </c>
+      <c r="S13">
+        <v>576030.0</v>
+      </c>
+      <c r="T13">
+        <v>596000.0</v>
+      </c>
+      <c r="U13">
+        <v>381000.0</v>
+      </c>
+      <c r="V13">
+        <v>386000.0</v>
+      </c>
+      <c r="W13">
+        <v>414000.0</v>
+      </c>
+      <c r="X13">
+        <v>361000.0</v>
+      </c>
+      <c r="Y13">
+        <v>105000.0</v>
+      </c>
+      <c r="Z13">
+        <v>129000.0</v>
+      </c>
+      <c r="AA13">
+        <v>156030.0</v>
+      </c>
+      <c r="AB13">
+        <v>168000.0</v>
+      </c>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
+      <c r="A14" t="s">
+        <v>111</v>
+      </c>
+      <c r="B14">
+        <v>-7961000.0</v>
+      </c>
+      <c r="C14">
+        <v>-8364000.0</v>
+      </c>
+      <c r="D14">
+        <v>-8412000.0</v>
+      </c>
+      <c r="E14">
+        <v>-10214000.0</v>
+      </c>
+      <c r="F14">
+        <v>-10662000.0</v>
+      </c>
+      <c r="G14">
+        <v>-7615000.0</v>
+      </c>
+      <c r="H14">
+        <v>-7562000.0</v>
+      </c>
+      <c r="I14">
+        <v>-8844000.0</v>
+      </c>
+      <c r="J14">
+        <v>-9146000.0</v>
+      </c>
+      <c r="K14">
+        <v>-6229742.0</v>
+      </c>
+      <c r="L14">
+        <v>-9098000.0</v>
+      </c>
+      <c r="M14">
+        <v>-7614000.0</v>
+      </c>
+      <c r="N14">
+        <v>-7166000.0</v>
+      </c>
+      <c r="O14">
+        <v>-7855351.0</v>
+      </c>
+      <c r="P14">
+        <v>-5857000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-11714000.0</v>
+      </c>
+      <c r="R14">
+        <v>-12001000.0</v>
+      </c>
+      <c r="S14">
+        <v>-9425006.0</v>
+      </c>
+      <c r="T14">
+        <v>-8732000.0</v>
+      </c>
+      <c r="U14">
+        <v>-7096000.0</v>
+      </c>
+      <c r="V14">
+        <v>-5209000.0</v>
+      </c>
+      <c r="W14">
+        <v>-4002924.0</v>
+      </c>
+      <c r="X14">
+        <v>-4898000.0</v>
+      </c>
+      <c r="Y14">
+        <v>-3029000.0</v>
+      </c>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" t="s">
+        <v>112</v>
+      </c>
+      <c r="B15">
+        <v>55180000.0</v>
+      </c>
+      <c r="C15">
+        <v>36025000.0</v>
+      </c>
+      <c r="D15">
+        <v>43879000.0</v>
+      </c>
+      <c r="E15">
+        <v>47306000.0</v>
+      </c>
+      <c r="F15">
+        <v>41920000.0</v>
+      </c>
+      <c r="G15">
+        <v>22796000.0</v>
+      </c>
+      <c r="H15">
+        <v>49964000.0</v>
+      </c>
+      <c r="I15">
+        <v>39504000.0</v>
+      </c>
+      <c r="J15">
+        <v>49516000.0</v>
+      </c>
+      <c r="K15">
+        <v>24911049.0</v>
+      </c>
+      <c r="L15">
+        <v>47974000.0</v>
+      </c>
+      <c r="M15">
+        <v>43354000.0</v>
+      </c>
+      <c r="N15">
+        <v>31512000.0</v>
+      </c>
+      <c r="O15">
+        <v>36617036.0</v>
+      </c>
+      <c r="P15">
+        <v>36742000.0</v>
+      </c>
+      <c r="Q15">
+        <v>49670000.0</v>
+      </c>
+      <c r="R15">
+        <v>39228000.0</v>
+      </c>
+      <c r="S15">
+        <v>30963830.0</v>
+      </c>
+      <c r="T15">
+        <v>41087000.0</v>
+      </c>
+      <c r="U15">
+        <v>36146000.0</v>
+      </c>
+      <c r="V15">
+        <v>28383000.0</v>
+      </c>
+      <c r="W15">
+        <v>9996000.0</v>
+      </c>
+      <c r="X15">
+        <v>28835000.0</v>
+      </c>
+      <c r="Y15">
+        <v>33161000.0</v>
+      </c>
+      <c r="Z15">
+        <v>22899000.0</v>
+      </c>
+      <c r="AA15">
+        <v>2354430.0</v>
+      </c>
+      <c r="AB15">
+        <v>13789000.0</v>
+      </c>
+      <c r="AC15">
+        <v>12000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>12000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>24000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>22000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" t="s">
+        <v>113</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>36025000.0</v>
+      </c>
+      <c r="D16">
+        <v>43879000.0</v>
+      </c>
+      <c r="E16">
+        <v>47306000.0</v>
+      </c>
+      <c r="F16">
+        <v>41920000.0</v>
+      </c>
+      <c r="G16">
+        <v>22437950.0</v>
+      </c>
+      <c r="H16">
+        <v>49964000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>43354000.0</v>
+      </c>
+      <c r="N16">
+        <v>31512000.0</v>
+      </c>
+      <c r="O16">
+        <v>36617036.0</v>
+      </c>
+      <c r="P16">
+        <v>36742000.0</v>
+      </c>
+      <c r="Q16">
+        <v>49670000.0</v>
+      </c>
+      <c r="R16">
+        <v>39228000.0</v>
+      </c>
+      <c r="S16">
+        <v>30963830.0</v>
+      </c>
+      <c r="T16">
+        <v>41087000.0</v>
+      </c>
+      <c r="U16">
+        <v>36146000.0</v>
+      </c>
+      <c r="V16">
+        <v>28383000.0</v>
+      </c>
+      <c r="W16">
+        <v>9996000.0</v>
+      </c>
+      <c r="X16">
+        <v>28835000.0</v>
+      </c>
+      <c r="Y16">
+        <v>33161000.0</v>
+      </c>
+      <c r="Z16">
+        <v>22899000.0</v>
+      </c>
+      <c r="AA16">
+        <v>2354430.0</v>
+      </c>
+      <c r="AB16">
+        <v>13789000.0</v>
+      </c>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
+      <c r="A17" t="s">
+        <v>114</v>
+      </c>
+      <c r="B17">
+        <v>63141000.0</v>
+      </c>
+      <c r="C17">
+        <v>44389000.0</v>
+      </c>
+      <c r="D17">
+        <v>52291000.0</v>
+      </c>
+      <c r="E17">
+        <v>57520000.0</v>
+      </c>
+      <c r="F17">
+        <v>52582000.0</v>
+      </c>
+      <c r="G17">
+        <v>30411000.0</v>
+      </c>
+      <c r="H17">
+        <v>57526000.0</v>
+      </c>
+      <c r="I17">
+        <v>48348000.0</v>
+      </c>
+      <c r="J17">
+        <v>58662000.0</v>
+      </c>
+      <c r="K17">
+        <v>31140791.0</v>
+      </c>
+      <c r="L17">
+        <v>57072000.0</v>
+      </c>
+      <c r="M17">
+        <v>50968000.0</v>
+      </c>
+      <c r="N17">
+        <v>38678000.0</v>
+      </c>
+      <c r="O17">
+        <v>44472387.0</v>
+      </c>
+      <c r="P17">
+        <v>42599000.0</v>
+      </c>
+      <c r="Q17">
+        <v>61384000.0</v>
+      </c>
+      <c r="R17">
+        <v>51229000.0</v>
+      </c>
+      <c r="S17">
+        <v>40388840.0</v>
+      </c>
+      <c r="T17">
+        <v>49819000.0</v>
+      </c>
+      <c r="U17">
+        <v>43242000.0</v>
+      </c>
+      <c r="V17">
+        <v>33592000.0</v>
+      </c>
+      <c r="W17">
+        <v>13999273.0</v>
+      </c>
+      <c r="X17">
+        <v>33733000.0</v>
+      </c>
+      <c r="Y17">
+        <v>36190000.0</v>
+      </c>
+      <c r="Z17">
+        <v>26699000.0</v>
+      </c>
+      <c r="AA17">
+        <v>2740326.0</v>
+      </c>
+      <c r="AB17">
+        <v>14341000.0</v>
+      </c>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
+      <c r="A18" t="s">
+        <v>115</v>
+      </c>
+      <c r="B18">
+        <v>-1549000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1663000.0</v>
+      </c>
+      <c r="D18">
+        <v>-1765000.0</v>
+      </c>
+      <c r="E18">
+        <v>-1919000.0</v>
+      </c>
+      <c r="F18">
+        <v>-1965000.0</v>
+      </c>
+      <c r="G18">
+        <v>-1608000.0</v>
+      </c>
+      <c r="H18">
+        <v>-533000.0</v>
+      </c>
+      <c r="I18">
+        <v>-578000.0</v>
+      </c>
+      <c r="J18">
+        <v>-593000.0</v>
+      </c>
+      <c r="K18">
+        <v>7668558.0</v>
+      </c>
+      <c r="L18">
+        <v>-616000.0</v>
+      </c>
+      <c r="M18">
+        <v>-637000.0</v>
+      </c>
+      <c r="N18">
+        <v>-619000.0</v>
+      </c>
+      <c r="O18">
+        <v>6061558.0</v>
+      </c>
+      <c r="P18">
+        <v>-612000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-571000.0</v>
+      </c>
+      <c r="R18">
+        <v>-569000.0</v>
+      </c>
+      <c r="S18">
+        <v>4872640.0</v>
+      </c>
+      <c r="T18">
+        <v>-596000.0</v>
+      </c>
+      <c r="U18">
+        <v>-381000.0</v>
+      </c>
+      <c r="V18">
+        <v>-386000.0</v>
+      </c>
+      <c r="W18">
+        <v>8068482.0</v>
+      </c>
+      <c r="X18">
+        <v>-361000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-105000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-129000.0</v>
+      </c>
+      <c r="AA18">
+        <v>8232716.0</v>
+      </c>
+      <c r="AB18">
+        <v>-168000.0</v>
+      </c>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
+      <c r="A19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
+      <c r="A20" t="s">
+        <v>117</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
+      <c r="A21" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21">
+        <v>73992000.0</v>
+      </c>
+      <c r="C21">
+        <v>57372000.0</v>
+      </c>
+      <c r="D21">
+        <v>63350000.0</v>
+      </c>
+      <c r="E21">
+        <v>69400000.0</v>
+      </c>
+      <c r="F21">
+        <v>63917000.0</v>
+      </c>
+      <c r="G21">
+        <v>33770000.0</v>
+      </c>
+      <c r="H21">
+        <v>71420000.0</v>
+      </c>
+      <c r="I21">
+        <v>59720000.0</v>
+      </c>
+      <c r="J21">
+        <v>76924000.0</v>
+      </c>
+      <c r="K21">
+        <v>42470219.0</v>
+      </c>
+      <c r="L21">
+        <v>73844000.0</v>
+      </c>
+      <c r="M21">
+        <v>67199000.0</v>
+      </c>
+      <c r="N21">
+        <v>51260000.0</v>
+      </c>
+      <c r="O21">
+        <v>56232023.0</v>
+      </c>
+      <c r="P21">
+        <v>51689000.0</v>
+      </c>
+      <c r="Q21">
+        <v>79682000.0</v>
+      </c>
+      <c r="R21">
+        <v>66240000.0</v>
+      </c>
+      <c r="S21">
+        <v>48919810.0</v>
+      </c>
+      <c r="T21">
+        <v>61894000.0</v>
+      </c>
+      <c r="U21">
+        <v>57349000.0</v>
+      </c>
+      <c r="V21">
+        <v>44107000.0</v>
+      </c>
+      <c r="W21">
+        <v>17385000.0</v>
+      </c>
+      <c r="X21">
+        <v>45003000.0</v>
+      </c>
+      <c r="Y21">
+        <v>47379000.0</v>
+      </c>
+      <c r="Z21">
+        <v>35793000.0</v>
+      </c>
+      <c r="AA21">
+        <v>6316920.0</v>
+      </c>
+      <c r="AB21">
+        <v>19330000.0</v>
+      </c>
+      <c r="AC21">
+        <v>16000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>12000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>35000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>30000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" t="s">
+        <v>119</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
+      <c r="A23" t="s">
+        <v>120</v>
+      </c>
+      <c r="B23">
+        <v>375668000.0</v>
+      </c>
+      <c r="C23">
+        <v>449548000.0</v>
+      </c>
+      <c r="D23">
+        <v>405677000.0</v>
+      </c>
+      <c r="E23">
+        <v>366794000.0</v>
+      </c>
+      <c r="F23">
+        <v>347800000.0</v>
+      </c>
+      <c r="G23">
+        <v>409550000.0</v>
+      </c>
+      <c r="H23">
+        <v>446379000.0</v>
+      </c>
+      <c r="I23">
+        <v>346216000.0</v>
+      </c>
+      <c r="J23">
+        <v>319318000.0</v>
+      </c>
+      <c r="K23">
+        <v>327391367.0</v>
+      </c>
+      <c r="L23">
+        <v>378180000.0</v>
+      </c>
+      <c r="M23">
+        <v>323770000.0</v>
+      </c>
+      <c r="N23">
+        <v>279600000.0</v>
+      </c>
+      <c r="O23">
+        <v>384329427.0</v>
+      </c>
+      <c r="P23">
+        <v>347687000.0</v>
+      </c>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
+      <c r="A24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="A25" t="s">
+        <v>122</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
+      <c r="A26" t="s">
+        <v>123</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
+      <c r="A27" t="s">
+        <v>124</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
+        <v>22181514.0</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
+        <v>21567638.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
+      <c r="A28" t="s">
+        <v>125</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28">
+        <v>32455088.0</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28">
+        <v>31500684.0</v>
+      </c>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" t="s">
+        <v>126</v>
+      </c>
+      <c r="B29">
+        <v>19426000.0</v>
+      </c>
+      <c r="C29">
+        <v>15215000.0</v>
+      </c>
+      <c r="D29">
+        <v>16337000.0</v>
+      </c>
+      <c r="E29">
+        <v>17461000.0</v>
+      </c>
+      <c r="F29">
+        <v>16400000.0</v>
+      </c>
+      <c r="G29">
+        <v>9520000.0</v>
+      </c>
+      <c r="H29">
+        <v>19063000.0</v>
+      </c>
+      <c r="I29">
+        <v>14606000.0</v>
+      </c>
+      <c r="J29">
+        <v>17669000.0</v>
+      </c>
+      <c r="K29">
+        <v>10711780.0</v>
+      </c>
+      <c r="L29">
+        <v>16156000.0</v>
+      </c>
+      <c r="M29">
+        <v>15594000.0</v>
+      </c>
+      <c r="N29">
+        <v>11963000.0</v>
+      </c>
+      <c r="O29">
+        <v>9075760.0</v>
+      </c>
+      <c r="P29">
+        <v>11514000.0</v>
+      </c>
+      <c r="Q29">
+        <v>17727000.0</v>
+      </c>
+      <c r="R29">
+        <v>14442000.0</v>
+      </c>
+      <c r="S29">
+        <v>7954950.0</v>
+      </c>
+      <c r="T29">
+        <v>11479000.0</v>
+      </c>
+      <c r="U29">
+        <v>13726000.0</v>
+      </c>
+      <c r="V29">
+        <v>10129000.0</v>
+      </c>
+      <c r="W29">
+        <v>2972000.0</v>
+      </c>
+      <c r="X29">
+        <v>10909000.0</v>
+      </c>
+      <c r="Y29">
+        <v>11084000.0</v>
+      </c>
+      <c r="Z29">
+        <v>8965000.0</v>
+      </c>
+      <c r="AA29">
+        <v>3420570.0</v>
+      </c>
+      <c r="AB29">
+        <v>4821000.0</v>
+      </c>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
+      <c r="A30" t="s">
+        <v>127</v>
+      </c>
+      <c r="B30">
+        <v>12353000.0</v>
+      </c>
+      <c r="C30">
+        <v>28221000.0</v>
+      </c>
+      <c r="D30">
+        <v>15171000.0</v>
+      </c>
+      <c r="E30">
+        <v>14287000.0</v>
+      </c>
+      <c r="F30">
+        <v>13050000.0</v>
+      </c>
+      <c r="G30">
+        <v>26261000.0</v>
+      </c>
+      <c r="H30">
+        <v>85232000.0</v>
+      </c>
+      <c r="I30">
+        <v>13046000.0</v>
+      </c>
+      <c r="J30">
+        <v>11366000.0</v>
+      </c>
+      <c r="K30">
+        <v>24039370.0</v>
+      </c>
+      <c r="L30">
+        <v>12008000.0</v>
+      </c>
+      <c r="M30">
+        <v>10441000.0</v>
+      </c>
+      <c r="N30">
+        <v>12158000.0</v>
+      </c>
+      <c r="O30">
+        <v>27538759.0</v>
+      </c>
+      <c r="P30">
+        <v>8698000.0</v>
+      </c>
+      <c r="Q30">
+        <v>485447000.0</v>
+      </c>
+      <c r="R30">
+        <v>450201000.0</v>
+      </c>
+      <c r="S30">
+        <v>448511523.0</v>
+      </c>
+      <c r="T30">
+        <v>434190000.0</v>
+      </c>
+      <c r="U30">
+        <v>344782000.0</v>
+      </c>
+      <c r="V30">
+        <v>273222000.0</v>
+      </c>
+      <c r="W30">
+        <v>240681328.0</v>
+      </c>
+      <c r="X30">
+        <v>236700000.0</v>
+      </c>
+      <c r="Y30">
+        <v>199619000.0</v>
+      </c>
+      <c r="Z30">
+        <v>168470000.0</v>
+      </c>
+      <c r="AA30">
+        <v>177747009.0</v>
+      </c>
+      <c r="AB30">
+        <v>159132000.0</v>
+      </c>
+      <c r="AC30">
+        <v>161000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>160000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>174000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>183000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
+      <c r="A31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31">
+        <v>8575000.0</v>
+      </c>
+      <c r="C31">
+        <v>2232000.0</v>
+      </c>
+      <c r="D31">
+        <v>5278000.0</v>
+      </c>
+      <c r="E31">
+        <v>5581000.0</v>
+      </c>
+      <c r="F31">
+        <v>5065000.0</v>
+      </c>
+      <c r="G31">
+        <v>6161000.0</v>
+      </c>
+      <c r="H31">
+        <v>76589000.0</v>
+      </c>
+      <c r="I31">
+        <v>3234000.0</v>
+      </c>
+      <c r="J31">
+        <v>-593000.0</v>
+      </c>
+      <c r="K31">
+        <v>73275.0</v>
+      </c>
+      <c r="L31">
+        <v>-616000.0</v>
+      </c>
+      <c r="M31">
+        <v>-637000.0</v>
+      </c>
+      <c r="N31">
+        <v>-619000.0</v>
+      </c>
+      <c r="O31">
+        <v>2387989.0</v>
+      </c>
+      <c r="P31">
+        <v>2424000.0</v>
+      </c>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
+      <c r="A32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32">
+        <v>449660000.0</v>
+      </c>
+      <c r="C32">
+        <v>506920000.0</v>
+      </c>
+      <c r="D32">
+        <v>469027000.0</v>
+      </c>
+      <c r="E32">
+        <v>436194000.0</v>
+      </c>
+      <c r="F32">
+        <v>411717000.0</v>
+      </c>
+      <c r="G32">
+        <v>443320000.0</v>
+      </c>
+      <c r="H32">
+        <v>446379000.0</v>
+      </c>
+      <c r="I32">
+        <v>405936000.0</v>
+      </c>
+      <c r="J32">
+        <v>388386000.0</v>
+      </c>
+      <c r="K32">
+        <v>365160895.0</v>
+      </c>
+      <c r="L32">
+        <v>448679000.0</v>
+      </c>
+      <c r="M32">
+        <v>385607000.0</v>
+      </c>
+      <c r="N32">
+        <v>326686000.0</v>
+      </c>
+      <c r="O32">
+        <v>431816013.0</v>
+      </c>
+      <c r="P32">
+        <v>402412000.0</v>
+      </c>
+      <c r="Q32">
+        <v>564375000.0</v>
+      </c>
+      <c r="R32">
+        <v>509740000.0</v>
+      </c>
+      <c r="S32">
+        <v>496628060.0</v>
+      </c>
+      <c r="T32">
+        <v>492804000.0</v>
+      </c>
+      <c r="U32">
+        <v>400833000.0</v>
+      </c>
+      <c r="V32">
+        <v>312451000.0</v>
+      </c>
+      <c r="W32">
+        <v>253739000.0</v>
+      </c>
+      <c r="X32">
+        <v>278600000.0</v>
+      </c>
+      <c r="Y32">
+        <v>237983000.0</v>
+      </c>
+      <c r="Z32">
+        <v>201355000.0</v>
+      </c>
+      <c r="AA32">
+        <v>181033430.0</v>
+      </c>
+      <c r="AB32">
+        <v>175309000.0</v>
+      </c>
+      <c r="AC32">
+        <v>178000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>172000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>209000000.0</v>
+      </c>
+      <c r="AF32">
+        <v>213000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:O30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B2">
+        <v>248933013.0</v>
+      </c>
+      <c r="C2">
+        <v>174355000.0</v>
+      </c>
+      <c r="D2">
+        <v>233904729.0</v>
+      </c>
+      <c r="E2">
+        <v>307504805.0</v>
+      </c>
+      <c r="F2">
+        <v>230258120.0</v>
+      </c>
+      <c r="G2">
+        <v>145879692.0</v>
+      </c>
+      <c r="H2">
+        <v>191840319.0</v>
+      </c>
+      <c r="I2">
+        <v>233982300.0</v>
+      </c>
+      <c r="J2">
+        <v>237901014.0</v>
+      </c>
+      <c r="K2">
+        <v>213640766.0</v>
+      </c>
+      <c r="L2"/>
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
         <v>131</v>
+      </c>
+      <c r="B3">
+        <v>42450000</v>
+      </c>
+      <c r="C3">
+        <v>56952000</v>
+      </c>
+      <c r="D3">
+        <v>44458000</v>
+      </c>
+      <c r="E3">
+        <v>63815866</v>
+      </c>
+      <c r="F3">
+        <v>99522313</v>
+      </c>
+      <c r="G3">
+        <v>55091131</v>
+      </c>
+      <c r="H3">
+        <v>65572573</v>
+      </c>
+      <c r="I3">
+        <v>29633690</v>
+      </c>
+      <c r="J3">
+        <v>25690910</v>
+      </c>
+      <c r="K3">
+        <v>25241590</v>
+      </c>
+      <c r="L3">
+        <v>35906590</v>
+      </c>
+      <c r="M3">
+        <v>44000000</v>
+      </c>
+      <c r="N3">
+        <v>34000000</v>
+      </c>
+      <c r="O3">
+        <v>33000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>133</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B6">
+        <v>15369987.0</v>
+      </c>
+      <c r="C6">
+        <v>72978000.0</v>
+      </c>
+      <c r="D6">
+        <v>-59550091.0</v>
+      </c>
+      <c r="E6">
+        <v>-73600076.0</v>
+      </c>
+      <c r="F6">
+        <v>77246685.0</v>
+      </c>
+      <c r="G6">
+        <v>84378428.0</v>
+      </c>
+      <c r="H6">
+        <v>-191837081.0</v>
+      </c>
+      <c r="I6">
+        <v>-42141980.0</v>
+      </c>
+      <c r="J6">
+        <v>11881770.0</v>
+      </c>
+      <c r="K6">
+        <v>24260250.0</v>
+      </c>
+      <c r="L6">
+        <v>-35440490.0</v>
+      </c>
+      <c r="M6">
+        <v>41000000.0</v>
+      </c>
+      <c r="N6">
+        <v>36000000.0</v>
+      </c>
+      <c r="O6">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" t="s">
+        <v>135</v>
+      </c>
+      <c r="B7">
+        <v>10061000.0</v>
+      </c>
+      <c r="C7">
+        <v>8995960.0</v>
+      </c>
+      <c r="D7">
+        <v>8470130.0</v>
+      </c>
+      <c r="E7">
+        <v>8777850.0</v>
+      </c>
+      <c r="F7">
+        <v>5737740.0</v>
+      </c>
+      <c r="G7">
+        <v>7074470.0</v>
+      </c>
+      <c r="H7">
+        <v>8797010.0</v>
+      </c>
+      <c r="I7">
+        <v>8965230.0</v>
+      </c>
+      <c r="J7">
+        <v>9611880.0</v>
+      </c>
+      <c r="K7">
+        <v>8519660.0</v>
+      </c>
+      <c r="L7">
+        <v>8956940.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" t="s">
+        <v>140</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>10919329.0</v>
+      </c>
+      <c r="F12">
+        <v>53286849.0</v>
+      </c>
+      <c r="G12">
+        <v>29636030.0</v>
+      </c>
+      <c r="H12">
+        <v>27911126.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" t="s">
+        <v>141</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" t="s">
+        <v>142</v>
+      </c>
+      <c r="B14">
+        <v>44089000.0</v>
+      </c>
+      <c r="C14">
+        <v>43219685.0</v>
+      </c>
+      <c r="D14">
+        <v>43600936.0</v>
+      </c>
+      <c r="E14">
+        <v>39834430.0</v>
+      </c>
+      <c r="F14">
+        <v>35879053.0</v>
+      </c>
+      <c r="G14">
+        <v>33351283.0</v>
+      </c>
+      <c r="H14">
+        <v>34150689.0</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14">
+        <v>28000000.0</v>
+      </c>
+      <c r="M14">
+        <v>26000000.0</v>
+      </c>
+      <c r="N14">
+        <v>24000000.0</v>
+      </c>
+      <c r="O14">
+        <v>25000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" t="s">
+        <v>143</v>
+      </c>
+      <c r="B15">
+        <v>98246000.0</v>
+      </c>
+      <c r="C15">
+        <v>175550000.0</v>
+      </c>
+      <c r="D15">
+        <v>145328000.0</v>
+      </c>
+      <c r="E15">
+        <v>135312099.0</v>
+      </c>
+      <c r="F15">
+        <v>104838654.0</v>
+      </c>
+      <c r="G15">
+        <v>37344293.0</v>
+      </c>
+      <c r="H15">
+        <v>56016440.0</v>
+      </c>
+      <c r="I15">
+        <v>74688510.0</v>
+      </c>
+      <c r="J15">
+        <v>68464350.0</v>
+      </c>
+      <c r="K15">
+        <v>40457500.0</v>
+      </c>
+      <c r="L15">
+        <v>71583260.0</v>
+      </c>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" t="s">
+        <v>144</v>
+      </c>
+      <c r="B16">
+        <v>264303000.0</v>
+      </c>
+      <c r="C16">
+        <v>247333000.0</v>
+      </c>
+      <c r="D16">
+        <v>174354638.0</v>
+      </c>
+      <c r="E16">
+        <v>233904729.0</v>
+      </c>
+      <c r="F16">
+        <v>307504805.0</v>
+      </c>
+      <c r="G16">
+        <v>230258120.0</v>
+      </c>
+      <c r="H16">
+        <v>3238.0</v>
+      </c>
+      <c r="I16">
+        <v>191840319.0</v>
+      </c>
+      <c r="J16">
+        <v>250353392.0</v>
+      </c>
+      <c r="K16">
+        <v>237901014.0</v>
+      </c>
+      <c r="L16">
+        <v>213640766.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" t="s">
+        <v>145</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" t="s">
+        <v>146</v>
+      </c>
+      <c r="B18">
+        <v>211052000.0</v>
+      </c>
+      <c r="C18">
+        <v>193591000.0</v>
+      </c>
+      <c r="D18">
+        <v>190429000.0</v>
+      </c>
+      <c r="E18">
+        <v>149194929.0</v>
+      </c>
+      <c r="F18">
+        <v>126223423.0</v>
+      </c>
+      <c r="G18">
+        <v>102787531.0</v>
+      </c>
+      <c r="H18">
+        <v>37550674.0</v>
+      </c>
+      <c r="I18">
+        <v>62882604.0</v>
+      </c>
+      <c r="J18">
+        <v>106882846.0</v>
+      </c>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" t="s">
+        <v>147</v>
+      </c>
+      <c r="B19">
+        <v>-45140000.0</v>
+      </c>
+      <c r="C19">
+        <v>-89341000.0</v>
+      </c>
+      <c r="D19">
+        <v>-115995145.0</v>
+      </c>
+      <c r="E19">
+        <v>-60944044.0</v>
+      </c>
+      <c r="F19">
+        <v>4702148.0</v>
+      </c>
+      <c r="G19">
+        <v>-10685055.0</v>
+      </c>
+      <c r="H19">
+        <v>-14675784.0</v>
+      </c>
+      <c r="I19">
+        <v>-44579060.0</v>
+      </c>
+      <c r="J19">
+        <v>-26286656.0</v>
+      </c>
+      <c r="K19">
+        <v>-53820995.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
+        <v>148</v>
+      </c>
+      <c r="B20">
+        <v>12092000.0</v>
+      </c>
+      <c r="C20">
+        <v>6858000.0</v>
+      </c>
+      <c r="D20">
+        <v>7901783.0</v>
+      </c>
+      <c r="E20">
+        <v>2241401.0</v>
+      </c>
+      <c r="F20">
+        <v>44527824.0</v>
+      </c>
+      <c r="G20">
+        <v>3360.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>3675.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21">
+        <v>-20146000.0</v>
+      </c>
+      <c r="C21">
+        <v>109504000.0</v>
+      </c>
+      <c r="D21">
+        <v>-6996000.0</v>
+      </c>
+      <c r="E21">
+        <v>-7996000.0</v>
+      </c>
+      <c r="F21">
+        <v>17908000.0</v>
+      </c>
+      <c r="G21">
+        <v>35980000.0</v>
+      </c>
+      <c r="H21">
+        <v>-4925000.0</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" t="s">
+        <v>112</v>
+      </c>
+      <c r="B22">
+        <v>169130000.0</v>
+      </c>
+      <c r="C22">
+        <v>161421953.0</v>
+      </c>
+      <c r="D22">
+        <v>147751049.0</v>
+      </c>
+      <c r="E22">
+        <v>162257036.0</v>
+      </c>
+      <c r="F22">
+        <v>136579834.0</v>
+      </c>
+      <c r="G22">
+        <v>94891349.0</v>
+      </c>
+      <c r="H22">
+        <v>41061432.0</v>
+      </c>
+      <c r="I22">
+        <v>52123229.0</v>
+      </c>
+      <c r="J22">
+        <v>98752491.0</v>
+      </c>
+      <c r="K22">
+        <v>71118296.0</v>
+      </c>
+      <c r="L22">
+        <v>74000000.0</v>
+      </c>
+      <c r="M22">
+        <v>75000000.0</v>
+      </c>
+      <c r="N22">
+        <v>61000000.0</v>
+      </c>
+      <c r="O22">
+        <v>54000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" t="s">
+        <v>150</v>
+      </c>
+      <c r="B23">
+        <v>-33754000.0</v>
+      </c>
+      <c r="C23">
+        <v>-29036000.0</v>
+      </c>
+      <c r="D23">
+        <v>-34020351.0</v>
+      </c>
+      <c r="E23">
+        <v>-27748766.0</v>
+      </c>
+      <c r="F23">
+        <v>29571824.0</v>
+      </c>
+      <c r="G23">
+        <v>-8136640.0</v>
+      </c>
+      <c r="H23">
+        <v>-8591000.0</v>
+      </c>
+      <c r="I23">
+        <v>-9300030.0</v>
+      </c>
+      <c r="J23">
+        <v>-15220000.0</v>
+      </c>
+      <c r="K23">
+        <v>-10510000.0</v>
+      </c>
+      <c r="L23">
+        <v>-11507110.0</v>
+      </c>
+      <c r="M23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="N23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="O23">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" t="s">
+        <v>151</v>
+      </c>
+      <c r="B24">
+        <v>-525000.0</v>
+      </c>
+      <c r="C24">
+        <v>3525000.0</v>
+      </c>
+      <c r="D24">
+        <v>1831966.0</v>
+      </c>
+      <c r="E24">
+        <v>-75357.0</v>
+      </c>
+      <c r="F24">
+        <v>3195067.0</v>
+      </c>
+      <c r="G24">
+        <v>2230463.0</v>
+      </c>
+      <c r="H24">
+        <v>-13982098.0</v>
+      </c>
+      <c r="I24">
+        <v>-14945380.0</v>
+      </c>
+      <c r="J24">
+        <v>-1166360.0</v>
+      </c>
+      <c r="K24">
+        <v>-28579410.0</v>
+      </c>
+      <c r="L24">
+        <v>-559150.0</v>
+      </c>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" t="s">
+        <v>152</v>
+      </c>
+      <c r="B25">
+        <v>40283000.0</v>
+      </c>
+      <c r="C25">
+        <v>250543000.0</v>
+      </c>
+      <c r="D25">
+        <v>43535637.0</v>
+      </c>
+      <c r="E25">
+        <v>10919329.0</v>
+      </c>
+      <c r="F25">
+        <v>53286849.0</v>
+      </c>
+      <c r="G25">
+        <v>29636030.0</v>
+      </c>
+      <c r="H25">
+        <v>27911126.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" t="s">
+        <v>153</v>
+      </c>
+      <c r="B26">
+        <v>12092000.0</v>
+      </c>
+      <c r="C26">
+        <v>6858230.0</v>
+      </c>
+      <c r="D26">
+        <v>7901780.0</v>
+      </c>
+      <c r="E26">
+        <v>2241400.0</v>
+      </c>
+      <c r="F26">
+        <v>44527820.0</v>
+      </c>
+      <c r="G26">
+        <v>3360.0</v>
+      </c>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
+        <v>3680.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>-67990.0</v>
+      </c>
+      <c r="L26">
+        <v>1523220.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" t="s">
+        <v>154</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" t="s">
+        <v>155</v>
+      </c>
+      <c r="B28">
+        <v>-140054000.0</v>
+      </c>
+      <c r="C28">
+        <v>-88224000.0</v>
+      </c>
+      <c r="D28">
+        <v>-178442568.0</v>
+      </c>
+      <c r="E28">
+        <v>-168815464.0</v>
+      </c>
+      <c r="F28">
+        <v>-57358830.0</v>
+      </c>
+      <c r="G28">
+        <v>-9500933.0</v>
+      </c>
+      <c r="H28">
+        <v>-69532440.0</v>
+      </c>
+      <c r="I28">
+        <v>-91024870.0</v>
+      </c>
+      <c r="J28">
+        <v>-92724350.0</v>
+      </c>
+      <c r="K28">
+        <v>-58405500.0</v>
+      </c>
+      <c r="L28">
+        <v>-87589150.0</v>
+      </c>
+      <c r="M28">
+        <v>-56000000.0</v>
+      </c>
+      <c r="N28">
+        <v>-42000000.0</v>
+      </c>
+      <c r="O28">
+        <v>-54000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" t="s">
+        <v>156</v>
+      </c>
+      <c r="B29">
+        <v>253502000.0</v>
+      </c>
+      <c r="C29">
+        <v>250543000.0</v>
+      </c>
+      <c r="D29">
+        <v>234887622.0</v>
+      </c>
+      <c r="E29">
+        <v>213010795.0</v>
+      </c>
+      <c r="F29">
+        <v>225745736.0</v>
+      </c>
+      <c r="G29">
+        <v>157878662.0</v>
+      </c>
+      <c r="H29">
+        <v>103123247.0</v>
+      </c>
+      <c r="I29">
+        <v>92516290.0</v>
+      </c>
+      <c r="J29">
+        <v>132573750.0</v>
+      </c>
+      <c r="K29">
+        <v>136486740.0</v>
+      </c>
+      <c r="L29">
+        <v>88614410.0</v>
+      </c>
+      <c r="M29">
+        <v>142000000.0</v>
+      </c>
+      <c r="N29">
+        <v>112000000.0</v>
+      </c>
+      <c r="O29">
+        <v>89000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" t="s">
+        <v>157</v>
+      </c>
+      <c r="B30">
+        <v>-98134000.0</v>
+      </c>
+      <c r="C30">
+        <v>-89341000.0</v>
+      </c>
+      <c r="D30">
+        <v>-115995000.0</v>
+      </c>
+      <c r="E30">
+        <v>-117795407.0</v>
+      </c>
+      <c r="F30">
+        <v>-91140221.0</v>
+      </c>
+      <c r="G30">
+        <v>-64126765.0</v>
+      </c>
+      <c r="H30">
+        <v>-79554672.0</v>
+      </c>
+      <c r="I30">
+        <v>-44579060.0</v>
+      </c>
+      <c r="J30">
+        <v>-26857260.0</v>
+      </c>
+      <c r="K30">
+        <v>-53821000.0</v>
+      </c>
+      <c r="L30">
+        <v>-36465750.0</v>
+      </c>
+      <c r="M30">
+        <v>-44000000.0</v>
+      </c>
+      <c r="N30">
+        <v>-34000000.0</v>
+      </c>
+      <c r="O30">
+        <v>-33000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AG30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:33">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>80</v>
+      </c>
+      <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>83</v>
+      </c>
+      <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>158</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
+      <c r="A2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B2">
+        <v>262647000.0</v>
+      </c>
+      <c r="C2">
+        <v>233552000.0</v>
+      </c>
+      <c r="D2">
+        <v>254202000.0</v>
+      </c>
+      <c r="E2">
+        <v>286025000.0</v>
+      </c>
+      <c r="F2">
+        <v>247333000.0</v>
+      </c>
+      <c r="G2">
+        <v>228009000.0</v>
+      </c>
+      <c r="H2">
+        <v>222414000.0</v>
+      </c>
+      <c r="I2">
+        <v>219345000.0</v>
+      </c>
+      <c r="J2">
+        <v>174355000.0</v>
+      </c>
+      <c r="K2">
+        <v>207657000.0</v>
+      </c>
+      <c r="L2">
+        <v>208213000.0</v>
+      </c>
+      <c r="M2">
+        <v>217911000.0</v>
+      </c>
+      <c r="N2">
+        <v>233905000.0</v>
+      </c>
+      <c r="O2">
+        <v>315937000.0</v>
+      </c>
+      <c r="P2">
+        <v>374943000.0</v>
+      </c>
+      <c r="Q2">
+        <v>306006000.0</v>
+      </c>
+      <c r="R2">
+        <v>307505000.0</v>
+      </c>
+      <c r="S2">
+        <v>318759000.0</v>
+      </c>
+      <c r="T2">
+        <v>282127000.0</v>
+      </c>
+      <c r="U2">
+        <v>164107000.0</v>
+      </c>
+      <c r="V2">
+        <v>230258000.0</v>
+      </c>
+      <c r="W2">
+        <v>256889000.0</v>
+      </c>
+      <c r="X2">
+        <v>180512000.0</v>
+      </c>
+      <c r="Y2">
+        <v>174017000.0</v>
+      </c>
+      <c r="Z2">
+        <v>145880000.0</v>
+      </c>
+      <c r="AA2">
+        <v>177440000.0</v>
+      </c>
+      <c r="AB2">
+        <v>199036000.0</v>
+      </c>
+      <c r="AC2">
+        <v>199036000.0</v>
+      </c>
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2"/>
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
+      <c r="A3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3">
+        <v>9548000</v>
+      </c>
+      <c r="C3">
+        <v>12052000</v>
+      </c>
+      <c r="D3">
+        <v>9697000</v>
+      </c>
+      <c r="E3">
+        <v>11571000</v>
+      </c>
+      <c r="F3">
+        <v>9130000</v>
+      </c>
+      <c r="G3">
+        <v>14554000</v>
+      </c>
+      <c r="H3">
+        <v>14900000</v>
+      </c>
+      <c r="I3">
+        <v>10439000</v>
+      </c>
+      <c r="J3">
+        <v>14701000</v>
+      </c>
+      <c r="K3">
+        <v>16604005</v>
+      </c>
+      <c r="L3">
+        <v>12360000</v>
+      </c>
+      <c r="M3">
+        <v>6947000</v>
+      </c>
+      <c r="N3">
+        <v>8547000</v>
+      </c>
+      <c r="O3">
+        <v>11160866</v>
+      </c>
+      <c r="P3">
+        <v>9596000</v>
+      </c>
+      <c r="Q3">
+        <v>43059000</v>
+      </c>
+      <c r="R3">
+        <v>25351000</v>
+      </c>
+      <c r="S3">
+        <v>99522310</v>
+      </c>
+      <c r="T3">
+        <v>85207000</v>
+      </c>
+      <c r="U3">
+        <v>73941000</v>
+      </c>
+      <c r="V3">
+        <v>66750000</v>
+      </c>
+      <c r="W3">
+        <v>55091130</v>
+      </c>
+      <c r="X3">
+        <v>30796000</v>
+      </c>
+      <c r="Y3">
+        <v>23231000</v>
+      </c>
+      <c r="Z3">
+        <v>9644000</v>
+      </c>
+      <c r="AA3">
+        <v>65572570</v>
+      </c>
+      <c r="AB3">
+        <v>40110000</v>
+      </c>
+      <c r="AC3">
+        <v>0</v>
+      </c>
+      <c r="AD3">
+        <v>6000000</v>
+      </c>
+      <c r="AE3">
+        <v>8000000</v>
+      </c>
+      <c r="AF3">
+        <v>10000000</v>
+      </c>
+      <c r="AG3">
+        <v>7000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:33">
+      <c r="A4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
+      <c r="A5" t="s">
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>4454000.0</v>
+      </c>
+      <c r="C6">
+        <v>30751000.0</v>
+      </c>
+      <c r="D6">
         <v>-20650000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-33450000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>38692000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>19324000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>5595000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>3069000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>44990000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-33302362.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-556000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-9698000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-15994000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-82032271.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-59006000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>67438000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1499000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>77246690.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>88501000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>51869000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-66151000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>84378430.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>111009000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>34632000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>28137000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-45960630.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-14400000.0</v>
       </c>
-      <c r="AA6"/>
-      <c r="AB6">
+      <c r="AC6"/>
+      <c r="AD6">
         <v>22000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-26000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-37000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>135</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>10061000.0</v>
+      </c>
+      <c r="D7">
         <v>7444000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>5006000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2554000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>8995960.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>6527000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
         <v>4024000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1812000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>8777850.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>6766000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>4694000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>3076000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>5737740.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>4141000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2492000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1178000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>7074470.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>5112000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>3495000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1822000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>8797010.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>6351000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10"/>
+      <c r="AG10"/>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>80536000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-24592000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1067329.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-51706000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>10833000.0</v>
+      </c>
+      <c r="C14">
+        <v>10871000.0</v>
+      </c>
+      <c r="D14">
         <v>11304000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14"/>
       <c r="E14">
+        <v>10937000.0</v>
+      </c>
+      <c r="F14">
+        <v>10977000.0</v>
+      </c>
+      <c r="G14">
         <v>11041000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>10852000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>10621000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>10706000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>11008936.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>10365000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>11139000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>11088000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>39834430.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>19678000.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
-      <c r="AB14">
-[...4 lines deleted...]
-      </c>
+      <c r="AB14"/>
+      <c r="AC14"/>
       <c r="AD14">
         <v>7000000.0</v>
       </c>
       <c r="AE14">
         <v>7000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14">
+        <v>7000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>7000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15">
+        <v>29505000.0</v>
+      </c>
+      <c r="C15">
+        <v>49129000.0</v>
+      </c>
+      <c r="D15">
         <v>49117000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>49117000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>97616000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>77934000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>48754000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>29180000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>48509363.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>48468000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>48351000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>48351000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>48348099.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>48347000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>38617000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>38617000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>104838650.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>56626000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>28008000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>28008000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>37344290.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>56016440.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>28008000.0</v>
       </c>
-      <c r="AA15"/>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>267101000.0</v>
+      </c>
+      <c r="C16">
+        <v>264303000.0</v>
+      </c>
+      <c r="D16">
         <v>233552000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>252575000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>286025000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>247333000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>228009000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>222414000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>219345000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>174354638.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>207657000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>208213000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>217911000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>233904729.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>315937000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>374943000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>306006000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>307504805.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>318759000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>282127000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>164107000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>230258120.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>256889000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>180512000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>174017000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>145879692.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>177440000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>199036000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>199036000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>55312000.0</v>
+      </c>
+      <c r="C18">
+        <v>48009000.0</v>
+      </c>
+      <c r="D18">
         <v>53698000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>58259000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>51086000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>17486000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>68546000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>62251000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>45308000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>27583617.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>56815000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>96570000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>9461000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>36965929.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4882000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>80455000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>36656000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>33831423.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>64286000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>64165000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-36059000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-12812469.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>46724000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>34387000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>34489000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-7811326.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19">
+        <v>-21401000.0</v>
+      </c>
+      <c r="C19">
+        <v>71544000.0</v>
+      </c>
+      <c r="D19">
         <v>-63248000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-45515000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-27995000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-27423000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-68881000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-5953000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>12916000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-24791145.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-12785000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-88615000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>24617000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-60312044.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-257000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-17746000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-25469000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-8326221.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-11347000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-7783000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-63684000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>632235.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-9167000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-40474000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-15118000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-14168672.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-22463000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20">
+        <v>2408000.0</v>
+      </c>
+      <c r="C20">
+        <v>2039000.0</v>
+      </c>
+      <c r="D20">
         <v>459000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>131000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>9463000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>1805000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>1123000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>182000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>3748000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>3391783.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>1341000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>2912000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>257000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>86401.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>9000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>2067000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>79000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>1632824.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>14448000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
         <v>-2499000.0</v>
       </c>
       <c r="C21">
-        <v>-2499000.0</v>
+        <v>-12649000.0</v>
       </c>
       <c r="D21">
         <v>-2499000.0</v>
       </c>
       <c r="E21">
-        <v>117501000.0</v>
+        <v>-2499000.0</v>
       </c>
       <c r="F21">
         <v>-2499000.0</v>
       </c>
       <c r="G21">
+        <v>117501000.0</v>
+      </c>
+      <c r="H21">
+        <v>-2499000.0</v>
+      </c>
+      <c r="I21">
         <v>-2999000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>-2499000.0</v>
       </c>
       <c r="N21">
+        <v>-2499000.0</v>
+      </c>
+      <c r="O21">
+        <v>-2499000.0</v>
+      </c>
+      <c r="P21">
         <v>-499000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>55180000.0</v>
+      </c>
+      <c r="C22">
+        <v>36025000.0</v>
+      </c>
+      <c r="D22">
         <v>43879000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>47306000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>41920000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>22796000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>49964000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>39504000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>49516000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>24911049.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>47974000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>43354000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>31512000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>36617036.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>36742000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>49670000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>39228000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>30963834.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>41087000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>36146000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>28383000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>9996349.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>28835000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>33161000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>22899000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>2354432.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>13789000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>24896000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>12000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>12000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>24000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>-14000.0</v>
+      </c>
+      <c r="C23">
+        <v>-17906000.0</v>
+      </c>
+      <c r="D23">
         <v>-9075000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-6280000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-493000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-9341000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-7594000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-12097000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-4000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-1690205.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-5979000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-15706000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-9000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-7874365.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-11731000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-8048000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>0.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-14956000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-12960000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1580000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1580000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-8140000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-7740000.0</v>
       </c>
-      <c r="W23"/>
-[...1 lines deleted...]
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23">
         <v>-8591000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-2676000.0</v>
       </c>
-      <c r="AA23"/>
-      <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24">
-        <v>-116057000.0</v>
+        <v>-21248000.0</v>
       </c>
       <c r="C24">
+        <v>-525000.0</v>
+      </c>
+      <c r="D24">
+        <v>-63248000.0</v>
+      </c>
+      <c r="E24">
         <v>-33944000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-19440000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>3080000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-53981000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>4486000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>36644000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>14500.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-425000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-88063000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-9000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-13123.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>6453000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-156000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-118000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>8382090.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>2393000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>2474000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>3066000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-9035630.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-33963000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-32361000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-5474000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-13982100.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-25276000.0</v>
       </c>
-      <c r="AA24"/>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>-1153000.0</v>
+      </c>
+      <c r="C25">
+        <v>13165000.0</v>
+      </c>
+      <c r="D25">
         <v>8212000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>69830000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>60216000.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="G25"/>
+      <c r="H25">
         <v>22630000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>22565000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-213000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>8267637.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>10836000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>49024000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-13504000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-28324671.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-32028000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>153</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>12092000.0</v>
+      </c>
+      <c r="D26">
         <v>10053000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>9594000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>9463000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>6858230.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>5053000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>3169000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>257000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2241400.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>2155000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2146000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>79000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>44527820.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>42895000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>28447000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="V26"/>
+      <c r="W26">
         <v>3360.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>-29610000.0</v>
+      </c>
+      <c r="C28">
+        <v>-77645000.0</v>
+      </c>
+      <c r="D28">
         <v>-11115000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-57765000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>6471000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>12349000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-8970000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-63668000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-27935000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-52698568.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-56946000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-18196000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-50602000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-58721464.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-60577000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-49517000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-38037000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-57358830.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-6284000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>21289000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-33158000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-9500930.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>29245000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-2010000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-1005000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-69532440.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-34604000.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>-1000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-29000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-53000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>64860000.0</v>
+      </c>
+      <c r="C29">
+        <v>60061000.0</v>
+      </c>
+      <c r="D29">
         <v>63395000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>69830000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>60216000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>32040000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>83446000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>72690000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>60009000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>44187622.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>69175000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>103517000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>18008000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>48126795.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4714000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>160170000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>62007000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>225745740.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>177599000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>102047000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>30691000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>157878660.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>146396000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>92107000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>44133000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>103123250.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>85472000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29">
+      <c r="AC29"/>
+      <c r="AD29">
         <v>29000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>12000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>26000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>33000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>-30796000.0</v>
+      </c>
+      <c r="C30">
+        <v>48321000.0</v>
+      </c>
+      <c r="D30">
         <v>-72945000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-45515000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-27995000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-25065000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-68881000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-5953000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>12916000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-24791145.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-12785000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-95019000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>16600000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-71437407.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-3143000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-43215000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-25469000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-91140220.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-82814000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-71467000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-63684000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-64126770.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-64759000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-55592000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-15118000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-79554670.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-65386000.0</v>
       </c>
-      <c r="AA30"/>
-      <c r="AB30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>-6000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-9000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-10000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-7000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>