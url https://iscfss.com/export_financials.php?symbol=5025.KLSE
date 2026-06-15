--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-08-31</t>
+  </si>
+  <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
   <si>
     <t>2022-08-31</t>
   </si>
   <si>
     <t>2021-08-31</t>
   </si>
   <si>
     <t>2020-08-31</t>
   </si>
   <si>
     <t>2019-08-31</t>
   </si>
   <si>
     <t>2018-08-31</t>
   </si>
   <si>
     <t>2017-08-31</t>
   </si>
   <si>
     <t>2016-08-31</t>
@@ -249,54 +252,54 @@
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
+    <t>2026-02-28</t>
+  </si>
+  <si>
     <t>2025-11-30</t>
-  </si>
-[...1 lines deleted...]
-    <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
   <si>
     <t>2023-02-28</t>
   </si>
@@ -860,11235 +863,11666 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>548000.0</v>
+      </c>
+      <c r="C2">
         <v>187193.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>221922.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>133000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>0.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17532.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>605537.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>573006.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1979856.0</v>
       </c>
-      <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="M2">
         <v>1000000.0</v>
       </c>
       <c r="N2">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>10373000.0</v>
+      </c>
+      <c r="C7">
         <v>12426921.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1380391.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>32914.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>784659.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>135674.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>166501.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
+        <v>53610000.0</v>
+      </c>
+      <c r="C8">
         <v>53610383.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46133633.0</v>
       </c>
       <c r="D8">
         <v>46133633.0</v>
       </c>
       <c r="E8">
+        <v>46133633.0</v>
+      </c>
+      <c r="F8">
         <v>34774705.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>112063311.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>107863311.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4018960.0</v>
       </c>
       <c r="K9">
         <v>4018960.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>4018960.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>588000.0</v>
+      </c>
+      <c r="C10">
         <v>793818.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>349761.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2935000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>847420.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1514000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1961490.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2137000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>853570.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1556020.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>62420.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="M10">
         <v>1000000.0</v>
       </c>
       <c r="N10">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>0.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>83000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>82560.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>135780.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>2935000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>847420.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1514000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1961490.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2220000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>936120.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1691800.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>404510.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>46133000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>34774705.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>118052802.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>112063311.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>107863000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>103272060.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000000.0</v>
       </c>
       <c r="K13">
         <v>80000000.0</v>
       </c>
       <c r="L13">
-        <v>84000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="M13">
         <v>84000000.0</v>
       </c>
       <c r="N13">
         <v>84000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>84000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>636637932.0</v>
       </c>
       <c r="C14">
-        <v>579040600.0</v>
+        <v>636637932.0</v>
       </c>
       <c r="D14">
         <v>579040600.0</v>
       </c>
       <c r="E14">
+        <v>579040600.0</v>
+      </c>
+      <c r="F14">
         <v>526403500.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>474626100.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>427253000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>392253000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>361020000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>320000000.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>34</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>281803.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>332978.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>257410.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>277000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>285000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>1444000.0</v>
+      </c>
+      <c r="C22">
         <v>1673106.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2294683.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1860000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2554830.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3116666.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5469009.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5741000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5769160.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7204300.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>8057920.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="M22">
         <v>5000000.0</v>
       </c>
       <c r="N22">
+        <v>5000000.0</v>
+      </c>
+      <c r="O22">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>33617000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>31594450.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>47769420.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>42500300.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>45202000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>62648290.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>56106900.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>148706.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3836785.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>3000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>0.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6536720.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>103290.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>135000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>3000000.0</v>
       </c>
       <c r="M26">
         <v>3000000.0</v>
       </c>
       <c r="N26">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>3325468.0</v>
       </c>
-      <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>24259000.0</v>
+      </c>
+      <c r="C29">
         <v>25296217.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>25540866.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>29933738.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21850880.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>35403893.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>33968535.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>46422020.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>3040000.0</v>
+      </c>
+      <c r="C30">
         <v>88189.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>133160.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>400102.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>109113.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>727349.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>939711.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2472000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5697180.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3854790.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4095230.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>27959000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>21850880.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>30247060.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>35126892.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>-7704000.0</v>
+      </c>
+      <c r="C32">
         <v>-8655519.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1373448.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1953224.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-1815900.0</v>
       </c>
-      <c r="F32"/>
-      <c r="G32">
+      <c r="G32"/>
+      <c r="H32">
         <v>5696884.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5685482.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>12756595.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>40170000.0</v>
+      </c>
+      <c r="C33">
         <v>44477852.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>27983116.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>25891475.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>27641276.0</v>
       </c>
-      <c r="F33"/>
-      <c r="G33">
+      <c r="G33"/>
+      <c r="H33">
         <v>32435218.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>36192427.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>38456681.0</v>
       </c>
-      <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>8207000.0</v>
+      </c>
+      <c r="C35">
         <v>10526116.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1068802.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>289017.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3974496.0</v>
       </c>
-      <c r="F35"/>
-      <c r="G35">
+      <c r="G35"/>
+      <c r="H35">
         <v>2728209.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>7909374.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4884300.0</v>
       </c>
-      <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>2000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>690996.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>8980381.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>0.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>28000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>2788000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1600000.0</v>
       </c>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
-    </row>
-    <row r="40" spans="1:14">
+      <c r="O39"/>
+    </row>
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>3318000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4358631.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1082066.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>966932.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
+      <c r="K40"/>
       <c r="L40">
         <v>1000000.0</v>
       </c>
-      <c r="M40"/>
+      <c r="M40">
+        <v>1000000.0</v>
+      </c>
       <c r="N40"/>
-    </row>
-    <row r="41" spans="1:14">
+      <c r="O40"/>
+    </row>
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>137711.0</v>
       </c>
-      <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
+      <c r="G42"/>
+      <c r="H42">
         <v>53649.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>39334000.0</v>
+      </c>
+      <c r="C45">
         <v>64808963.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>27650138.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>42329827.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>42681561.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>43114139.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>39334000.0</v>
+      </c>
+      <c r="C46">
         <v>44008345.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>27650138.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>25860060.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>26950280.0</v>
       </c>
-      <c r="F46"/>
-      <c r="G46">
+      <c r="G46"/>
+      <c r="H46">
         <v>32158217.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>25860000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>26950280.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>29850363.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>32158217.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>34456000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>36698850.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>36601270.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>35456570.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-29351000.0</v>
+      </c>
+      <c r="C48">
         <v>-28314166.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-20592767.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-18174000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-12923825.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-87548331.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-76713067.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-70322000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-73214760.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-59839570.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-57407700.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-55000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-52000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-49000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>2229350.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>253600.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
-[...1 lines deleted...]
-      </c>
+      <c r="K50"/>
       <c r="L50">
         <v>3000000.0</v>
       </c>
       <c r="M50">
-        <v>4000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="N50">
         <v>4000000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="O50">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>6536720.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>103290.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>135000.0</v>
       </c>
-      <c r="I51"/>
       <c r="J51"/>
-      <c r="K51">
+      <c r="K51"/>
+      <c r="L51">
         <v>31550.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
-      <c r="E52">
-[...1 lines deleted...]
-      </c>
+      <c r="E52"/>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
         <v>289910.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>831160.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="N52">
         <v>4000000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:14">
+      <c r="O52">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>71000.0</v>
+      </c>
+      <c r="C53">
         <v>5000.0</v>
       </c>
-      <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
-[...1 lines deleted...]
-      </c>
+      <c r="K53"/>
       <c r="L53">
         <v>1000000.0</v>
       </c>
       <c r="M53">
+        <v>1000000.0</v>
+      </c>
+      <c r="N53">
         <v>2000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:14">
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>45513000.0</v>
+      </c>
+      <c r="C55">
         <v>49784535.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>34352555.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>33617000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>31594450.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>47769420.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>42500300.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>45202000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>62648290.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>56106900.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>52347710.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>53000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>56000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>59000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>5343000.0</v>
+      </c>
+      <c r="C56">
         <v>5306683.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6369439.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>5723000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3953175.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>8681260.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>10065079.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>10433000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>24191610.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>17021160.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>14218310.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>13000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>15000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>13047000.0</v>
+      </c>
+      <c r="C57">
         <v>13962202.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7742887.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3481000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5769075.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5558345.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4368195.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4901000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>11435010.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>10623940.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>7028470.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="N57">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:14">
+      <c r="O57">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>21254000.0</v>
+      </c>
+      <c r="C58">
         <v>24488318.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8811689.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5658000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>9743570.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>17264940.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7096400.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>7661000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>16226270.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>15562780.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>8110790.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="N58">
         <v>6000000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:14">
+      <c r="O58">
+        <v>6000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>24259000.0</v>
+      </c>
+      <c r="C60">
         <v>25296217.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>25540866.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>27959000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>21850880.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>30504470.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>35403890.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>37541000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>46422020.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>40544120.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>44236920.0</v>
       </c>
-      <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:31">
+        <v>11</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>548000.0</v>
+      </c>
+      <c r="C2">
         <v>561000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>669000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>512000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>187193.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>303000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>108000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>82000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>221922.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>564000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1170000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>560000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>133000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>123000.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>0.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5624000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2025000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1521000.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>7615000.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>2205000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2280000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2338000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>605537.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>3000000.0</v>
       </c>
-      <c r="AE2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>10373000.0</v>
+      </c>
+      <c r="C7">
         <v>10931000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11472000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>11916000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>12426921.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5645000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4432000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2556000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1380391.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>133000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>146000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>25000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>32914.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>40000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>48000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>54000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>784659.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7789000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>9657000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10832000.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>95000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>111000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>119000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>128000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>135674.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>53610000.0</v>
       </c>
       <c r="C8">
         <v>53610000.0</v>
       </c>
       <c r="D8">
         <v>53610000.0</v>
       </c>
       <c r="E8">
+        <v>53610000.0</v>
+      </c>
+      <c r="F8">
         <v>53610383.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>50634000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>49134000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>46134000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>46133633.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46134000.0</v>
       </c>
       <c r="K8">
         <v>46134000.0</v>
       </c>
       <c r="L8">
         <v>46134000.0</v>
       </c>
       <c r="M8">
+        <v>46134000.0</v>
+      </c>
+      <c r="N8">
         <v>46133633.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>43442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34775000.0</v>
       </c>
       <c r="P8">
         <v>34775000.0</v>
       </c>
       <c r="Q8">
+        <v>34775000.0</v>
+      </c>
+      <c r="R8">
         <v>34774705.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34774000.0</v>
       </c>
       <c r="S8">
         <v>34774000.0</v>
       </c>
       <c r="T8">
+        <v>34774000.0</v>
+      </c>
+      <c r="U8">
         <v>30658000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>588000.0</v>
+      </c>
+      <c r="C10">
         <v>916000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1970000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>505000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>793818.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>503000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1501000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>924000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>349761.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>845000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>196000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1234000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2935000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4274000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>218000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>765000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>847420.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>502000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3307000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1949000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>115000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>319000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>818000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>941000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1037000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>632000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1961491.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
+      <c r="AE10"/>
+      <c r="AF10">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83000.0</v>
       </c>
       <c r="O11">
         <v>83000.0</v>
       </c>
       <c r="P11">
+        <v>83000.0</v>
+      </c>
+      <c r="Q11">
         <v>91000.0</v>
       </c>
-      <c r="Q11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R11"/>
       <c r="S11">
         <v>83000.0</v>
       </c>
       <c r="T11">
         <v>83000.0</v>
       </c>
-      <c r="U11"/>
+      <c r="U11">
+        <v>83000.0</v>
+      </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>2935000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4357000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>301000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>856000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>847420.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>585000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3390000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2032000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1514000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>863000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1047000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1398000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1666000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2133000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>46133000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>43442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34775000.0</v>
       </c>
       <c r="P13">
         <v>34775000.0</v>
       </c>
       <c r="Q13">
+        <v>34775000.0</v>
+      </c>
+      <c r="R13">
         <v>34774710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34774000.0</v>
       </c>
       <c r="S13">
         <v>34774000.0</v>
       </c>
       <c r="T13">
+        <v>34774000.0</v>
+      </c>
+      <c r="U13">
         <v>30658000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>118052800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112444000.0</v>
       </c>
       <c r="W13">
         <v>112444000.0</v>
       </c>
       <c r="X13">
         <v>112444000.0</v>
       </c>
       <c r="Y13">
         <v>112444000.0</v>
       </c>
       <c r="Z13">
         <v>112444000.0</v>
       </c>
-      <c r="AA13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA13">
+        <v>112444000.0</v>
+      </c>
+      <c r="AB13"/>
       <c r="AC13">
         <v>84000000.0</v>
       </c>
       <c r="AD13">
         <v>84000000.0</v>
       </c>
       <c r="AE13">
         <v>84000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13">
+        <v>84000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>636637932.0</v>
       </c>
       <c r="C14">
         <v>636637932.0</v>
       </c>
       <c r="D14">
         <v>636637932.0</v>
       </c>
       <c r="E14">
         <v>636637932.0</v>
       </c>
       <c r="F14">
         <v>636637932.0</v>
       </c>
       <c r="G14">
+        <v>636637932.0</v>
+      </c>
+      <c r="H14">
         <v>612137932.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>579040600.0</v>
       </c>
       <c r="I14">
         <v>579040600.0</v>
       </c>
       <c r="J14">
         <v>579040600.0</v>
       </c>
       <c r="K14">
         <v>579040600.0</v>
       </c>
       <c r="L14">
         <v>579040600.0</v>
       </c>
       <c r="M14">
         <v>579040600.0</v>
       </c>
       <c r="N14">
+        <v>579040600.0</v>
+      </c>
+      <c r="O14">
         <v>567285600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>526403500.0</v>
       </c>
       <c r="P14">
         <v>526403500.0</v>
       </c>
       <c r="Q14">
         <v>526403500.0</v>
       </c>
       <c r="R14">
-        <v>526404000.0</v>
+        <v>526403500.0</v>
       </c>
       <c r="S14">
         <v>526404000.0</v>
       </c>
       <c r="T14">
+        <v>526404000.0</v>
+      </c>
+      <c r="U14">
         <v>500514000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>474626100.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>431478000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>437000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>431478000.0</v>
       </c>
       <c r="Y14">
         <v>431478000.0</v>
       </c>
       <c r="Z14">
         <v>431478000.0</v>
       </c>
       <c r="AA14">
+        <v>431478000.0</v>
+      </c>
+      <c r="AB14">
         <v>420405700.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>555555600.0</v>
       </c>
-      <c r="AC14"/>
-      <c r="AD14">
+      <c r="AD14"/>
+      <c r="AE14">
         <v>337078700.0</v>
       </c>
-      <c r="AE14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>281803.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>332978.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>257000.0</v>
       </c>
       <c r="S21">
         <v>257000.0</v>
       </c>
       <c r="T21">
         <v>257000.0</v>
       </c>
       <c r="U21">
+        <v>257000.0</v>
+      </c>
+      <c r="V21">
         <v>257410.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>258000.0</v>
       </c>
       <c r="W21">
         <v>258000.0</v>
       </c>
       <c r="X21">
+        <v>258000.0</v>
+      </c>
+      <c r="Y21">
         <v>257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>258000.0</v>
       </c>
       <c r="Z21">
         <v>258000.0</v>
       </c>
       <c r="AA21">
+        <v>258000.0</v>
+      </c>
+      <c r="AB21">
         <v>277001.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>1444000.0</v>
+      </c>
+      <c r="C22">
         <v>1412000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1554000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1581000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1673106.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1804000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1704000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2481000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2294683.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2131000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1365000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1543000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1860000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2014000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2502000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2535000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2554830.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2791000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3075000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3052000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3116670.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3181000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3668000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3653000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4036000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4974000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5469009.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AD22">
         <v>8000000.0</v>
       </c>
       <c r="AE22">
+        <v>8000000.0</v>
+      </c>
+      <c r="AF22">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>33617000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>33572000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>29510000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>30376000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>31594450.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>46637000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>49411000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>49978000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>47769420.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>148706.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>3000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>18000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>31000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>0.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2711000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4515000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5961000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6536720.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>61000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
+      <c r="AB26"/>
       <c r="AC26">
         <v>3000000.0</v>
       </c>
       <c r="AD26">
         <v>3000000.0</v>
       </c>
       <c r="AE26">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>24259000.0</v>
+      </c>
+      <c r="C29">
         <v>24931000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>26363000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>26090000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>25296217.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>26460000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>26310000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>24672000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>25540866.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>26505000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>27291000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>27598000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>29933738.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>25358000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>17945000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>19099000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>21850880.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>31021000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>33754000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>32429000.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>29319000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>32072000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>33037000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>3040000.0</v>
+      </c>
+      <c r="C30">
         <v>3210000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3031000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5056000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>88189.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3489000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3070000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2814000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>133160.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1542000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2920000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1716000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>923000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1064000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>391000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>423000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>550930.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5823000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5866000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6269000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4050590.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3960000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2135000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2345000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2383000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2403000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>754092.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AC30">
         <v>6000000.0</v>
       </c>
       <c r="AD30">
+        <v>6000000.0</v>
+      </c>
+      <c r="AE30">
         <v>5000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>27959000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>25358000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>17945000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>-7704000.0</v>
+      </c>
+      <c r="C32">
         <v>-7208000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-6437000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-7313000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-8655519.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-6008000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-5479000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-4183000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-1373448.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>827000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2105000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2251000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1953224.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2257000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-4379000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-3458000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-1815900.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>870000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5164000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>4961000.0</v>
       </c>
-      <c r="U32"/>
-      <c r="V32">
+      <c r="V32"/>
+      <c r="W32">
         <v>178000.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32">
+      <c r="X32"/>
+      <c r="Y32">
         <v>4820000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>5434000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>40170000.0</v>
+      </c>
+      <c r="C33">
         <v>40938000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>42179000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>43288000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>44477852.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>36196000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>34845000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>30687000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>27983116.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>25864000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>25538000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>25633000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>25891475.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>26137000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>26316000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>26562000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>27641276.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>34177000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>37080000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>38625000.0</v>
       </c>
-      <c r="U33"/>
-      <c r="V33">
+      <c r="V33"/>
+      <c r="W33">
         <v>30628000.0</v>
       </c>
-      <c r="W33"/>
-      <c r="X33">
+      <c r="X33"/>
+      <c r="Y33">
         <v>31340000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>31699000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>32058000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>32435218.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>8207000.0</v>
+      </c>
+      <c r="C35">
         <v>8799000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>9379000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9885000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>10526116.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3728000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3056000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1832000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1068802.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>186000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>352000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>286000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>289017.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2987000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3992000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4005000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3974496.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4028000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>8490000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>11157000.0</v>
       </c>
-      <c r="U35"/>
-      <c r="V35">
+      <c r="V35"/>
+      <c r="W35">
         <v>1487000.0</v>
       </c>
-      <c r="W35"/>
-      <c r="X35">
+      <c r="X35"/>
+      <c r="Y35">
         <v>4088000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>4096000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2720000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2728209.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>2000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>49000.0</v>
       </c>
-      <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
-      <c r="R38">
+      <c r="R38"/>
+      <c r="S38">
         <v>3261000.0</v>
       </c>
-      <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
-    </row>
-    <row r="39" spans="1:31">
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
-      <c r="N39">
-[...1 lines deleted...]
-      </c>
+      <c r="N39"/>
       <c r="O39">
         <v>83000.0</v>
       </c>
-      <c r="P39"/>
+      <c r="P39">
+        <v>83000.0</v>
+      </c>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
-    </row>
-    <row r="40" spans="1:31">
+      <c r="AF39"/>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>3318000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5028000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>7543000.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
-      <c r="AB40">
-[...1 lines deleted...]
-      </c>
+      <c r="AB40"/>
       <c r="AC40">
         <v>6000000.0</v>
       </c>
       <c r="AD40">
+        <v>6000000.0</v>
+      </c>
+      <c r="AE40">
         <v>1000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:31">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>39334000.0</v>
+      </c>
+      <c r="C45">
         <v>40519000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>41743000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>42835000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>64808963.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>35897000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>34529000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>30360000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>44977939.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>25821000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>25538000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>25633000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>42329827.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>26088000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>39334000.0</v>
+      </c>
+      <c r="C46">
         <v>40519000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>41743000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>42835000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>44008345.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>35897000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>34529000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>30360000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>27650138.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>25821000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>25538000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>25633000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>25860060.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>26088000.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>25860000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>26088000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>26316000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>26562000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>26950280.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>28048000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>29915000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>30424000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>29850360.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>30370000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>30724000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>31083000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>31441000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>31800000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-29351000.0</v>
+      </c>
+      <c r="C48">
         <v>-28679000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-27247000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-27520000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-28314166.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-24174000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-22824000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-21462000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-20592767.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-19629000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-18843000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-18536000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-18174000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-18084000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-16830000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-15676000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-12923830.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-3753000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1020000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1771000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-87548330.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-83125000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-81683000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-80372000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-79407000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-77686000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-76713067.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-58000000.0</v>
       </c>
       <c r="AC48">
         <v>-58000000.0</v>
       </c>
       <c r="AD48">
+        <v>-58000000.0</v>
+      </c>
+      <c r="AE48">
         <v>-57000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-55000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:31">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
-    </row>
-    <row r="50" spans="1:31">
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>2229350.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
-[...1 lines deleted...]
-      </c>
+      <c r="AB50"/>
       <c r="AC50">
         <v>1000000.0</v>
       </c>
       <c r="AD50">
+        <v>1000000.0</v>
+      </c>
+      <c r="AE50">
         <v>3000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:31">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>2711000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4515000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>5961000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>6536720.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>61000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>71000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>78000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>86000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>95000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
-    </row>
-    <row r="52" spans="1:31">
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
-[...1 lines deleted...]
-      </c>
+      <c r="N52"/>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
-      <c r="V52"/>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
+      <c r="AB52"/>
       <c r="AC52">
         <v>1000000.0</v>
       </c>
       <c r="AD52">
+        <v>1000000.0</v>
+      </c>
+      <c r="AE52">
         <v>3000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:31">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
         <v>71000.0</v>
       </c>
       <c r="C53">
         <v>71000.0</v>
       </c>
       <c r="D53">
         <v>71000.0</v>
       </c>
       <c r="E53">
-        <v>5000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="F53">
         <v>5000.0</v>
       </c>
       <c r="G53">
         <v>5000.0</v>
       </c>
       <c r="H53">
         <v>5000.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53">
+      <c r="I53">
         <v>5000.0</v>
       </c>
+      <c r="J53"/>
       <c r="K53">
         <v>5000.0</v>
       </c>
       <c r="L53">
         <v>5000.0</v>
       </c>
-      <c r="M53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M53">
+        <v>5000.0</v>
+      </c>
+      <c r="N53"/>
       <c r="O53">
         <v>83000.0</v>
       </c>
       <c r="P53">
+        <v>83000.0</v>
+      </c>
+      <c r="Q53">
         <v>91000.0</v>
       </c>
-      <c r="Q53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R53"/>
       <c r="S53">
         <v>83000.0</v>
       </c>
       <c r="T53">
         <v>83000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53">
+      <c r="U53">
+        <v>83000.0</v>
+      </c>
+      <c r="V53"/>
+      <c r="W53">
         <v>319000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>1000000.0</v>
       </c>
-      <c r="AE53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:31">
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-    </row>
-    <row r="55" spans="1:31">
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>45513000.0</v>
+      </c>
+      <c r="C55">
         <v>46747000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>49007000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>50678000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>49784535.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>42206000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>41332000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>37095000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>34352555.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>31752000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>31389000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>32136000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>33617000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>33572000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>29510000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>30376000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>31594450.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>46637000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>49411000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>49978000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>47769420.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>38632000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>37832000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>38736000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>39784000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>41568000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>42500297.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000000.0</v>
       </c>
       <c r="AC55">
         <v>51000000.0</v>
       </c>
       <c r="AD55">
+        <v>51000000.0</v>
+      </c>
+      <c r="AE55">
         <v>52000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>55000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>5343000.0</v>
+      </c>
+      <c r="C56">
         <v>5809000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6828000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>7390000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>5306683.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>6010000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>6487000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>6408000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>6369439.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>5888000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5851000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>6503000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>5723000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>7435000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>3194000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>3814000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>3953180.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>9199000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>12331000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>11353000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>8681260.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>8004000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>6850000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>7396000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>8085000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>9510000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>10065079.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AC56">
         <v>14000000.0</v>
       </c>
       <c r="AD56">
         <v>14000000.0</v>
       </c>
       <c r="AE56">
+        <v>14000000.0</v>
+      </c>
+      <c r="AF56">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>13047000.0</v>
+      </c>
+      <c r="C57">
         <v>13017000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>13265000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>14703000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>13962202.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>12018000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>11966000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>10591000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>7742887.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5061000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3746000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4252000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3481000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5178000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>7573000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>7272000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>5769080.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>11590000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>7167000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>6392000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>5558350.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>7826000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>5590000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2576000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2651000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4090000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>4368195.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>7000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="AE57">
         <v>7000000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:31">
+      <c r="AF57">
+        <v>7000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>21254000.0</v>
+      </c>
+      <c r="C58">
         <v>21816000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>22644000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>24588000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>24488318.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>15746000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>15022000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>12423000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>8811689.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5247000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4098000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4538000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5658000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>8214000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>11565000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>11277000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>9743570.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>15616000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>15657000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>17549000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>17264940.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>9313000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>7071000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>6664000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>6747000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>6810000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>7096404.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AC58">
         <v>8000000.0</v>
       </c>
       <c r="AD58">
         <v>8000000.0</v>
       </c>
       <c r="AE58">
         <v>8000000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:31">
+      <c r="AF58">
+        <v>8000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-    </row>
-    <row r="60" spans="1:31">
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>24259000.0</v>
+      </c>
+      <c r="C60">
         <v>24931000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>26363000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>26090000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>25296217.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>26460000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>26310000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>24672000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>25540866.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>26505000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>27291000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>27598000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>27959000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>25358000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>17945000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>19099000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>21850880.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>31021000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>33754000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>32429000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>30504470.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>29319000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>30761000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>32072000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>33037000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>34758000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>35403893.0</v>
       </c>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
-    </row>
-    <row r="61" spans="1:31">
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-    </row>
-    <row r="62" spans="1:31">
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
-        <v>15275578.0</v>
+        <v>19029000.0</v>
       </c>
       <c r="C2">
+        <v>15276000.0</v>
+      </c>
+      <c r="D2">
         <v>6766633.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4940000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6136020.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10776490.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9248500.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9476350.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15674110.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12764280.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15354150.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="N2">
         <v>6000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2">
+        <v>6000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
+      <c r="E4"/>
+      <c r="F4">
         <v>-908215.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-96527.0</v>
       </c>
       <c r="G4">
         <v>-96527.0</v>
       </c>
-      <c r="H4"/>
+      <c r="H4">
+        <v>-96527.0</v>
+      </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-6219000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-18438831.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-7096498.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-4815094.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-16256966.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-10405160.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>-2000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-      <c r="E6">
+      <c r="E6"/>
+      <c r="F6">
         <v>-9717982.0</v>
       </c>
-      <c r="F6"/>
-      <c r="G6">
+      <c r="G6"/>
+      <c r="H6">
         <v>-4565752.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-16256966.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-10405160.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>0.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-908220.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
-        <v>3641996.0</v>
+        <v>5403000.0</v>
       </c>
       <c r="C9">
+        <v>3642000.0</v>
+      </c>
+      <c r="D9">
         <v>186656.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2313000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2907360.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2687160.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2347290.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1147630.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>443150.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-84040.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2205660.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="N9">
         <v>-2000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9">
+        <v>-2000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
-        <v>-7841864.0</v>
+        <v>-1451000.0</v>
       </c>
       <c r="C10">
+        <v>-7841000.0</v>
+      </c>
+      <c r="D10">
         <v>-2014301.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-5251000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-16446200.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-10692160.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6336800.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-17616460.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-12116730.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2991020.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2064730.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
-        <v>659670.0</v>
+        <v>794000.0</v>
       </c>
       <c r="C12">
+        <v>660000.0</v>
+      </c>
+      <c r="D12">
         <v>43137.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>95197.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>568613.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>0.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>178497.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>112000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>601770.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>279810.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>178500.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>321300.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>686450.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>327380.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>217720.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14">
         <v>0.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-21079.0</v>
       </c>
-      <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14">
         <v>0.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6397.0</v>
       </c>
-      <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
-        <v>-7721399.0</v>
+        <v>-1037000.0</v>
       </c>
       <c r="C15">
+        <v>-7721000.0</v>
+      </c>
+      <c r="D15">
         <v>-2014816.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-5251000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-17375490.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-10692160.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-6336800.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-17626090.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-11971200.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-2896110.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-2040110.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="N15">
         <v>-3000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15">
+        <v>-3000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-5251000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-17375494.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-7128112.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-6336799.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-17626090.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-11971200.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-2896110.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-2040110.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
-        <v>-7721399.0</v>
+        <v>-1037000.0</v>
       </c>
       <c r="C17">
+        <v>-7721000.0</v>
+      </c>
+      <c r="D17">
         <v>-2014816.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-5654126.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-16446200.0</v>
       </c>
-      <c r="F17"/>
-      <c r="G17">
+      <c r="G17"/>
+      <c r="H17">
         <v>-6336799.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-18037815.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-12021144.0</v>
       </c>
-      <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
-        <v>-659670.0</v>
+        <v>-794000.0</v>
       </c>
       <c r="C18">
+        <v>-660000.0</v>
+      </c>
+      <c r="D18">
         <v>-43137.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-95197.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-601171.0</v>
       </c>
-      <c r="F18"/>
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18">
         <v>-166744.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-117450.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-155093.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
-        <v>-7182194.0</v>
+        <v>-657000.0</v>
       </c>
       <c r="C21">
+        <v>-7181000.0</v>
+      </c>
+      <c r="D21">
         <v>-1939749.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5139000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-15844430.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-9921020.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5700800.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-5753060.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-11430280.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-2663640.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1847010.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-3000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>126000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6396967.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1780801.0</v>
       </c>
       <c r="G23">
         <v>1780801.0</v>
       </c>
-      <c r="H23"/>
+      <c r="H23">
+        <v>1780801.0</v>
+      </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>122</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>3583305.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1103424.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1766685.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6159605.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>1592550.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1729011.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1691413.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28">
-        <v>10866245.0</v>
+        <v>9856000.0</v>
       </c>
       <c r="C28">
+        <v>10866000.0</v>
+      </c>
+      <c r="D28">
         <v>3188910.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3780000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9134510.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5427440.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2467800.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3635310.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11481710.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1709380.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1181700.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
-        <v>-120465.0</v>
+        <v>-414000.0</v>
       </c>
       <c r="C29">
+        <v>-120000.0</v>
+      </c>
+      <c r="D29">
         <v>515.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
         <v>16030.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-95590.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-73340.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-25250.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
-        <v>26099768.0</v>
+        <v>25089000.0</v>
       </c>
       <c r="C30">
+        <v>26099000.0</v>
+      </c>
+      <c r="D30">
         <v>8893038.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9246379.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>21583268.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>11716301.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13662941.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>27612165.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>19000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>12000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
-        <v>18917574.0</v>
+        <v>24432000.0</v>
       </c>
       <c r="C32">
+        <v>18918000.0</v>
+      </c>
+      <c r="D32">
         <v>6953289.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2627000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3228660.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>8089330.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6901210.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>8328720.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>16117260.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>12680240.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>17559810.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>9000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:31">
+        <v>11</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>5174000.0</v>
+      </c>
+      <c r="C2">
         <v>4725000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4536000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4593000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5090000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3904000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3683000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2610000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1700000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>827000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2595000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1645000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>959000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1526000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1223000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1234000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1487020.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1076000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3573000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1555000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>555490.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1424000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2784000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1267000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2171000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2575000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2000501.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AC2">
         <v>3000000.0</v>
       </c>
       <c r="AD2">
+        <v>3000000.0</v>
+      </c>
+      <c r="AE2">
         <v>2000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-1103000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1228000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1163000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>423000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>-578000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1363000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-611000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2460752.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>0.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>50000.0</v>
       </c>
-      <c r="M6"/>
-      <c r="N6">
+      <c r="N6"/>
+      <c r="O6">
         <v>-1215000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1145000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2720000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-7298982.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-960000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1050000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-954000.0</v>
       </c>
-      <c r="U6"/>
-      <c r="V6">
+      <c r="V6"/>
+      <c r="W6">
         <v>423000.0</v>
       </c>
-      <c r="W6"/>
-      <c r="X6">
+      <c r="X6"/>
+      <c r="Y6">
         <v>-578000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1363000.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
-[...1 lines deleted...]
-      </c>
+      <c r="M8"/>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
+        <v>0.0</v>
+      </c>
+      <c r="R8">
         <v>-73220.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-376000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-571000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>1751000.0</v>
+      </c>
+      <c r="C9">
         <v>1267000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1261000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1124000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>648000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1450000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>947000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>587000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>957000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-475000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-341000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>46000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-478000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-702000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-598000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-537000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-611360.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1008000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1288000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-546000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>931840.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-710000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-521000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-719000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1108000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-561000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-602294.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
+        <v>0.0</v>
+      </c>
+      <c r="AF9">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>-1106000.0</v>
+      </c>
+      <c r="C10">
         <v>-1412000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>274000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>794000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4406000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1283000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1362000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-869000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-963000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-786000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-307000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>42000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-95000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1254000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1154000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2752000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-9073200.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2354000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-4907000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2681000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4226160.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1442000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1311000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-965000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1721000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1027000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2900799.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
+      <c r="AB11"/>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>185000.0</v>
+      </c>
+      <c r="C12">
         <v>195000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>203000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>211000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>489000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>93000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>52000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>26000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>27000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14197.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>39000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>32000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>80613.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>149000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>173000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>186000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>55000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>28000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>39000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>44497.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>31000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>39000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>9000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>32000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>113770.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>149000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>339000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>186000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>84810.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>55000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>57000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>28000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>16000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>39000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-      <c r="M14">
-[...1 lines deleted...]
-      </c>
+      <c r="M14"/>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
+        <v>0.0</v>
+      </c>
+      <c r="R14">
         <v>-24079.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T14">
         <v>0.0</v>
       </c>
-      <c r="U14"/>
-      <c r="V14">
+      <c r="U14">
         <v>0.0</v>
       </c>
-      <c r="W14"/>
+      <c r="V14"/>
+      <c r="W14">
+        <v>0.0</v>
+      </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>-671000.0</v>
+      </c>
+      <c r="C15">
         <v>-1433000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>274000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>794000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-4198000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1350000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1362000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-869000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-964000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-786000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-307000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>42000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-95000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1254000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1154000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-2752000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-9170490.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-2727000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-5478000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-2681000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-4226160.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-1442000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1311000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-965000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-1721000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1027000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-2900799.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-1000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>0.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-3000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-95000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-1254000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-1154000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-2752000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-9170490.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-2727000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-5478000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-2681000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-4226160.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-1442000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1311000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-965000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-1721000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1027000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>-671000.0</v>
+      </c>
+      <c r="C17">
         <v>-1433000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>274000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>794000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-4198000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1350000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1362000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-869000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-964000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-786000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-307000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>42000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-494126.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-1254000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1154000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-2752000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-8238200.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-2730000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-2791000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-2681000.0</v>
       </c>
-      <c r="U17"/>
-      <c r="V17">
+      <c r="V17"/>
+      <c r="W17">
         <v>-1442000.0</v>
       </c>
-      <c r="W17"/>
-      <c r="X17">
+      <c r="X17"/>
+      <c r="Y17">
         <v>-965000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-1721000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1027000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-2900799.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-185000.0</v>
+      </c>
+      <c r="C18">
         <v>-195000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-203000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-211000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-489000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-93000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-52000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-26000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-27000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-8000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-14197.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-39000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-32000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-113171.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-149000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-173000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-186000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>-55000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>-28000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>-39000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-32744.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>-921000.0</v>
+      </c>
+      <c r="C21">
         <v>-1269000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>292000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1232000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3917000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1282000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1399000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-932000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-936000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-1250000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-954000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-469000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-64000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1215000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1145000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-2720000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-8959430.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2205000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-4568000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2495000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-3650020.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1387000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1254000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-937000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1705000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-988000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1361094.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AC21">
         <v>-1000000.0</v>
       </c>
       <c r="AD21">
-        <v>-3000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="AE21">
         <v>-3000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21">
+        <v>-3000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>812000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>48000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>44000.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>1693605.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1357000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1568000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1541000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>1810000.0</v>
       </c>
-      <c r="W25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X25"/>
       <c r="Y25">
         <v>359000.0</v>
       </c>
-      <c r="Z25"/>
+      <c r="Z25">
+        <v>359000.0</v>
+      </c>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>4054000.0</v>
+      </c>
+      <c r="C28">
         <v>2488000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>963000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2351000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4410000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2718000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2282000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1488000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1295000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>767000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>612000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>515000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1437000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>478000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>521000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1348000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3076510.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1744000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4202000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2316000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3987440.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>148000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>100000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>166000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>598000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>428000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>758800.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>-435000.0</v>
+      </c>
+      <c r="C29">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
         <v>-208000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>67000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="W29">
         <v>0.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>0.0</v>
       </c>
+      <c r="Z29"/>
       <c r="AA29">
         <v>0.0</v>
       </c>
-      <c r="AB29"/>
+      <c r="AB29">
+        <v>0.0</v>
+      </c>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>7846000.0</v>
+      </c>
+      <c r="C30">
         <v>7261000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5505000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6949000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9655000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6636000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6029000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4129000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3593000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1602000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3208000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2160000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1980379.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2052000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1788000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3428000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10876268.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2932000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4598000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3871000.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>1572000.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30">
+      <c r="X30"/>
+      <c r="Y30">
         <v>1433000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2785000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3003000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2759301.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AC30">
         <v>4000000.0</v>
       </c>
       <c r="AD30">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="AE30">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>6925000.0</v>
+      </c>
+      <c r="C32">
         <v>5992000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5797000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5717000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5738000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5354000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4630000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3197000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2657000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>352000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2254000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1691000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>481000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>824000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>625000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>697000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>875660.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>68000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2285000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1009000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1487330.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>714000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2263000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>548000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1063000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2014000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1398207.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AC32">
         <v>3000000.0</v>
       </c>
       <c r="AD32">
         <v>3000000.0</v>
       </c>
       <c r="AE32">
+        <v>3000000.0</v>
+      </c>
+      <c r="AF32">
         <v>6000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
-        <v>349761.0</v>
+        <v>794000.0</v>
       </c>
       <c r="C2">
+        <v>350000.0</v>
+      </c>
+      <c r="D2">
         <v>2935404.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>764917.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1431501.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1881991.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2140414.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>936124.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1401894.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
-        <v>7450492</v>
+        <v>20000</v>
       </c>
       <c r="C3">
+        <v>7450000</v>
+      </c>
+      <c r="D3">
         <v>1814477</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>95000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>246043</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>418167</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7080</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>379820</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1823290</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>317480</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>279880</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000</v>
       </c>
       <c r="M3">
         <v>1000000</v>
       </c>
       <c r="N3">
         <v>1000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
-        <v>444397.0</v>
+        <v>-135000.0</v>
       </c>
       <c r="C6">
+        <v>444000.0</v>
+      </c>
+      <c r="D6">
         <v>-2586210.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2170000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-666584.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-300327.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-258423.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1283790.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-465770.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1828540.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-916000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
-        <v>5926284.0</v>
+        <v>-1359000.0</v>
       </c>
       <c r="C7">
+        <v>5926000.0</v>
+      </c>
+      <c r="D7">
         <v>850016.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-5110000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>589200.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-229140.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-818690.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2141240.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-6633070.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2252110.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-3487940.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-225984.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1660079.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1271567.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>79524.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-2000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="N9">
         <v>-2000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9">
+        <v>-2000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>138</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
         <v>610639.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-912678.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>694898.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>241619.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1250481.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-204423.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>28575.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1216760.0</v>
       </c>
-      <c r="J10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K10"/>
       <c r="L10">
         <v>-3000000.0</v>
       </c>
       <c r="M10">
-        <v>2000000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="N10">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-3426939.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2040214.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-200702.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-705542.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>1892000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4566812.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1963754.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1650059.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>-5015000.0</v>
       </c>
       <c r="F13">
         <v>-5015000.0</v>
       </c>
       <c r="G13">
         <v>-5015000.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>-5015000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>142</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>3583305.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1103424.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1766685.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6159605.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1697162.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1592550.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1697540.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1690710.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1780680.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1819170.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="M14">
         <v>2000000.0</v>
       </c>
       <c r="N14">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
-        <v>793818.0</v>
+        <v>659000.0</v>
       </c>
       <c r="C16">
+        <v>794000.0</v>
+      </c>
+      <c r="D16">
         <v>349761.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2935404.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>764917.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1431501.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1881991.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2219914.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>936124.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1401894.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
-        <v>-5087472.0</v>
+        <v>2785000.0</v>
       </c>
       <c r="C18">
+        <v>-5087000.0</v>
+      </c>
+      <c r="D18">
         <v>-2547082.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8401357.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-6273366.0</v>
       </c>
-      <c r="F18"/>
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18">
         <v>-5531711.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4105671.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10283324.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>147</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-7450492.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1724378.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-51000.0</v>
       </c>
       <c r="E19">
         <v>-51000.0</v>
       </c>
       <c r="F19">
         <v>-51000.0</v>
       </c>
       <c r="G19">
         <v>-51000.0</v>
       </c>
       <c r="H19">
+        <v>-51000.0</v>
+      </c>
+      <c r="I19">
         <v>1264176.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1823287.0</v>
       </c>
-      <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20">
-        <v>7476750.0</v>
+        <v>0.0</v>
       </c>
       <c r="C20">
+        <v>7477000.0</v>
+      </c>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>11358928.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>8721903.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>4200000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>3747960.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>-752000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2947546.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-46951.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-30827.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
-        <v>-7721399.0</v>
+        <v>-1037000.0</v>
       </c>
       <c r="C22">
+        <v>-7721000.0</v>
+      </c>
+      <c r="D22">
         <v>-2014816.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-5654126.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-17375494.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-7128112.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-6336799.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-17616460.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-12116730.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2991020.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2064730.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="N22">
         <v>-3000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22">
+        <v>-3000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>0.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-476551.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-7480.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-6937.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3678480.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8000000.0</v>
       </c>
-      <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
+      <c r="D24"/>
       <c r="E24">
         <v>83000.0</v>
       </c>
       <c r="F24">
-        <v>-2000.0</v>
+        <v>83000.0</v>
       </c>
       <c r="G24">
         <v>-2000.0</v>
       </c>
       <c r="H24">
+        <v>-2000.0</v>
+      </c>
+      <c r="I24">
         <v>1357070.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>0.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>35980.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
-        <v>635768.0</v>
+        <v>5675000.0</v>
       </c>
       <c r="C25">
+        <v>4490000.0</v>
+      </c>
+      <c r="D25">
         <v>40995.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>95197.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1355852.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>166744.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>117450.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7400000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>11359000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>8721900.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>5792740.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4200000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3747960.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1849100.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>0.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>10607000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5297806.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3807398.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4162236.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>66980.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9817550.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-35930.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-38900.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
-        <v>2363020.0</v>
+        <v>2805000.0</v>
       </c>
       <c r="C29">
+        <v>2363000.0</v>
+      </c>
+      <c r="D29">
         <v>-732605.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-8374000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-6027323.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3688985.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3924631.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>242680.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-8460040.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2176950.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-633190.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="M29">
         <v>2000000.0</v>
       </c>
       <c r="N29">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-63000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>55459.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-420167.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-490968.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>977240.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1823290.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-312480.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-243900.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:31">
+        <v>11</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>987000.0</v>
+      </c>
+      <c r="C2">
         <v>2041000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>576000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>794000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>508000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1506000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>929000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>350000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>850000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>201000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1234000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2935000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4274000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>218000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>772000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>765000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>502000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3390000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2032000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1514000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>863000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>0.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1398000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1666000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2133000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1962000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-    </row>
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>10000</v>
+      </c>
+      <c r="C3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>22000</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
+        <v>1787000</v>
+      </c>
+      <c r="G3">
         <v>1032000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2746000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1885000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>793000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>545000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
-        <v>95000</v>
+        <v>0</v>
       </c>
       <c r="N3">
         <v>95000</v>
       </c>
       <c r="O3">
         <v>95000</v>
       </c>
       <c r="P3">
         <v>95000</v>
       </c>
       <c r="Q3">
+        <v>95000</v>
+      </c>
+      <c r="R3">
         <v>246040</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>124000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>101000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>627250</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
+        <v>0</v>
+      </c>
+      <c r="AB3">
         <v>1600080</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>-328000.0</v>
+      </c>
+      <c r="C6">
         <v>-1054000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1465000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-218000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
+        <v>286000.0</v>
+      </c>
+      <c r="G6">
         <v>-998000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>577000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>579000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-500000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>649000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1033000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1701000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1339000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4056000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-554000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-666580.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-929000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1876000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>518000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-450490.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1098000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-914000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-564000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-296000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>171000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2179363.0</v>
       </c>
-      <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>83000.0</v>
+      </c>
+      <c r="C7">
         <v>-277000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>507000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1672000.0</v>
       </c>
-      <c r="E7">
-[...1 lines deleted...]
-      </c>
       <c r="F7">
+        <v>2747000.0</v>
+      </c>
+      <c r="G7">
         <v>-963000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1175000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2967000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>695000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2153000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-389000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1609000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-5110000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-888000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2731000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2411000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>589200.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-4750000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-2835000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2539000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-229140.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3049000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2190000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1618000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1301000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>411000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9">
         <v>-225984.0</v>
       </c>
       <c r="O9">
         <v>-225984.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>-225984.0</v>
+      </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
-      <c r="M10">
-[...1 lines deleted...]
-      </c>
+      <c r="M10"/>
       <c r="N10">
         <v>694898.0</v>
       </c>
       <c r="O10">
         <v>694898.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="P10">
+        <v>694898.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10">
         <v>-84381.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>284000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-23000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>65000.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>2288000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>383000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>938000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>495000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-254423.0</v>
       </c>
-      <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AE10">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="P11"/>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1782000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-30000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-4208000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-3579000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>361000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>-1539000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>229000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>245000.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>2014810.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1358000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1037000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>505000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2200340.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1810000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1453000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1095000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>736000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>377000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>395550.0</v>
       </c>
-      <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>659000.0</v>
+      </c>
+      <c r="C16">
         <v>987000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2041000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>576000.0</v>
       </c>
-      <c r="E16">
-[...1 lines deleted...]
-      </c>
       <c r="F16">
+        <v>794000.0</v>
+      </c>
+      <c r="G16">
         <v>508000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1506000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>929000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>350000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>850000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>201000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1234000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2935000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4274000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>218000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>772000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>764917.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>502000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3390000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2032000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1514000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>863000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>1398000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1666000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2133000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1962000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>414000.0</v>
+      </c>
+      <c r="C18">
         <v>-323000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2189000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>505000.0</v>
       </c>
-      <c r="E18">
-[...1 lines deleted...]
-      </c>
       <c r="F18">
+        <v>-1734000.0</v>
+      </c>
+      <c r="G18">
         <v>-1957000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2123000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>727000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>725000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1161000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1776000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3988357.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-4600000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-578000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>765000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1842634.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3079000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1443000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3594000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>-1432000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>-260000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-458000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-18000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-22000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1787492.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1032000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2746000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1885000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1083000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-592000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-133000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>85000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-51000.0</v>
       </c>
       <c r="N19">
         <v>-51000.0</v>
       </c>
       <c r="O19">
         <v>-51000.0</v>
       </c>
       <c r="P19">
+        <v>-51000.0</v>
+      </c>
+      <c r="Q19">
         <v>-95000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1367541.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1547000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-23000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-101000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>-3000.0</v>
       </c>
-      <c r="W19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X19"/>
       <c r="Y19">
         <v>0.0</v>
       </c>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
+        <v>0.0</v>
+      </c>
+      <c r="AB19">
         <v>-511968.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20">
+        <v>2977000.0</v>
+      </c>
+      <c r="G20">
         <v>1500000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>2691928.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>8663000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>4000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>97.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>4116000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>4606000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-7000.0</v>
       </c>
       <c r="O21">
+        <v>-7000.0</v>
+      </c>
+      <c r="P21">
         <v>-8000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>-671000.0</v>
+      </c>
+      <c r="C22">
         <v>-1433000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>274000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>794000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-4198000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1350000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1362000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-869000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-964000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-786000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-307000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>42000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-494126.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1254000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1154000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2752000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-16446200.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-8208000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-5472000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2681000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-10692160.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-6466000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-5024000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-3713000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2748000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1027000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-2900799.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>0.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-3000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
+      <c r="M23"/>
       <c r="N23">
         <v>74974.0</v>
       </c>
       <c r="O23">
+        <v>74974.0</v>
+      </c>
+      <c r="P23">
         <v>32000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-32000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-476550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="S23">
         <v>-2000.0</v>
       </c>
       <c r="T23">
+        <v>-2000.0</v>
+      </c>
+      <c r="U23">
         <v>-1000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-92490.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000.0</v>
       </c>
       <c r="W23">
         <v>-7000.0</v>
       </c>
-      <c r="X23"/>
+      <c r="X23">
+        <v>-7000.0</v>
+      </c>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24">
         <v>83000.0</v>
       </c>
       <c r="O24">
         <v>83000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="P24">
+        <v>83000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24">
         <v>301500.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1423000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T24">
         <v>0.0</v>
       </c>
       <c r="U24">
+        <v>0.0</v>
+      </c>
+      <c r="V24">
         <v>-3000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>1449000.0</v>
+      </c>
+      <c r="C25">
         <v>1351000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1448000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1427000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
+        <v>1777000.0</v>
+      </c>
+      <c r="G25">
         <v>1393000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>808000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>512000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1062000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-110000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-322000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-201000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1634803.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>273000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>256000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1201000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1731852.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>91000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>99000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>186000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>178000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>29000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>14000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>11359000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>8667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="P26">
         <v>4000.0</v>
       </c>
       <c r="Q26">
+        <v>4000.0</v>
+      </c>
+      <c r="R26">
         <v>8721900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8722000.0</v>
       </c>
       <c r="S26">
         <v>8722000.0</v>
       </c>
       <c r="T26">
+        <v>8722000.0</v>
+      </c>
+      <c r="U26">
         <v>4606000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>5792740.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>381000.0</v>
       </c>
       <c r="W26">
         <v>381000.0</v>
       </c>
       <c r="X26">
         <v>381000.0</v>
       </c>
       <c r="Y26">
         <v>381000.0</v>
       </c>
       <c r="Z26">
         <v>381000.0</v>
       </c>
-      <c r="AA26"/>
+      <c r="AA26">
+        <v>381000.0</v>
+      </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>2685000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>8656000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>24000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-758000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5297810.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5764000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6913000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4112000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5626090.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>334000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>343000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>357000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>365000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>374000.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>424000.0</v>
+      </c>
+      <c r="C29">
         <v>-353000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2207000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>527000.0</v>
       </c>
-      <c r="E29">
-[...1 lines deleted...]
-      </c>
       <c r="F29">
+        <v>53000.0</v>
+      </c>
+      <c r="G29">
         <v>-925000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>623000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2612000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>796000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1270000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1023000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1776000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-4056000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-4600000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-578000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>860000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-6027320.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-8116000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-4913000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-3493000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-5448470.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1429000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1257000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-921000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-661000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-203000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1652631.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
-[...1 lines deleted...]
-      </c>
+      <c r="M30"/>
       <c r="N30">
         <v>32000.0</v>
       </c>
       <c r="O30">
         <v>32000.0</v>
       </c>
       <c r="P30">
+        <v>32000.0</v>
+      </c>
+      <c r="Q30">
         <v>-95000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>55460.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1423000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-124000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-101000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-630250.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-3000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
+      <c r="AF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>