--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
   <si>
     <t>2022-05-31</t>
   </si>
   <si>
     <t>2021-05-31</t>
   </si>
   <si>
     <t>2020-05-31</t>
   </si>
   <si>
     <t>2019-05-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
@@ -2275,54 +2278,54 @@
         <v>15053000.0</v>
       </c>
       <c r="G41">
         <v>15438000.0</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
         <v>-83813000.0</v>
       </c>
       <c r="C42">
         <v>-15423000.0</v>
       </c>
       <c r="D42">
-        <v>4734000.0</v>
+        <v>-25123000.0</v>
       </c>
       <c r="E42">
-        <v>-14697000.0</v>
+        <v>-30711000.0</v>
       </c>
       <c r="F42">
         <v>11320000.0</v>
       </c>
       <c r="G42">
         <v>11025000.0</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42">
         <v>5064000.0</v>
       </c>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
@@ -3024,4438 +3027,4570 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>195891000.0</v>
+      </c>
+      <c r="C2">
         <v>193338000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>183603000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>195451000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>189796000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>225005000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>240580000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>169906000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>232242000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>225331000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>195633000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>146938000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>241409000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>231266000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>231693000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>134459000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>361496000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>226483000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>205248000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>157860000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>195108000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>176110000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>190635000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>98773000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>194592000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>167705000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>203077000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>136574000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>258221000.0</v>
       </c>
-      <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-      <c r="AG2">
+      <c r="AG2"/>
+      <c r="AH2">
         <v>146000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>1365000.0</v>
+      </c>
+      <c r="C5">
         <v>9849000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>12017000.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>21669999.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>21827999.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>27772000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>28095000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>27720000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>29359000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>29857000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>17545000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>17054000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>19609000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>50651000.0</v>
+      </c>
+      <c r="C7">
         <v>53178000.0</v>
       </c>
-      <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>59232000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>58338000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>53558000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>20343000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10690000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>10166000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>13584000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>18425000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>23845000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>23644000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>26084000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>30403000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>32192000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>31819000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>29384000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>34445000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>48776000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>13915000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>25877000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>29818000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>35114000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>30685000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>35166000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>39246000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>7993000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
+        <v>522726000.0</v>
+      </c>
+      <c r="C8">
         <v>528006000.0</v>
       </c>
-      <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>523386000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>522234000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>521680000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>409680000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>408707000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>407961000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>405357000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>401770000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>397624000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>395468000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>386720000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>380984000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>377892000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>264536000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>258825000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>257815000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>256043000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>114804000.0</v>
+      </c>
+      <c r="C10">
         <v>122701000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>139877000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>119245000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>114065000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>114051000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>88091000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>137176000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>106793000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>106612000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>104953000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>167611000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>159480000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>140366000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>124635000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>123176000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>180768000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>101350000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>96863000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>105803000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>100007000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>102065000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>105322000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>80025000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>83888000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>88438000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>75010000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>64093000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>104086000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>95000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>94000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>104000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>123000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>104953000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>168211000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>159480000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>140366000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>124635000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>123176000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>180768000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>101350000.0</v>
       </c>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>123842000.0</v>
+      </c>
+      <c r="C12">
         <v>132698000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>149113000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>151824000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>164792000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>161243000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>131292000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>138351000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>144671000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>135776000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>153108000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>168712000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>160618000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>141569000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>127055000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>126081000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>183637000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>104325000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>99873000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>108834000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>102625000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>104323000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>107934000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>100403000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>88380000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>94731000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>82905000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>87243000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>108073000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
+        <v>522726000.0</v>
+      </c>
+      <c r="C13">
         <v>528006000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>526749000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>523386000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>522234000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>521680000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>409680000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>408707000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>407961000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>405357000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>401770000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>397624000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>395468000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>386720000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>380984000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>377892000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>264536000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>258825000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>257815000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>256043000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>254357000.0</v>
       </c>
       <c r="V13">
         <v>254357000.0</v>
       </c>
       <c r="W13">
         <v>254357000.0</v>
       </c>
       <c r="X13">
-        <v>245766000.0</v>
+        <v>254357000.0</v>
       </c>
       <c r="Y13">
         <v>245766000.0</v>
       </c>
       <c r="Z13">
         <v>245766000.0</v>
       </c>
       <c r="AA13">
         <v>245766000.0</v>
       </c>
       <c r="AB13">
         <v>245766000.0</v>
       </c>
       <c r="AC13">
         <v>245766000.0</v>
       </c>
       <c r="AD13">
-        <v>223000000.0</v>
+        <v>245766000.0</v>
       </c>
       <c r="AE13">
         <v>223000000.0</v>
       </c>
       <c r="AF13">
         <v>223000000.0</v>
       </c>
       <c r="AG13">
         <v>223000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>223000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>1064606000.0</v>
+      </c>
+      <c r="C14">
         <v>1134156000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1142233000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1059623000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1066633000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1084215000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1028286480.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1016936000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1010787129.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1038344640.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>956353850.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>983794000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>982980198.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1005150990.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>995323000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>859172860.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>760405500.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>741472200.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>732666680.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>727856520.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>719482870.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>239525225.0</v>
       </c>
       <c r="W14">
         <v>239525225.0</v>
       </c>
       <c r="X14">
         <v>239525225.0</v>
       </c>
       <c r="Y14">
+        <v>239525225.0</v>
+      </c>
+      <c r="Z14">
         <v>222450841.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>223928600.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>228000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>207311600.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>210163000.0</v>
       </c>
-      <c r="AD14"/>
-      <c r="AE14">
+      <c r="AE14"/>
+      <c r="AF14">
         <v>277777800.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>333333300.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>217391300.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16">
+        <v>83000.0</v>
+      </c>
+      <c r="C16">
         <v>1016000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2016000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>16602000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-174363000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>2389000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
+        <v>90358000.0</v>
+      </c>
+      <c r="C20">
         <v>100259000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>99911000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>87819000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87100000.0</v>
       </c>
       <c r="F20">
         <v>87100000.0</v>
       </c>
       <c r="G20">
         <v>87100000.0</v>
       </c>
       <c r="H20">
         <v>87100000.0</v>
       </c>
       <c r="I20">
-        <v>86010000.0</v>
+        <v>87100000.0</v>
       </c>
       <c r="J20">
         <v>86010000.0</v>
       </c>
       <c r="K20">
         <v>86010000.0</v>
       </c>
       <c r="L20">
         <v>86010000.0</v>
       </c>
       <c r="M20">
-        <v>81512000.0</v>
+        <v>86010000.0</v>
       </c>
       <c r="N20">
         <v>81512000.0</v>
       </c>
       <c r="O20">
         <v>81512000.0</v>
       </c>
       <c r="P20">
+        <v>81512000.0</v>
+      </c>
+      <c r="Q20">
         <v>72158000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>90041000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>90351000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>89694000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>70112000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>65274000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>64830000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>66080000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>68330000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>78688000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>77916000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>78656000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>77926000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>90593000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>90000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>91000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>90000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>80000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:33">
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>11645000.0</v>
+      </c>
+      <c r="C21">
         <v>4184999.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4215000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4107000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4112000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4099000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4172000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4253000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4407000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4152000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4175000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4504000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4617000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4741000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4816000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4931000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5125000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5162000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5376000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5778000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>21021000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>21512000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>21458000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>21968000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>23140000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>24129000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>24860000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>26055000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3394000.0</v>
       </c>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>181643000.0</v>
+      </c>
+      <c r="C22">
         <v>158274000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>164531000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>183539000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>173524000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>195341000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>200491000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>218857000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>175734000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>194792000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>181737000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>211097000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>197868000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>203601000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>177411000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>179134000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>180947000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>158876000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>168910000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>175024000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>136425000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>116716000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>118092000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>128873000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>136894000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>130578000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>144800000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>170868000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>150999000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>130000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000000.0</v>
       </c>
       <c r="AF22">
         <v>133000000.0</v>
       </c>
       <c r="AG22">
+        <v>133000000.0</v>
+      </c>
+      <c r="AH22">
         <v>114000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>1239076000.0</v>
+      </c>
+      <c r="C23">
         <v>1233083000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1242857000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1251726000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1227304000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1261615000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1214399000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1227967000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1178919000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1149380000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1132363000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1204722000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1188399000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1166730000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1123987000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1123777000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1206188000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1105622000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1046933000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1068309000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1000318000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>29119000.0</v>
+      </c>
+      <c r="C24">
         <v>30608000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>38258000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>37593000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>41146000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>41772000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>83040000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>47671000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>51830000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>47818000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>47997000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>70989000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>78727000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>89837000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>66907000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>78904000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>62926000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>40214000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>49650000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>50704000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>58367000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>64485000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>65930000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>70847000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>50798000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>47186000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>54477000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>46580000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>52716000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>26000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>19000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>25000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>38</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>72774000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>82269000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>85062000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>87975000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>85513000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>93642000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>52041000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>77757000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>86120000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>99277000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>80676000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>96252000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>83620000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>59414000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>71156000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>76044000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>65442000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>72387000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>65041000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>65449000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>76629000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>50770000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>52716000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="AF26">
         <v>12000000.0</v>
       </c>
       <c r="AG26">
         <v>12000000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26">
+        <v>12000000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>238068000.0</v>
+      </c>
+      <c r="C28">
         <v>264020000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>226984000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>263079000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>232172000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>188400000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>292267000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>221126000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>235238000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>233495000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>254945000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>240144000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>258275000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>281299000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>273563000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>288859000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>201671000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>223076000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>210827000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>339118000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>198202000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>190657000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>169752000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>242043000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>918293000.0</v>
+      </c>
+      <c r="C29">
         <v>912730000.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>923551000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>909467000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>909888000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>885492000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>895701000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>874060000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>851272000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>850038000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>875418000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>862110000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>848915000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>795359000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>799001000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>692902000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>719401000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>683115000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>655120000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>647671000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>634251000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>611348000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>633775000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>626711000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>412711000.0</v>
+      </c>
+      <c r="C30">
         <v>419568000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>402233000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>385690000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>358332000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>379933000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>389800000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>397331000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>403815000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>376009000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>349193000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>300350000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>396843000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>381486000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>378804000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>393288000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>409202000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>408010000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>339602000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>355233000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>350499000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>335162000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>310834000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>287279000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>316352000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>315285000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>360746000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>266868000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>430316000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>352000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>382000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>355000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>314000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>418380000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>403115000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>381870000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>350437000.0</v>
       </c>
-      <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>230779000.0</v>
+      </c>
+      <c r="C32">
         <v>235484000.0</v>
       </c>
-      <c r="C32"/>
-      <c r="D32">
+      <c r="D32"/>
+      <c r="E32">
         <v>229270000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>245377000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>290568000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>195486000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>201048000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>205895000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>191296000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>178708000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>186477000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>183992000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>157105000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>118576000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>128612000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>91050000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>156599000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>145858000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>159295000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>148847000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>131062000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>118040000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>90923000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>69646000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>520880000.0</v>
+      </c>
+      <c r="C33">
         <v>522543000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>526980000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>520079000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>519574000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>513761000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>481193000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>460406000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>445646000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>433445000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>438783000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>439879000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>423524000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>432127000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>433738000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>413503000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>415996000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>418700000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>417070000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>414198000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>395385000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>408644000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>417218000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>429911000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>457464000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>459263000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>461023000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>423751000.0</v>
       </c>
-      <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>1000.0</v>
       </c>
-      <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>-2000.0</v>
       </c>
-      <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>96721000.0</v>
+      </c>
+      <c r="C35">
         <v>99949999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>108992000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>112298000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>110299000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>108333000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>116791000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>79304000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>72731000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>66936000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>76389000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>102425000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>104461000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>117450000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>99416000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>113854000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>97516000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>74659000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>86339000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>91097000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>81305000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>87970000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>89975000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>97273000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>81072000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>81401000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>92438000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>66419000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>67449000.0</v>
       </c>
-      <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>18317000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>61607000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>58094000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>54124000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>10946000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>39794000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>31088000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>50087000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3388000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1441000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>11859000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>11710000.0</v>
       </c>
-      <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>457464000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>459263000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>461023000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>423751000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>426625000.0</v>
       </c>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>51</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>9722000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>9810000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>10485000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>10421000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>10604000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>10455000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>21992000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>27290000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>12195000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>11859000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>11407000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>11247000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>23370000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>32806000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>32459000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>32021000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>26198000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>26268000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>26089000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>25988000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>28337000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>27289000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>26856000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>26453000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>29455000.0</v>
       </c>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>10594000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>11082000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>11337000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>11623000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>410353000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>11791000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>9981000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>9542000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>385034000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>9546000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>7947000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>6979000.0</v>
       </c>
-      <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>7842000.0</v>
+      </c>
+      <c r="C40">
         <v>8921000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>7766000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5305000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>5488000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>5869000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5157000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>85876000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2590000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3988000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4560000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>96151000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2072000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>7200000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>5824000.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>209000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>255000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>242000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>36000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>24348000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>24668000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>18341000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>18173000.0</v>
       </c>
-      <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>-104719000.0</v>
+      </c>
+      <c r="C42">
         <v>-101346000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-87953000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-83813000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-76754000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>243000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-74046000.0</v>
       </c>
-      <c r="H42">
-[...1 lines deleted...]
-      </c>
       <c r="I42">
-        <v>-9749000.0</v>
+        <v>-43195000.0</v>
       </c>
       <c r="J42">
-        <v>-3338000.0</v>
+        <v>-37844000.0</v>
       </c>
       <c r="K42">
-        <v>4842000.0</v>
+        <v>-31058000.0</v>
       </c>
       <c r="L42">
-        <v>4734000.0</v>
+        <v>-24517000.0</v>
       </c>
       <c r="M42">
-        <v>-7745000.0</v>
+        <v>-25123000.0</v>
       </c>
       <c r="N42">
+        <v>-25290000.0</v>
+      </c>
+      <c r="O42">
         <v>49970000.0</v>
       </c>
-      <c r="O42">
-[...3 lines deleted...]
-      <c r="Q42">
+      <c r="P42">
+        <v>-32463000.0</v>
+      </c>
+      <c r="Q42"/>
+      <c r="R42">
         <v>-2000.0</v>
       </c>
-      <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>383641000.0</v>
+      </c>
+      <c r="C45">
         <v>383931000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>399351000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>396903000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>391579000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>359187000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>640344000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>333724000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>321707000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>321869000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>610256000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>320316000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>327222000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>383641000.0</v>
+      </c>
+      <c r="C46">
         <v>383931000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>388847000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>399351000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>396903000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>391579000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>359187000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>334428000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>333724000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>321707000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>321869000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>319713000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>320316000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>327222000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>329113000.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>60</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>383931000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>388847000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>399351000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>396903000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>391579000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>359187000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>321869000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>319713000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>320316000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>327222000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>329113000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>320520000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>289991000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>283500000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>289904000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>299840000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>276015000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>288500000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>295404000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>304984000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>310467000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>318287000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>319487000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>280355000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>289069000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>196700000.0</v>
+      </c>
+      <c r="C48">
         <v>184844000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>168192000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>160886000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>154418000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>139072000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>168015000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>154805000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>143983000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>122730000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>101953000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>89150000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>80276000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>63096000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>42800000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>40406000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>52041000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>141346000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>123858000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>112404000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>102010000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>94235000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>88980000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>75629000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>78699000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>77890000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>65434000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>75262000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>70802000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>50000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>51000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000000.0</v>
       </c>
       <c r="AG48">
         <v>52000000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:33">
+      <c r="AH48">
+        <v>52000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>273102000.0</v>
+      </c>
+      <c r="C50">
         <v>260769000.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>285499000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>246753000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>207121000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>276975000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>299941000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>280035000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>278705000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>293476000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>312921000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>315384000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>322388000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>317522000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>332510000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>319513000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>284212000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>258040000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>242217000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>239842000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>228237000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>209144000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>251221000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>261080000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>291664000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>295948000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>314235000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>327926000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>278000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261000000.0</v>
       </c>
       <c r="AF50">
         <v>261000000.0</v>
       </c>
       <c r="AG50">
+        <v>261000000.0</v>
+      </c>
+      <c r="AH50">
         <v>253000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:33">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>352872000.0</v>
+      </c>
+      <c r="C51">
         <v>386721000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>366861000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>382324000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>346237000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>302451000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>380358000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>358302000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>342031000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>340107000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>359898000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>407755000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>417755000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>421665000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>398198000.0</v>
       </c>
-      <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>59414000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>71156000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>76044000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>65442000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>72387000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>74424000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>81835000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>65041000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>357113000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>283601000.0</v>
+      </c>
+      <c r="C52">
         <v>271781000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>284592000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>297262000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>258262000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>216938000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>286716000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>306389000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>287696000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>289247000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>307857000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>329998000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>331635000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>339032000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>334156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
-      <c r="V52"/>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>291664000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>295948000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>314235000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>327926000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>278000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261000000.0</v>
       </c>
       <c r="AF52">
         <v>261000000.0</v>
       </c>
       <c r="AG52">
+        <v>261000000.0</v>
+      </c>
+      <c r="AH52">
         <v>253000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:33">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>9038000.0</v>
+      </c>
+      <c r="C53">
         <v>9997000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>9236000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>32579000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>50727000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>47192000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>43201000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1175000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>37878000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>29164000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>48155000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1101000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1138000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1203000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2420000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>2905000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2869000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>2975000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>3010000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>3031000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>2618000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>2258000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>2612000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>-127622000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>4349000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>6150000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>5669000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>-119850000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>3987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AE53">
         <v>2000000.0</v>
       </c>
       <c r="AF53">
         <v>2000000.0</v>
       </c>
       <c r="AG53">
+        <v>2000000.0</v>
+      </c>
+      <c r="AH53">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:33">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>1239076000.0</v>
+      </c>
+      <c r="C55">
         <v>1233083000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1242857000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1251726000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1227304000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1261615000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1214399000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1227967000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1178919000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1149380000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1132363000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1204722000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1188399000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1166730000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1123987000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1123777000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1206188000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1105622000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1046933000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1068309000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1000318000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>979562000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>967075000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>959306000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1025484000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1028572000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1084159000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1084219000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1138064000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>943000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>976000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>958000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>925000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>718196000.0</v>
+      </c>
+      <c r="C56">
         <v>710540000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>715877000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>731647000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>707730000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>747854000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>733206000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>767561000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>733273000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>715935000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>693580000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>764843000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>764875000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>734603000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>690249000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>710274000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>790192000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>686922000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>622859000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>654111000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>604933000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>570918000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>549857000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>529395000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>568020000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>569309000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>623136000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>660468000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>711439000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>579000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>611000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>594000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>575000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>487417000.0</v>
+      </c>
+      <c r="C57">
         <v>475056000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>477977000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>502377000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>462353000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>457286000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>537720000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>566513000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>527378000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>524639000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>514872000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>578366000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>580883000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>577498000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>571673000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>581662000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>699142000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>530323000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>484005000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>494816000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>456086000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>439856000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>431817000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>438472000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>498374000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>499361000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>538509000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>562895000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>606725000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>460000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>498000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>477000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>466000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>584138000.0</v>
+      </c>
+      <c r="C58">
         <v>575006000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>586969000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>614675000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>572652000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>565619000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>654511000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>645817000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>600109000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>591575000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>591261000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>680791000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>685344000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>694948000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>671089000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>736190000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>895727000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>710647000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>671508000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>706110000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>650856000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>638033000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>630801000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>647599000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>710651000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>714392000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>630947000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>629314000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>674174000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>503000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>533000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>519000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>503000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>616072000.0</v>
+      </c>
+      <c r="C60">
         <v>621353000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>619005000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>600459000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>621568000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>660995000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>525477000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>548089000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>542195000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>524749000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>508565000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>491508000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>467999000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>436690000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>410930000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>387587000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>310461000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>394975000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>375425000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>362199000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>349462000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>341529000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>336274000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>311707000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>314833000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>314180000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>316564000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>315462000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>311709000.0</v>
       </c>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
-    </row>
-    <row r="61" spans="1:33">
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61">
         <v>-5196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6248000.0</v>
       </c>
       <c r="T61">
         <v>-6248000.0</v>
       </c>
       <c r="U61">
+        <v>-6248000.0</v>
+      </c>
+      <c r="V61">
         <v>-6905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7063000.0</v>
       </c>
       <c r="W61">
         <v>-7063000.0</v>
       </c>
       <c r="X61">
+        <v>-7063000.0</v>
+      </c>
+      <c r="Y61">
         <v>-9688000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-9632000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-9476000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-6339000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-5566000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-4859000.0</v>
       </c>
-      <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7508,1083 +7643,1083 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>1566249000.0</v>
       </c>
       <c r="C2">
         <v>1683697000.0</v>
       </c>
       <c r="D2">
         <v>1746902000.0</v>
       </c>
       <c r="E2">
         <v>1722590000.0</v>
       </c>
       <c r="F2">
         <v>1290266000.0</v>
       </c>
       <c r="G2">
         <v>1263804000.0</v>
       </c>
       <c r="H2">
         <v>1756383000.0</v>
       </c>
       <c r="I2">
         <v>1681906000.0</v>
       </c>
       <c r="J2">
         <v>1459145000.0</v>
       </c>
       <c r="K2">
         <v>1321177000.0</v>
       </c>
       <c r="L2">
         <v>1372000000.0</v>
       </c>
       <c r="M2">
         <v>1653000000.0</v>
       </c>
       <c r="N2">
         <v>1838000000.0</v>
       </c>
       <c r="O2">
         <v>1553000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>41099000.0</v>
       </c>
       <c r="D3">
         <v>38982000.0</v>
       </c>
       <c r="E3">
         <v>40811000.0</v>
       </c>
       <c r="F3">
         <v>41657000.0</v>
       </c>
       <c r="G3">
         <v>55125000.0</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>131063000.0</v>
       </c>
       <c r="D5">
         <v>116026000.0</v>
       </c>
       <c r="E5">
         <v>101504000.0</v>
       </c>
       <c r="F5">
         <v>63711000.0</v>
       </c>
       <c r="G5">
         <v>18238000.0</v>
       </c>
       <c r="H5">
         <v>71970000.0</v>
       </c>
       <c r="I5">
         <v>91860000.0</v>
       </c>
       <c r="J5">
         <v>88038000.0</v>
       </c>
       <c r="K5">
         <v>49914000.0</v>
       </c>
       <c r="L5">
         <v>34000000.0</v>
       </c>
       <c r="M5">
         <v>60000000.0</v>
       </c>
       <c r="N5">
         <v>20000000.0</v>
       </c>
       <c r="O5">
         <v>21000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
         <v>118710000.0</v>
       </c>
       <c r="C6">
         <v>172162000.0</v>
       </c>
       <c r="D6">
         <v>155008000.0</v>
       </c>
       <c r="E6">
         <v>142315000.0</v>
       </c>
       <c r="F6">
         <v>105368000.0</v>
       </c>
       <c r="G6">
         <v>73363000.0</v>
       </c>
       <c r="H6">
         <v>71970000.0</v>
       </c>
       <c r="I6">
         <v>91860000.0</v>
       </c>
       <c r="J6">
         <v>88038000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>308391000.0</v>
       </c>
       <c r="C9">
         <v>312839000.0</v>
       </c>
       <c r="D9">
         <v>296351000.0</v>
       </c>
       <c r="E9">
         <v>290513000.0</v>
       </c>
       <c r="F9">
         <v>248210000.0</v>
       </c>
       <c r="G9">
         <v>208481000.0</v>
       </c>
       <c r="H9">
         <v>230508000.0</v>
       </c>
       <c r="I9">
         <v>272903000.0</v>
       </c>
       <c r="J9">
         <v>241116000.0</v>
       </c>
       <c r="K9">
         <v>188135000.0</v>
       </c>
       <c r="L9">
         <v>181000000.0</v>
       </c>
       <c r="M9">
         <v>211000000.0</v>
       </c>
       <c r="N9">
         <v>194000000.0</v>
       </c>
       <c r="O9">
         <v>197000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>99192000.0</v>
       </c>
       <c r="C10">
         <v>110479000.0</v>
       </c>
       <c r="D10">
         <v>95810000.0</v>
       </c>
       <c r="E10">
         <v>78193000.0</v>
       </c>
       <c r="F10">
         <v>50977000.0</v>
       </c>
       <c r="G10">
         <v>-832000.0</v>
       </c>
       <c r="H10">
         <v>21479000.0</v>
       </c>
       <c r="I10">
         <v>47028000.0</v>
       </c>
       <c r="J10">
         <v>51442000.0</v>
       </c>
       <c r="K10">
         <v>17222000.0</v>
       </c>
       <c r="L10">
         <v>29727000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
         <v>34065000.0</v>
       </c>
       <c r="C11">
         <v>29634000.0</v>
       </c>
       <c r="D11">
         <v>18983000.0</v>
       </c>
       <c r="E11">
         <v>49108000.0</v>
       </c>
       <c r="F11">
         <v>18418000.0</v>
       </c>
       <c r="G11">
         <v>18060000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>24000000.0</v>
       </c>
       <c r="M11">
         <v>19000000.0</v>
       </c>
       <c r="N11">
         <v>17000000.0</v>
       </c>
       <c r="O11">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>19518000.0</v>
       </c>
       <c r="C12">
         <v>20584000.0</v>
       </c>
       <c r="D12">
         <v>20216000.0</v>
       </c>
       <c r="E12">
         <v>13664000.0</v>
       </c>
       <c r="F12">
         <v>12734000.0</v>
       </c>
       <c r="G12">
         <v>19070000.0</v>
       </c>
       <c r="H12">
         <v>21515000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
         <v>19513000.0</v>
       </c>
       <c r="C13">
         <v>19387000.0</v>
       </c>
       <c r="D13">
         <v>19127000.0</v>
       </c>
       <c r="E13">
         <v>11993000.0</v>
       </c>
       <c r="F13">
         <v>12885000.0</v>
       </c>
       <c r="G13">
         <v>21858000.0</v>
       </c>
       <c r="H13">
         <v>21759000.0</v>
       </c>
       <c r="I13">
         <v>18755000.0</v>
       </c>
       <c r="J13">
         <v>15517000.0</v>
       </c>
       <c r="K13">
         <v>15221000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
         <v>-1638000.0</v>
       </c>
       <c r="C14">
         <v>629000.0</v>
       </c>
       <c r="D14">
         <v>-1700000.0</v>
       </c>
       <c r="E14">
         <v>39093000.0</v>
       </c>
       <c r="F14">
         <v>-8806000.0</v>
       </c>
       <c r="G14">
         <v>9196000.0</v>
       </c>
       <c r="H14">
         <v>17203000.0</v>
       </c>
       <c r="I14">
         <v>-8080000.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>63489000.0</v>
       </c>
       <c r="C15">
         <v>81474000.0</v>
       </c>
       <c r="D15">
         <v>75127000.0</v>
       </c>
       <c r="E15">
         <v>68178000.0</v>
       </c>
       <c r="F15">
         <v>23753000.0</v>
       </c>
       <c r="G15">
         <v>-9696000.0</v>
       </c>
       <c r="H15">
         <v>15132000.0</v>
       </c>
       <c r="I15">
         <v>17581000.0</v>
       </c>
       <c r="J15">
         <v>17466000.0</v>
       </c>
       <c r="K15">
         <v>-6990000.0</v>
       </c>
       <c r="L15">
         <v>2000000.0</v>
       </c>
       <c r="M15">
         <v>10000000.0</v>
       </c>
       <c r="N15">
         <v>-20000000.0</v>
       </c>
       <c r="O15">
         <v>-9000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16">
         <v>63489000.0</v>
       </c>
       <c r="C16">
         <v>81474000.0</v>
       </c>
       <c r="D16">
         <v>75127000.0</v>
       </c>
       <c r="E16">
         <v>68178000.0</v>
       </c>
       <c r="F16">
         <v>23753000.0</v>
       </c>
       <c r="G16">
         <v>-9696000.0</v>
       </c>
       <c r="H16">
         <v>15132000.0</v>
       </c>
       <c r="I16">
         <v>17581000.0</v>
       </c>
       <c r="J16">
         <v>17466000.0</v>
       </c>
       <c r="K16">
         <v>-6990000.0</v>
       </c>
       <c r="L16">
         <v>2166000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>65127000.0</v>
       </c>
       <c r="C17">
         <v>80845000.0</v>
       </c>
       <c r="D17">
         <v>76827000.0</v>
       </c>
       <c r="E17">
         <v>29085000.0</v>
       </c>
       <c r="F17">
         <v>32559000.0</v>
       </c>
       <c r="G17">
         <v>-18892000.0</v>
       </c>
       <c r="H17">
         <v>-2071000.0</v>
       </c>
       <c r="I17">
         <v>25661000.0</v>
       </c>
       <c r="J17">
         <v>29277000.0</v>
       </c>
       <c r="K17">
         <v>2342000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>-19518000.0</v>
       </c>
       <c r="C18">
         <v>-20584000.0</v>
       </c>
       <c r="D18">
         <v>-20216000.0</v>
       </c>
       <c r="E18">
         <v>-13664000.0</v>
       </c>
       <c r="F18">
         <v>-12734000.0</v>
       </c>
       <c r="G18">
         <v>-19070000.0</v>
       </c>
       <c r="H18">
         <v>-21515000.0</v>
       </c>
       <c r="I18">
         <v>-19013000.0</v>
       </c>
       <c r="J18">
         <v>-14211000.0</v>
       </c>
       <c r="K18">
         <v>-13038000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>96708000.0</v>
       </c>
       <c r="C21">
         <v>134930000.0</v>
       </c>
       <c r="D21">
         <v>114484000.0</v>
       </c>
       <c r="E21">
         <v>101504000.0</v>
       </c>
       <c r="F21">
         <v>63117000.0</v>
       </c>
       <c r="G21">
         <v>19290000.0</v>
       </c>
       <c r="H21">
         <v>43238000.0</v>
       </c>
       <c r="I21">
         <v>65783000.0</v>
       </c>
       <c r="J21">
         <v>66959000.0</v>
       </c>
       <c r="K21">
         <v>32443000.0</v>
       </c>
       <c r="L21">
         <v>34000000.0</v>
       </c>
       <c r="M21">
         <v>60000000.0</v>
       </c>
       <c r="N21">
         <v>20000000.0</v>
       </c>
       <c r="O21">
         <v>21000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
         <v>1777932000.0</v>
       </c>
       <c r="C23">
         <v>1861606000.0</v>
       </c>
       <c r="D23">
         <v>1928750000.0</v>
       </c>
       <c r="E23">
         <v>1912274000.0</v>
       </c>
       <c r="F23">
         <v>1472970000.0</v>
       </c>
       <c r="G23">
         <v>1450207000.0</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25"/>
       <c r="C25">
         <v>41099000.0</v>
       </c>
       <c r="D25">
         <v>38982000.0</v>
       </c>
       <c r="E25">
         <v>40811000.0</v>
       </c>
       <c r="F25">
         <v>41657000.0</v>
       </c>
       <c r="G25">
         <v>55125000.0</v>
       </c>
       <c r="H25">
         <v>28976000.0</v>
       </c>
       <c r="I25">
         <v>25819000.0</v>
       </c>
       <c r="J25">
         <v>22385000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>504000.0</v>
       </c>
       <c r="G26">
         <v>41000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27">
         <v>105398000.0</v>
       </c>
       <c r="C27">
         <v>102624000.0</v>
       </c>
       <c r="D27">
         <v>105523000.0</v>
       </c>
       <c r="E27">
         <v>116802000.0</v>
       </c>
       <c r="F27">
         <v>96020000.0</v>
       </c>
       <c r="G27">
         <v>90618000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
         <v>90080000.0</v>
       </c>
       <c r="C28">
         <v>84675000.0</v>
       </c>
       <c r="D28">
         <v>81439000.0</v>
       </c>
       <c r="E28">
         <v>98797000.0</v>
       </c>
       <c r="F28">
         <v>83323000.0</v>
       </c>
       <c r="G28">
         <v>99256000.0</v>
       </c>
       <c r="H28">
         <v>217090000.0</v>
       </c>
       <c r="I28">
         <v>209443000.0</v>
       </c>
       <c r="J28">
         <v>196376000.0</v>
       </c>
       <c r="K28">
         <v>169782000.0</v>
       </c>
       <c r="L28">
         <v>156880000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>34065000.0</v>
       </c>
       <c r="C29">
         <v>29634000.0</v>
       </c>
       <c r="D29">
         <v>18983000.0</v>
       </c>
       <c r="E29">
         <v>49108000.0</v>
       </c>
       <c r="F29">
         <v>18418000.0</v>
       </c>
       <c r="G29">
         <v>18060000.0</v>
       </c>
       <c r="H29">
         <v>23550000.0</v>
       </c>
       <c r="I29">
         <v>21367000.0</v>
       </c>
       <c r="J29">
         <v>22165000.0</v>
       </c>
       <c r="K29">
         <v>14880000.0</v>
       </c>
       <c r="L29">
         <v>24466000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>211683000.0</v>
       </c>
       <c r="C30">
         <v>177909000.0</v>
       </c>
       <c r="D30">
         <v>181848000.0</v>
       </c>
       <c r="E30">
         <v>189684000.0</v>
       </c>
       <c r="F30">
         <v>182704000.0</v>
       </c>
       <c r="G30">
         <v>186403000.0</v>
       </c>
       <c r="H30">
         <v>1943653000.0</v>
       </c>
       <c r="I30">
         <v>1889026000.0</v>
       </c>
       <c r="J30">
         <v>1633302000.0</v>
       </c>
       <c r="K30">
         <v>1476869000.0</v>
       </c>
       <c r="L30">
         <v>1518000000.0</v>
       </c>
       <c r="M30">
         <v>1804000000.0</v>
       </c>
       <c r="N30">
         <v>2013000000.0</v>
       </c>
       <c r="O30">
         <v>1729000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
         <v>2484000.0</v>
       </c>
       <c r="C31">
         <v>-24451000.0</v>
       </c>
       <c r="D31">
         <v>-18693000.0</v>
       </c>
       <c r="E31">
         <v>-22636000.0</v>
       </c>
       <c r="F31">
         <v>-14529000.0</v>
       </c>
       <c r="G31">
         <v>-22910000.0</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>1874640000.0</v>
       </c>
       <c r="C32">
         <v>1996536000.0</v>
       </c>
       <c r="D32">
         <v>2043253000.0</v>
       </c>
       <c r="E32">
         <v>2013103000.0</v>
       </c>
       <c r="F32">
         <v>1538476000.0</v>
       </c>
       <c r="G32">
         <v>1472285000.0</v>
       </c>
       <c r="H32">
         <v>1986891000.0</v>
       </c>
       <c r="I32">
         <v>1954809000.0</v>
       </c>
@@ -8606,2402 +8741,2474 @@
       <c r="O32">
         <v>1750000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>364730000.0</v>
+      </c>
+      <c r="C2">
         <v>354298000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>366842000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>381199000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>370150000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>375758000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>439142000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>409859000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>433718000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>428030000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>412090000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>412963000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>413210000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>452275000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>468454000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>490377000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>437299000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>447722000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>347192000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>380495000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>324181000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>297398000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>288192000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>256506000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>311684000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>341324000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>354290000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>429298000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>385094000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>291000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>365000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>349000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>352000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
+        <v>9902000.0</v>
+      </c>
+      <c r="C3">
         <v>9419000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8811000.0</v>
       </c>
-      <c r="D3"/>
       <c r="E3"/>
-      <c r="F3">
+      <c r="F3"/>
+      <c r="G3">
         <v>109000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7885000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5354750.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3361330.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11618000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>9581000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12549000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2956664.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10295000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12065000.0</v>
       </c>
-      <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
+        <v>33993000.0</v>
+      </c>
+      <c r="C5">
         <v>28903000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>33535000.0</v>
       </c>
-      <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>29191000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>23486000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>24263250.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>30449670.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>30834000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>31898000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>25305000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>26879000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>20651000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>29151000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>16284000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>11096000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4380000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>4590000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>9616000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>8412000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>13081000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-163000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>4000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>6000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>43895000.0</v>
+      </c>
+      <c r="C6">
         <v>38322000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>42346000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>32730000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>30664000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>29300000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>31371000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>29618000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>33811000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>42452000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>41479000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>37854000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>29835664.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>30946000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>41216000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>18623000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>29956000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>27282000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>15996000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>18390000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>17941000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>16284000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>11096000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-4380000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4590000.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>81428000.0</v>
+      </c>
+      <c r="C9">
         <v>74526000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>80515000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>78175000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>78863000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>74952000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>76401000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>77380000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>83062000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>77129000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>75268000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>65285000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>70738000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>78977000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>81351000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>75071000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>72715000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>85190000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>57537000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>65396000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>65019000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>59867000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>57928000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>52942000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>48818000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>56741000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>49980000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>50263000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>48636000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>41000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>45000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>47000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>57000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>26491000.0</v>
+      </c>
+      <c r="C10">
         <v>24630000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>29012000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>27603000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>26541000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>24347000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20701000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>24660000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>28501000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>27969000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>29349000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>19676000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>22285000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>26554000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>27295000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14918000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>26638000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>23991000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>12646000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>15500000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>14749000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13199000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7529000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-10170000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>473000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4991000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3874000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7694000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-5786000.0</v>
       </c>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
+        <v>7382000.0</v>
+      </c>
+      <c r="C11">
         <v>6609000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>8915000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>10167000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>8309000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>8598000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6991000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7733000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>8138000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>5330000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>8433000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>910000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5879000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5251000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6943000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-      <c r="AD11">
+      <c r="AD11"/>
+      <c r="AE11">
         <v>4000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>4599000.0</v>
+      </c>
+      <c r="C12">
         <v>4658000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4913000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5127000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4123000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4953000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5315000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4958000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5310000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4935000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5381000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5629000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5552000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4392000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4643000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3705000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3318000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3291000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3350000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2890000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3192000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3085000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3567000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5790000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4117000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4625000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4538000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5387000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5623000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AG12">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>112</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>4273000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4523000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5128000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4114000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4954000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5317000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>5395000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5658000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5541000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4386000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4650000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3652000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3130000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3051000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3156000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3276000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3854000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3739000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4254000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>7189000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4927000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4147000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>-804000.0</v>
+      </c>
+      <c r="C14">
         <v>9000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14">
         <v>-365000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-183000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-590000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-500000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1514000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-252000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-519000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-114000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-586000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-50000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-743000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-321000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>37764000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5282000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-3698000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-255000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-5348000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-2536000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-2028000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1106000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>18305000.0</v>
+      </c>
+      <c r="C15">
         <v>18030000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>20074000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>17071000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>18049000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>15159000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>13210000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>18441000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>20111000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>22120000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>20802000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>18180000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>16356000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>20560000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>20031000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>31922000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>15138000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>12078000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>9040000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>7419000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>7084000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>6190000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3060000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-11799000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>165000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1254000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>684000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>10179000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-3867000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AF15">
         <v>-1000000.0</v>
       </c>
       <c r="AG15">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AH15">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>115</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>18030000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>20074000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>17071000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>18049000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15159000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>13210000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>20802000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>18180000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>16356000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>20560000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>20031000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>31922000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15138000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12078000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>9040000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7419000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7084000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6190000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3060000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-11799000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>165000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1254000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>684000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>10179000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-3867000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>19109000.0</v>
+      </c>
+      <c r="C17">
         <v>18021000.0</v>
       </c>
-      <c r="C17"/>
-      <c r="D17">
+      <c r="D17"/>
+      <c r="E17">
         <v>17436000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>18232000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>15749000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>13710000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>16927000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>20363000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>22639000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>20916000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>18766000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>16406000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>21303000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>20352000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-5842000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>9856000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>15776000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>9295000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>12767000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>9620000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>8218000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1954000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-17128000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-1893000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>910000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-781000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>172000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-11579000.0</v>
       </c>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-4599000.0</v>
+      </c>
+      <c r="C18">
         <v>-4658000.0</v>
       </c>
-      <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>-5127000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4123000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4953000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5315000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4958000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5310000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4935000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5381000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5629000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5552000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-4392000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4643000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3705000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3318000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3291000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3350000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2890000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3192000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3085000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3567000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-5790000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4117000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4625000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-4538000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-5387000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-5623000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>33993000.0</v>
+      </c>
+      <c r="C21">
         <v>30767000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>33207000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>23909000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>29491000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>19822000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>23486000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>18333000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>33811000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>32904000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>34730000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>25305000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>27837000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2598000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>29151000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>18570000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>29768000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>27042000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>15802000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>18776000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>18603000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>16938000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11783000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2981000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5400000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>9138000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3776000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>25709000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3803000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>6000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>412165000.0</v>
+      </c>
+      <c r="C23">
         <v>398057000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>414150000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>435465000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>419522000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>430888000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>492057000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>447129000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>484692000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>474325000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>455460000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>448117000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>457069000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2598000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>517867000.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>21341000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>24425000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>26638000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>32994000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>30371000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>26041000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>22600000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>23612000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>23768000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>22932000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>27695000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>31128000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>50905000.0</v>
+      </c>
+      <c r="C28">
         <v>45755000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>47803000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>21588000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24357000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>26690000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17445000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>20355000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>24127000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>22655000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>17538000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>21958000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>19903000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>19218000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>20360000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>66538000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>47436000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>58844000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>42781000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>48680000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>45484000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>42214000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>42965000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>53877000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>49033000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>48955000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>42847000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>58602000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>52645000.0</v>
       </c>
-      <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>7382000.0</v>
+      </c>
+      <c r="C29">
         <v>6609000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8915000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10167000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8309000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8598000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6991000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7733000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8138000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5330000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8433000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>910000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5879000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5251000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6943000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>20760000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>16782000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8215000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3351000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2733000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5129000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4981000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5575000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6958000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2366000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4081000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4655000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>7522000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5793000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>47435000.0</v>
+      </c>
+      <c r="C30">
         <v>43759000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>47308000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>54266000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>49372000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>55130000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>52915000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>37270000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>50974000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>46295000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>43370000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>35154000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>43859000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2598000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>49413000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>525958000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>485585000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>505870000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>393276000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>420626000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>373699000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>340327000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>337308000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>297908000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>362847000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>390010000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>400494000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>453852000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>437533000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>328000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>404000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>394000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>391000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>-7502000.0</v>
+      </c>
+      <c r="C31">
         <v>-6137000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-4195000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3694000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2950000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4525000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2785000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-15450000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3587000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2865000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-2549000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5629000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-4594000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1788000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1856000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>446158000.0</v>
+      </c>
+      <c r="C32">
         <v>428824000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>447357000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>459374000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>449013000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>450710000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>515543000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>487239000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>516780000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>505159000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>487358000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>478248000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>483948000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>531252000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>549805000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>565448000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>510014000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>532912000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>404729000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>445891000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>389200000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>357265000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>346120000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>309448000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>360502000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>398065000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>404270000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>479561000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>433730000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>332000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>410000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>396000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>409000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -11056,1063 +11263,1063 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>116806000.0</v>
       </c>
       <c r="C2">
         <v>150476000.0</v>
       </c>
       <c r="D2">
         <v>106820000.0</v>
       </c>
       <c r="E2">
         <v>92908000.0</v>
       </c>
       <c r="F2">
         <v>73049000.0</v>
       </c>
       <c r="G2">
         <v>62913000.0</v>
       </c>
       <c r="H2">
         <v>98048000.0</v>
       </c>
       <c r="I2">
         <v>107314000.0</v>
       </c>
       <c r="J2">
         <v>75916000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>33822000</v>
       </c>
       <c r="C3">
         <v>52669000</v>
       </c>
       <c r="D3">
         <v>23246000</v>
       </c>
       <c r="E3">
         <v>35843000</v>
       </c>
       <c r="F3">
         <v>14035000</v>
       </c>
       <c r="G3">
         <v>15317000</v>
       </c>
       <c r="H3">
         <v>31465000</v>
       </c>
       <c r="I3">
         <v>22989000</v>
       </c>
       <c r="J3">
         <v>73896000</v>
       </c>
       <c r="K3">
         <v>21078000</v>
       </c>
       <c r="L3">
         <v>50000000</v>
       </c>
       <c r="M3">
         <v>12000000</v>
       </c>
       <c r="N3">
         <v>14000000</v>
       </c>
       <c r="O3">
         <v>25000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>18606000.0</v>
       </c>
       <c r="C6">
         <v>-31300000.0</v>
       </c>
       <c r="D6">
         <v>43656000.0</v>
       </c>
       <c r="E6">
         <v>13912000.0</v>
       </c>
       <c r="F6">
         <v>19859000.0</v>
       </c>
       <c r="G6">
         <v>10136000.0</v>
       </c>
       <c r="H6">
         <v>-35135000.0</v>
       </c>
       <c r="I6">
         <v>-9266000.0</v>
       </c>
       <c r="J6">
         <v>31398000.0</v>
       </c>
       <c r="K6">
         <v>-25473000.0</v>
       </c>
       <c r="L6">
         <v>-6000000.0</v>
       </c>
       <c r="M6">
         <v>56000000.0</v>
       </c>
       <c r="N6">
         <v>-15000000.0</v>
       </c>
       <c r="O6">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7">
         <v>4720000.0</v>
       </c>
       <c r="C7">
         <v>-16698000.0</v>
       </c>
       <c r="D7">
         <v>-20256000.0</v>
       </c>
       <c r="E7">
         <v>-64948000.0</v>
       </c>
       <c r="F7">
         <v>-58786000.0</v>
       </c>
       <c r="G7">
         <v>64747000.0</v>
       </c>
       <c r="H7">
         <v>-16815000.0</v>
       </c>
       <c r="I7">
         <v>-61443000.0</v>
       </c>
       <c r="J7">
         <v>-109716000.0</v>
       </c>
       <c r="K7">
         <v>-8416000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
         <v>21455000.0</v>
       </c>
       <c r="C9">
         <v>-16672000.0</v>
       </c>
       <c r="D9">
         <v>1787000.0</v>
       </c>
       <c r="E9">
         <v>-64925000.0</v>
       </c>
       <c r="F9">
         <v>-69867000.0</v>
       </c>
       <c r="G9">
         <v>100966000.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>13000000.0</v>
       </c>
       <c r="M9">
         <v>11000000.0</v>
       </c>
       <c r="N9">
         <v>-7000000.0</v>
       </c>
       <c r="O9">
         <v>-41000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10">
         <v>43441000.0</v>
       </c>
       <c r="C10">
         <v>-2060000.0</v>
       </c>
       <c r="D10">
         <v>-27956000.0</v>
       </c>
       <c r="E10">
         <v>-6458000.0</v>
       </c>
       <c r="F10">
         <v>-42763000.0</v>
       </c>
       <c r="G10">
         <v>41423000.0</v>
       </c>
       <c r="H10">
         <v>-41709000.0</v>
       </c>
       <c r="I10">
         <v>17412000.0</v>
       </c>
       <c r="J10">
         <v>-31309000.0</v>
       </c>
       <c r="K10">
         <v>-6396000.0</v>
       </c>
       <c r="L10">
         <v>9000000.0</v>
       </c>
       <c r="M10">
         <v>62000000.0</v>
       </c>
       <c r="N10">
         <v>-4000000.0</v>
       </c>
       <c r="O10">
         <v>-41000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>6237000.0</v>
       </c>
       <c r="E11">
         <v>4393000.0</v>
       </c>
       <c r="F11">
         <v>54023000.0</v>
       </c>
       <c r="G11">
         <v>-77100000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>12720000.0</v>
       </c>
       <c r="E12">
         <v>-20328000.0</v>
       </c>
       <c r="F12">
         <v>24827000.0</v>
       </c>
       <c r="G12">
         <v>15923000.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-324000.0</v>
       </c>
       <c r="E13">
         <v>2042000.0</v>
       </c>
       <c r="F13">
         <v>-179000.0</v>
       </c>
       <c r="G13">
         <v>-542000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>-2000000.0</v>
       </c>
       <c r="M13">
         <v>-3000000.0</v>
       </c>
       <c r="N13">
         <v>2000000.0</v>
       </c>
       <c r="O13">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
         <v>31734000.0</v>
       </c>
       <c r="C14">
         <v>41099000.0</v>
       </c>
       <c r="D14">
         <v>38982000.0</v>
       </c>
       <c r="E14">
         <v>40811000.0</v>
       </c>
       <c r="F14">
         <v>41657000.0</v>
       </c>
       <c r="G14">
         <v>55125000.0</v>
       </c>
       <c r="H14">
         <v>26175000.0</v>
       </c>
       <c r="I14">
         <v>24891000.0</v>
       </c>
       <c r="J14">
         <v>21436000.0</v>
       </c>
       <c r="K14">
         <v>18820000.0</v>
       </c>
       <c r="L14">
         <v>19000000.0</v>
       </c>
       <c r="M14">
         <v>22000000.0</v>
       </c>
       <c r="N14">
         <v>24000000.0</v>
       </c>
       <c r="O14">
         <v>25000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15">
         <v>10426000.0</v>
       </c>
       <c r="C15">
         <v>16171000.0</v>
       </c>
       <c r="D15"/>
       <c r="E15">
         <v>88000.0</v>
       </c>
       <c r="F15">
         <v>9000.0</v>
       </c>
       <c r="G15">
         <v>9000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>2162000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
         <v>135412000.0</v>
       </c>
       <c r="C16">
         <v>119176000.0</v>
       </c>
       <c r="D16">
         <v>150476000.0</v>
       </c>
       <c r="E16">
         <v>106820000.0</v>
       </c>
       <c r="F16">
         <v>92908000.0</v>
       </c>
       <c r="G16">
         <v>73049000.0</v>
       </c>
       <c r="H16">
         <v>62913000.0</v>
       </c>
       <c r="I16">
         <v>98048000.0</v>
       </c>
       <c r="J16">
         <v>107314000.0</v>
       </c>
       <c r="K16">
         <v>75916000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
         <v>87692000.0</v>
       </c>
       <c r="C18">
         <v>78088000.0</v>
       </c>
       <c r="D18">
         <v>83327000.0</v>
       </c>
       <c r="E18">
         <v>-12130000.0</v>
       </c>
       <c r="F18">
         <v>17416000.0</v>
       </c>
       <c r="G18">
         <v>110782000.0</v>
       </c>
       <c r="H18">
         <v>2920000.0</v>
       </c>
       <c r="I18">
         <v>8446000.0</v>
       </c>
       <c r="J18">
         <v>-88377000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19">
         <v>-38341000.0</v>
       </c>
       <c r="C19">
         <v>-58960000.0</v>
       </c>
       <c r="D19">
         <v>3939000.0</v>
       </c>
       <c r="E19">
         <v>179000.0</v>
       </c>
       <c r="F19">
         <v>260000.0</v>
       </c>
       <c r="G19">
         <v>-14000.0</v>
       </c>
       <c r="H19">
         <v>-19151000.0</v>
       </c>
       <c r="I19">
         <v>-24991000.0</v>
       </c>
       <c r="J19">
         <v>-71399000.0</v>
       </c>
       <c r="K19">
         <v>-25945000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20">
         <v>114679000.0</v>
       </c>
       <c r="C20">
         <v>9651000.0</v>
       </c>
       <c r="D20">
         <v>29452000.0</v>
       </c>
       <c r="E20">
         <v>13422000.0</v>
       </c>
       <c r="F20">
         <v>15638000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
         <v>-33668000.0</v>
       </c>
       <c r="C21">
         <v>-37639000.0</v>
       </c>
       <c r="D21">
         <v>-54909000.0</v>
       </c>
       <c r="E21">
         <v>74440000.0</v>
       </c>
       <c r="F21">
         <v>-25753000.0</v>
       </c>
       <c r="G21">
         <v>-73842000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>99192000.0</v>
       </c>
       <c r="C22">
         <v>110479000.0</v>
       </c>
       <c r="D22">
         <v>95810000.0</v>
       </c>
       <c r="E22">
         <v>78193000.0</v>
       </c>
       <c r="F22">
         <v>50977000.0</v>
       </c>
       <c r="G22">
         <v>-832000.0</v>
       </c>
       <c r="H22">
         <v>21479000.0</v>
       </c>
       <c r="I22">
         <v>47028000.0</v>
       </c>
       <c r="J22">
         <v>51442000.0</v>
       </c>
       <c r="K22">
         <v>17222000.0</v>
       </c>
       <c r="L22">
         <v>2000000.0</v>
       </c>
       <c r="M22">
         <v>10000000.0</v>
       </c>
       <c r="N22">
         <v>-20000000.0</v>
       </c>
       <c r="O22">
         <v>-9000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
         <v>-35991000.0</v>
       </c>
       <c r="C23">
         <v>-34951000.0</v>
       </c>
       <c r="D23">
         <v>-41914000.0</v>
       </c>
       <c r="E23">
         <v>-31396000.0</v>
       </c>
       <c r="F23">
         <v>-33788000.0</v>
       </c>
       <c r="G23">
         <v>-50436000.0</v>
       </c>
       <c r="H23">
         <v>-26222000.0</v>
       </c>
       <c r="I23">
         <v>-24262000.0</v>
       </c>
       <c r="J23">
         <v>-21875000.0</v>
       </c>
       <c r="K23">
         <v>-16599000.0</v>
       </c>
       <c r="L23">
         <v>-8000000.0</v>
       </c>
       <c r="M23">
         <v>-8000000.0</v>
       </c>
       <c r="N23">
         <v>4000000.0</v>
       </c>
       <c r="O23">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24">
         <v>2389000.0</v>
       </c>
       <c r="C24">
         <v>-4829000.0</v>
       </c>
       <c r="D24">
         <v>21000.0</v>
       </c>
       <c r="E24">
         <v>30617000.0</v>
       </c>
       <c r="F24">
         <v>-4000.0</v>
       </c>
       <c r="G24">
         <v>-5000.0</v>
       </c>
       <c r="H24">
         <v>12314000.0</v>
       </c>
       <c r="I24">
         <v>-2002000.0</v>
       </c>
       <c r="J24">
         <v>2497000.0</v>
       </c>
       <c r="K24">
         <v>-4867000.0</v>
       </c>
       <c r="L24">
         <v>-5301000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>17602000.0</v>
       </c>
       <c r="C25">
         <v>-4123000.0</v>
       </c>
       <c r="D25">
         <v>19080000.0</v>
       </c>
       <c r="E25">
         <v>11881000.0</v>
       </c>
       <c r="F25">
         <v>11984000.0</v>
       </c>
       <c r="G25">
         <v>17599000.0</v>
       </c>
       <c r="H25">
         <v>19937000.0</v>
       </c>
       <c r="I25">
         <v>17456000.0</v>
       </c>
       <c r="J25">
         <v>12840000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26">
         <v>-97185000.0</v>
       </c>
       <c r="C26">
         <v>-16865000.0</v>
       </c>
       <c r="D26">
         <v>17832000.0</v>
       </c>
       <c r="E26">
         <v>-15898000.0</v>
       </c>
       <c r="F26">
         <v>15620000.0</v>
       </c>
       <c r="G26">
         <v>-4122000.0</v>
       </c>
       <c r="H26">
         <v>-2711000.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>-96000.0</v>
       </c>
       <c r="K26">
         <v>-250000.0</v>
       </c>
       <c r="L26">
         <v>-19000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>0.0</v>
       </c>
       <c r="D27">
         <v>615000.0</v>
       </c>
       <c r="E27">
         <v>2453000.0</v>
       </c>
       <c r="F27">
         <v>3790000.0</v>
       </c>
       <c r="G27">
         <v>0.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>-62591000.0</v>
       </c>
       <c r="C28">
         <v>-103105000.0</v>
       </c>
       <c r="D28">
         <v>-49800000.0</v>
       </c>
       <c r="E28">
         <v>58571000.0</v>
       </c>
       <c r="F28">
         <v>-24051000.0</v>
       </c>
       <c r="G28">
         <v>-97514000.0</v>
       </c>
       <c r="H28">
         <v>-50072000.0</v>
       </c>
       <c r="I28">
         <v>-12410000.0</v>
       </c>
       <c r="J28">
         <v>115648000.0</v>
       </c>
       <c r="K28">
         <v>-46067000.0</v>
       </c>
       <c r="L28">
         <v>1000000.0</v>
       </c>
       <c r="M28">
         <v>-92000000.0</v>
       </c>
       <c r="N28">
         <v>-1000000.0</v>
       </c>
       <c r="O28">
         <v>-21000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>121514000.0</v>
       </c>
       <c r="C29">
         <v>130757000.0</v>
       </c>
       <c r="D29">
         <v>106573000.0</v>
       </c>
       <c r="E29">
         <v>23713000.0</v>
       </c>
       <c r="F29">
         <v>31451000.0</v>
       </c>
       <c r="G29">
         <v>126099000.0</v>
       </c>
       <c r="H29">
         <v>34385000.0</v>
       </c>
       <c r="I29">
         <v>31435000.0</v>
       </c>
       <c r="J29">
         <v>-14481000.0</v>
       </c>
       <c r="K29">
         <v>42722000.0</v>
       </c>
       <c r="L29">
         <v>51000000.0</v>
       </c>
       <c r="M29">
         <v>104000000.0</v>
       </c>
       <c r="N29">
         <v>-8000000.0</v>
       </c>
       <c r="O29">
         <v>44000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>-38341000.0</v>
       </c>
       <c r="C30">
         <v>-58960000.0</v>
       </c>
       <c r="D30">
         <v>-13187000.0</v>
       </c>
       <c r="E30">
         <v>-68401000.0</v>
       </c>
       <c r="F30">
         <v>13285000.0</v>
       </c>
       <c r="G30">
         <v>-18484000.0</v>
       </c>
       <c r="H30">
         <v>-19151000.0</v>
       </c>
       <c r="I30">
         <v>-24991000.0</v>
       </c>
@@ -12134,2324 +12341,2396 @@
       <c r="O30">
         <v>-25000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>122701000.0</v>
+      </c>
+      <c r="C2">
         <v>139877000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>143934000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>154163000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>151301000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>114789000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>116806000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>116646000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>112541000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>137376000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>150476000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>153466000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>119244000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>110746000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>106820000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>168738000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>90236000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>78097000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>92908000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>76141000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>77083000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>96073000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>72466000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>67697000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>73431000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>60135000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>5457000</v>
+      </c>
+      <c r="C3">
         <v>3681000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3708000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1153000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6825000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5272000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>20572000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10394000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>18852000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11576000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11847000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9214000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4429000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6776000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2827000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>35843000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10902000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8649000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2165000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14035000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9804000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5560000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2067000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>15317000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>20101000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>16466000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5869000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8714000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>8653000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>22000000</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>-7897000.0</v>
+      </c>
+      <c r="C6">
         <v>-17176000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4057000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-18751000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2862000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>36512000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2017000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2530000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4105000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-24835000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-13100000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2990000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>34222000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>8498000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3926000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>13912000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>75830000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2672000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>78095000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>19859000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3675000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4617000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>95490000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>10136000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4784000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>10518000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3304000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-4783000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-26500000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-16000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-19000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>18000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>-9108000.0</v>
+      </c>
+      <c r="C7">
         <v>-155000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-9771000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-13599000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7825000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>290000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10204000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-22815000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2521000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-11985000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>15581000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>9502000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-4388000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-28872000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>8322000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-99626000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-81955000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-75838000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-30451000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-80315000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-43501000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-17963000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>19664000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>45906000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>50226000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>34804000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
+        <v>10148000.0</v>
+      </c>
+      <c r="C9">
         <v>-14127000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-10235000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-14502000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>21196000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>13015000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1746000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>5377000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-24174000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-28059000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>30184000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>23424000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-21207000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2623000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2193000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>29000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-27000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-15000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-6000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>-15365000.0</v>
+      </c>
+      <c r="C10">
         <v>6258000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>19331000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1861000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>21817000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5290000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>18195000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-41868000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>22537000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-13055000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>30326000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-13732000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5733000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-26190000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6233000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-535000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-22071000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>10034000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6114000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-35211000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-19708000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1375000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>10781000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7449000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-6316000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>14221000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>26069000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-20291000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4820000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AE10">
         <v>3000000.0</v>
       </c>
       <c r="AF10">
+        <v>3000000.0</v>
+      </c>
+      <c r="AG10">
         <v>-18000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-43805000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>89000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10968000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-308000.0</v>
       </c>
-      <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>6711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20199000.0</v>
       </c>
       <c r="M12">
         <v>-20199000.0</v>
       </c>
       <c r="N12">
+        <v>-20199000.0</v>
+      </c>
+      <c r="O12">
         <v>4719000.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-1124000.0</v>
       </c>
       <c r="M13">
+        <v>-1124000.0</v>
+      </c>
+      <c r="N13">
         <v>118000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-59000.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-      <c r="AD13">
-[...1 lines deleted...]
-      </c>
+      <c r="AD13"/>
       <c r="AE13">
         <v>1000000.0</v>
       </c>
       <c r="AF13">
+        <v>1000000.0</v>
+      </c>
+      <c r="AG13">
         <v>-2000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:33">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>9902000.0</v>
+      </c>
+      <c r="C14">
         <v>9419000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8811000.0</v>
       </c>
-      <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>-10084000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-11115000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>11618000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>9581000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29854000.0</v>
       </c>
       <c r="M14">
         <v>29854000.0</v>
       </c>
       <c r="N14">
+        <v>29854000.0</v>
+      </c>
+      <c r="O14">
         <v>10295000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
+      <c r="AD14"/>
+      <c r="AE14">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AF14">
         <v>4000000.0</v>
       </c>
       <c r="AG14">
+        <v>4000000.0</v>
+      </c>
+      <c r="AH14">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15">
-        <v>10946000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C15">
         <v>10946000.0</v>
       </c>
       <c r="D15">
+        <v>10946000.0</v>
+      </c>
+      <c r="E15">
         <v>2643000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2800000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10269000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>0.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>429000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1139000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9493000.0</v>
       </c>
       <c r="L15">
         <v>9493000.0</v>
       </c>
       <c r="M15">
         <v>9493000.0</v>
       </c>
       <c r="N15">
         <v>9493000.0</v>
       </c>
-      <c r="O15"/>
+      <c r="O15">
+        <v>9493000.0</v>
+      </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>9000.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>114804000.0</v>
+      </c>
+      <c r="C16">
         <v>122701000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>139877000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>135412000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>154163000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>151301000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>114789000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>119176000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>116646000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>112541000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>137376000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>150476000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>153466000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>119244000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>110746000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>106820000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>168738000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>90236000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>78097000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>92908000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>76141000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>77083000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>96073000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>73049000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>67697000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>73431000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>60135000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>23602000.0</v>
+      </c>
+      <c r="C18">
         <v>28174000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>23035000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>11930000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>29974000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>27319000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>18469000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1083000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>19932000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>16245000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>40828000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>28381000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>18269000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-382000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>37059000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-19381000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>28407000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9041000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-12115000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7868000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>544000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-14220000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>38960000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>33203000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>24813000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19">
+        <v>430000.0</v>
+      </c>
+      <c r="C19">
         <v>-816000.0</v>
       </c>
-      <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-7433000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-7780000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5224000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-17904000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4320000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-18650000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-24549000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-11441000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>2672000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2015000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1017000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-659000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-59065000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2553000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5008000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1775000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>9073000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4625000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2899000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>11736000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>5622000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-5077000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-8313000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-10716000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>6523000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-12888000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>1257000.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>1152000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>554000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>112000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>973000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1522000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1793000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2552000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>3784000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>2012000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>16961000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>7649000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2830000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1438000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>7973000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>5660000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1227000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2960000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>-1082000.0</v>
+      </c>
+      <c r="C21">
         <v>-30547000.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>16461000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>39566000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-104478000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14783000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>14732000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-44677000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-25354000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-8838000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>13308000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>18305000.0</v>
+      </c>
+      <c r="C22">
         <v>18030000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>20074000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>27603000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>26541000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>24347000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>20701000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>24660000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>28501000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>27969000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>29349000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>19676000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>22285000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>20560000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>20031000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>78193000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>63275000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>36638000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>12644000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>50977000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>35477000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>20728000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7529000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-832000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>9339000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>8866000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>684000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>10179000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-3867000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AF22">
         <v>-1000000.0</v>
       </c>
       <c r="AG22">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AH22">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>-8660000.0</v>
+      </c>
+      <c r="C23">
         <v>-4490000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-6009000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-11842000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-8809000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-6790000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-8550000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-10439000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-8319000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-11366000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-9038000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-10151000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-10029000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-11887000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-9847000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-29291000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-8990000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-5741000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3156000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-13909000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-9641000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-6937000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-4292000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-19550000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-14934000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-9947000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-4538000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-26222000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-18874000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AF23">
         <v>-1000000.0</v>
       </c>
       <c r="AG23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AH23">
         <v>-9000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>153</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-11331000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-10219000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>695000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1088000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>50000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>351000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-236000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>723000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-3000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-20000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>24000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>11878000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>517000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2827000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-32558000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1566000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1866000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>390000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>27320000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>14016000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>14397000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>13803000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-3167000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-4005000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-2563000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-4847000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>12314000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-2923000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>9960000.0</v>
+      </c>
+      <c r="C25">
         <v>4561000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7629000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-921000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2433000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7954000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8136000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-23306000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>30515000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>35197000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-37094000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-24797000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>21698000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>14706000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11533000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-24952000.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>13834000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-21190000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26">
+        <v>-15095000.0</v>
+      </c>
+      <c r="C26">
         <v>-8170000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>9964000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-29889000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-54169000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>17724000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-30851000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-5196000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-6786000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-4883000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>4640000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>29452000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>27440000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>10479000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1202000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>13422000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>14860000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>6887000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1227000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>15620000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>12678000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12337000.0</v>
       </c>
       <c r="W26">
         <v>12337000.0</v>
       </c>
       <c r="X26">
+        <v>12337000.0</v>
+      </c>
+      <c r="Y26">
         <v>-4122000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-4066000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-3910000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-773000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-707000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-1794000.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27">
         <v>615000.0</v>
       </c>
-      <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>-24837000.0</v>
+      </c>
+      <c r="C28">
         <v>-48551000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-18399000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-21475000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-25658000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8187000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-23645000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-6940000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-14186000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-27574000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-54405000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-35100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3167000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>18339000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-36206000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>58571000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>69611000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>16294000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3088000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-24051000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-36208000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-35103000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-29739000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-97514000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-69472000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-39904000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-19862000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-50072000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-24817000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>10000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-9000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>29059000.0</v>
+      </c>
+      <c r="C29">
         <v>31855000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>26743000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13083000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>36799000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>32591000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>39041000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11477000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>38784000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>27821000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>52675000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>37595000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>22698000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6394000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>39886000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>23713000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>18153000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-12507000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-9950000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>31451000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>35088000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>30300000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>41027000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>126099000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>97680000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>69232000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>27274000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>13949000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>23380000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-11000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-3000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-14000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>43000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>-6822000.0</v>
+      </c>
+      <c r="C30">
         <v>-4897000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-14259000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-7433000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7780000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5224000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-17904000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4320000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-18650000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-24549000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-11441000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-4988000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7585000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-15125000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-659000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-68401000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-9336000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-6783000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1775000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>13285000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4212000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8837000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11736000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-18484000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-24106000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-19029000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-10716000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-19151000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-25674000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-3000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-6000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-18000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>