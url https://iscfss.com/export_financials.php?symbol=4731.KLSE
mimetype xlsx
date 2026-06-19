--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
     <t>2022-07-31</t>
   </si>
   <si>
     <t>2021-07-31</t>
   </si>
   <si>
     <t>2020-07-31</t>
   </si>
   <si>
     <t>2019-07-31</t>
   </si>
   <si>
@@ -268,50 +268,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-04-30</t>
   </si>
@@ -2866,57 +2872,57 @@
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
         <v>107438000.0</v>
       </c>
       <c r="C42">
         <v>98507000.0</v>
       </c>
       <c r="D42">
+        <v>109573000.0</v>
+      </c>
+      <c r="E42">
+        <v>109380000.0</v>
+      </c>
+      <c r="F42">
         <v>-1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>101857000.0</v>
       </c>
       <c r="G42">
         <v>-1000.0</v>
       </c>
       <c r="H42">
         <v>63005000.0</v>
       </c>
       <c r="I42">
         <v>75152000.0</v>
       </c>
       <c r="J42">
         <v>76089000.0</v>
       </c>
       <c r="K42">
         <v>104324000.0</v>
       </c>
       <c r="L42">
         <v>826978000.0</v>
       </c>
       <c r="M42">
         <v>25168000.0</v>
       </c>
       <c r="N42">
         <v>25168274.0</v>
       </c>
@@ -3885,413 +3891,425 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF62"/>
+  <dimension ref="A1:BH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
+        <v>90</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
+        <v>96</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>745841000.0</v>
+      </c>
+      <c r="C2">
+        <v>710636000.0</v>
+      </c>
+      <c r="D2">
         <v>749860000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>903551000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>731484000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>703095000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>690883000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>842846000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>692255000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>717603000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>666968000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>577137000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>641795000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>605471000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>632605000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>635403000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>752468000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>698160000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>670890000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>523026000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>643011000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>597163000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>528881000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>443040000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>534141000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>564761000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>563266000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>438245000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>537980000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>438645000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>461442000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>302744000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>417612000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>410964000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>410731000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>243001000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>397568000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>433042000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>392899000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>315746000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>367477000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>353516000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>336052000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>252518000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>255643000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>232062000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>246638000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>196597000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>238878000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>214168000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>229399000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>180706000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>221338000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>212265000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>153661000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>90315381.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>150298000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>116611000.0</v>
       </c>
-      <c r="BF2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:58">
+      <c r="BH2"/>
+    </row>
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4308,52 +4326,54 @@
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+      <c r="BH3"/>
+    </row>
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4370,146 +4390,154 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
+        <v>-25985000.0</v>
+      </c>
+      <c r="C5">
+        <v>-24540000.0</v>
+      </c>
+      <c r="D5">
         <v>-14124000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-6984000.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>19738000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>27901000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>27036000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>27852000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>18855000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>16365000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>6936000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>26370000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>18662000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>14855000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>8517000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>7434000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>11139000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>6791000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+      <c r="BH5"/>
+    </row>
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4526,264 +4554,278 @@
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+      <c r="BH6"/>
+    </row>
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7">
+        <v>3555000.0</v>
+      </c>
+      <c r="C7">
+        <v>4532000.0</v>
+      </c>
+      <c r="D7">
         <v>3666000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>3900000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>5238000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>4630000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>5875000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>7991000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>7757000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>7256000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>7223000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>7012000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>7133000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>6994000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>7755000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>5870000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>6130000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>8551000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>8871000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>7980000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>7872000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>9473000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>9135000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>9424000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>7729000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>7941000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>8363000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8">
-        <v>727244000.0</v>
+        <v>727281000.0</v>
       </c>
       <c r="C8">
-        <v>727244000.0</v>
+        <v>727281000.0</v>
       </c>
       <c r="D8">
         <v>727244000.0</v>
       </c>
       <c r="E8">
         <v>727244000.0</v>
       </c>
       <c r="F8">
+        <v>727244000.0</v>
+      </c>
+      <c r="G8">
+        <v>727244000.0</v>
+      </c>
+      <c r="H8">
         <v>705744000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>705744000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>705739000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>705739000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>705009000.0</v>
       </c>
       <c r="L8">
         <v>705009000.0</v>
       </c>
       <c r="M8">
         <v>705009000.0</v>
       </c>
       <c r="N8">
-        <v>704799000.0</v>
+        <v>705009000.0</v>
       </c>
       <c r="O8">
-        <v>704799000.0</v>
+        <v>705009000.0</v>
       </c>
       <c r="P8">
         <v>704799000.0</v>
       </c>
       <c r="Q8">
         <v>704799000.0</v>
       </c>
       <c r="R8">
+        <v>704799000.0</v>
+      </c>
+      <c r="S8">
+        <v>704799000.0</v>
+      </c>
+      <c r="T8">
         <v>703250000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>703250000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>702985000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4800,842 +4842,872 @@
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+      <c r="BH9"/>
+    </row>
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>155032000.0</v>
+      </c>
+      <c r="C10">
+        <v>145225000.0</v>
+      </c>
+      <c r="D10">
         <v>150306000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>445614000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>184696000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>149592000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>116213000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>252358000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>180753000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>208444000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>132827000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>166411000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>119499000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>116261000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>89466000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>191177000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>115447000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>109228000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>166744000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>243308000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>113489000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>123689000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>247994000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>413244000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>292844000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>177553000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>240537000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>257644000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>199822000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>177384000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>163469000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>172316000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>355069000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>158725000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>121547000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>191898000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>90037000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>179837000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>132745000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>100601000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>74222000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>82788000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>79716000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>90626000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>63491000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>121746000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>102862000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>83766000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>56384000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>89251000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>91206000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>152177032.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>58609000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>50805000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>49984000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>36334604.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>45102000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>55542000.0</v>
       </c>
-      <c r="BF10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:58">
+      <c r="BH10"/>
+    </row>
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
         <v>30</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
+        <v>145225000.0</v>
+      </c>
+      <c r="D11">
         <v>150306000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>445614000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>184696000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>149592000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>116213000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>166411000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>119499000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>116261000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>89466000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>191177000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>115447000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>109228000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>166744000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>243308000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>113489000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>155032000.0</v>
+      </c>
+      <c r="C12">
+        <v>145225000.0</v>
+      </c>
+      <c r="D12">
         <v>150306000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>445614000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>184696000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>149592000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>116213000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>252358000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>180753000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>208444000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>132827000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>166411000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>119499000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>116261000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>89466000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>191177000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>115447000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>109228000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>166744000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>243308000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>113489000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>123689000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>247994000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>413244000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>292844000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>177553000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>240537000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>257644000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>199822000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>177384000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>163469000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>172316000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>355069000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>158725000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>121547000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>191898000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>90037000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>179837000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>132745000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>100601000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>74222000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>82788000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>79716000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>90626000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>63491000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>121746000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>102862000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>83766000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>56384000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>89251000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>91206000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>152177032.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>58609000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>50805000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>49984000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>36334604.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>45102000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>55542000.0</v>
       </c>
-      <c r="BF12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:58">
+      <c r="BH12"/>
+    </row>
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
-        <v>727244000.0</v>
+        <v>727281000.0</v>
       </c>
       <c r="C13">
-        <v>727244000.0</v>
+        <v>727281000.0</v>
       </c>
       <c r="D13">
         <v>727244000.0</v>
       </c>
       <c r="E13">
         <v>727244000.0</v>
       </c>
       <c r="F13">
+        <v>727244000.0</v>
+      </c>
+      <c r="G13">
+        <v>727244000.0</v>
+      </c>
+      <c r="H13">
         <v>705744000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>705744000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>705739000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>705739000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>705009000.0</v>
       </c>
       <c r="L13">
         <v>705009000.0</v>
       </c>
       <c r="M13">
         <v>705009000.0</v>
       </c>
       <c r="N13">
-        <v>704799000.0</v>
+        <v>705009000.0</v>
       </c>
       <c r="O13">
-        <v>704799000.0</v>
+        <v>705009000.0</v>
       </c>
       <c r="P13">
         <v>704799000.0</v>
       </c>
       <c r="Q13">
         <v>704799000.0</v>
       </c>
       <c r="R13">
+        <v>704799000.0</v>
+      </c>
+      <c r="S13">
+        <v>704799000.0</v>
+      </c>
+      <c r="T13">
         <v>703250000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>703250000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>702985000.0</v>
       </c>
       <c r="V13">
         <v>702985000.0</v>
       </c>
       <c r="W13">
-        <v>691782000.0</v>
+        <v>702985000.0</v>
       </c>
       <c r="X13">
-        <v>691782000.0</v>
+        <v>702985000.0</v>
       </c>
       <c r="Y13">
         <v>691782000.0</v>
       </c>
       <c r="Z13">
-        <v>685776000.0</v>
+        <v>691782000.0</v>
       </c>
       <c r="AA13">
-        <v>685776000.0</v>
+        <v>691782000.0</v>
       </c>
       <c r="AB13">
         <v>685776000.0</v>
       </c>
       <c r="AC13">
+        <v>685776000.0</v>
+      </c>
+      <c r="AD13">
+        <v>685776000.0</v>
+      </c>
+      <c r="AE13">
         <v>456730000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>453850000.0</v>
       </c>
       <c r="AF13">
         <v>453850000.0</v>
       </c>
       <c r="AG13">
         <v>453850000.0</v>
       </c>
       <c r="AH13">
+        <v>453850000.0</v>
+      </c>
+      <c r="AI13">
+        <v>453850000.0</v>
+      </c>
+      <c r="AJ13">
         <v>411843000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>411843000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>271080000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>231779000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>230000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>115000000.0</v>
       </c>
       <c r="AO13">
         <v>115000000.0</v>
       </c>
       <c r="AP13">
         <v>115000000.0</v>
       </c>
       <c r="AQ13">
         <v>115000000.0</v>
       </c>
       <c r="AR13">
+        <v>115000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>115000000.0</v>
+      </c>
+      <c r="AT13">
         <v>115179000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>115179000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>115000000.0</v>
       </c>
       <c r="AV13">
         <v>115000000.0</v>
       </c>
       <c r="AW13">
         <v>115000000.0</v>
       </c>
       <c r="AX13">
         <v>115000000.0</v>
       </c>
       <c r="AY13">
         <v>115000000.0</v>
       </c>
       <c r="AZ13">
         <v>115000000.0</v>
       </c>
       <c r="BA13">
         <v>115000000.0</v>
       </c>
       <c r="BB13">
         <v>115000000.0</v>
       </c>
       <c r="BC13">
         <v>115000000.0</v>
       </c>
       <c r="BD13">
         <v>115000000.0</v>
       </c>
       <c r="BE13">
         <v>115000000.0</v>
       </c>
-      <c r="BF13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:58">
+      <c r="BF13">
+        <v>115000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>115000000.0</v>
+      </c>
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
-        <v>1556268000.0</v>
+        <v>1556277000.0</v>
       </c>
       <c r="C14">
-        <v>1556268000.0</v>
+        <v>1556270000.0</v>
       </c>
       <c r="D14">
         <v>1556268000.0</v>
       </c>
       <c r="E14">
+        <v>1556268000.0</v>
+      </c>
+      <c r="F14">
+        <v>1556268000.0</v>
+      </c>
+      <c r="G14">
         <v>1555670000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1551268000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1551268000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1551267000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1551198000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1551064000.0</v>
       </c>
       <c r="L14">
         <v>1551064000.0</v>
       </c>
       <c r="M14">
+        <v>1551064000.0</v>
+      </c>
+      <c r="N14">
+        <v>1551064000.0</v>
+      </c>
+      <c r="O14">
         <v>1551042000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1551000000.0</v>
       </c>
       <c r="P14">
         <v>1551000000.0</v>
       </c>
       <c r="Q14">
+        <v>1551000000.0</v>
+      </c>
+      <c r="R14">
+        <v>1551000000.0</v>
+      </c>
+      <c r="S14">
         <v>1559013000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1555070000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1555070000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1550594000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1550594000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1548372000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1548372000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1547631000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1546668000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1545783000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1545783000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1527930000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1467219000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1466778000.0</v>
       </c>
       <c r="AF14">
         <v>1466778000.0</v>
       </c>
       <c r="AG14">
+        <v>1466778000.0</v>
+      </c>
+      <c r="AH14">
+        <v>1466778000.0</v>
+      </c>
+      <c r="AI14">
         <v>1452057000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1450674000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1450674000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1390674000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1388121000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1380000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>1380000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1368138000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>1356570000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1247154000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1355154000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1355154000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>1353714000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>1326972000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1326972000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1326930000.0</v>
       </c>
       <c r="AX14">
         <v>1326930000.0</v>
       </c>
       <c r="AY14">
+        <v>1326930000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>1326930000.0</v>
+      </c>
+      <c r="BA14">
         <v>1327530000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1290240000.0</v>
       </c>
       <c r="BB14">
         <v>1290240000.0</v>
       </c>
       <c r="BC14">
         <v>1290240000.0</v>
       </c>
       <c r="BD14">
         <v>1290240000.0</v>
       </c>
       <c r="BE14">
         <v>1290240000.0</v>
       </c>
       <c r="BF14">
+        <v>1290240000.0</v>
+      </c>
+      <c r="BG14">
+        <v>1290240000.0</v>
+      </c>
+      <c r="BH14">
         <v>1290714144.0</v>
       </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5652,168 +5724,176 @@
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+      <c r="BH15"/>
+    </row>
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
+        <v>112469000.0</v>
+      </c>
+      <c r="C16">
+        <v>88964000.0</v>
+      </c>
+      <c r="D16">
         <v>106059000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>117826000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>108792000.0</v>
       </c>
-      <c r="E16"/>
-[...1 lines deleted...]
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>145126000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>92797000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>50750000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>52859000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>285058000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16">
         <v>185543000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16">
         <v>199037000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16">
         <v>163709000.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16">
         <v>23777000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>23024000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16"/>
       <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16">
         <v>20045000.0</v>
       </c>
-      <c r="AN16"/>
-      <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16">
-        <v>16135000.0</v>
+        <v>21640000.0</v>
       </c>
       <c r="AT16"/>
       <c r="AU16">
+        <v>16135000.0</v>
+      </c>
+      <c r="AV16"/>
+      <c r="AW16">
         <v>11487000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>14632000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>15769000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>11523000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>10415105.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>11790000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>10589000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>7444000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>6490933.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>8193000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>11357000.0</v>
       </c>
-      <c r="BF16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:58">
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5830,52 +5910,54 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5892,52 +5974,54 @@
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5954,910 +6038,944 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20">
         <v>305022000.0</v>
       </c>
       <c r="C20">
         <v>305022000.0</v>
       </c>
       <c r="D20">
         <v>305022000.0</v>
       </c>
       <c r="E20">
         <v>305022000.0</v>
       </c>
       <c r="F20">
         <v>305022000.0</v>
       </c>
       <c r="G20">
         <v>305022000.0</v>
       </c>
       <c r="H20">
         <v>305022000.0</v>
       </c>
       <c r="I20">
         <v>305022000.0</v>
       </c>
       <c r="J20">
         <v>305022000.0</v>
       </c>
       <c r="K20">
         <v>305022000.0</v>
       </c>
       <c r="L20">
+        <v>305022000.0</v>
+      </c>
+      <c r="M20">
+        <v>305022000.0</v>
+      </c>
+      <c r="N20">
         <v>327499000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>326517000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>328861000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>330423000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>329842000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>330054000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>330444000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>332176000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>332936000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>337296000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>339186000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>338077000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>347274000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>343061000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>764353000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>293703000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>703102000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>601976000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>578431000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>59030000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>497989000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>469020000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>482872000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>12134000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>443361000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>449940000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>375489000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>12134000.0</v>
       </c>
-      <c r="AN20"/>
-      <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21">
         <v>338077000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>347274000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>343061000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>342375000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>290783000.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+      <c r="BH21"/>
+    </row>
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22">
+        <v>883610000.0</v>
+      </c>
+      <c r="C22">
+        <v>853371000.0</v>
+      </c>
+      <c r="D22">
         <v>926931000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>963716000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>795491000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>765079000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>704373000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>859196000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>659331000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>684207000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>676843000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>839620000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>704072000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>718827000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>704824000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>829209000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>818718000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>744584000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>697433000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>798491000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>716241000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>640332000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>623468000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>694433000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>665466000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>665400000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>624645000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>705927000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>623489000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>500851000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>493403000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>496518000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>340513000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>320853000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>321100000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>333846000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>360658000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>401916000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>348371000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>311728000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>297063000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>308416000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>249969000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>248452000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>196453000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>198335000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>187699000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>213616000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>153897000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>150735000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>143515000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>149210788.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>129937000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>145300000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>49557000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>60980831.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>56893000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>52528000.0</v>
       </c>
-      <c r="BF22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:58">
+      <c r="BH22"/>
+    </row>
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>7835060000.0</v>
+      </c>
+      <c r="C23">
+        <v>7770058000.0</v>
+      </c>
+      <c r="D23">
         <v>7818810000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>8068957000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>7444826000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>6957340000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>6609602000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>6153629000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>5868814000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>5549456000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5313801000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>5505215000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5274875000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>5357300000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>5422747000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>5474555000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>5436283000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>5367791000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>5161785000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>5099833000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4885430000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4723662000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4484470000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>4600435000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>4410731000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>4293595000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>4158834000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4107481000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3979096000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3352047000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>3371487000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3364081000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2925187000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2719678000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2622671000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2577789000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2497341000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2550132000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2333825000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2251101000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2193346000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2136184000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1818484000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1639875000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1488939000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1533312000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1475811000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1400378000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1333178000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1304409000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1263131000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1286368522.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1180851000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1172186000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>827581000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>809042208.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>808852000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>751915000.0</v>
       </c>
-      <c r="BF23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:58">
+      <c r="BH23"/>
+    </row>
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24">
         <v>1060000000.0</v>
       </c>
       <c r="C24">
         <v>1060000000.0</v>
       </c>
       <c r="D24">
         <v>1060000000.0</v>
       </c>
       <c r="E24">
+        <v>1060000000.0</v>
+      </c>
+      <c r="F24">
+        <v>1060000000.0</v>
+      </c>
+      <c r="G24">
         <v>500000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>500000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>70000000.0</v>
       </c>
       <c r="I24">
         <v>70000000.0</v>
       </c>
       <c r="J24">
         <v>70000000.0</v>
       </c>
       <c r="K24">
         <v>70000000.0</v>
       </c>
       <c r="L24">
-        <v>250000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="M24">
-        <v>250000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="N24">
         <v>250000000.0</v>
       </c>
       <c r="O24">
         <v>250000000.0</v>
       </c>
       <c r="P24">
+        <v>250000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>250000000.0</v>
+      </c>
+      <c r="R24">
         <v>300000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>300239000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>300596000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>300950000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>351303000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>351656000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>354444000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>357337000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>360493000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>363204000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>216940000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>269406000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>324919000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-      <c r="AN24">
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24">
         <v>303000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>264000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>70000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>76000000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
         <v>44</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
+        <v>1061800000.0</v>
+      </c>
+      <c r="D25">
         <v>1061199000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1061532000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1062387000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>501627000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>502422000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>73173000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>253720000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>253743000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>253993000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>253208000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>303247000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>303613000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>304228000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>304313000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>354910000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>356653000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>359634000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>364668000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>368030000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>222206000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>269846000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>324919000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-      <c r="AN26">
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26">
         <v>56000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>54000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>50000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>48000000.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6874,864 +6992,898 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
+        <v>2028610000.0</v>
+      </c>
+      <c r="C28">
+        <v>2043195000.0</v>
+      </c>
+      <c r="D28">
         <v>2084828000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1998483000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1886680000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1585919000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1321639000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>688662000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>720664000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>531235000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>514576000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>677441000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>759029000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1005178000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1089528000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>986168000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1185804000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1275380000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1052018000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>884469000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>915263000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>897692000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>669633000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>637240000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>771745000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>846246000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>713316000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>716170000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>798175000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>703908000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>747410000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>761995000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>274547000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>330967000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>323139000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>275792000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>522963000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>512042000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>434306000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>371007000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>456981000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>498573000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>243332000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>134805000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>219174000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>239918000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>261633000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>256654000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>278932000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>280290000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>240982000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>183259347.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>253639000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>271558000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>531000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>19386825.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>25800000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>14376000.0</v>
       </c>
-      <c r="BF28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:58">
+      <c r="BH28"/>
+    </row>
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29">
+        <v>6583506000.0</v>
+      </c>
+      <c r="C29">
+        <v>6473301000.0</v>
+      </c>
+      <c r="D29">
         <v>6489456000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>6564099000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>6127995000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>5672474000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>5326588000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4709224000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4627441000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4334843000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4179236000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4229058000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4224598000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>4348439000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4395718000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4281071000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4337939000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>4324207000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4143956000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4015460000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3831278000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3713723000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3569956000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3602452000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3492986000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3372515000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+      <c r="BH29"/>
+    </row>
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>1318028000.0</v>
+      </c>
+      <c r="C30">
+        <v>1294620000.0</v>
+      </c>
+      <c r="D30">
         <v>1274405000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1138997000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1344664000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1290004000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1295810000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1287090000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1203848000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1085133000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1094569000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>873248000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>903596000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>946897000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>929718000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>713619000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>946313000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>888312000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>943170000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>696465000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>852927000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>767252000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>730781000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>565473000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>699523000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>746887000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>764353000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>611128000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>703102000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>601976000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>578431000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>506206000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>497989000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>469020000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>482872000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>401256000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>443361000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>449940000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>375489000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>327925000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>198899000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>202709000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>264955000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>185199000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>214727000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>223136000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>199205000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>225644000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>203092000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>177280000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>152120000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>126978431.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>154675000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>141450000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>145741000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>124053653.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>128623000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>129719000.0</v>
       </c>
-      <c r="BF30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:58">
+      <c r="BH30"/>
+    </row>
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>3087196000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>3025704000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>2907477000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>2895618000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-    </row>
-    <row r="32" spans="1:58">
+      <c r="BG31"/>
+      <c r="BH31"/>
+    </row>
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32">
+        <v>309334000.0</v>
+      </c>
+      <c r="C32">
+        <v>301507000.0</v>
+      </c>
+      <c r="D32">
         <v>270667000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>85385000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>422569000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>92240000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>314248000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>481720000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>367477000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>480012000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>563794000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>385687000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>425217000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>270874000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>135992000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>110230000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>97727000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-73765000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>189426000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>368591000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>297525000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>197999000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>470425000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>470486000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>356212000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>317777000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
-    </row>
-    <row r="33" spans="1:58">
+      <c r="BG32"/>
+      <c r="BH32"/>
+    </row>
+    <row r="33" spans="1:60">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>5478390000.0</v>
+      </c>
+      <c r="C33">
+        <v>5476842000.0</v>
+      </c>
+      <c r="D33">
         <v>5467168000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>5520630000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>5119975000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>4752665000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>4493206000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>3754985000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>3824882000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>3571672000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>3409562000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>3438753000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>3547708000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>3575315000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>3698739000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>3582302000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>3555805000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>3625667000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>3354438000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>3159980000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>3202773000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>3192389000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2882227000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>2776719000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>2752898000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>2703755000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>2529299000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>2409020000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>2452683000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>2071836000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>2136184000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>2168648000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1731616000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1771080000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1697152000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1624709000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1603285000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1518439000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1477220000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1487971000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1436244000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1347515000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1084000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>979099000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>903760000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>873072000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>882002000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>859537000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>848052000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>812750000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>818746000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>789511583.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>781212000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>781820000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>518820000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>513232433.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>516168000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>444321000.0</v>
       </c>
-      <c r="BF33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:58">
+      <c r="BH33"/>
+    </row>
+    <row r="34" spans="1:60">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -7748,392 +7900,408 @@
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-    </row>
-    <row r="35" spans="1:58">
+      <c r="BG34"/>
+      <c r="BH34"/>
+    </row>
+    <row r="35" spans="1:60">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>1224322000.0</v>
+      </c>
+      <c r="C35">
+        <v>1226294000.0</v>
+      </c>
+      <c r="D35">
         <v>1222829000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1220955000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1223930000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>657595000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>660214000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>225466000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>217815000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>216097000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>213977000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>218095000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>395537000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>394596000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>391064000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>384874000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>431876000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>431441000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>431688000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>431363000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>486017000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>486540000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>488768000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>491553000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>481760000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>483945000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>337252000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>378805000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>422549000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>402789000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>404963000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>405695000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>191459000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>249901000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>227700000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>230246000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>287308000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>293060000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>291943000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>297686000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>355794000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>321475000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>131615000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>134966000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>123204000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>92431000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>108200000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>118455000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>191859000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>197113000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>197555000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>200844724.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>200377000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>228115000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>35031000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>36245364.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>38872000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>34372000.0</v>
       </c>
-      <c r="BF35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:58">
+      <c r="BH35"/>
+    </row>
+    <row r="36" spans="1:60">
       <c r="A36" t="s">
         <v>55</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>3567469000.0</v>
+      </c>
       <c r="C36">
+        <v>3537866000.0</v>
+      </c>
+      <c r="D36">
+        <v>3495633000.0</v>
+      </c>
+      <c r="E36">
         <v>3413998000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>3071596000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>2716863000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>2453107000.0</v>
       </c>
-      <c r="G36"/>
-      <c r="H36"/>
       <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36"/>
+      <c r="L36">
         <v>1404291000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>1420231000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>1525671000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>1562803000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>1665900000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>1650472000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>1667665000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>1713389000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>1483899000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1283660000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1346642000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1453099000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1149997000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1089616000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1085318000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1041539000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>863516000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>842223000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>877858000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>853013000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>909116000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>930090000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>688146000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>719341000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>659945000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>581080000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>577860000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>538053000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>508116000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>520667000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>510643000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>497861000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>321633000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>334222000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>335508000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>327389000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>331767000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>307437000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>325974000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>320777000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>326221000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>298162826.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>302784000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>305147000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>305122000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>302376755.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>306681000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>233083000.0</v>
       </c>
-      <c r="BF36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:58">
+      <c r="BH36"/>
+    </row>
+    <row r="37" spans="1:60">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8150,742 +8318,764 @@
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
-    </row>
-    <row r="38" spans="1:58">
+      <c r="BG37"/>
+      <c r="BH37"/>
+    </row>
+    <row r="38" spans="1:60">
       <c r="A38" t="s">
         <v>57</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
+        <v>10222000.0</v>
+      </c>
+      <c r="D38">
         <v>12042000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>19679000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>14871000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>18081000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>18482000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>9286000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>8970000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>9282000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>8428000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>7279000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>15394000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>15531000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>15552000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>15552000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>18853000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>18969000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>18951000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>18970000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25344000.0</v>
       </c>
       <c r="Z38">
         <v>25344000.0</v>
       </c>
       <c r="AA38">
         <v>25344000.0</v>
       </c>
       <c r="AB38">
+        <v>25344000.0</v>
+      </c>
+      <c r="AC38">
+        <v>25344000.0</v>
+      </c>
+      <c r="AD38">
         <v>28920000.0</v>
       </c>
-      <c r="AC38"/>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
-    </row>
-    <row r="39" spans="1:58">
+      <c r="BG38"/>
+      <c r="BH38"/>
+    </row>
+    <row r="39" spans="1:60">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
-[...1 lines deleted...]
-      </c>
+      <c r="C39"/>
       <c r="D39"/>
       <c r="E39">
+        <v>53810000.0</v>
+      </c>
+      <c r="F39"/>
+      <c r="G39">
         <v>1290004000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>1295810000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>36630000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1203848000.0</v>
       </c>
-      <c r="I39"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K39"/>
       <c r="L39"/>
       <c r="M39">
+        <v>183010000.0</v>
+      </c>
+      <c r="N39"/>
+      <c r="O39">
         <v>946897000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>929718000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>166090000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>946313000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>888312000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>943170000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>237391000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>852927000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>767252000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>730781000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>166384000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>699523000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>395767000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>352893000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>123762000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>354921000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>311751000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>275077000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>20393000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>202699000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>181560000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>179654000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>26080000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>227541000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>237540000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>226869000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>22876000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>186918000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>194756000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>139844000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>321698000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>110508000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>117023000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>104043000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>17815000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>71753000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>74393000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>57544000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>195469000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>56418000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>52811000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>63479000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>127356168.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>62066000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>69805000.0</v>
       </c>
-      <c r="BF39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:58">
+      <c r="BH39"/>
+    </row>
+    <row r="40" spans="1:60">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
+        <v>64689000.0</v>
+      </c>
+      <c r="C40">
+        <v>65489000.0</v>
+      </c>
+      <c r="D40">
         <v>51121000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>49858000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>108792000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>104271000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>121211000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>60375000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>62574000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>62937000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>46372000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>213184000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>35347000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>37944000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>30410000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>184916000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>32279000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>36734000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>32497000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>185183000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>68279000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>71383000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>44944000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>181427000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>67559000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>51533000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>37536000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>158980000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>27658000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>31652000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>22034000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>187929000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>25316000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>33358000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>28053000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>176448000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>18405000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>22871000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>19222000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>143226000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>29549000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>32348000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>24113000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>76068000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>12314000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>29362000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>12024000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>75536000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>422000.0</v>
       </c>
       <c r="AX40">
         <v>422000.0</v>
       </c>
       <c r="AY40">
+        <v>422000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>422000.0</v>
+      </c>
+      <c r="BA40">
         <v>78140651.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>267000.0</v>
       </c>
       <c r="BB40">
         <v>267000.0</v>
       </c>
       <c r="BC40">
+        <v>267000.0</v>
+      </c>
+      <c r="BD40">
+        <v>267000.0</v>
+      </c>
+      <c r="BE40">
         <v>65565675.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>286000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>312000.0</v>
       </c>
-      <c r="BF40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:58">
+      <c r="BH40"/>
+    </row>
+    <row r="41" spans="1:60">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>144922000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>141817000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>140853000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>137071000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
-    </row>
-    <row r="42" spans="1:58">
+      <c r="BG41"/>
+      <c r="BH41"/>
+    </row>
+    <row r="42" spans="1:60">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
         <v>109143000.0</v>
       </c>
       <c r="C42">
+        <v>109142999.0</v>
+      </c>
+      <c r="D42">
+        <v>109143000.0</v>
+      </c>
+      <c r="E42">
         <v>107438000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>99362000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>102966000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>108055000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>98507000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>90718000.0</v>
       </c>
       <c r="J42">
         <v>90718000.0</v>
       </c>
       <c r="K42">
         <v>90718000.0</v>
       </c>
       <c r="L42">
         <v>90718000.0</v>
       </c>
       <c r="M42">
         <v>90718000.0</v>
       </c>
       <c r="N42">
         <v>90718000.0</v>
       </c>
       <c r="O42">
         <v>90718000.0</v>
       </c>
       <c r="P42">
         <v>90718000.0</v>
       </c>
       <c r="Q42">
         <v>90718000.0</v>
       </c>
       <c r="R42">
         <v>90718000.0</v>
       </c>
       <c r="S42">
         <v>90718000.0</v>
       </c>
       <c r="T42">
         <v>90718000.0</v>
       </c>
       <c r="U42">
-        <v>98806000.0</v>
+        <v>90718000.0</v>
       </c>
       <c r="V42">
         <v>90718000.0</v>
       </c>
       <c r="W42">
+        <v>98806000.0</v>
+      </c>
+      <c r="X42">
         <v>90718000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
+        <v>90718000.0</v>
+      </c>
+      <c r="Z42">
         <v>54876000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>54876000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>65680000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>63005000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>62667000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>1389305000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>1368422000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>75152000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>1264195000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>1199662000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>1193532000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>1123621000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>1068467000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>77217000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>55799000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>160123000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>1031184000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>930142000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>892648000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>826978000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>736387000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>693429000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>654820000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>597718000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>571248000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>534907000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>520892000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>513664755.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>39251000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>39408000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>435094000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>410715154.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>399213000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>380110000.0</v>
       </c>
-      <c r="BF42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:58">
+      <c r="BH42"/>
+    </row>
+    <row r="43" spans="1:60">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8902,52 +9092,54 @@
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
-    </row>
-    <row r="44" spans="1:58">
+      <c r="BG43"/>
+      <c r="BH43"/>
+    </row>
+    <row r="44" spans="1:60">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8964,552 +9156,576 @@
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
-    </row>
-    <row r="45" spans="1:58">
+      <c r="BG44"/>
+      <c r="BH44"/>
+    </row>
+    <row r="45" spans="1:60">
       <c r="A45" t="s">
         <v>64</v>
       </c>
       <c r="B45">
+        <v>1593512000.0</v>
+      </c>
+      <c r="C45">
+        <v>1623732000.0</v>
+      </c>
+      <c r="D45">
         <v>1654471000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1641097000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1600564000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1589578000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1576955000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>2986656000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1501091000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1531509000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1551203000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>2944524000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1549496000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1548485000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1569887000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
-    </row>
-    <row r="46" spans="1:58">
+      <c r="BG45"/>
+      <c r="BH45"/>
+    </row>
+    <row r="46" spans="1:60">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>5014663000.0</v>
+      </c>
+      <c r="C46">
+        <v>5018704000.0</v>
+      </c>
+      <c r="D46">
         <v>5010275000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1641097000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1600564000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1589578000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1576955000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>3294016000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>3376455000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>3128185000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1551203000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1563219000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1549496000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1548485000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1569887000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1468672000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1399792000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1425552000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1385304000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1387794000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1370928000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1383025000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>1374093000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1330056000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1294962000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>1293811000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>1298064000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1247750000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>1255122000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>1130873000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1139118000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1150608000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1005661000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1016180000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>1003648000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>1012570000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>1010640000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>965601000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>954319000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>952519000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>919626000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>843679000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>754236000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>642791000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>568252000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>545683000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>550235000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>552100000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>522078000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>491973000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>492525000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>491348757.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>478428000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>476673000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>213698000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>210855678.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>209487000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>211238000.0</v>
       </c>
-      <c r="BF46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:58">
+      <c r="BH46"/>
+    </row>
+    <row r="47" spans="1:60">
       <c r="A47" t="s">
         <v>66</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
+        <v>1623732000.0</v>
+      </c>
+      <c r="D47">
         <v>1654471000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>1641097000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>1600564000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>1589578000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>1576955000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>1563219000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1549496000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1548485000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1569887000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1468672000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1399792000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1425552000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1385304000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1387794000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1370928000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1383025000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>1374093000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>1330056000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>1294962000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>1293811000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>1298064000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>1247750000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>1255122000.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
-    </row>
-    <row r="48" spans="1:58">
+      <c r="BG47"/>
+      <c r="BH47"/>
+    </row>
+    <row r="48" spans="1:60">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>3592980000.0</v>
+      </c>
+      <c r="C48">
+        <v>3477529000.0</v>
+      </c>
+      <c r="D48">
         <v>3435725000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>3296204000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>3235251000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>3111383000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>3080812000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>2952206000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>2909423000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>2778927000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>2715477000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>2577636000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>2541111000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>2431331000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>2402592000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>2295417000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>2232446000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>2144116000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>2132663000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>2090556000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>2009904000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>1900024000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>1855499000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>1762966000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>1672555000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>1602929000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>1557043000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>1476237000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>1397881000.0</v>
       </c>
-      <c r="AC48"/>
-[...1 lines deleted...]
-      <c r="AE48">
+      <c r="AE48"/>
+      <c r="AF48"/>
+      <c r="AG48">
         <v>1248579000.0</v>
       </c>
-      <c r="AF48"/>
-      <c r="AG48"/>
       <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
       <c r="AM48"/>
-      <c r="AN48">
+      <c r="AN48"/>
+      <c r="AO48"/>
+      <c r="AP48">
         <v>846000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>785000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>750000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>689000000.0</v>
       </c>
-      <c r="AR48"/>
-      <c r="AS48"/>
       <c r="AT48"/>
       <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
-      <c r="AZ48">
+      <c r="AZ48"/>
+      <c r="BA48"/>
+      <c r="BB48">
         <v>430565000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>402758000.0</v>
       </c>
-      <c r="BB48"/>
-      <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
-    </row>
-    <row r="49" spans="1:58">
+      <c r="BG48"/>
+      <c r="BH48"/>
+    </row>
+    <row r="49" spans="1:60">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9526,594 +9742,616 @@
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
-    </row>
-    <row r="50" spans="1:58">
+      <c r="BG49"/>
+      <c r="BH49"/>
+    </row>
+    <row r="50" spans="1:60">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50">
+        <v>1120087000.0</v>
+      </c>
+      <c r="C50">
+        <v>1123888000.0</v>
+      </c>
+      <c r="D50">
         <v>1171468000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>1380197000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>1006138000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>1230881000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>931977000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>863029000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>823660000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>662423000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>570180000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>766840000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>621395000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>864445000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>921239000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>921475000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>995121000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>1075818000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>909295000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>818847000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>669577000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>660252000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>554048000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>683723000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>696367000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>652654000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>728550000.0</v>
       </c>
-      <c r="AA50"/>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
-      <c r="AN50">
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50">
         <v>531000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AQ50">
         <v>581000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AR50">
         <v>323000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AS50">
         <v>225000000.0</v>
       </c>
-      <c r="AR50"/>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
-    </row>
-    <row r="51" spans="1:58">
+      <c r="BG50"/>
+      <c r="BH50"/>
+    </row>
+    <row r="51" spans="1:60">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
+        <v>2183642000.0</v>
+      </c>
+      <c r="C51">
+        <v>2188420000.0</v>
+      </c>
+      <c r="D51">
         <v>2235134000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>2444097000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>2071376000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1735511000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1437852000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>941020000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>901417000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>739679000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>647403000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>843852000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>878528000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1121439000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1178994000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1177345000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1301251000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1384608000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1218762000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1127777000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1028752000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1021381000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>917627000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1050484000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1064589000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1023799000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>953853000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>973814000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>997997000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>881292000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>910879000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>934311000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>629616000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>489692000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>444686000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>467690000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>613000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>691879000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>567051000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>471608000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>531203000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>581361000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>323048000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>225431000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>282665000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>361664000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>364495000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>340420000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>335316000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>369541000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>332188000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>335436379.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>312248000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>322363000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>50515000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>55721429.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>70902000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>69918000.0</v>
       </c>
-      <c r="BF51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:58">
+      <c r="BH51"/>
+    </row>
+    <row r="52" spans="1:60">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
-        <v>1173935000.0</v>
+        <v>1124337000.0</v>
       </c>
       <c r="C52">
+        <v>1129352000.0</v>
+      </c>
+      <c r="D52">
+        <v>1176402000.0</v>
+      </c>
+      <c r="E52">
         <v>1382565000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1008989000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1233884000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>935430000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>868577000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>828829000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>666482000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>574246000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>770679000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>624808000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>867696000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>925001000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>924137000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>998004000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1080995000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>914534000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>823464000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>673842000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>664728000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>557993000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>687856000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>699921000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>655769000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>731647000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>703968000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>673078000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>561998000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>588644000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>610370000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>504381000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>305268000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>281686000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>301190000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>387126000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>459405000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>334779000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>232736000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>228512000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>317218000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>253048000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>149921000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>202515000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>311439000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>297855000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>262880000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>179098000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>205813000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>167876000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>167625000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>143818000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>126048000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>46765000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>50721429.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>64652000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>62418000.0</v>
       </c>
-      <c r="BF52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:58">
+      <c r="BH52"/>
+    </row>
+    <row r="53" spans="1:60">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
-[...4 lines deleted...]
-      </c>
+      <c r="P53"/>
+      <c r="Q53"/>
       <c r="R53">
         <v>-16900000.0</v>
       </c>
       <c r="S53">
         <v>-16900000.0</v>
       </c>
       <c r="T53">
         <v>-16900000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53"/>
+      <c r="U53">
+        <v>-16900000.0</v>
+      </c>
+      <c r="V53">
+        <v>-16900000.0</v>
+      </c>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
-      <c r="AQ53">
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53">
         <v>6000000.0</v>
       </c>
-      <c r="AR53"/>
-      <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-    </row>
-    <row r="54" spans="1:58">
+      <c r="BG53"/>
+      <c r="BH53"/>
+    </row>
+    <row r="54" spans="1:60">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10130,748 +10368,774 @@
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
-    </row>
-    <row r="55" spans="1:58">
+      <c r="BG54"/>
+      <c r="BH54"/>
+    </row>
+    <row r="55" spans="1:60">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>7835060000.0</v>
+      </c>
+      <c r="C55">
+        <v>7770058000.0</v>
+      </c>
+      <c r="D55">
         <v>7818810000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>8068957000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>7444826000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>6957340000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>6609602000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>6153629000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>5868814000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>5549456000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>5313801000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>5505215000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>5274875000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>5357300000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>5422747000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>5474555000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>5436283000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>5367791000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>5161785000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>5099833000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>4885430000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>4723662000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>4484470000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>4600435000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>4410731000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>4293595000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>4158834000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>4107481000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>3979096000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>3352047000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>3371487000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>3364081000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>2925187000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>2719678000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>2622671000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>2577789000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>2497341000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>2550132000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>2333825000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>2251101000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>2193346000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>2136184000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1818484000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>1639875000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>1488939000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1533312000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1475811000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>1400378000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>1333178000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>1304409000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1263131000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>1286368522.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1180851000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1172186000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>827581000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>809042208.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>808852000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>751915000.0</v>
       </c>
-      <c r="BF55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:58">
+      <c r="BH55"/>
+    </row>
+    <row r="56" spans="1:60">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>2356670000.0</v>
+      </c>
+      <c r="C56">
+        <v>2293216000.0</v>
+      </c>
+      <c r="D56">
         <v>2351642000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>2548327000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>2324851000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>2204675000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>2116396000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>2398644000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>2043932000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1977784000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1904239000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>2066462000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1727167000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1781985000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1724008000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1892253000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1880478000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1742124000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1807347000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1939853000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1682657000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1531273000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1602243000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>1823716000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1657833000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>1589840000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>1629535000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>1698461000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>1526413000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>1280211000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>1235303000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>1195433000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>1193571000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>948598000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>925519000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>953080000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>894056000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1031693000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>856605000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>763130000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>757102000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>788669000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>734484000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>660776000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>585179000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>660240000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>593809000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>540841000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>485126000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>491659000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>444385000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>496856939.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>399639000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>390366000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>308761000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>295809775.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>292684000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>307594000.0</v>
       </c>
-      <c r="BF56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:58">
+      <c r="BH56"/>
+    </row>
+    <row r="57" spans="1:60">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>2047336000.0</v>
+      </c>
+      <c r="C57">
+        <v>1991709000.0</v>
+      </c>
+      <c r="D57">
         <v>2080975000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>2462942000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1902282000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>2112435000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1802148000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1916924000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1676455000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1497772000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1340445000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1680775000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1301950000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1511111000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1588016000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1782023000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1782751000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1815889000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1617921000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1571262000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1385132000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1333274000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1131818000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1353230000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1301621000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1272063000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1332449000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1329723000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1238716000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1032295000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1072120000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1124820000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>947309000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>749590000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>720470000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>743663000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>803099000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>915318000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>746900000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>711753000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>625538000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>703082000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>613213000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>500147000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>470472000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>588998000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>556517000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>546500000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>433030000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>436172000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>409220000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>436886756.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>377213000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>349169000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>208137000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>213093418.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>223429000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>190698000.0</v>
       </c>
-      <c r="BF57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:58">
+      <c r="BH57"/>
+    </row>
+    <row r="58" spans="1:60">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>3271658000.0</v>
+      </c>
+      <c r="C58">
+        <v>3218003000.0</v>
+      </c>
+      <c r="D58">
         <v>3303804000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>3683897000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>3126212000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>2770030000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>2462362000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>2142390000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1894270000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1713869000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1554422000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1898870000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1697487000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1905707000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1979080000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>2166897000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>2214627000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>2247330000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>2049609000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>2002625000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1871149000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1819814000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1620586000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1844783000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1783381000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1756008000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1669701000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1708528000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1661265000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1435084000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1477083000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1530515000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1138768000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>999491000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>948170000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>973909000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1090407000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1208378000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1038843000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1009439000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>981332000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1024557000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>744828000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>635113000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>593676000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>681429000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>664717000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>664955000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>624889000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>633285000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>606775000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>637731480.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>577590000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>577284000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>243168000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>249338782.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>262301000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>225070000.0</v>
       </c>
-      <c r="BF58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:58">
+      <c r="BH58"/>
+    </row>
+    <row r="59" spans="1:60">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10888,310 +11152,320 @@
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
-    </row>
-    <row r="60" spans="1:58">
+      <c r="BG59"/>
+      <c r="BH59"/>
+    </row>
+    <row r="60" spans="1:60">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>4403419000.0</v>
+      </c>
+      <c r="C60">
+        <v>4289412999.0</v>
+      </c>
+      <c r="D60">
         <v>4257988000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>4123902000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>4061857000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>3941593000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>3894611000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>3776195000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>3733781000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>3602420000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>3539056000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>3392218000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>3353203000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>3233994000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>3224479000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>3109596000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>3042818000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>2948150000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>2934065000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>2895663000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>2810398000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>2701815000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>2661464000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>2561392000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>2436126000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>2356657000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>2308499000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>2225018000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>2146324000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>1846035000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1822272000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1763593000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1718045000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1653512000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>1605375000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>1535464000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1339547000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>1274945000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>1227480000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>1175167000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>1146184000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>1045142000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>1007648000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>941978000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>851566000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>808608000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>769820000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>712718000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>686248000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>649907000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>635892000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>628664755.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>584816000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>557166000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>550094000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>525715154.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>514213000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>495110000.0</v>
       </c>
-      <c r="BF60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:58">
+      <c r="BH60"/>
+    </row>
+    <row r="61" spans="1:60">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
-[...4 lines deleted...]
-      </c>
+      <c r="Q61"/>
+      <c r="R61"/>
       <c r="S61">
         <v>-1000.0</v>
       </c>
       <c r="T61">
         <v>-1000.0</v>
       </c>
       <c r="U61">
         <v>-1000.0</v>
       </c>
       <c r="V61">
         <v>-1000.0</v>
       </c>
       <c r="W61">
         <v>-1000.0</v>
       </c>
       <c r="X61">
         <v>-1000.0</v>
       </c>
       <c r="Y61">
         <v>-1000.0</v>
       </c>
-      <c r="Z61"/>
+      <c r="Z61">
+        <v>-1000.0</v>
+      </c>
       <c r="AA61">
         <v>-1000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AB61"/>
+      <c r="AC61">
         <v>-1000.0</v>
       </c>
-      <c r="AC61"/>
-      <c r="AD61"/>
+      <c r="AD61">
+        <v>-1000.0</v>
+      </c>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
-    </row>
-    <row r="62" spans="1:58">
+      <c r="BG61"/>
+      <c r="BH61"/>
+    </row>
+    <row r="62" spans="1:60">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11208,50 +11482,52 @@
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11328,51 +11604,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>3461341000.0</v>
       </c>
       <c r="C2">
         <v>3466724000.0</v>
       </c>
       <c r="D2">
         <v>3187366000.0</v>
       </c>
       <c r="E2">
         <v>3140137000.0</v>
       </c>
       <c r="F2">
         <v>2812578000.0</v>
       </c>
       <c r="G2">
         <v>2713680000.0</v>
       </c>
       <c r="H2">
         <v>2563509000.0</v>
       </c>
       <c r="I2">
         <v>2108516000.0</v>
       </c>
@@ -11393,51 +11669,51 @@
       </c>
       <c r="O2">
         <v>703224494.0</v>
       </c>
       <c r="P2">
         <v>644721905.0</v>
       </c>
       <c r="Q2">
         <v>571806888.0</v>
       </c>
       <c r="R2">
         <v>428565176.0</v>
       </c>
       <c r="S2">
         <v>568217425.0</v>
       </c>
       <c r="T2">
         <v>533052723.0</v>
       </c>
       <c r="U2">
         <v>488463419.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>137881000.0</v>
       </c>
       <c r="C3">
         <v>132075000.0</v>
       </c>
       <c r="D3">
         <v>123865000.0</v>
       </c>
       <c r="E3">
         <v>114454000.0</v>
       </c>
       <c r="F3">
         <v>110227000.0</v>
       </c>
       <c r="G3">
         <v>110663000.0</v>
       </c>
       <c r="H3">
         <v>92283000.0</v>
       </c>
       <c r="I3">
         <v>71711000.0</v>
       </c>
@@ -11458,76 +11734,76 @@
       </c>
       <c r="O3">
         <v>23048681.0</v>
       </c>
       <c r="P3">
         <v>21813596.0</v>
       </c>
       <c r="Q3">
         <v>23571915.0</v>
       </c>
       <c r="R3">
         <v>23570706.0</v>
       </c>
       <c r="S3">
         <v>23464110.0</v>
       </c>
       <c r="T3">
         <v>21138021.0</v>
       </c>
       <c r="U3">
         <v>20539872.0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5">
         <v>742064000.0</v>
       </c>
       <c r="C5">
         <v>751481000.0</v>
       </c>
       <c r="D5">
         <v>602212000.0</v>
       </c>
       <c r="E5">
         <v>561042000.0</v>
       </c>
       <c r="F5">
         <v>612100000.0</v>
       </c>
       <c r="G5">
         <v>560607000.0</v>
       </c>
       <c r="H5">
         <v>466121000.0</v>
       </c>
       <c r="I5">
         <v>365435000.0</v>
       </c>
@@ -11548,51 +11824,51 @@
       </c>
       <c r="O5">
         <v>107612970.0</v>
       </c>
       <c r="P5">
         <v>97437245.0</v>
       </c>
       <c r="Q5">
         <v>70046712.0</v>
       </c>
       <c r="R5">
         <v>41486394.0</v>
       </c>
       <c r="S5">
         <v>59281973.0</v>
       </c>
       <c r="T5">
         <v>43764588.0</v>
       </c>
       <c r="U5">
         <v>47756830.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>879945000.0</v>
       </c>
       <c r="C6">
         <v>883556000.0</v>
       </c>
       <c r="D6">
         <v>726077000.0</v>
       </c>
       <c r="E6">
         <v>675496000.0</v>
       </c>
       <c r="F6">
         <v>722327000.0</v>
       </c>
       <c r="G6">
         <v>671270000.0</v>
       </c>
       <c r="H6">
         <v>558404000.0</v>
       </c>
       <c r="I6">
         <v>437146000.0</v>
       </c>
@@ -11613,101 +11889,101 @@
       </c>
       <c r="O6">
         <v>130661651.0</v>
       </c>
       <c r="P6">
         <v>119250841.0</v>
       </c>
       <c r="Q6">
         <v>93618627.0</v>
       </c>
       <c r="R6">
         <v>65057100.0</v>
       </c>
       <c r="S6">
         <v>82746083.0</v>
       </c>
       <c r="T6">
         <v>64902609.0</v>
       </c>
       <c r="U6">
         <v>68296702.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9">
         <v>1056368000.0</v>
       </c>
       <c r="C9">
         <v>1008875000.0</v>
       </c>
       <c r="D9">
         <v>889530000.0</v>
       </c>
       <c r="E9">
         <v>845181000.0</v>
       </c>
       <c r="F9">
         <v>843388000.0</v>
       </c>
       <c r="G9">
         <v>804921000.0</v>
       </c>
       <c r="H9">
         <v>683937000.0</v>
       </c>
       <c r="I9">
         <v>518251000.0</v>
       </c>
@@ -11728,51 +12004,51 @@
       </c>
       <c r="O9">
         <v>177800284.0</v>
       </c>
       <c r="P9">
         <v>159300885.0</v>
       </c>
       <c r="Q9">
         <v>123008658.0</v>
       </c>
       <c r="R9">
         <v>81166131.0</v>
       </c>
       <c r="S9">
         <v>88378077.0</v>
       </c>
       <c r="T9">
         <v>80038777.0</v>
       </c>
       <c r="U9">
         <v>97852403.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10">
         <v>735254000.0</v>
       </c>
       <c r="C10">
         <v>713936000.0</v>
       </c>
       <c r="D10">
         <v>568667000.0</v>
       </c>
       <c r="E10">
         <v>548307000.0</v>
       </c>
       <c r="F10">
         <v>600961000.0</v>
       </c>
       <c r="G10">
         <v>544262000.0</v>
       </c>
       <c r="H10">
         <v>450588000.0</v>
       </c>
       <c r="I10">
         <v>361658000.0</v>
       </c>
@@ -11793,51 +12069,51 @@
       </c>
       <c r="O10">
         <v>107168733.0</v>
       </c>
       <c r="P10">
         <v>96640249.0</v>
       </c>
       <c r="Q10">
         <v>70753794.0</v>
       </c>
       <c r="R10">
         <v>42051454.0</v>
       </c>
       <c r="S10">
         <v>57414039.0</v>
       </c>
       <c r="T10">
         <v>40218703.0</v>
       </c>
       <c r="U10">
         <v>44048056.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11">
         <v>170151000.0</v>
       </c>
       <c r="C11">
         <v>159698000.0</v>
       </c>
       <c r="D11">
         <v>119726000.0</v>
       </c>
       <c r="E11">
         <v>115710000.0</v>
       </c>
       <c r="F11">
         <v>115185000.0</v>
       </c>
       <c r="G11">
         <v>126236000.0</v>
       </c>
       <c r="H11">
         <v>104680000.0</v>
       </c>
       <c r="I11">
         <v>67624000.0</v>
       </c>
@@ -11858,51 +12134,51 @@
       </c>
       <c r="O11">
         <v>19299717.0</v>
       </c>
       <c r="P11">
         <v>16521830.0</v>
       </c>
       <c r="Q11">
         <v>8613394.0</v>
       </c>
       <c r="R11">
         <v>3475109.0</v>
       </c>
       <c r="S11">
         <v>4378850.0</v>
       </c>
       <c r="T11">
         <v>-1231997.0</v>
       </c>
       <c r="U11">
         <v>6562899.0</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12">
         <v>22490000.0</v>
       </c>
       <c r="C12">
         <v>22598000.0</v>
       </c>
       <c r="D12">
         <v>33545000.0</v>
       </c>
       <c r="E12">
         <v>20446000.0</v>
       </c>
       <c r="F12">
         <v>11139000.0</v>
       </c>
       <c r="G12">
         <v>16345000.0</v>
       </c>
       <c r="H12">
         <v>15533000.0</v>
       </c>
       <c r="I12">
         <v>10751000.0</v>
       </c>
@@ -11923,137 +12199,137 @@
       </c>
       <c r="O12">
         <v>896965.0</v>
       </c>
       <c r="P12">
         <v>1573072.0</v>
       </c>
       <c r="Q12">
         <v>1260060.0</v>
       </c>
       <c r="R12">
         <v>1904342.0</v>
       </c>
       <c r="S12">
         <v>3327059.0</v>
       </c>
       <c r="T12">
         <v>4275456.0</v>
       </c>
       <c r="U12">
         <v>3708774.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13">
         <v>6810000.0</v>
       </c>
       <c r="C13">
         <v>7651000.0</v>
       </c>
       <c r="D13">
         <v>20931000.0</v>
       </c>
       <c r="E13">
         <v>12735000.0</v>
       </c>
       <c r="F13">
         <v>622000.0</v>
       </c>
       <c r="G13">
         <v>5193000.0</v>
       </c>
       <c r="H13">
         <v>11189000.0</v>
       </c>
       <c r="I13">
         <v>2702000.0</v>
       </c>
       <c r="J13">
         <v>7101000.0</v>
       </c>
       <c r="K13">
         <v>6228000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
         <v>-34353000.0</v>
       </c>
       <c r="C14">
         <v>-23976000.0</v>
       </c>
       <c r="D14">
         <v>-10800000.0</v>
       </c>
       <c r="E14">
         <v>-22723000.0</v>
       </c>
       <c r="F14">
         <v>-28543000.0</v>
       </c>
       <c r="G14">
         <v>-27912000.0</v>
       </c>
       <c r="H14">
         <v>-12211000.0</v>
       </c>
       <c r="I14">
         <v>-4228000.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15">
         <v>530750000.0</v>
       </c>
       <c r="C15">
         <v>545209000.0</v>
       </c>
       <c r="D15">
         <v>438141000.0</v>
       </c>
       <c r="E15">
         <v>409874000.0</v>
       </c>
       <c r="F15">
         <v>457233000.0</v>
       </c>
       <c r="G15">
         <v>390114000.0</v>
       </c>
       <c r="H15">
         <v>333697000.0</v>
       </c>
       <c r="I15">
         <v>289806000.0</v>
       </c>
@@ -12074,234 +12350,234 @@
       </c>
       <c r="O15">
         <v>83916876.0</v>
       </c>
       <c r="P15">
         <v>77245764.0</v>
       </c>
       <c r="Q15">
         <v>60317596.0</v>
       </c>
       <c r="R15">
         <v>37458324.0</v>
       </c>
       <c r="S15">
         <v>47697714.0</v>
       </c>
       <c r="T15">
         <v>35184445.0</v>
       </c>
       <c r="U15">
         <v>28472491.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16">
         <v>530750000.0</v>
       </c>
       <c r="C16">
         <v>545209000.0</v>
       </c>
       <c r="D16">
         <v>438141000.0</v>
       </c>
       <c r="E16">
         <v>409874000.0</v>
       </c>
       <c r="F16">
         <v>457233000.0</v>
       </c>
       <c r="G16">
         <v>390114000.0</v>
       </c>
       <c r="H16">
         <v>333697000.0</v>
       </c>
       <c r="I16">
         <v>284506000.0</v>
       </c>
       <c r="J16">
         <v>255873000.0</v>
       </c>
       <c r="K16">
         <v>240865000.0</v>
       </c>
       <c r="L16">
         <v>158190000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17">
         <v>565103000.0</v>
       </c>
       <c r="C17">
         <v>569185000.0</v>
       </c>
       <c r="D17">
         <v>448941000.0</v>
       </c>
       <c r="E17">
         <v>432597000.0</v>
       </c>
       <c r="F17">
         <v>485776000.0</v>
       </c>
       <c r="G17">
         <v>418026000.0</v>
       </c>
       <c r="H17">
         <v>345908000.0</v>
       </c>
       <c r="I17">
         <v>294034000.0</v>
       </c>
       <c r="J17">
         <v>259941000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>-22490000.0</v>
       </c>
       <c r="C18">
         <v>-22598000.0</v>
       </c>
       <c r="D18">
         <v>-33545000.0</v>
       </c>
       <c r="E18">
         <v>-20446000.0</v>
       </c>
       <c r="F18">
         <v>-11139000.0</v>
       </c>
       <c r="G18">
         <v>-16345000.0</v>
       </c>
       <c r="H18">
         <v>-15533000.0</v>
       </c>
       <c r="I18">
         <v>-10751000.0</v>
       </c>
       <c r="J18">
         <v>-14030000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21">
         <v>742064000.0</v>
       </c>
       <c r="C21">
         <v>736534000.0</v>
       </c>
       <c r="D21">
         <v>602212000.0</v>
       </c>
       <c r="E21">
         <v>568753000.0</v>
       </c>
       <c r="F21">
         <v>612100000.0</v>
       </c>
       <c r="G21">
         <v>560607000.0</v>
       </c>
       <c r="H21">
         <v>466121000.0</v>
       </c>
       <c r="I21">
         <v>350997000.0</v>
       </c>
@@ -12322,76 +12598,76 @@
       </c>
       <c r="O21">
         <v>107612971.0</v>
       </c>
       <c r="P21">
         <v>97437245.0</v>
       </c>
       <c r="Q21">
         <v>70046715.0</v>
       </c>
       <c r="R21">
         <v>42490088.0</v>
       </c>
       <c r="S21">
         <v>59281970.0</v>
       </c>
       <c r="T21">
         <v>43764592.0</v>
       </c>
       <c r="U21">
         <v>47467143.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>3775645000.0</v>
       </c>
       <c r="C23">
         <v>3757196000.0</v>
       </c>
       <c r="D23">
         <v>3474942000.0</v>
       </c>
       <c r="E23">
         <v>3426537000.0</v>
       </c>
       <c r="F23">
         <v>3071053000.0</v>
       </c>
       <c r="G23">
         <v>2950158000.0</v>
       </c>
       <c r="H23">
         <v>2776310000.0</v>
       </c>
       <c r="I23">
         <v>2275770000.0</v>
       </c>
@@ -12412,144 +12688,144 @@
       </c>
       <c r="O23">
         <v>773411807.0</v>
       </c>
       <c r="P23">
         <v>706585545.0</v>
       </c>
       <c r="Q23">
         <v>624768831.0</v>
       </c>
       <c r="R23">
         <v>467241219.0</v>
       </c>
       <c r="S23">
         <v>597313532.0</v>
       </c>
       <c r="T23">
         <v>569326908.0</v>
       </c>
       <c r="U23">
         <v>538848679.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
         <v>137881000.0</v>
       </c>
       <c r="C25">
         <v>132075000.0</v>
       </c>
       <c r="D25">
         <v>123865000.0</v>
       </c>
       <c r="E25">
         <v>114454000.0</v>
       </c>
       <c r="F25">
         <v>110227000.0</v>
       </c>
       <c r="G25">
         <v>110663000.0</v>
       </c>
       <c r="H25">
         <v>92283000.0</v>
       </c>
       <c r="I25">
         <v>71711000.0</v>
       </c>
       <c r="J25">
         <v>63224000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27">
         <v>125467000.0</v>
       </c>
       <c r="C27">
         <v>116253000.0</v>
       </c>
       <c r="D27">
         <v>122821000.0</v>
       </c>
       <c r="E27">
         <v>138272000.0</v>
       </c>
       <c r="F27">
         <v>105236000.0</v>
       </c>
       <c r="G27">
         <v>95023000.0</v>
       </c>
       <c r="H27">
         <v>83422000.0</v>
       </c>
       <c r="I27">
         <v>68350000.0</v>
       </c>
@@ -12570,51 +12846,51 @@
       </c>
       <c r="O27">
         <v>28560431.0</v>
       </c>
       <c r="P27">
         <v>25861458.0</v>
       </c>
       <c r="Q27">
         <v>28312190.0</v>
       </c>
       <c r="R27">
         <v>23897077.0</v>
       </c>
       <c r="S27">
         <v>29463391.0</v>
       </c>
       <c r="T27">
         <v>25067503.0</v>
       </c>
       <c r="U27">
         <v>26714636.0</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
         <v>206614000.0</v>
       </c>
       <c r="C28">
         <v>174219000.0</v>
       </c>
       <c r="D28">
         <v>164755000.0</v>
       </c>
       <c r="E28">
         <v>148128000.0</v>
       </c>
       <c r="F28">
         <v>153239000.0</v>
       </c>
       <c r="G28">
         <v>141455000.0</v>
       </c>
       <c r="H28">
         <v>129379000.0</v>
       </c>
       <c r="I28">
         <v>98904000.0</v>
       </c>
@@ -12635,98 +12911,98 @@
       </c>
       <c r="O28">
         <v>44705763.0</v>
       </c>
       <c r="P28">
         <v>39761930.0</v>
       </c>
       <c r="Q28">
         <v>37149081.0</v>
       </c>
       <c r="R28">
         <v>26387227.0</v>
       </c>
       <c r="S28">
         <v>35515881.0</v>
       </c>
       <c r="T28">
         <v>26213499.0</v>
       </c>
       <c r="U28">
         <v>40091155.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>170151000.0</v>
       </c>
       <c r="C29">
         <v>159698000.0</v>
       </c>
       <c r="D29">
         <v>119726000.0</v>
       </c>
       <c r="E29">
         <v>115710000.0</v>
       </c>
       <c r="F29">
         <v>115185000.0</v>
       </c>
       <c r="G29">
         <v>126236000.0</v>
       </c>
       <c r="H29">
         <v>104680000.0</v>
       </c>
       <c r="I29">
         <v>65950000.0</v>
       </c>
       <c r="J29">
         <v>58027000.0</v>
       </c>
       <c r="K29">
         <v>59765000.0</v>
       </c>
       <c r="L29">
         <v>58866000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
         <v>314304000.0</v>
       </c>
       <c r="C30">
         <v>290472000.0</v>
       </c>
       <c r="D30">
         <v>287576000.0</v>
       </c>
       <c r="E30">
         <v>286400000.0</v>
       </c>
       <c r="F30">
         <v>258475000.0</v>
       </c>
       <c r="G30">
         <v>236478000.0</v>
       </c>
       <c r="H30">
         <v>212801000.0</v>
       </c>
       <c r="I30">
         <v>167254000.0</v>
       </c>
@@ -12747,51 +13023,51 @@
       </c>
       <c r="O30">
         <v>70187313.0</v>
       </c>
       <c r="P30">
         <v>61863640.0</v>
       </c>
       <c r="Q30">
         <v>52961943.0</v>
       </c>
       <c r="R30">
         <v>38676043.0</v>
       </c>
       <c r="S30">
         <v>29096107.0</v>
       </c>
       <c r="T30">
         <v>36274185.0</v>
       </c>
       <c r="U30">
         <v>50385260.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B31">
         <v>-6810000.0</v>
       </c>
       <c r="C31">
         <v>-7651000.0</v>
       </c>
       <c r="D31">
         <v>-33287000.0</v>
       </c>
       <c r="E31">
         <v>-10474000.0</v>
       </c>
       <c r="F31">
         <v>-22900000.0</v>
       </c>
       <c r="G31">
         <v>-16345000.0</v>
       </c>
       <c r="H31">
         <v>-20548000.0</v>
       </c>
       <c r="I31">
         <v>17635000.0</v>
       </c>
@@ -12812,51 +13088,51 @@
       </c>
       <c r="O31">
         <v>-444238.0</v>
       </c>
       <c r="P31">
         <v>-796996.0</v>
       </c>
       <c r="Q31">
         <v>-1260060.0</v>
       </c>
       <c r="R31">
         <v>-438634.0</v>
       </c>
       <c r="S31">
         <v>-1867931.0</v>
       </c>
       <c r="T31">
         <v>-3545889.0</v>
       </c>
       <c r="U31">
         <v>-3419087.0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B32">
         <v>4517709000.0</v>
       </c>
       <c r="C32">
         <v>4475599000.0</v>
       </c>
       <c r="D32">
         <v>4076896000.0</v>
       </c>
       <c r="E32">
         <v>3985318000.0</v>
       </c>
       <c r="F32">
         <v>3655966000.0</v>
       </c>
       <c r="G32">
         <v>3518601000.0</v>
       </c>
       <c r="H32">
         <v>3247446000.0</v>
       </c>
       <c r="I32">
         <v>2626767000.0</v>
       </c>
@@ -12896,484 +13172,500 @@
       <c r="U32">
         <v>586315822.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
+        <v>90</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
+        <v>96</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
-      <c r="AN2">
+      <c r="AN2"/>
+      <c r="AO2"/>
+      <c r="AP2">
         <v>466000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>467000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>469000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>241000000.0</v>
       </c>
-      <c r="AR2"/>
-      <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2">
         <v>210132000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>126532494.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>200980000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>188490000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>35222000.0</v>
+      </c>
+      <c r="C3">
+        <v>34944000.0</v>
+      </c>
+      <c r="D3">
         <v>35021000.0</v>
       </c>
-      <c r="C3"/>
-      <c r="D3"/>
       <c r="E3">
+        <v>34759000.0</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3">
         <v>3045000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3485000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>33212000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>32832000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>32910000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>33121000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>31543000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>30948000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>30942000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>30433000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>28252000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>28853000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>28683000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>28666000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>27371000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>27764000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2731000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>3558000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>-15701000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2238000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>3036000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>2591000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>-7512000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>2190000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>-424000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>731000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1641051000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>-521215000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>-547115000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>-563781000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1520368000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>-546940000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>-500778000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>-464804000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1402998000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>-465027000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>-462969000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>-466726000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1204164000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>-396572000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>-413691000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>-388997000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1044051000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>-376845000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>-337346000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>-325428000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>755482339.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>-304907000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>-237162000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>13000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>436727.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>-14000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>93000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13387,396 +13679,412 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5">
+        <v>202754000.0</v>
+      </c>
+      <c r="C5">
+        <v>192626000.0</v>
+      </c>
+      <c r="D5">
         <v>204350000.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5"/>
       <c r="E5">
+        <v>181953000.0</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5">
         <v>175247000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>176896000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>182552000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>183636000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>193625000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>191668000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>153087000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>153165000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>151217000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>144743000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>178658000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>125274000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>128964000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>134755000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>175820000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>151851000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>149174000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>126756000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>202709000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>106444000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>140786000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>118504000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>188588000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>103085000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>103875000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>75588000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1530144000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>600179000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>634752000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>658682000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-1432934000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>636154000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>586248000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>534684000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-1328197000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>543896000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>545429000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>550598000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-1124873000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>455250000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>462865000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>431071000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-986094000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>426770000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>383490000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>364811000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-713656993.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>345102000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>271084000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>31484000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>29293971.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>25780000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>25999000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>237976000.0</v>
+      </c>
+      <c r="C6">
+        <v>227570000.0</v>
+      </c>
+      <c r="D6">
         <v>239371000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>216712000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>182359000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>178292000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>180381000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>215764000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>216468000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>226535000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>224789000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>184630000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>184113000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>182159000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>175176000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>206910000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>154127000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>157647000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>163421000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>203191000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>179615000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>151905000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>130314000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>187008000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>108682000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>143822000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>121095000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>181076000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>105275000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>103451000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>76319000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>110907000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>78964000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>87637000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>94901000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>87434000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>89214000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>85470000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>69880000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>74801000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>78869000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>82460000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>83872000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>79291000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>58678000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>49174000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>42074000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>57957000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>49925000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>46144000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>39383000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>41825346.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>40195000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>33922000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>31497000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>29730698.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>25766000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>26092000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13790,54 +14098,56 @@
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13851,1406 +14161,1464 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>1117855000.0</v>
+      </c>
+      <c r="C9">
+        <v>1135859000.0</v>
+      </c>
+      <c r="D9">
         <v>1155139000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1192603000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1110547000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1105140000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1109419000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1168340000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1108014000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1092741000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1106504000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1071515000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>997113000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>978392000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1029876000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1111295000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>993844000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>952007000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>928172000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>970364000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>976798000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>906545000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>802259000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>954629000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>772229000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>914378000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>877365000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>938765000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>828457000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>766585000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>713639000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>733154000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>600179000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>634752000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>658682000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>646065000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>636154000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>586248000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>534684000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>561057000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>543896000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>545429000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>550598000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>452498000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>455250000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>462865000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>431071000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>415401000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>426770000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>383490000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>364811000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>371242613.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>345102000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>271084000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>31484000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>99481284.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>25780000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>25999000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>199152000.0</v>
+      </c>
+      <c r="C10">
+        <v>189960000.0</v>
+      </c>
+      <c r="D10">
         <v>201733000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>210152000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>176055000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>170470000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>175532000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>176974000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>174458000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>186323000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>184741000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>145558000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>144952000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>141450000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>136707000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>173568000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>120261000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>124059000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>130419000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>174509000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>148900000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>149522000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>128030000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>184188000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>104740000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>139490000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>115844000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>176573000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>101433000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>100044000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>72538000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>106897000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>76818000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>85377000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>92566000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>84283000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>85440000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>81832000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>66413000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>69908000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>75791000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>79853000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>80780000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>76996000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>56505000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>47298000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>40163000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>56013000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>48077000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>44400000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>37776000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>40217263.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>38239000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>33195000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>31329000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>29530733.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>25514000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>25839000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11">
+        <v>48325000.0</v>
+      </c>
+      <c r="C11">
+        <v>45259000.0</v>
+      </c>
+      <c r="D11">
         <v>47790000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>46391000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>42058000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>40402000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>41300000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>33780000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>40639000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>42991000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>42288000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>37187000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>30106000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>29140000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>23293000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>42715000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>25650000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>25126000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>22219000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>26300000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>32310000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>28434000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>28141000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>35387000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>28706000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>33746000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>28397000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>37956000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>25252000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>24276000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>17196000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>17664000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>14320000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>16469000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>19171000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>11069000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>18019000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>15513000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>13426000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>15377000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>13160000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>13201000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>18027000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>27155000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>12555000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>10185000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>8971000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>6185000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>10912000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>9727000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>7941000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>8942176.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>8292000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>7196000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>6053000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>4364717.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>4961000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>5079000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12">
+        <v>7025000.0</v>
+      </c>
+      <c r="C12">
+        <v>6928000.0</v>
+      </c>
+      <c r="D12">
         <v>6751000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>6560000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>6304000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>4777000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>4849000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>5578000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>5122000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4971000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>6927000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>7529000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>8213000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>9767000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>8036000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>6192000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5013000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4905000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4336000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3521000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2951000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2383000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2284000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2820000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3942000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4332000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>5251000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4503000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>3842000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>3407000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3781000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>4010000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>2146000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>2260000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>2335000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>3151000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>3774000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>3638000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>3467000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>4893000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>3078000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>2607000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>3092000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>2295000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>2173000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1876000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1911000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1944000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1848000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1744000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1607000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1608083.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1956000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>727000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>168000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>199965.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>252000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>253000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>138</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>2666000.0</v>
+      </c>
+      <c r="D13">
         <v>2617000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2261000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1453000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1732000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1364000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>3384000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>4862000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>6006000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>6679000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>5090000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>3041000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1806000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2798000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1311000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>311000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>348000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1274000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>467000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1704000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1296000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>-8661000.0</v>
+      </c>
+      <c r="C14">
+        <v>-9521000.0</v>
+      </c>
+      <c r="D14">
         <v>-11034000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-9432000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-10129000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-9166000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-5626000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-7335000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-7379000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-4650000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-4612000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>6523000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-5066000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-6018000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-6239000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-5869000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-6281000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-5247000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-5326000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-5555000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-6710000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-8922000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-7356000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>-6749000.0</v>
       </c>
-      <c r="X14"/>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15">
+        <v>142166000.0</v>
+      </c>
+      <c r="C15">
+        <v>135180000.0</v>
+      </c>
+      <c r="D15">
         <v>142909000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>154329000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>123868000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>123947000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>128606000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>135859000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>130496000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>141013000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>137841000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>114894000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>109780000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>106292000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>107175000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>124984000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>88330000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>93686000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>102874000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>142654000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>109880000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>112166000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>92533000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>142052000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>69626000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>97474000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>80962000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>133402000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>72884000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>73745000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>53666000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>88287000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>61136000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>67981000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>72402000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>72127000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>66497000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>65192000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>52057000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>54135000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>61255000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>64622000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>60853000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>48911000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>42958000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>36054000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>30267000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>48846000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>36341000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>33920000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>29343000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>30267282.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>29535000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>25607000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>24875000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>23388876.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>19711000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>20184000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>141</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>135180000.0</v>
+      </c>
+      <c r="D16">
         <v>142909000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>154329000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>123868000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>123947000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>128606000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>114894000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>109780000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>106292000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>107175000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>124984000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>88330000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>93686000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>102874000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>142654000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>109880000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>112166000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>92533000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>142052000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>69626000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>97474000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>80962000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>133402000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>72884000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17">
+        <v>150827000.0</v>
+      </c>
+      <c r="C17">
+        <v>144701000.0</v>
+      </c>
+      <c r="D17">
         <v>153943000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>163761000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>133997000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>133113000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>134232000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>143194000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>137875000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>145663000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>142453000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>108371000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>114846000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>112310000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>113414000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>130853000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>94611000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>98933000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>108200000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>148209000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>116590000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>121088000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>99889000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>148801000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>76034000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>105744000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>87447000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>143</v>
+      </c>
+      <c r="B18">
+        <v>-7025000.0</v>
+      </c>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-      <c r="F18"/>
+      <c r="F18">
+        <v>-6304000.0</v>
+      </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18">
         <v>-2951000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15264,54 +15632,56 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15325,227 +15695,235 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>202754000.0</v>
+      </c>
+      <c r="C21">
+        <v>192626000.0</v>
+      </c>
+      <c r="D21">
         <v>204350000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>212413000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>177508000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>175247000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>176896000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>210421000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>179580000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>191294000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>188451000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>153087000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>149814000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>147456000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>143386000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>182266000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>123302000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>125865000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>133217000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>160394000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>148589000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>149174000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>126756000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>202709000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>106444000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>140786000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>118504000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>188588000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>103085000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>103875000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>75588000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-1530144000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>600179000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>634752000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>658682000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-1432934000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>636154000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>586248000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>534684000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-1328197000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>543896000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>545429000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>550598000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-1124873000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>455250000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>462865000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>431071000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-986094000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>426770000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>383490000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>364811000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-713656993.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>345102000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>271084000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>31484000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>29293971.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>25780000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>25999000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15559,193 +15937,201 @@
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>915101000.0</v>
+      </c>
+      <c r="C23">
+        <v>943233000.0</v>
+      </c>
+      <c r="D23">
         <v>950789000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>980190000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>933039000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>929893000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>932523000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1168340000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>928434000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>901447000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>918053000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>918428000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>847299000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>830936000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>886490000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>929029000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>870542000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>826142000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>794955000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>809970000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>828209000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>757371000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>675503000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>751920000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>665785000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>773592000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>758861000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>750177000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>725372000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>662710000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>638051000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2263298000.0</v>
       </c>
-      <c r="AF23"/>
-      <c r="AG23"/>
       <c r="AH23"/>
-      <c r="AI23">
+      <c r="AI23"/>
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>2078999000.0</v>
       </c>
-      <c r="AJ23"/>
-      <c r="AK23"/>
       <c r="AL23"/>
-      <c r="AM23">
+      <c r="AM23"/>
+      <c r="AN23"/>
+      <c r="AO23">
         <v>1889254000.0</v>
       </c>
-      <c r="AN23"/>
-      <c r="AO23"/>
       <c r="AP23"/>
-      <c r="AQ23">
+      <c r="AQ23"/>
+      <c r="AR23"/>
+      <c r="AS23">
         <v>1577371000.0</v>
       </c>
-      <c r="AR23"/>
-      <c r="AS23"/>
       <c r="AT23"/>
-      <c r="AU23">
+      <c r="AU23"/>
+      <c r="AV23"/>
+      <c r="AW23">
         <v>1401495000.0</v>
       </c>
-      <c r="AV23"/>
-      <c r="AW23"/>
       <c r="AX23"/>
-      <c r="AY23">
+      <c r="AY23"/>
+      <c r="AZ23"/>
+      <c r="BA23">
         <v>1084899606.0</v>
       </c>
-      <c r="AZ23"/>
-[...1 lines deleted...]
-      <c r="BB23">
+      <c r="BB23"/>
+      <c r="BC23"/>
+      <c r="BD23">
         <v>210132000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>196719807.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>200980000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>188490000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15759,54 +16145,56 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -15820,54 +16208,56 @@
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15881,54 +16271,56 @@
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -15942,54 +16334,56 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
@@ -16003,648 +16397,674 @@
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
-    </row>
-    <row r="29" spans="1:57">
+      <c r="BF28"/>
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>48325000.0</v>
+      </c>
+      <c r="C29">
+        <v>45259000.0</v>
+      </c>
+      <c r="D29">
         <v>47790000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>46391000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>42058000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>40402000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>41300000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>33780000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>40639000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>42991000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>42288000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>37187000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>30106000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>29140000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>23293000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>42715000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>25650000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>25126000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>22219000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>26300000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>32310000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>28434000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>28141000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>35387000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>28706000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>33746000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>28397000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>37956000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>25252000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>915101000.0</v>
+      </c>
+      <c r="C30">
+        <v>943233000.0</v>
+      </c>
+      <c r="D30">
         <v>950789000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>980190000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>933039000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>929893000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>932523000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1168340000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>895602000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>868537000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-918053000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-918428000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-847299000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-830936000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-886490000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-929029000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-870542000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-826142000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-794955000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-809970000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-828209000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-757371000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-675503000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-751920000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-665785000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-773592000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-758861000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-750177000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-725372000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-662710000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-638051000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-2263298000.0</v>
       </c>
-      <c r="AF30"/>
-      <c r="AG30"/>
       <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>-2078999000.0</v>
       </c>
-      <c r="AJ30"/>
-      <c r="AK30"/>
       <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30"/>
+      <c r="AO30">
         <v>-1889254000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>466000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>467000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>469000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-1577371000.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30"/>
       <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30">
         <v>-1401495000.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30"/>
       <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30"/>
+      <c r="BA30">
         <v>-1084899606.0</v>
       </c>
-      <c r="AZ30"/>
-      <c r="BA30"/>
       <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30">
         <v>-70187313.0</v>
       </c>
-      <c r="BD30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:57">
+      <c r="BF30"/>
+      <c r="BG30"/>
+    </row>
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B31">
+        <v>-3602000.0</v>
+      </c>
+      <c r="C31">
+        <v>-2666000.0</v>
+      </c>
+      <c r="D31">
         <v>-2617000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-2261000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-1453000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-1732000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-1364000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-33447000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-5122000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-4971000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-3710000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-7529000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-4862000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-6006000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-6679000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-5090000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-3041000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-1806000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-2798000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-3521000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-2951000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-2383000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-2284000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-18521000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-1704000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-1296000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-2660000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-2656000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-1652000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-3831000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-3050000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-1301000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-523361000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-549375000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-566116000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-1219000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-550714000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-504416000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-468271000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-4186000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-468105000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-465576000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-469818000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>1201869000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-398745000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-415567000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-390908000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>1042107000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-378693000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-339090000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-327035000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>753874256.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-306863000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-237889000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-155000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>236762.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-266000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-160000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:57">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B32">
+        <v>1117855000.0</v>
+      </c>
+      <c r="C32">
+        <v>1135859000.0</v>
+      </c>
+      <c r="D32">
         <v>1155139000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1192603000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1110547000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1105140000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1109419000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1168340000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1108014000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1092741000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1106504000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1071515000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>997113000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>978392000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1029876000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1111295000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>993844000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>952007000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>928172000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>970364000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>976798000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>906545000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>802259000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>954629000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>772229000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>914378000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>877365000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>938765000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>828457000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>766585000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>713639000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>733154000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>600179000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>634752000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>658682000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>646065000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>636154000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>586248000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>534684000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>561057000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>543896000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>545429000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>550598000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>452498000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>455250000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>462865000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>431071000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>415401000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>426770000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>383490000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>364811000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>371242613.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>345102000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>271084000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>241616000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>226013778.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>226760000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>214489000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -16723,51 +17143,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>252358000.0</v>
       </c>
       <c r="C2">
         <v>166411000.0</v>
       </c>
       <c r="D2">
         <v>191177000.0</v>
       </c>
       <c r="E2">
         <v>243308000.0</v>
       </c>
       <c r="F2">
         <v>413244000.0</v>
       </c>
       <c r="G2">
         <v>257644000.0</v>
       </c>
       <c r="H2">
         <v>172316000.0</v>
       </c>
       <c r="I2">
         <v>191898000.0</v>
       </c>
@@ -16788,51 +17208,51 @@
       </c>
       <c r="O2">
         <v>40765337.0</v>
       </c>
       <c r="P2">
         <v>23173468.0</v>
       </c>
       <c r="Q2">
         <v>15438872.0</v>
       </c>
       <c r="R2">
         <v>29319130.0</v>
       </c>
       <c r="S2">
         <v>28508214.0</v>
       </c>
       <c r="T2">
         <v>24591237.0</v>
       </c>
       <c r="U2">
         <v>19871283.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>233767000</v>
       </c>
       <c r="C3">
         <v>754125000</v>
       </c>
       <c r="D3">
         <v>123112000</v>
       </c>
       <c r="E3">
         <v>627473000</v>
       </c>
       <c r="F3">
         <v>124643000</v>
       </c>
       <c r="G3">
         <v>134399000</v>
       </c>
       <c r="H3">
         <v>87550000</v>
       </c>
       <c r="I3">
         <v>67864000</v>
       </c>
@@ -16853,101 +17273,101 @@
       </c>
       <c r="O3">
         <v>40922929</v>
       </c>
       <c r="P3">
         <v>18567634</v>
       </c>
       <c r="Q3">
         <v>23863929</v>
       </c>
       <c r="R3">
         <v>12218293</v>
       </c>
       <c r="S3">
         <v>9319827</v>
       </c>
       <c r="T3">
         <v>24929872</v>
       </c>
       <c r="U3">
         <v>71566750</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>193256000.0</v>
       </c>
       <c r="C6">
         <v>85947000.0</v>
       </c>
       <c r="D6">
         <v>-24766000.0</v>
       </c>
       <c r="E6">
         <v>-52131000.0</v>
       </c>
       <c r="F6">
         <v>-169936000.0</v>
       </c>
       <c r="G6">
         <v>155600000.0</v>
       </c>
       <c r="H6">
         <v>85328000.0</v>
       </c>
       <c r="I6">
         <v>-19582000.0</v>
       </c>
@@ -16968,51 +17388,51 @@
       </c>
       <c r="O6">
         <v>-4430733.0</v>
       </c>
       <c r="P6">
         <v>17591869.0</v>
       </c>
       <c r="Q6">
         <v>7734596.0</v>
       </c>
       <c r="R6">
         <v>-13880258.0</v>
       </c>
       <c r="S6">
         <v>810916.0</v>
       </c>
       <c r="T6">
         <v>3916977.0</v>
       </c>
       <c r="U6">
         <v>4719954.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7">
         <v>208514000.0</v>
       </c>
       <c r="C7">
         <v>126344000.0</v>
       </c>
       <c r="D7">
         <v>197834000.0</v>
       </c>
       <c r="E7">
         <v>176251000.0</v>
       </c>
       <c r="F7">
         <v>99408000.0</v>
       </c>
       <c r="G7">
         <v>155470000.0</v>
       </c>
       <c r="H7">
         <v>91434000.0</v>
       </c>
       <c r="I7">
         <v>31393000.0</v>
       </c>
@@ -17033,76 +17453,76 @@
       </c>
       <c r="O7">
         <v>21715517.0</v>
       </c>
       <c r="P7">
         <v>5065466.0</v>
       </c>
       <c r="Q7">
         <v>-4181066.0</v>
       </c>
       <c r="R7">
         <v>19890574.0</v>
       </c>
       <c r="S7">
         <v>16569763.0</v>
       </c>
       <c r="T7">
         <v>-203855.0</v>
       </c>
       <c r="U7">
         <v>17503027.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
         <v>47134000.0</v>
       </c>
       <c r="C9">
         <v>-208253000.0</v>
       </c>
       <c r="D9">
         <v>-157955000.0</v>
       </c>
       <c r="E9">
         <v>-17781000.0</v>
       </c>
       <c r="F9">
         <v>-137916000.0</v>
       </c>
       <c r="G9">
         <v>63981000.0</v>
       </c>
       <c r="H9">
         <v>-35378000.0</v>
       </c>
       <c r="I9">
         <v>-37131000.0</v>
       </c>
@@ -17111,51 +17531,51 @@
       </c>
       <c r="K9">
         <v>-34903000.0</v>
       </c>
       <c r="L9">
         <v>-46000000.0</v>
       </c>
       <c r="M9">
         <v>-20000000.0</v>
       </c>
       <c r="N9">
         <v>-10000000.0</v>
       </c>
       <c r="O9">
         <v>-20000000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
         <v>175002000.0</v>
       </c>
       <c r="C10">
         <v>220656000.0</v>
       </c>
       <c r="D10">
         <v>306003000.0</v>
       </c>
       <c r="E10">
         <v>-65502000.0</v>
       </c>
       <c r="F10">
         <v>-33775000.0</v>
       </c>
       <c r="G10">
         <v>-22117000.0</v>
       </c>
       <c r="H10">
         <v>20771000.0</v>
       </c>
       <c r="I10">
         <v>-41002000.0</v>
       </c>
@@ -17176,142 +17596,142 @@
       </c>
       <c r="O10">
         <v>6721356.0</v>
       </c>
       <c r="P10">
         <v>-4133126.0</v>
       </c>
       <c r="Q10">
         <v>-2503892.0</v>
       </c>
       <c r="R10">
         <v>14479811.0</v>
       </c>
       <c r="S10">
         <v>-5453108.0</v>
       </c>
       <c r="T10">
         <v>-9586555.0</v>
       </c>
       <c r="U10">
         <v>3191082.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>49786000.0</v>
       </c>
       <c r="E11">
         <v>119228000.0</v>
       </c>
       <c r="F11">
         <v>68781000.0</v>
       </c>
       <c r="G11">
         <v>14950000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>45005000.0</v>
       </c>
       <c r="E12">
         <v>37709000.0</v>
       </c>
       <c r="F12">
         <v>38185000.0</v>
       </c>
       <c r="G12">
         <v>64144000.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14">
         <v>137881000.0</v>
       </c>
       <c r="C14">
         <v>132075000.0</v>
       </c>
       <c r="D14">
         <v>123865000.0</v>
       </c>
       <c r="E14">
         <v>114454000.0</v>
       </c>
       <c r="F14">
         <v>110227000.0</v>
       </c>
       <c r="G14">
         <v>110663000.0</v>
       </c>
       <c r="H14">
         <v>92283000.0</v>
       </c>
       <c r="I14">
         <v>71711000.0</v>
       </c>
@@ -17332,51 +17752,51 @@
       </c>
       <c r="O14">
         <v>23048681.0</v>
       </c>
       <c r="P14">
         <v>21813596.0</v>
       </c>
       <c r="Q14">
         <v>23571915.0</v>
       </c>
       <c r="R14">
         <v>23570706.0</v>
       </c>
       <c r="S14">
         <v>23464110.0</v>
       </c>
       <c r="T14">
         <v>21138021.0</v>
       </c>
       <c r="U14">
         <v>20539872.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15">
         <v>186752000.0</v>
       </c>
       <c r="C15">
         <v>170639000.0</v>
       </c>
       <c r="D15">
         <v>155106000.0</v>
       </c>
       <c r="E15">
         <v>139590000.0</v>
       </c>
       <c r="F15">
         <v>129219000.0</v>
       </c>
       <c r="G15">
         <v>103175000.0</v>
       </c>
       <c r="H15">
         <v>100449000.0</v>
       </c>
       <c r="I15">
         <v>56496000.0</v>
       </c>
@@ -17397,51 +17817,51 @@
       </c>
       <c r="O15">
         <v>28992725.0</v>
       </c>
       <c r="P15">
         <v>30130469.0</v>
       </c>
       <c r="Q15">
         <v>11032682.0</v>
       </c>
       <c r="R15">
         <v>17494815.0</v>
       </c>
       <c r="S15">
         <v>5690383.0</v>
       </c>
       <c r="T15">
         <v>13615693.0</v>
       </c>
       <c r="U15">
         <v>10696603.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16">
         <v>445614000.0</v>
       </c>
       <c r="C16">
         <v>252358000.0</v>
       </c>
       <c r="D16">
         <v>166411000.0</v>
       </c>
       <c r="E16">
         <v>191177000.0</v>
       </c>
       <c r="F16">
         <v>243308000.0</v>
       </c>
       <c r="G16">
         <v>413244000.0</v>
       </c>
       <c r="H16">
         <v>257644000.0</v>
       </c>
       <c r="I16">
         <v>172316000.0</v>
       </c>
@@ -17462,76 +17882,76 @@
       </c>
       <c r="O16">
         <v>36334604.0</v>
       </c>
       <c r="P16">
         <v>40765337.0</v>
       </c>
       <c r="Q16">
         <v>23173468.0</v>
       </c>
       <c r="R16">
         <v>15438872.0</v>
       </c>
       <c r="S16">
         <v>29319130.0</v>
       </c>
       <c r="T16">
         <v>28508214.0</v>
       </c>
       <c r="U16">
         <v>24591237.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
         <v>675437000.0</v>
       </c>
       <c r="C18">
         <v>88873000.0</v>
       </c>
       <c r="D18">
         <v>681680000.0</v>
       </c>
       <c r="E18">
         <v>110815000.0</v>
       </c>
       <c r="F18">
         <v>574929000.0</v>
       </c>
       <c r="G18">
         <v>580938000.0</v>
       </c>
       <c r="H18">
         <v>469415000.0</v>
       </c>
       <c r="I18">
         <v>324560000.0</v>
       </c>
@@ -17552,168 +17972,168 @@
       </c>
       <c r="O18">
         <v>88509779.0</v>
       </c>
       <c r="P18">
         <v>92373886.0</v>
       </c>
       <c r="Q18">
         <v>54273565.0</v>
       </c>
       <c r="R18">
         <v>61654059.0</v>
       </c>
       <c r="S18">
         <v>57625024.0</v>
       </c>
       <c r="T18">
         <v>39642537.0</v>
       </c>
       <c r="U18">
         <v>21602125.0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19">
         <v>-1961143000.0</v>
       </c>
       <c r="C19">
         <v>-640081000.0</v>
       </c>
       <c r="D19">
         <v>-270043000.0</v>
       </c>
       <c r="E19">
         <v>-667712000.0</v>
       </c>
       <c r="F19">
         <v>-776468000.0</v>
       </c>
       <c r="G19">
         <v>-480852000.0</v>
       </c>
       <c r="H19">
         <v>-298608000.0</v>
       </c>
       <c r="I19">
         <v>-702836000.0</v>
       </c>
       <c r="J19">
         <v>-253368000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20">
         <v>21500000.0</v>
       </c>
       <c r="C20">
         <v>6000.0</v>
       </c>
       <c r="D20">
         <v>16408000.0</v>
       </c>
       <c r="E20">
         <v>16515000.0</v>
       </c>
       <c r="F20">
         <v>325000.0</v>
       </c>
       <c r="G20">
         <v>4000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>1504578000.0</v>
       </c>
       <c r="C21">
         <v>93194000.0</v>
       </c>
       <c r="D21">
         <v>-355919000.0</v>
       </c>
       <c r="E21">
         <v>40679000.0</v>
       </c>
       <c r="F21">
         <v>70118000.0</v>
       </c>
       <c r="G21">
         <v>64709000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22">
         <v>735254000.0</v>
       </c>
       <c r="C22">
         <v>545209000.0</v>
       </c>
       <c r="D22">
         <v>568667000.0</v>
       </c>
       <c r="E22">
         <v>548307000.0</v>
       </c>
       <c r="F22">
         <v>600961000.0</v>
       </c>
       <c r="G22">
         <v>544262000.0</v>
       </c>
       <c r="H22">
         <v>450588000.0</v>
       </c>
       <c r="I22">
         <v>361658000.0</v>
       </c>
@@ -17734,51 +18154,51 @@
       </c>
       <c r="O22">
         <v>107168733.0</v>
       </c>
       <c r="P22">
         <v>96640249.0</v>
       </c>
       <c r="Q22">
         <v>70753794.0</v>
       </c>
       <c r="R22">
         <v>42051454.0</v>
       </c>
       <c r="S22">
         <v>57414039.0</v>
       </c>
       <c r="T22">
         <v>40218703.0</v>
       </c>
       <c r="U22">
         <v>44048056.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B23">
         <v>-94131000.0</v>
       </c>
       <c r="C23">
         <v>-24815000.0</v>
       </c>
       <c r="D23">
         <v>-158154000.0</v>
       </c>
       <c r="E23">
         <v>57831000.0</v>
       </c>
       <c r="F23">
         <v>48254000.0</v>
       </c>
       <c r="G23">
         <v>45833000.0</v>
       </c>
       <c r="H23">
         <v>-36002000.0</v>
       </c>
       <c r="I23">
         <v>-17545000.0</v>
       </c>
@@ -17799,51 +18219,51 @@
       </c>
       <c r="O23">
         <v>-1422615.0</v>
       </c>
       <c r="P23">
         <v>-2245042.0</v>
       </c>
       <c r="Q23">
         <v>-1971207.0</v>
       </c>
       <c r="R23">
         <v>-3200533.0</v>
       </c>
       <c r="S23">
         <v>-4750024.0</v>
       </c>
       <c r="T23">
         <v>15728648.0</v>
       </c>
       <c r="U23">
         <v>-131389.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B24">
         <v>-1726733000.0</v>
       </c>
       <c r="C24">
         <v>-590441000.0</v>
       </c>
       <c r="D24">
         <v>-146933000.0</v>
       </c>
       <c r="E24">
         <v>-483193000.0</v>
       </c>
       <c r="F24">
         <v>-651825000.0</v>
       </c>
       <c r="G24">
         <v>-346453000.0</v>
       </c>
       <c r="H24">
         <v>-120181000.0</v>
       </c>
       <c r="I24">
         <v>-488645000.0</v>
       </c>
@@ -17864,51 +18284,51 @@
       </c>
       <c r="O24">
         <v>2470646.0</v>
       </c>
       <c r="P24">
         <v>1735070.0</v>
       </c>
       <c r="Q24">
         <v>671359.0</v>
       </c>
       <c r="R24">
         <v>2104931.0</v>
       </c>
       <c r="S24">
         <v>-29700000.0</v>
       </c>
       <c r="T24">
         <v>736717.0</v>
       </c>
       <c r="U24">
         <v>-73008.0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B25">
         <v>-34564000.0</v>
       </c>
       <c r="C25">
         <v>38642000.0</v>
       </c>
       <c r="D25">
         <v>28539000.0</v>
       </c>
       <c r="E25">
         <v>-102166000.0</v>
       </c>
       <c r="F25">
         <v>8006000.0</v>
       </c>
       <c r="G25">
         <v>10928000.0</v>
       </c>
       <c r="H25">
         <v>11596000.0</v>
       </c>
       <c r="I25">
         <v>5443000.0</v>
       </c>
@@ -17929,51 +18349,51 @@
       </c>
       <c r="O25">
         <v>-22500223.0</v>
       </c>
       <c r="P25">
         <v>-12577791.0</v>
       </c>
       <c r="Q25">
         <v>-12007149.0</v>
       </c>
       <c r="R25">
         <v>-11640382.0</v>
       </c>
       <c r="S25">
         <v>-30503061.0</v>
       </c>
       <c r="T25">
         <v>3419540.0</v>
       </c>
       <c r="U25">
         <v>11077920.0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B26">
         <v>21500000.0</v>
       </c>
       <c r="C26">
         <v>6000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>16515000.0</v>
       </c>
       <c r="F26">
         <v>325000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>2070000.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>-1000.0</v>
@@ -17992,94 +18412,94 @@
       </c>
       <c r="O26">
         <v>-584.0</v>
       </c>
       <c r="P26">
         <v>-728685.0</v>
       </c>
       <c r="Q26">
         <v>-372.0</v>
       </c>
       <c r="R26">
         <v>-302.0</v>
       </c>
       <c r="S26">
         <v>-10941949.0</v>
       </c>
       <c r="T26">
         <v>-27399598.0</v>
       </c>
       <c r="U26">
         <v>-462226.0</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B27">
         <v>0.0</v>
       </c>
       <c r="C27">
         <v>729000.0</v>
       </c>
       <c r="D27">
         <v>210000.0</v>
       </c>
       <c r="E27">
         <v>1442000.0</v>
       </c>
       <c r="F27">
         <v>11203000.0</v>
       </c>
       <c r="G27">
         <v>6006000.0</v>
       </c>
       <c r="H27">
         <v>2880000.0</v>
       </c>
       <c r="I27">
         <v>1240000.0</v>
       </c>
       <c r="J27">
         <v>7831000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B28">
         <v>1245195000.0</v>
       </c>
       <c r="C28">
         <v>-102254000.0</v>
       </c>
       <c r="D28">
         <v>-559515000.0</v>
       </c>
       <c r="E28">
         <v>-122707000.0</v>
       </c>
       <c r="F28">
         <v>-93040000.0</v>
       </c>
       <c r="G28">
         <v>-78885000.0</v>
       </c>
       <c r="H28">
         <v>-173029000.0</v>
       </c>
       <c r="I28">
         <v>290830000.0</v>
       </c>
@@ -18100,51 +18520,51 @@
       </c>
       <c r="O28">
         <v>-22016824.0</v>
       </c>
       <c r="P28">
         <v>-53666861.0</v>
       </c>
       <c r="Q28">
         <v>19596618.0</v>
       </c>
       <c r="R28">
         <v>-62524867.0</v>
       </c>
       <c r="S28">
         <v>-23708260.0</v>
       </c>
       <c r="T28">
         <v>-39328256.0</v>
       </c>
       <c r="U28">
         <v>-12606289.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B29">
         <v>909204000.0</v>
       </c>
       <c r="C29">
         <v>842999000.0</v>
       </c>
       <c r="D29">
         <v>804792000.0</v>
       </c>
       <c r="E29">
         <v>738288000.0</v>
       </c>
       <c r="F29">
         <v>699572000.0</v>
       </c>
       <c r="G29">
         <v>715337000.0</v>
       </c>
       <c r="H29">
         <v>556965000.0</v>
       </c>
       <c r="I29">
         <v>392424000.0</v>
       </c>
@@ -18165,51 +18585,51 @@
       </c>
       <c r="O29">
         <v>129432708.0</v>
       </c>
       <c r="P29">
         <v>110941520.0</v>
       </c>
       <c r="Q29">
         <v>78137494.0</v>
       </c>
       <c r="R29">
         <v>73872352.0</v>
       </c>
       <c r="S29">
         <v>66944851.0</v>
       </c>
       <c r="T29">
         <v>64572409.0</v>
       </c>
       <c r="U29">
         <v>93168875.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B30">
         <v>-1961143000.0</v>
       </c>
       <c r="C30">
         <v>-654798000.0</v>
       </c>
       <c r="D30">
         <v>-270044000.0</v>
       </c>
       <c r="E30">
         <v>-667712000.0</v>
       </c>
       <c r="F30">
         <v>-776468000.0</v>
       </c>
       <c r="G30">
         <v>-480852000.0</v>
       </c>
       <c r="H30">
         <v>-298608000.0</v>
       </c>
       <c r="I30">
         <v>-702836000.0</v>
       </c>
@@ -18249,575 +18669,593 @@
       <c r="U30">
         <v>-75842632.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
+        <v>90</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
+        <v>96</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:56">
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>145225000.0</v>
+      </c>
+      <c r="C2">
+        <v>150306000.0</v>
+      </c>
+      <c r="D2">
         <v>445614000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>184696000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>149592000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>116213000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>252358000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>180753000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>208444000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>132827000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>166411000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>119499000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>116261000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>89466000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>191177000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>115447000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>109228000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>166744000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>243308000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>113489000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>123689000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>247994000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>413244000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>292844000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>177553000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>240537000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>257644000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>199822000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>177384000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>163469000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>172316000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>355069000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>158725000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>121547000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>191898000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>90037000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>179837000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>132745000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>100601000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>74222000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>82788000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>79716000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>90626000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>63491000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>121746000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>102862000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>83766000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>56384000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>89251000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>91206000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>152177000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>58609000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>50805000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>49984000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>36335000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>45102000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>55542000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>19068000</v>
+      </c>
+      <c r="C3">
+        <v>18148000</v>
+      </c>
+      <c r="D3">
         <v>79874000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>45650000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>60927000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>23652000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>103538000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>139876000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>353571000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>238513000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>22166000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>30966000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>25794000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>27485000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>38867000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>472653000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>63636000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>47912000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>43272000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>35807000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>22943000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>49551000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>16342000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>29177000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>23021000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>35424000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>46777000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>22214000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>21151000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>26063000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>18122000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>7781000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>8802000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>41110000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>10171000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>16740000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>36862000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>36762000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>37444000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>57233000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>93248000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>72048000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>64534000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>40327000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>25955000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>15689000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>27115000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>44697000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>7974000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>9314000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>11260000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>24255005</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>11174000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>12967000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>8822000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>7086929</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>4089000</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18830,54 +19268,56 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18890,394 +19330,408 @@
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>9807000.0</v>
+      </c>
+      <c r="C6">
+        <v>-5081000.0</v>
+      </c>
+      <c r="D6">
         <v>-295308000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>260918000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>35104000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>33379000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-136145000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>71605000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-27691000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>75617000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-33584000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>46912000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>3238000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>26795000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-101711000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>75730000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>6219000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-57516000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-76564000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>129819000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-10200000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-124305000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-165250000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>120400000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>115291000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-62984000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-17107000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>57822000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>22438000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>13915000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-8847000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-182753000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>196344000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>37178000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-70351000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>101861000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-89800000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>47092000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>32144000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>26379000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-8566000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>3072000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-10910000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>27135000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-58255000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>18884000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>19096000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>27382000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-32867000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-1955000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-60971000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>93568032.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>7804000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>821000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>13649000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-8767396.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-10440000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7">
+        <v>2000.0</v>
+      </c>
+      <c r="C7">
+        <v>-30957000.0</v>
+      </c>
+      <c r="D7">
         <v>-168777000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>253790000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-19807000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>54750000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-76257000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>110630000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-1606000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>25927000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-10820000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>123889000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>88047000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>28294000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-42396000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>85590000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>19325000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>30561000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>40775000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>65360000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>6842000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>38484000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-11278000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>78182000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>8550000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>40840000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>27898000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>53947000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>46724000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>12989000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-22226000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-33031000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>7508000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>59029000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-2113000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>57051000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-7820000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-19599000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-34584000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>79539000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>37701000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-30238000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-16156000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>29049000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>25286000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-38377000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-48092000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>12316000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>11257000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-31534000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-27450000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>30207520.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>10263000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>4729000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>5749000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>19106517.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>9107000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:56">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19290,466 +19744,484 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>-14041000.0</v>
+      </c>
+      <c r="C9">
+        <v>-22203000.0</v>
+      </c>
+      <c r="D9">
         <v>-130032000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>147946000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-76123000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>26069000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-50758000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-49989000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-85093000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-94456000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>21285000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-48136000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1091000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-79147000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-31763000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1035000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-7943000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>24312000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-35185000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>19285000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-65996000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-      <c r="AN9">
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9">
         <v>12000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-11000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-62000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>16000000.0</v>
       </c>
-      <c r="AR9"/>
-      <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>-44012000.0</v>
+      </c>
+      <c r="C10">
+        <v>47548000.0</v>
+      </c>
+      <c r="D10">
         <v>124814000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-58399000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>21726000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>49022000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>162653000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-39487000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>62470000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>16946000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>180727000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-26074000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>169124000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-26799000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>189752000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-134010000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-27241000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-17162000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>112911000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-214875000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>82236000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>14263000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>84601000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-79197000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-5388000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1837000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>60631000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-62007000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>8350000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>29283000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>45145000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-71557000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1363000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>2160000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>27032000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-35400000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>31438000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-42943000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>15431000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-26706000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>3514000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-3835000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>20287000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-25575000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-4555000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>2338000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>25217000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-26717000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-1033000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>9529000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-4867000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-7244039.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>18717000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>989000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>11382000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-4148644.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-4365000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>198099000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>33814000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>18258000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-200385000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>17748000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>9951000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>12676000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4630000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -19762,450 +20234,472 @@
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>35222000.0</v>
+      </c>
+      <c r="C14">
+        <v>34944000.0</v>
+      </c>
+      <c r="D14">
         <v>35021000.0</v>
       </c>
-      <c r="C14"/>
-[...1 lines deleted...]
-      <c r="E14"/>
+      <c r="E14">
+        <v>34759000.0</v>
+      </c>
       <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14">
         <v>33212000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>32832000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>32910000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>33121000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>31543000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>30948000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>30942000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>30433000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>28252000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>28853000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>28683000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>28666000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>27371000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>27764000.0</v>
       </c>
-      <c r="U14"/>
-      <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
-      <c r="AN14">
-[...4 lines deleted...]
-      </c>
+      <c r="AN14"/>
+      <c r="AO14"/>
       <c r="AP14">
         <v>13000000.0</v>
       </c>
       <c r="AQ14">
+        <v>13000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>13000000.0</v>
+      </c>
+      <c r="AS14">
         <v>11000000.0</v>
       </c>
-      <c r="AR14"/>
-      <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14"/>
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>171</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
       <c r="C15">
         <v>93376000.0</v>
       </c>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>93376000.0</v>
       </c>
-      <c r="F15"/>
+      <c r="F15">
+        <v>93376000.0</v>
+      </c>
       <c r="G15">
+        <v>93376000.0</v>
+      </c>
+      <c r="H15"/>
+      <c r="I15">
         <v>93076000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>77563000.0</v>
       </c>
-      <c r="J15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>77553000.0</v>
       </c>
       <c r="N15">
         <v>77553000.0</v>
       </c>
       <c r="O15">
+        <v>77553000.0</v>
+      </c>
+      <c r="P15">
+        <v>77553000.0</v>
+      </c>
+      <c r="Q15">
         <v>62040000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>77550000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>77550000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="T15"/>
+      <c r="U15">
         <v>62027000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>67192000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>67192000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>51587000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>51588000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>51588000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15">
+      <c r="AB15"/>
+      <c r="AC15">
         <v>51526000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>48923000.0</v>
       </c>
-      <c r="AC15"/>
-[...1 lines deleted...]
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15">
         <v>48893000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
+      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15">
+        <v>29013000.0</v>
+      </c>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>46356000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>27600000.0</v>
       </c>
-      <c r="AM15"/>
-[...1 lines deleted...]
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>29423000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>20327000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>29362000.0</v>
       </c>
       <c r="AS15"/>
       <c r="AT15">
+        <v>29362000.0</v>
+      </c>
+      <c r="AU15"/>
+      <c r="AV15">
         <v>17692000.0</v>
       </c>
-      <c r="AU15"/>
-[...1 lines deleted...]
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
         <v>42020000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>15481000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>962797.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>263000.0</v>
       </c>
-      <c r="BA15"/>
-[...1 lines deleted...]
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15">
         <v>13164725.0</v>
       </c>
-      <c r="BD15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:56">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>155032000.0</v>
+      </c>
+      <c r="C16">
+        <v>145225000.0</v>
+      </c>
+      <c r="D16">
         <v>150306000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>445614000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>184696000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>149592000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>116213000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>252358000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>180753000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>208444000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>132827000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>166411000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>119499000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>116261000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>89466000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>191177000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>115447000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>109228000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>166744000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>243308000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>113489000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>123689000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>247994000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>413244000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>292844000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>177553000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>240537000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>257644000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>199822000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>177384000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>163469000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>172316000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>355069000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>158725000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>121547000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>191898000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>90037000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>179837000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>132745000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>100601000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>74222000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>82788000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>79716000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>90626000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>63491000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>121746000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>102862000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>83766000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>56384000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>89251000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>91206000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>152177032.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>58609000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>50805000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>49984000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>36334604.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>45102000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20218,1246 +20712,1294 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>150288000.0</v>
+      </c>
+      <c r="C18">
+        <v>138903000.0</v>
+      </c>
+      <c r="D18">
         <v>-71413000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>401681000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>74902000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>212970000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-14116000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>137172000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-191905000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-19068000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>167844000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>257054000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>212932000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>150719000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>60975000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-214607000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>86800000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>121382000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>117240000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>175237000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>127908000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>164729000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>107055000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>200528000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>113806000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>153611000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>112993000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>203728000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>132625000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>95943000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>37119000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>75481000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>70254000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>99329000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>79496000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>130150000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>36231000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>30325000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-1673000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>95748000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>15616000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-16842000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-1282000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>58252000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>50822000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-746000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-25645000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>19608000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>50645000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>8058000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>2245000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>57408747.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>40805000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>28788000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>28870000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>39312779.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>27770000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:56">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-444107000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-417789000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-381468000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-717779000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-130712000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-348173000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-143420000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-17776000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-113904000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>24248000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-20496000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-159891000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-3782000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-42034000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-292211000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-329685000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-94925000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-169159000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-362122000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-150262000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-35918000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-48597000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-262144000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-134193000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="C20">
+        <v>176</v>
+      </c>
+      <c r="B20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
-[...1 lines deleted...]
-      <c r="G20">
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20">
         <v>5000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
-[...1 lines deleted...]
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
-[...1 lines deleted...]
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20">
         <v>16408000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>107000.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
+      <c r="S20">
+        <v>107000.0</v>
+      </c>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>-3801000.0</v>
+      </c>
+      <c r="C21">
+        <v>-48727000.0</v>
+      </c>
+      <c r="D21">
         <v>-207582000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>376761000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>335055000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>290820000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>501942000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>36237000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-36178000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-249544000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-38195000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-32002000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22">
+        <v>142166000.0</v>
+      </c>
+      <c r="C22">
+        <v>135180000.0</v>
+      </c>
+      <c r="D22">
         <v>142909000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>210152000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>176055000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>173515000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>175532000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>135859000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>130496000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>141013000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>184741000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>145558000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>144952000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>141450000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>136707000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>173568000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>120261000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>124059000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>130419000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>174509000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>148900000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>149522000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>128030000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>184188000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>104740000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>139490000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>115844000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>176573000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>101433000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>100044000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>72538000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>106897000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>76818000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>85377000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>92566000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>84283000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>85440000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>81832000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>66413000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>69908000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>75791000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>79853000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>80780000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>76996000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>56505000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>47298000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>40163000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>56013000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>48077000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>44400000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>37776000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>40217263.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>38239000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>33195000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>31329000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>29530733.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>25514000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>-3396000.0</v>
+      </c>
+      <c r="C23">
+        <v>-2271000.0</v>
+      </c>
+      <c r="D23">
         <v>-1340000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-25691000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-17991000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-112595000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-9730000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-15721000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-9498000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-7435000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-8892000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>180349000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-11056000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-93667000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-10476000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-13692000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-7846000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-16512000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-6799000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-13259000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-5872000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-12733000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-5223000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-12061000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-8061000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>33335000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-8044000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-330000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-10362000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-58830000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-7335000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-5218000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-3288000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-5569000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-3470000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-4286000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-4898000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-7721000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-4765000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-390000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-4391000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-3808000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-3092000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-2295000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-2743000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>28933000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-1911000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-1948000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-1864000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-1737000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-1663000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>25121063.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-2024000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-18742000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-269000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-312199.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-377000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B24">
-        <v>-24975000.0</v>
+        <v>19655000.0</v>
       </c>
       <c r="C24">
+        <v>1937000.0</v>
+      </c>
+      <c r="D24">
+        <v>-9951000.0</v>
+      </c>
+      <c r="E24">
         <v>-394850000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-357552000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-346289000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-629241000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1520000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-337222000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="K24"/>
+      <c r="L24">
         <v>5910000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-146933000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>54535000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>6959000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-60921000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>443854000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>130000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-238043000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-199162000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-59118000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-130216000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-325071000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-133920000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-6741000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-35576000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-226720000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>2515000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-46150000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-153106000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>365000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-1425000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-409210000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-7114000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-100800000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-126798000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>525000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-42254000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-53985000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-29261000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-519000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-12211000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-206528000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>403000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-7822000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>372000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-1431000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>268000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>2350000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>4434000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>390000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-27573000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>22173350.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>569000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-271914000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>254000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-65316688.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>449000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:56">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>-8034000.0</v>
+      </c>
+      <c r="C25">
+        <v>17884000.0</v>
+      </c>
+      <c r="D25">
         <v>-692000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-16611000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-20419000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>8357000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-9853000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-2653000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>66821000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>19595000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-17032000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>18573000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-25221000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-22482000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-24902000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-29364000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-18003000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>14674000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-10682000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-28825000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-4891000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>26274000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>6645000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-32665000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>23537000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>8705000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>16028000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-4578000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>5619000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>8973000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>4929000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>9396000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-5270000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-3967000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-786000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>5556000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-4527000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>4854000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>3942000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>3534000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-4628000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>5591000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-1372000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-7466000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-5014000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>6022000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>9399000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-4024000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-715000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>4506000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>3179000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>11238969.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>3477000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>3831000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>614000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-2237542.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-2762000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:56">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26">
-        <v>21500000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>37000.0</v>
+      </c>
+      <c r="D26"/>
       <c r="E26">
         <v>21500000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26"/>
+      <c r="F26">
+        <v>21500000.0</v>
+      </c>
+      <c r="G26">
+        <v>21500000.0</v>
+      </c>
       <c r="H26"/>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
+      <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
+        <v>-735000.0</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26">
         <v>16515000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26">
         <v>325000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26">
         <v>-1000.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -21470,558 +22012,578 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>-7998000.0</v>
+      </c>
+      <c r="C28">
+        <v>-144337000.0</v>
+      </c>
+      <c r="D28">
         <v>-208922000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>257694000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>317064000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>178225000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>492212000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-72554000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>160513000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>7512000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-205818000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-127204000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-259736000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-130913000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-41662000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-178534000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-102183000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>65401000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>92609000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>13700000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>8108000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>23537000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-138385000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-73387000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>27061000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>10125000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-42684000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-89014000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>42919000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-82393000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-44541000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>142026000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>133204000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>38649000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-23049000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-28229000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-83777000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>70752000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>63078000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-68850000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-10921000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>226442000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>43561000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-61895000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-109449000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>21061000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>4473000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>5924000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-51826000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-6403000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-20393000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>35154578.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-12402000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>233947000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-5475000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-28657824.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>608000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>169356000.0</v>
+      </c>
+      <c r="C29">
+        <v>157051000.0</v>
+      </c>
+      <c r="D29">
         <v>8461000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>447331000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>135829000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>236622000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>89422000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>277048000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>161666000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>219445000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>190010000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>288020000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>238726000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>178204000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>99842000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>258046000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>150436000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>169294000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>160512000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>211044000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>150851000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>214280000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>123397000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>229705000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>136827000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>189035000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>159770000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>225942000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>153776000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>122006000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>55241000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>83262000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>79056000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>140439000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>89667000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>146890000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>73093000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>67087000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>35771000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>152981000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>108864000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>55206000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>63252000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>98579000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>76777000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>14943000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>1470000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>64305000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>58619000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>17372000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>13505000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>81663752.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>51979000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>41755000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>37692000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>46399708.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>31859000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:56">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>-151551000.0</v>
+      </c>
+      <c r="C30">
+        <v>-17795000.0</v>
+      </c>
+      <c r="D30">
         <v>-94847000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-444107000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-417789000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-381468000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-717779000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-132889000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-349870000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-151340000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-17776000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-270044000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>24248000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-20496000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-159891000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-3782000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-42034000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-292211000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-329685000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-94925000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-169159000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-362122000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-150262000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-35918000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-48597000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-262144000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-134193000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-79106000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-174257000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-25698000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-19547000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-408041000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-15916000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-141910000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-136969000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-16800000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-79116000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-90747000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-66705000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-57752000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-106509000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-278576000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-117723000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-9549000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-25583000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-17120000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>13153000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-42847000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-39660000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-12924000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-54083000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-23249902.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-31773000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-274881000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-18568000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-26509617.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-42907000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>